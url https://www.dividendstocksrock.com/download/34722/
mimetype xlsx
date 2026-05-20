--- v0 (2026-04-29)
+++ v1 (2026-05-20)
@@ -1,73 +1,72 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://d.docs.live.net/aaa1a6dcf32e4bf0/Documents/M72/DSR/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="200" documentId="13_ncr:1_{B9390D53-68C6-4E74-85D0-45E257D0D973}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{9610FB9F-E517-44E3-8025-5DDFA5467324}"/>
+  <xr:revisionPtr revIDLastSave="207" documentId="13_ncr:1_{B9390D53-68C6-4E74-85D0-45E257D0D973}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{9A251935-A93D-4073-8795-2CBACACFD18C}"/>
   <bookViews>
-    <workbookView xWindow="16770" yWindow="540" windowWidth="23880" windowHeight="18375" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="20685" yWindow="0" windowWidth="16200" windowHeight="20985" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Dividend Rock Star List" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Dividend Rock Star List'!$B$11:$R$11</definedName>
   </definedNames>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1103" uniqueCount="550">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3628" uniqueCount="2520">
   <si>
     <t>Symbol</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Mkt</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Pro Rating</t>
   </si>
   <si>
     <t>Dvd Safety</t>
   </si>
   <si>
     <t>Current Price</t>
   </si>
   <si>
     <t>DDM</t>
   </si>
   <si>
@@ -445,92 +444,83 @@
   <si>
     <t xml:space="preserve">Snap-On Inc </t>
   </si>
   <si>
     <t xml:space="preserve">STLD </t>
   </si>
   <si>
     <t xml:space="preserve">Steel Dynamics Inc </t>
   </si>
   <si>
     <t xml:space="preserve">TFII </t>
   </si>
   <si>
     <t xml:space="preserve">TFI International Inc </t>
   </si>
   <si>
     <t xml:space="preserve">TFII.TO </t>
   </si>
   <si>
     <t xml:space="preserve">TIH.TO </t>
   </si>
   <si>
     <t xml:space="preserve">Toromont Industries Ltd </t>
   </si>
   <si>
-    <t xml:space="preserve">Waste Connections Inc </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">WCN.TO </t>
   </si>
   <si>
     <t xml:space="preserve">WEC </t>
   </si>
   <si>
     <t xml:space="preserve">WEC Energy Group Inc </t>
   </si>
   <si>
     <t xml:space="preserve">WSM </t>
   </si>
   <si>
     <t xml:space="preserve">Williams-Sonoma Inc </t>
   </si>
   <si>
     <t xml:space="preserve">WTFC </t>
   </si>
   <si>
     <t xml:space="preserve">Wintrust Financial Corp </t>
   </si>
   <si>
     <t xml:space="preserve">WTRG </t>
   </si>
   <si>
     <t xml:space="preserve">Essential Utilities Inc </t>
   </si>
   <si>
     <t xml:space="preserve">X.TO </t>
   </si>
   <si>
     <t xml:space="preserve">TMX Group Ltd </t>
   </si>
   <si>
-    <t xml:space="preserve">XEL </t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">ELV </t>
   </si>
   <si>
     <t xml:space="preserve">Elevance Health Inc </t>
   </si>
   <si>
     <t xml:space="preserve">ARES </t>
   </si>
   <si>
     <t xml:space="preserve">Ares Management Corp </t>
   </si>
   <si>
     <t xml:space="preserve">AXP </t>
   </si>
   <si>
     <t xml:space="preserve">American Express Co </t>
   </si>
   <si>
     <t xml:space="preserve">FCFS </t>
   </si>
   <si>
     <t xml:space="preserve">Firstcash Holdings Inc </t>
   </si>
   <si>
     <t xml:space="preserve">IEX </t>
@@ -541,77 +531,65 @@
   <si>
     <t xml:space="preserve">PRI </t>
   </si>
   <si>
     <t xml:space="preserve">Primerica Inc </t>
   </si>
   <si>
     <t xml:space="preserve">TJX </t>
   </si>
   <si>
     <t xml:space="preserve">TJX Companies Inc </t>
   </si>
   <si>
     <t xml:space="preserve">ADEN.TO </t>
   </si>
   <si>
     <t xml:space="preserve">ADENTRA Inc </t>
   </si>
   <si>
     <t xml:space="preserve">TOL </t>
   </si>
   <si>
     <t xml:space="preserve">Toll Brothers Inc </t>
   </si>
   <si>
-    <t xml:space="preserve">CADE </t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">CTSH </t>
   </si>
   <si>
     <t xml:space="preserve">Cognizant Technology Solutions Corp </t>
   </si>
   <si>
     <t xml:space="preserve">Marsh &amp; McLennan Companies Inc </t>
   </si>
   <si>
     <t xml:space="preserve">TT </t>
   </si>
   <si>
     <t xml:space="preserve">Trane Technologies PLC </t>
   </si>
   <si>
-    <t xml:space="preserve">AEP </t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">ALSN </t>
   </si>
   <si>
     <t xml:space="preserve">Allison Transmission Holdings Inc </t>
   </si>
   <si>
     <t xml:space="preserve">CFR </t>
   </si>
   <si>
     <t xml:space="preserve">Cullen/Frost Bankers Inc </t>
   </si>
   <si>
     <t xml:space="preserve">WM </t>
   </si>
   <si>
     <t xml:space="preserve">Waste Management Inc </t>
   </si>
   <si>
     <t xml:space="preserve">WCN </t>
   </si>
   <si>
     <t xml:space="preserve">PG </t>
   </si>
   <si>
     <t xml:space="preserve">Procter &amp; Gamble Co </t>
@@ -790,56 +768,50 @@
   <si>
     <t xml:space="preserve">Graco Inc </t>
   </si>
   <si>
     <t xml:space="preserve">MLI </t>
   </si>
   <si>
     <t xml:space="preserve">Mueller Industries Inc </t>
   </si>
   <si>
     <t xml:space="preserve">OTEX </t>
   </si>
   <si>
     <t xml:space="preserve">Open Text Corp </t>
   </si>
   <si>
     <t xml:space="preserve">OTEX.TO </t>
   </si>
   <si>
     <t xml:space="preserve">PHM </t>
   </si>
   <si>
     <t xml:space="preserve">Pultegroup Inc </t>
   </si>
   <si>
-    <t xml:space="preserve">WDFC </t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">BMO </t>
   </si>
   <si>
     <t xml:space="preserve">Bank of Montreal </t>
   </si>
   <si>
     <t xml:space="preserve">BMO.TO </t>
   </si>
   <si>
     <t xml:space="preserve">MRU.TO </t>
   </si>
   <si>
     <t xml:space="preserve">Metro Inc </t>
   </si>
   <si>
     <t xml:space="preserve">TVK.TO </t>
   </si>
   <si>
     <t xml:space="preserve">TerraVest Industries Inc </t>
   </si>
   <si>
     <t xml:space="preserve">BK </t>
   </si>
   <si>
     <t xml:space="preserve">Bank of New York Mellon Corp </t>
@@ -1021,74 +993,62 @@
   <si>
     <t xml:space="preserve">CMCSA </t>
   </si>
   <si>
     <t xml:space="preserve">Comcast Corp </t>
   </si>
   <si>
     <t xml:space="preserve">CSL </t>
   </si>
   <si>
     <t xml:space="preserve">Carlisle Companies Inc </t>
   </si>
   <si>
     <t xml:space="preserve">CTRA </t>
   </si>
   <si>
     <t xml:space="preserve">Coterra Energy Inc </t>
   </si>
   <si>
     <t xml:space="preserve">CWEN.A </t>
   </si>
   <si>
     <t xml:space="preserve">Clearway Energy Inc </t>
   </si>
   <si>
-    <t xml:space="preserve">DKS </t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">DPZ </t>
   </si>
   <si>
     <t xml:space="preserve">Domino's Pizza Inc </t>
   </si>
   <si>
     <t xml:space="preserve">EIX </t>
   </si>
   <si>
     <t xml:space="preserve">Edison International </t>
   </si>
   <si>
-    <t xml:space="preserve">EMP.A.TO </t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">FITB </t>
   </si>
   <si>
     <t xml:space="preserve">Fifth Third Bancorp </t>
   </si>
   <si>
     <t xml:space="preserve">FSV.TO </t>
   </si>
   <si>
     <t xml:space="preserve">FirstService Corp </t>
   </si>
   <si>
     <t xml:space="preserve">Hammond Power Solutions Inc </t>
   </si>
   <si>
     <t xml:space="preserve">HPS.A.TO </t>
   </si>
   <si>
     <t xml:space="preserve">JJSF </t>
   </si>
   <si>
     <t xml:space="preserve">J&amp;J Snack Foods Corp </t>
   </si>
   <si>
     <t xml:space="preserve">LAMR </t>
@@ -1120,104 +1080,92 @@
   <si>
     <t xml:space="preserve">Prologis Inc </t>
   </si>
   <si>
     <t xml:space="preserve">QBR.B.TO </t>
   </si>
   <si>
     <t xml:space="preserve">Quebecor Inc </t>
   </si>
   <si>
     <t xml:space="preserve">STLJF </t>
   </si>
   <si>
     <t xml:space="preserve">WSO </t>
   </si>
   <si>
     <t xml:space="preserve">Watsco Inc </t>
   </si>
   <si>
     <t xml:space="preserve">WTS </t>
   </si>
   <si>
     <t xml:space="preserve">Watts Water Technologies Inc </t>
   </si>
   <si>
-    <t xml:space="preserve">AL </t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">ALA.TO </t>
   </si>
   <si>
     <t xml:space="preserve">AltaGas Ltd </t>
   </si>
   <si>
     <t xml:space="preserve">ALL </t>
   </si>
   <si>
     <t xml:space="preserve">Allstate Corp </t>
   </si>
   <si>
     <t xml:space="preserve">Badger Infrastructure Solutions Ltd </t>
   </si>
   <si>
     <t xml:space="preserve">BDGI.TO </t>
   </si>
   <si>
     <t xml:space="preserve">CALM </t>
   </si>
   <si>
     <t xml:space="preserve">Cal-Maine Foods Inc </t>
   </si>
   <si>
     <t xml:space="preserve">CM </t>
   </si>
   <si>
     <t xml:space="preserve">Canadian Imperial Bank of Commerce </t>
   </si>
   <si>
     <t xml:space="preserve">CM.TO </t>
   </si>
   <si>
     <t xml:space="preserve">Coca-Cola Co </t>
   </si>
   <si>
     <t xml:space="preserve">FAST </t>
   </si>
   <si>
     <t xml:space="preserve">Fastenal Co </t>
   </si>
   <si>
-    <t xml:space="preserve">FDX </t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">FTT.TO </t>
   </si>
   <si>
     <t xml:space="preserve">Finning International Inc </t>
   </si>
   <si>
     <t xml:space="preserve">GLPI </t>
   </si>
   <si>
     <t xml:space="preserve">Gaming and Leisure Properties Inc </t>
   </si>
   <si>
     <t xml:space="preserve">HLF.TO </t>
   </si>
   <si>
     <t xml:space="preserve">High Liner Foods Inc </t>
   </si>
   <si>
     <t xml:space="preserve">HRB </t>
   </si>
   <si>
     <t xml:space="preserve">H &amp; R Block Inc </t>
   </si>
   <si>
     <t xml:space="preserve">IDCC </t>
@@ -1279,83 +1227,68 @@
   <si>
     <t xml:space="preserve">TGLS </t>
   </si>
   <si>
     <t xml:space="preserve">Tecnoglass Inc </t>
   </si>
   <si>
     <t xml:space="preserve">TSCO </t>
   </si>
   <si>
     <t xml:space="preserve">Tractor Supply Co </t>
   </si>
   <si>
     <t xml:space="preserve">WFC </t>
   </si>
   <si>
     <t xml:space="preserve">Wells Fargo &amp; Co </t>
   </si>
   <si>
     <t xml:space="preserve">WN.TO </t>
   </si>
   <si>
     <t xml:space="preserve">George Weston Ltd </t>
   </si>
   <si>
-    <t xml:space="preserve">WPM </t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">AMGN </t>
   </si>
   <si>
     <t xml:space="preserve">Amgen Inc </t>
   </si>
   <si>
     <t xml:space="preserve">CAT </t>
   </si>
   <si>
     <t xml:space="preserve">COLA.TO </t>
   </si>
   <si>
     <t xml:space="preserve">CTBI </t>
   </si>
   <si>
     <t xml:space="preserve">Community Trust Bancorp Inc </t>
   </si>
   <si>
-    <t xml:space="preserve">ETN </t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">IFC.TO </t>
   </si>
   <si>
     <t xml:space="preserve">Intact Financial Corp </t>
   </si>
   <si>
     <t xml:space="preserve">MSEX </t>
   </si>
   <si>
     <t xml:space="preserve">Middlesex Water Co </t>
   </si>
   <si>
     <t xml:space="preserve">NRG </t>
   </si>
   <si>
     <t xml:space="preserve">NRG Energy Inc </t>
   </si>
   <si>
     <t xml:space="preserve">ODFL </t>
   </si>
   <si>
     <t xml:space="preserve">Old Dominion Freight Line Inc </t>
   </si>
   <si>
     <t xml:space="preserve">RMD </t>
@@ -1372,98 +1305,83 @@
   <si>
     <t xml:space="preserve">TWC.TO </t>
   </si>
   <si>
     <t xml:space="preserve">TWC Enterprises Ltd </t>
   </si>
   <si>
     <t xml:space="preserve">TXRH </t>
   </si>
   <si>
     <t xml:space="preserve">Texas Roadhouse Inc </t>
   </si>
   <si>
     <t xml:space="preserve">ZTS </t>
   </si>
   <si>
     <t xml:space="preserve">Zoetis Inc </t>
   </si>
   <si>
     <t xml:space="preserve">AEM </t>
   </si>
   <si>
     <t xml:space="preserve">Agnico Eagle Mines Ltd </t>
   </si>
   <si>
-    <t xml:space="preserve">AEM.TO </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">DCI </t>
   </si>
   <si>
     <t xml:space="preserve">Donaldson Company Inc </t>
   </si>
   <si>
     <t xml:space="preserve">D.R. Horton Inc </t>
   </si>
   <si>
     <t xml:space="preserve">ECL </t>
   </si>
   <si>
     <t xml:space="preserve">Ecolab Inc </t>
   </si>
   <si>
     <t xml:space="preserve">HESM </t>
   </si>
   <si>
     <t xml:space="preserve">Hess Midstream LP </t>
   </si>
   <si>
     <t xml:space="preserve">LAS.A.TO </t>
   </si>
   <si>
     <t xml:space="preserve">Lassonde Industries Inc </t>
   </si>
   <si>
     <t xml:space="preserve">APOG </t>
   </si>
   <si>
     <t xml:space="preserve">Apogee Enterprises Inc </t>
   </si>
   <si>
-    <t xml:space="preserve">BDT.TO </t>
-[...10 lines deleted...]
-  <si>
     <t xml:space="preserve">MRSH </t>
   </si>
   <si>
     <t xml:space="preserve">OTIS </t>
   </si>
   <si>
     <t xml:space="preserve">Otis Worldwide Corp </t>
   </si>
   <si>
     <t xml:space="preserve">ADI </t>
   </si>
   <si>
     <t xml:space="preserve">Analog Devices Inc </t>
   </si>
   <si>
     <t xml:space="preserve">ARX.TO </t>
   </si>
   <si>
     <t xml:space="preserve">ARC Resources Ltd </t>
   </si>
   <si>
     <t xml:space="preserve">ASB </t>
   </si>
   <si>
     <t xml:space="preserve">Associated Banc-Corp </t>
@@ -1510,213 +1428,6204 @@
   <si>
     <t xml:space="preserve">CTRE </t>
   </si>
   <si>
     <t xml:space="preserve">CareTrust REIT Inc </t>
   </si>
   <si>
     <t xml:space="preserve">CWT </t>
   </si>
   <si>
     <t xml:space="preserve">California Water Service Group </t>
   </si>
   <si>
     <t xml:space="preserve">EOG </t>
   </si>
   <si>
     <t xml:space="preserve">EOG Resources Inc </t>
   </si>
   <si>
     <t xml:space="preserve">ES </t>
   </si>
   <si>
     <t xml:space="preserve">Eversource Energy </t>
   </si>
   <si>
-    <t xml:space="preserve">EVR </t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">GRMN </t>
   </si>
   <si>
     <t xml:space="preserve">Garmin Ltd </t>
   </si>
   <si>
     <t xml:space="preserve">IFCZF </t>
   </si>
   <si>
     <t xml:space="preserve">MAIN </t>
   </si>
   <si>
     <t xml:space="preserve">Main Street Capital Corp </t>
   </si>
   <si>
     <t xml:space="preserve">MPLX </t>
   </si>
   <si>
     <t xml:space="preserve">MPLX LP </t>
   </si>
   <si>
     <t xml:space="preserve">MTB </t>
   </si>
   <si>
     <t xml:space="preserve">M&amp;T Bank Corp </t>
   </si>
   <si>
     <t xml:space="preserve">NI </t>
   </si>
   <si>
     <t xml:space="preserve">NiSource Inc </t>
   </si>
   <si>
     <t xml:space="preserve">PAA </t>
   </si>
   <si>
     <t xml:space="preserve">Plains All American Pipeline LP </t>
   </si>
   <si>
     <t xml:space="preserve">PAGP </t>
   </si>
   <si>
     <t xml:space="preserve">Plains GP Holdings LP </t>
   </si>
   <si>
-    <t xml:space="preserve">PEP </t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">PEY.TO </t>
   </si>
   <si>
     <t xml:space="preserve">Peyto Exploration &amp; Development Corp </t>
   </si>
   <si>
     <t xml:space="preserve">PPG </t>
   </si>
   <si>
     <t xml:space="preserve">PPG Industries Inc </t>
   </si>
   <si>
     <t xml:space="preserve">R </t>
   </si>
   <si>
     <t xml:space="preserve">Ryder System Inc </t>
   </si>
   <si>
-    <t xml:space="preserve">RBA.TO </t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">SU </t>
   </si>
   <si>
     <t xml:space="preserve">Suncor Energy Inc (Canada) </t>
   </si>
   <si>
     <t xml:space="preserve">SU.TO </t>
   </si>
   <si>
     <t xml:space="preserve">SXP.TO </t>
   </si>
   <si>
     <t xml:space="preserve">Supremex Inc </t>
   </si>
   <si>
-    <t xml:space="preserve">SYF </t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">TRGP </t>
   </si>
   <si>
     <t xml:space="preserve">Targa Resources Corp </t>
   </si>
   <si>
     <t xml:space="preserve">LNR.TO </t>
   </si>
   <si>
     <t xml:space="preserve">Linamar Corp </t>
   </si>
   <si>
     <t xml:space="preserve">NJR </t>
   </si>
   <si>
     <t xml:space="preserve">New Jersey Resources Corp </t>
   </si>
   <si>
     <t xml:space="preserve">ORCL </t>
   </si>
   <si>
     <t xml:space="preserve">Oracle Corp </t>
   </si>
   <si>
     <t xml:space="preserve">OXM </t>
   </si>
   <si>
     <t xml:space="preserve">Oxford Industries Inc </t>
   </si>
   <si>
     <t xml:space="preserve">ROP </t>
   </si>
   <si>
     <t xml:space="preserve">Roper Technologies Inc </t>
   </si>
   <si>
     <t xml:space="preserve">RPRX </t>
   </si>
   <si>
     <t xml:space="preserve">Royalty Pharma PLC </t>
   </si>
   <si>
-    <t xml:space="preserve">STN </t>
-[...13 lines deleted...]
-  <si>
     <t>AVG 5yr Dvd Yield</t>
   </si>
   <si>
-    <t>* Prices and datas as of 04/07/2026. Chowder rule minimum of 8 has been applied.</t>
+    <t>* Prices and datas as of 05/04/2026. Chowder rule minimum of 8 has been applied.</t>
+  </si>
+  <si>
+    <t>3.06%</t>
+  </si>
+  <si>
+    <t>3.49%</t>
+  </si>
+  <si>
+    <t>8.54%</t>
+  </si>
+  <si>
+    <t>6.41%</t>
+  </si>
+  <si>
+    <t>8.50%</t>
+  </si>
+  <si>
+    <t>12.58%</t>
+  </si>
+  <si>
+    <t>11.30%</t>
+  </si>
+  <si>
+    <t>18.13%</t>
+  </si>
+  <si>
+    <t>9.93%</t>
+  </si>
+  <si>
+    <t>6.66%</t>
+  </si>
+  <si>
+    <t>13.64%</t>
+  </si>
+  <si>
+    <t>11.51%</t>
+  </si>
+  <si>
+    <t>12.62%</t>
+  </si>
+  <si>
+    <t>7.69%</t>
+  </si>
+  <si>
+    <t>11.86%</t>
+  </si>
+  <si>
+    <t>6.94%</t>
+  </si>
+  <si>
+    <t>8.25%</t>
+  </si>
+  <si>
+    <t>6.32%</t>
+  </si>
+  <si>
+    <t>26.02%</t>
+  </si>
+  <si>
+    <t>28.37%</t>
+  </si>
+  <si>
+    <t>7.57%</t>
+  </si>
+  <si>
+    <t>9.60%</t>
+  </si>
+  <si>
+    <t>28.16%</t>
+  </si>
+  <si>
+    <t>12.67%</t>
+  </si>
+  <si>
+    <t>13.96%</t>
+  </si>
+  <si>
+    <t>13.31%</t>
+  </si>
+  <si>
+    <t>30.87%</t>
+  </si>
+  <si>
+    <t>11.40%</t>
+  </si>
+  <si>
+    <t>8.75%</t>
+  </si>
+  <si>
+    <t>8.61%</t>
+  </si>
+  <si>
+    <t>24.24%</t>
+  </si>
+  <si>
+    <t>8.18%</t>
+  </si>
+  <si>
+    <t>8.45%</t>
+  </si>
+  <si>
+    <t>15.27%</t>
+  </si>
+  <si>
+    <t>7.31%</t>
+  </si>
+  <si>
+    <t>15.38%</t>
+  </si>
+  <si>
+    <t>12.83%</t>
+  </si>
+  <si>
+    <t>10.20%</t>
+  </si>
+  <si>
+    <t>10.81%</t>
+  </si>
+  <si>
+    <t>3.34%</t>
+  </si>
+  <si>
+    <t>7.87%</t>
+  </si>
+  <si>
+    <t>7.53%</t>
+  </si>
+  <si>
+    <t>4.63%</t>
+  </si>
+  <si>
+    <t>5.34%</t>
+  </si>
+  <si>
+    <t>7.71%</t>
+  </si>
+  <si>
+    <t>3.44%</t>
+  </si>
+  <si>
+    <t>9.88%</t>
+  </si>
+  <si>
+    <t>20.49%</t>
+  </si>
+  <si>
+    <t>13.23%</t>
+  </si>
+  <si>
+    <t>8.60%</t>
+  </si>
+  <si>
+    <t>9.91%</t>
+  </si>
+  <si>
+    <t>9.85%</t>
+  </si>
+  <si>
+    <t>4.82%</t>
+  </si>
+  <si>
+    <t>6.54%</t>
+  </si>
+  <si>
+    <t>16.78%</t>
+  </si>
+  <si>
+    <t>1.99%</t>
+  </si>
+  <si>
+    <t>6.13%</t>
+  </si>
+  <si>
+    <t>7.39%</t>
+  </si>
+  <si>
+    <t>18.38%</t>
+  </si>
+  <si>
+    <t>22.04%</t>
+  </si>
+  <si>
+    <t>32.39%</t>
+  </si>
+  <si>
+    <t>34.41%</t>
+  </si>
+  <si>
+    <t>26.58%</t>
+  </si>
+  <si>
+    <t>4.92%</t>
+  </si>
+  <si>
+    <t>3.59%</t>
+  </si>
+  <si>
+    <t>5.48%</t>
+  </si>
+  <si>
+    <t>18.10%</t>
+  </si>
+  <si>
+    <t>15.49%</t>
+  </si>
+  <si>
+    <t>7.50%</t>
+  </si>
+  <si>
+    <t>6.98%</t>
+  </si>
+  <si>
+    <t>8.65%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AVA </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Avista Corp </t>
+  </si>
+  <si>
+    <t>1.97%</t>
+  </si>
+  <si>
+    <t>3.38%</t>
+  </si>
+  <si>
+    <t>36.55%</t>
+  </si>
+  <si>
+    <t>21.72%</t>
+  </si>
+  <si>
+    <t>12.05%</t>
+  </si>
+  <si>
+    <t>3.20%</t>
+  </si>
+  <si>
+    <t>3.94%</t>
+  </si>
+  <si>
+    <t>7.68%</t>
+  </si>
+  <si>
+    <t>6.11%</t>
+  </si>
+  <si>
+    <t>8.09%</t>
+  </si>
+  <si>
+    <t>6.40%</t>
+  </si>
+  <si>
+    <t>5.81%</t>
+  </si>
+  <si>
+    <t>20.31%</t>
+  </si>
+  <si>
+    <t>16.89%</t>
+  </si>
+  <si>
+    <t>13.78%</t>
+  </si>
+  <si>
+    <t>10.25%</t>
+  </si>
+  <si>
+    <t>5.73%</t>
+  </si>
+  <si>
+    <t>8.85%</t>
+  </si>
+  <si>
+    <t>8.99%</t>
+  </si>
+  <si>
+    <t>7.74%</t>
+  </si>
+  <si>
+    <t>10.49%</t>
+  </si>
+  <si>
+    <t>80.67%</t>
+  </si>
+  <si>
+    <t>15.73%</t>
+  </si>
+  <si>
+    <t>30.60%</t>
+  </si>
+  <si>
+    <t>29.62%</t>
+  </si>
+  <si>
+    <t>22.87%</t>
+  </si>
+  <si>
+    <t>19.77%</t>
+  </si>
+  <si>
+    <t>5.63%</t>
+  </si>
+  <si>
+    <t>5.64%</t>
+  </si>
+  <si>
+    <t>14.11%</t>
+  </si>
+  <si>
+    <t>5.15%</t>
+  </si>
+  <si>
+    <t>10.69%</t>
+  </si>
+  <si>
+    <t>22.22%</t>
+  </si>
+  <si>
+    <t>16.08%</t>
+  </si>
+  <si>
+    <t>16.42%</t>
+  </si>
+  <si>
+    <t>5.66%</t>
+  </si>
+  <si>
+    <t>7.03%</t>
+  </si>
+  <si>
+    <t>9.25%</t>
+  </si>
+  <si>
+    <t>12.48</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BNS </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bank of Nova Scotia </t>
+  </si>
+  <si>
+    <t>1.59%</t>
+  </si>
+  <si>
+    <t>4.13%</t>
+  </si>
+  <si>
+    <t>3.91%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BNS.TO </t>
+  </si>
+  <si>
+    <t>1.56%</t>
+  </si>
+  <si>
+    <t>7.19%</t>
+  </si>
+  <si>
+    <t>5.90%</t>
+  </si>
+  <si>
+    <t>11.94%</t>
+  </si>
+  <si>
+    <t>15.44%</t>
+  </si>
+  <si>
+    <t>8.28%</t>
+  </si>
+  <si>
+    <t>9.90%</t>
+  </si>
+  <si>
+    <t>86.63%</t>
+  </si>
+  <si>
+    <t>12.69%</t>
+  </si>
+  <si>
+    <t>29.20%</t>
+  </si>
+  <si>
+    <t>222.88%</t>
+  </si>
+  <si>
+    <t>20.75%</t>
+  </si>
+  <si>
+    <t>42.16%</t>
+  </si>
+  <si>
+    <t>15.74%</t>
+  </si>
+  <si>
+    <t>14.29%</t>
+  </si>
+  <si>
+    <t>10.86%</t>
+  </si>
+  <si>
+    <t>25.25%</t>
+  </si>
+  <si>
+    <t>9.47%</t>
+  </si>
+  <si>
+    <t>7.59%</t>
+  </si>
+  <si>
+    <t>20.42%</t>
+  </si>
+  <si>
+    <t>6.04%</t>
+  </si>
+  <si>
+    <t>10.68%</t>
+  </si>
+  <si>
+    <t>11.64</t>
+  </si>
+  <si>
+    <t>5.54%</t>
+  </si>
+  <si>
+    <t>7.67%</t>
+  </si>
+  <si>
+    <t>10.56%</t>
+  </si>
+  <si>
+    <t>10.41%</t>
+  </si>
+  <si>
+    <t>6.45%</t>
+  </si>
+  <si>
+    <t>3.46%</t>
+  </si>
+  <si>
+    <t>9.79%</t>
+  </si>
+  <si>
+    <t>10.15%</t>
+  </si>
+  <si>
+    <t>11.14%</t>
+  </si>
+  <si>
+    <t>6.87%</t>
+  </si>
+  <si>
+    <t>10.08%</t>
+  </si>
+  <si>
+    <t>9.51%</t>
+  </si>
+  <si>
+    <t>6.39%</t>
+  </si>
+  <si>
+    <t>16.30%</t>
+  </si>
+  <si>
+    <t>3.50%</t>
+  </si>
+  <si>
+    <t>11.91</t>
+  </si>
+  <si>
+    <t>10.16%</t>
+  </si>
+  <si>
+    <t>10.02%</t>
+  </si>
+  <si>
+    <t>7.85%</t>
+  </si>
+  <si>
+    <t>5.37%</t>
+  </si>
+  <si>
+    <t>5.19%</t>
+  </si>
+  <si>
+    <t>5.45%</t>
+  </si>
+  <si>
+    <t>8.63%</t>
+  </si>
+  <si>
+    <t>4.62%</t>
+  </si>
+  <si>
+    <t>8.49%</t>
+  </si>
+  <si>
+    <t>10.04%</t>
+  </si>
+  <si>
+    <t>3.71%</t>
+  </si>
+  <si>
+    <t>40.60%</t>
+  </si>
+  <si>
+    <t>15.33%</t>
+  </si>
+  <si>
+    <t>21.26%</t>
+  </si>
+  <si>
+    <t>21.30%</t>
+  </si>
+  <si>
+    <t>11.02%</t>
+  </si>
+  <si>
+    <t>7.62%</t>
+  </si>
+  <si>
+    <t>33.68%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CRT.UN.TO </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CT Real Estate Investment Trust </t>
+  </si>
+  <si>
+    <t>22.93%</t>
+  </si>
+  <si>
+    <t>3.64%</t>
+  </si>
+  <si>
+    <t>8.79</t>
+  </si>
+  <si>
+    <t>24.59%</t>
+  </si>
+  <si>
+    <t>4.90%</t>
+  </si>
+  <si>
+    <t>15.19%</t>
+  </si>
+  <si>
+    <t>5.51%</t>
+  </si>
+  <si>
+    <t>5.98%</t>
+  </si>
+  <si>
+    <t>7.63%</t>
+  </si>
+  <si>
+    <t>4.74%</t>
+  </si>
+  <si>
+    <t>5.76%</t>
+  </si>
+  <si>
+    <t>5.99%</t>
+  </si>
+  <si>
+    <t>26.80%</t>
+  </si>
+  <si>
+    <t>37.78%</t>
+  </si>
+  <si>
+    <t>16.50%</t>
+  </si>
+  <si>
+    <t>12.57%</t>
+  </si>
+  <si>
+    <t>21.52%</t>
+  </si>
+  <si>
+    <t>5.92%</t>
+  </si>
+  <si>
+    <t>13.43%</t>
+  </si>
+  <si>
+    <t>4.64%</t>
+  </si>
+  <si>
+    <t>6.49%</t>
+  </si>
+  <si>
+    <t>10.99%</t>
+  </si>
+  <si>
+    <t>9.40%</t>
+  </si>
+  <si>
+    <t>24.21%</t>
+  </si>
+  <si>
+    <t>7.06%</t>
+  </si>
+  <si>
+    <t>60.32%</t>
+  </si>
+  <si>
+    <t>4.14%</t>
+  </si>
+  <si>
+    <t>7.10%</t>
+  </si>
+  <si>
+    <t>9.00%</t>
+  </si>
+  <si>
+    <t>6.82%</t>
+  </si>
+  <si>
+    <t>7.14%</t>
+  </si>
+  <si>
+    <t>4.10%</t>
+  </si>
+  <si>
+    <t>3.27%</t>
+  </si>
+  <si>
+    <t>15.30%</t>
+  </si>
+  <si>
+    <t>4.99%</t>
+  </si>
+  <si>
+    <t>6.76%</t>
+  </si>
+  <si>
+    <t>17.01%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DLCG.TO </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dominion Lending Centres Inc </t>
+  </si>
+  <si>
+    <t>67.33%</t>
+  </si>
+  <si>
+    <t>14.54%</t>
+  </si>
+  <si>
+    <t>18.84%</t>
+  </si>
+  <si>
+    <t>20.04%</t>
+  </si>
+  <si>
+    <t>11.90%</t>
+  </si>
+  <si>
+    <t>17.96%</t>
+  </si>
+  <si>
+    <t>7.34%</t>
+  </si>
+  <si>
+    <t>3.16%</t>
+  </si>
+  <si>
+    <t>15.95%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DRI </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Darden Restaurants Inc </t>
+  </si>
+  <si>
+    <t>14.70%</t>
+  </si>
+  <si>
+    <t>12.14%</t>
+  </si>
+  <si>
+    <t>19.41%</t>
+  </si>
+  <si>
+    <t>2.62%</t>
+  </si>
+  <si>
+    <t>2.71%</t>
+  </si>
+  <si>
+    <t>11.65%</t>
+  </si>
+  <si>
+    <t>19.18%</t>
+  </si>
+  <si>
+    <t>6.65%</t>
+  </si>
+  <si>
+    <t>7.64%</t>
+  </si>
+  <si>
+    <t>8.77%</t>
+  </si>
+  <si>
+    <t>11.98%</t>
+  </si>
+  <si>
+    <t>17.61%</t>
+  </si>
+  <si>
+    <t>39.92%</t>
+  </si>
+  <si>
+    <t>7.04%</t>
+  </si>
+  <si>
+    <t>6.09%</t>
+  </si>
+  <si>
+    <t>9.83%</t>
+  </si>
+  <si>
+    <t>146.48%</t>
+  </si>
+  <si>
+    <t>17.60%</t>
+  </si>
+  <si>
+    <t>21.12%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EPD </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Enterprise Products Partners L.P </t>
+  </si>
+  <si>
+    <t>9.34%</t>
+  </si>
+  <si>
+    <t>12.74%</t>
+  </si>
+  <si>
+    <t>4.00%</t>
+  </si>
+  <si>
+    <t>24.12%</t>
+  </si>
+  <si>
+    <t>26.82%</t>
+  </si>
+  <si>
+    <t>5.68%</t>
+  </si>
+  <si>
+    <t>24.65%</t>
+  </si>
+  <si>
+    <t>8.43%</t>
+  </si>
+  <si>
+    <t>11.70%</t>
+  </si>
+  <si>
+    <t>4.79%</t>
+  </si>
+  <si>
+    <t>7.70%</t>
+  </si>
+  <si>
+    <t>7.56%</t>
+  </si>
+  <si>
+    <t>23.38%</t>
+  </si>
+  <si>
+    <t>18.41%</t>
+  </si>
+  <si>
+    <t>8.12%</t>
+  </si>
+  <si>
+    <t>2.55%</t>
+  </si>
+  <si>
+    <t>7.07%</t>
+  </si>
+  <si>
+    <t>5.38%</t>
+  </si>
+  <si>
+    <t>4.54%</t>
+  </si>
+  <si>
+    <t>7.35%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FNLC </t>
+  </si>
+  <si>
+    <t xml:space="preserve">First Bancorp Inc </t>
+  </si>
+  <si>
+    <t>2.61%</t>
+  </si>
+  <si>
+    <t>13.01%</t>
+  </si>
+  <si>
+    <t>7.91%</t>
+  </si>
+  <si>
+    <t>2.02%</t>
+  </si>
+  <si>
+    <t>12.46%</t>
+  </si>
+  <si>
+    <t>5.09%</t>
+  </si>
+  <si>
+    <t>6.12%</t>
+  </si>
+  <si>
+    <t>21.11%</t>
+  </si>
+  <si>
+    <t>14.18%</t>
+  </si>
+  <si>
+    <t>5.87%</t>
+  </si>
+  <si>
+    <t>14.04%</t>
+  </si>
+  <si>
+    <t>10.76%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FTS </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fortis Inc </t>
+  </si>
+  <si>
+    <t>4.86%</t>
+  </si>
+  <si>
+    <t>6.03%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FTS.TO </t>
+  </si>
+  <si>
+    <t>4.80%</t>
+  </si>
+  <si>
+    <t>4.93%</t>
+  </si>
+  <si>
+    <t>19.75%</t>
+  </si>
+  <si>
+    <t>9.07%</t>
+  </si>
+  <si>
+    <t>7.51%</t>
+  </si>
+  <si>
+    <t>10.66%</t>
+  </si>
+  <si>
+    <t>11.16%</t>
+  </si>
+  <si>
+    <t>5.22%</t>
+  </si>
+  <si>
+    <t>12.20%</t>
+  </si>
+  <si>
+    <t>2.95%</t>
+  </si>
+  <si>
+    <t>11.12%</t>
+  </si>
+  <si>
+    <t>8.08%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GAIN </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gladstone Investment Corp </t>
+  </si>
+  <si>
+    <t>19.43%</t>
+  </si>
+  <si>
+    <t>7.11%</t>
+  </si>
+  <si>
+    <t>9.24</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GEI.TO </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gibson Energy Inc </t>
+  </si>
+  <si>
+    <t>11.29%</t>
+  </si>
+  <si>
+    <t>16.00%</t>
+  </si>
+  <si>
+    <t>7.94%</t>
+  </si>
+  <si>
+    <t>5.26%</t>
+  </si>
+  <si>
+    <t>4.16%</t>
+  </si>
+  <si>
+    <t>6.37%</t>
+  </si>
+  <si>
+    <t>14.89%</t>
+  </si>
+  <si>
+    <t>9.46%</t>
+  </si>
+  <si>
+    <t>10.48%</t>
+  </si>
+  <si>
+    <t>10.13%</t>
+  </si>
+  <si>
+    <t>5.00%</t>
+  </si>
+  <si>
+    <t>15.60%</t>
+  </si>
+  <si>
+    <t>25.39%</t>
+  </si>
+  <si>
+    <t>20.06%</t>
+  </si>
+  <si>
+    <t>7.80%</t>
+  </si>
+  <si>
+    <t>16.24%</t>
+  </si>
+  <si>
+    <t>10.43%</t>
+  </si>
+  <si>
+    <t>15.21%</t>
+  </si>
+  <si>
+    <t>8.27%</t>
+  </si>
+  <si>
+    <t>10.78%</t>
+  </si>
+  <si>
+    <t>23.34%</t>
+  </si>
+  <si>
+    <t>6.30%</t>
+  </si>
+  <si>
+    <t>5.75%</t>
+  </si>
+  <si>
+    <t>5.06%</t>
+  </si>
+  <si>
+    <t>21.56%</t>
+  </si>
+  <si>
+    <t>38.10%</t>
+  </si>
+  <si>
+    <t>23.41%</t>
+  </si>
+  <si>
+    <t>25.48%</t>
+  </si>
+  <si>
+    <t>56.86%</t>
+  </si>
+  <si>
+    <t>9.54%</t>
+  </si>
+  <si>
+    <t>6.24%</t>
+  </si>
+  <si>
+    <t>7.27%</t>
+  </si>
+  <si>
+    <t>22.71%</t>
+  </si>
+  <si>
+    <t>7.32%</t>
+  </si>
+  <si>
+    <t>9.10%</t>
+  </si>
+  <si>
+    <t>8.11%</t>
+  </si>
+  <si>
+    <t>10.12%</t>
+  </si>
+  <si>
+    <t>49.12%</t>
+  </si>
+  <si>
+    <t>13.18%</t>
+  </si>
+  <si>
+    <t>4.76%</t>
+  </si>
+  <si>
+    <t>7.49%</t>
+  </si>
+  <si>
+    <t>6.84%</t>
+  </si>
+  <si>
+    <t>12.59%</t>
+  </si>
+  <si>
+    <t>16.53%</t>
+  </si>
+  <si>
+    <t>10.46%</t>
+  </si>
+  <si>
+    <t>17.75%</t>
+  </si>
+  <si>
+    <t>14.26%</t>
+  </si>
+  <si>
+    <t>8.53%</t>
+  </si>
+  <si>
+    <t>4.47%</t>
+  </si>
+  <si>
+    <t>105.14%</t>
+  </si>
+  <si>
+    <t>6.16%</t>
+  </si>
+  <si>
+    <t>9.79</t>
+  </si>
+  <si>
+    <t>9.70%</t>
+  </si>
+  <si>
+    <t>8.04%</t>
+  </si>
+  <si>
+    <t>10.01%</t>
+  </si>
+  <si>
+    <t>14.52%</t>
+  </si>
+  <si>
+    <t>11.10%</t>
+  </si>
+  <si>
+    <t>13.82</t>
+  </si>
+  <si>
+    <t>3.09%</t>
+  </si>
+  <si>
+    <t>4.39%</t>
+  </si>
+  <si>
+    <t>13.12%</t>
+  </si>
+  <si>
+    <t>7.30%</t>
+  </si>
+  <si>
+    <t>6.88%</t>
+  </si>
+  <si>
+    <t>8.92%</t>
+  </si>
+  <si>
+    <t>46.32%</t>
+  </si>
+  <si>
+    <t>18.20%</t>
+  </si>
+  <si>
+    <t>27.31%</t>
+  </si>
+  <si>
+    <t>23.60%</t>
+  </si>
+  <si>
+    <t>14.58%</t>
+  </si>
+  <si>
+    <t>16.12%</t>
+  </si>
+  <si>
+    <t>20.61%</t>
+  </si>
+  <si>
+    <t>3.90%</t>
+  </si>
+  <si>
+    <t>11.84%</t>
+  </si>
+  <si>
+    <t>19.32%</t>
+  </si>
+  <si>
+    <t>8.13%</t>
+  </si>
+  <si>
+    <t>19.92%</t>
+  </si>
+  <si>
+    <t>9.89%</t>
+  </si>
+  <si>
+    <t>8.23%</t>
+  </si>
+  <si>
+    <t>8.73%</t>
+  </si>
+  <si>
+    <t>20.08%</t>
+  </si>
+  <si>
+    <t>9.33%</t>
+  </si>
+  <si>
+    <t>9.02%</t>
+  </si>
+  <si>
+    <t>15.39%</t>
+  </si>
+  <si>
+    <t>6.23%</t>
+  </si>
+  <si>
+    <t>10.39%</t>
+  </si>
+  <si>
+    <t>21.57%</t>
+  </si>
+  <si>
+    <t>9.51</t>
+  </si>
+  <si>
+    <t>28.02%</t>
+  </si>
+  <si>
+    <t>20.66%</t>
+  </si>
+  <si>
+    <t>14.40%</t>
+  </si>
+  <si>
+    <t>16.29%</t>
+  </si>
+  <si>
+    <t>13.13%</t>
+  </si>
+  <si>
+    <t>13.75%</t>
+  </si>
+  <si>
+    <t>12.42%</t>
+  </si>
+  <si>
+    <t>11.09%</t>
+  </si>
+  <si>
+    <t>17.50%</t>
+  </si>
+  <si>
+    <t>5.11%</t>
+  </si>
+  <si>
+    <t>5.82%</t>
+  </si>
+  <si>
+    <t>15.58%</t>
+  </si>
+  <si>
+    <t>9.15%</t>
+  </si>
+  <si>
+    <t>14.20%</t>
+  </si>
+  <si>
+    <t>20.40%</t>
+  </si>
+  <si>
+    <t>16.25%</t>
+  </si>
+  <si>
+    <t>7.38%</t>
+  </si>
+  <si>
+    <t>19.83%</t>
+  </si>
+  <si>
+    <t>17.03%</t>
+  </si>
+  <si>
+    <t>5.32%</t>
+  </si>
+  <si>
+    <t>11.68%</t>
+  </si>
+  <si>
+    <t>6.51%</t>
+  </si>
+  <si>
+    <t>7.23%</t>
+  </si>
+  <si>
+    <t>10.28%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MKC </t>
+  </si>
+  <si>
+    <t xml:space="preserve">McCormick &amp; Company Inc </t>
+  </si>
+  <si>
+    <t>16.98%</t>
+  </si>
+  <si>
+    <t>3.36%</t>
+  </si>
+  <si>
+    <t>7.08%</t>
+  </si>
+  <si>
+    <t>35.52%</t>
+  </si>
+  <si>
+    <t>9.84%</t>
+  </si>
+  <si>
+    <t>36.75%</t>
+  </si>
+  <si>
+    <t>14.01%</t>
+  </si>
+  <si>
+    <t>7.83%</t>
+  </si>
+  <si>
+    <t>28.45%</t>
+  </si>
+  <si>
+    <t>24.49%</t>
+  </si>
+  <si>
+    <t>26.04%</t>
+  </si>
+  <si>
+    <t>31.06%</t>
+  </si>
+  <si>
+    <t>9.21%</t>
+  </si>
+  <si>
+    <t>13.99%</t>
+  </si>
+  <si>
+    <t>13.36%</t>
+  </si>
+  <si>
+    <t>3.75%</t>
+  </si>
+  <si>
+    <t>9.82%</t>
+  </si>
+  <si>
+    <t>6.01%</t>
+  </si>
+  <si>
+    <t>16.07%</t>
+  </si>
+  <si>
+    <t>22.90%</t>
+  </si>
+  <si>
+    <t>15.37%</t>
+  </si>
+  <si>
+    <t>12.27%</t>
+  </si>
+  <si>
+    <t>19.01%</t>
+  </si>
+  <si>
+    <t>6.46%</t>
+  </si>
+  <si>
+    <t>5.52%</t>
+  </si>
+  <si>
+    <t>16.83%</t>
+  </si>
+  <si>
+    <t>13.81%</t>
+  </si>
+  <si>
+    <t>9.71%</t>
+  </si>
+  <si>
+    <t>17.29%</t>
+  </si>
+  <si>
+    <t>9.17%</t>
+  </si>
+  <si>
+    <t>10.09%</t>
+  </si>
+  <si>
+    <t>10.30%</t>
+  </si>
+  <si>
+    <t>5.86%</t>
+  </si>
+  <si>
+    <t>7.58%</t>
+  </si>
+  <si>
+    <t>13.42%</t>
+  </si>
+  <si>
+    <t>11.75%</t>
+  </si>
+  <si>
+    <t>11.25%</t>
+  </si>
+  <si>
+    <t>13.67</t>
+  </si>
+  <si>
+    <t>8.58%</t>
+  </si>
+  <si>
+    <t>10.35%</t>
+  </si>
+  <si>
+    <t>12.03%</t>
+  </si>
+  <si>
+    <t>5.16%</t>
+  </si>
+  <si>
+    <t>15.45%</t>
+  </si>
+  <si>
+    <t>8.84%</t>
+  </si>
+  <si>
+    <t>9.50%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NET.UN.V </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Canadian Net Real Estate Investment Trust </t>
+  </si>
+  <si>
+    <t>17.00%</t>
+  </si>
+  <si>
+    <t>13.93%</t>
+  </si>
+  <si>
+    <t>3.13%</t>
+  </si>
+  <si>
+    <t>6.19%</t>
+  </si>
+  <si>
+    <t>8.16%</t>
+  </si>
+  <si>
+    <t>40.13%</t>
+  </si>
+  <si>
+    <t>7.52%</t>
+  </si>
+  <si>
+    <t>5.80%</t>
+  </si>
+  <si>
+    <t>5.02%</t>
+  </si>
+  <si>
+    <t>1.94%</t>
+  </si>
+  <si>
+    <t>7.44%</t>
+  </si>
+  <si>
+    <t>1.30%</t>
+  </si>
+  <si>
+    <t>2.36%</t>
+  </si>
+  <si>
+    <t>9.31%</t>
+  </si>
+  <si>
+    <t>26.11%</t>
+  </si>
+  <si>
+    <t>15.16%</t>
+  </si>
+  <si>
+    <t>20.13%</t>
+  </si>
+  <si>
+    <t>19.49%</t>
+  </si>
+  <si>
+    <t>21.49%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NWFL </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Norwood Financial Corp </t>
+  </si>
+  <si>
+    <t>6.22%</t>
+  </si>
+  <si>
+    <t>6.33%</t>
+  </si>
+  <si>
+    <t>4.15%</t>
+  </si>
+  <si>
+    <t>9.09%</t>
+  </si>
+  <si>
+    <t>26.42%</t>
+  </si>
+  <si>
+    <t>5.24%</t>
+  </si>
+  <si>
+    <t>9.62%</t>
+  </si>
+  <si>
+    <t>13.97%</t>
+  </si>
+  <si>
+    <t>14.59%</t>
+  </si>
+  <si>
+    <t>8.82%</t>
+  </si>
+  <si>
+    <t>10.24%</t>
+  </si>
+  <si>
+    <t>24.37%</t>
+  </si>
+  <si>
+    <t>6.96%</t>
+  </si>
+  <si>
+    <t>7.73%</t>
+  </si>
+  <si>
+    <t>1.80%</t>
+  </si>
+  <si>
+    <t>14.87%</t>
+  </si>
+  <si>
+    <t>106.48%</t>
+  </si>
+  <si>
+    <t>11.59%</t>
+  </si>
+  <si>
+    <t>11.06%</t>
+  </si>
+  <si>
+    <t>14.51%</t>
+  </si>
+  <si>
+    <t>13.86%</t>
+  </si>
+  <si>
+    <t>16.72%</t>
+  </si>
+  <si>
+    <t>11.07%</t>
+  </si>
+  <si>
+    <t>8.44%</t>
+  </si>
+  <si>
+    <t>25.67%</t>
+  </si>
+  <si>
+    <t>15.04%</t>
+  </si>
+  <si>
+    <t>16.69%</t>
+  </si>
+  <si>
+    <t>8.38%</t>
+  </si>
+  <si>
+    <t>9.32%</t>
+  </si>
+  <si>
+    <t>11.38%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PEBO </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Peoples Bancorp Inc </t>
+  </si>
+  <si>
+    <t>2.89%</t>
+  </si>
+  <si>
+    <t>17.54%</t>
+  </si>
+  <si>
+    <t>3.22%</t>
+  </si>
+  <si>
+    <t>37.35%</t>
+  </si>
+  <si>
+    <t>18.37%</t>
+  </si>
+  <si>
+    <t>61.54%</t>
+  </si>
+  <si>
+    <t>4.43%</t>
+  </si>
+  <si>
+    <t>2.63%</t>
+  </si>
+  <si>
+    <t>18.51%</t>
+  </si>
+  <si>
+    <t>8.59%</t>
+  </si>
+  <si>
+    <t>14.43%</t>
+  </si>
+  <si>
+    <t>14.75%</t>
+  </si>
+  <si>
+    <t>14.45%</t>
+  </si>
+  <si>
+    <t>13.35%</t>
+  </si>
+  <si>
+    <t>6.59%</t>
+  </si>
+  <si>
+    <t>7.81%</t>
+  </si>
+  <si>
+    <t>6.70%</t>
+  </si>
+  <si>
+    <t>2.06%</t>
+  </si>
+  <si>
+    <t>5.40%</t>
+  </si>
+  <si>
+    <t>17.36%</t>
+  </si>
+  <si>
+    <t>7.15%</t>
+  </si>
+  <si>
+    <t>19.95%</t>
+  </si>
+  <si>
+    <t>36.16%</t>
+  </si>
+  <si>
+    <t>21.83%</t>
+  </si>
+  <si>
+    <t>33.24%</t>
+  </si>
+  <si>
+    <t>10.65%</t>
+  </si>
+  <si>
+    <t>7.84%</t>
+  </si>
+  <si>
+    <t>66.82%</t>
+  </si>
+  <si>
+    <t>8.35%</t>
+  </si>
+  <si>
+    <t>9.58%</t>
+  </si>
+  <si>
+    <t>7.26%</t>
+  </si>
+  <si>
+    <t>23.28%</t>
+  </si>
+  <si>
+    <t>12.76</t>
+  </si>
+  <si>
+    <t>8.74%</t>
+  </si>
+  <si>
+    <t>3.03%</t>
+  </si>
+  <si>
+    <t>11.01%</t>
+  </si>
+  <si>
+    <t>12.91%</t>
+  </si>
+  <si>
+    <t>9.55%</t>
+  </si>
+  <si>
+    <t>26.46%</t>
+  </si>
+  <si>
+    <t>11.80%</t>
+  </si>
+  <si>
+    <t>11.21%</t>
+  </si>
+  <si>
+    <t>11.23%</t>
+  </si>
+  <si>
+    <t>18.47%</t>
+  </si>
+  <si>
+    <t>15.78%</t>
+  </si>
+  <si>
+    <t>13.68%</t>
+  </si>
+  <si>
+    <t>10.21%</t>
+  </si>
+  <si>
+    <t>22.19%</t>
+  </si>
+  <si>
+    <t>8.39%</t>
+  </si>
+  <si>
+    <t>6.05%</t>
+  </si>
+  <si>
+    <t>4.78%</t>
+  </si>
+  <si>
+    <t>3.73%</t>
+  </si>
+  <si>
+    <t>1.62%</t>
+  </si>
+  <si>
+    <t>9.48%</t>
+  </si>
+  <si>
+    <t>12.93%</t>
+  </si>
+  <si>
+    <t>16.56%</t>
+  </si>
+  <si>
+    <t>10.23%</t>
+  </si>
+  <si>
+    <t>7.76%</t>
+  </si>
+  <si>
+    <t>6.91%</t>
+  </si>
+  <si>
+    <t>8.14%</t>
+  </si>
+  <si>
+    <t>10.18</t>
+  </si>
+  <si>
+    <t>6.93%</t>
+  </si>
+  <si>
+    <t>15.47%</t>
+  </si>
+  <si>
+    <t>8.81%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SCHW </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Charles Schwab Corp </t>
+  </si>
+  <si>
+    <t>15.69%</t>
+  </si>
+  <si>
+    <t>14.32%</t>
+  </si>
+  <si>
+    <t>9.43%</t>
+  </si>
+  <si>
+    <t>4.55%</t>
+  </si>
+  <si>
+    <t>9.65%</t>
+  </si>
+  <si>
+    <t>11.34%</t>
+  </si>
+  <si>
+    <t>5.55%</t>
+  </si>
+  <si>
+    <t>13.44%</t>
+  </si>
+  <si>
+    <t>9.04%</t>
+  </si>
+  <si>
+    <t>4.60%</t>
+  </si>
+  <si>
+    <t>13.94%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SON </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sonoco Products Co </t>
+  </si>
+  <si>
+    <t>24.63%</t>
+  </si>
+  <si>
+    <t>3.79%</t>
+  </si>
+  <si>
+    <t>32.11%</t>
+  </si>
+  <si>
+    <t>7.21%</t>
+  </si>
+  <si>
+    <t>10.71%</t>
+  </si>
+  <si>
+    <t>6.29%</t>
+  </si>
+  <si>
+    <t>16.38%</t>
+  </si>
+  <si>
+    <t>11.45%</t>
+  </si>
+  <si>
+    <t>14.98%</t>
+  </si>
+  <si>
+    <t>14.34%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">STZ </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Constellation Brands Inc </t>
+  </si>
+  <si>
+    <t>3.80%</t>
+  </si>
+  <si>
+    <t>1.57%</t>
+  </si>
+  <si>
+    <t>6.27%</t>
+  </si>
+  <si>
+    <t>195.70%</t>
+  </si>
+  <si>
+    <t>13.51%</t>
+  </si>
+  <si>
+    <t>22.74%</t>
+  </si>
+  <si>
+    <t>8.48%</t>
+  </si>
+  <si>
+    <t>5.95%</t>
+  </si>
+  <si>
+    <t>22.05%</t>
+  </si>
+  <si>
+    <t>17.85%</t>
+  </si>
+  <si>
+    <t>11.28%</t>
+  </si>
+  <si>
+    <t>7.29%</t>
+  </si>
+  <si>
+    <t>9.67%</t>
+  </si>
+  <si>
+    <t>10.06%</t>
+  </si>
+  <si>
+    <t>9.69%</t>
+  </si>
+  <si>
+    <t>5.21%</t>
+  </si>
+  <si>
+    <t>15.67%</t>
+  </si>
+  <si>
+    <t>12.09%</t>
+  </si>
+  <si>
+    <t>25.73%</t>
+  </si>
+  <si>
+    <t>19.66%</t>
+  </si>
+  <si>
+    <t>40.40%</t>
+  </si>
+  <si>
+    <t>13.47%</t>
+  </si>
+  <si>
+    <t>10.62%</t>
+  </si>
+  <si>
+    <t>11.68</t>
+  </si>
+  <si>
+    <t>31.73%</t>
+  </si>
+  <si>
+    <t>9.81%</t>
+  </si>
+  <si>
+    <t>11.91%</t>
+  </si>
+  <si>
+    <t>27.11%</t>
+  </si>
+  <si>
+    <t>59.71%</t>
+  </si>
+  <si>
+    <t>11.58%</t>
+  </si>
+  <si>
+    <t>58.49%</t>
+  </si>
+  <si>
+    <t>7.36%</t>
+  </si>
+  <si>
+    <t>20.90%</t>
+  </si>
+  <si>
+    <t>22.32%</t>
+  </si>
+  <si>
+    <t>14.88%</t>
+  </si>
+  <si>
+    <t>22.44%</t>
+  </si>
+  <si>
+    <t>11.56%</t>
+  </si>
+  <si>
+    <t>16.21%</t>
+  </si>
+  <si>
+    <t>13.70%</t>
+  </si>
+  <si>
+    <t>14.28</t>
+  </si>
+  <si>
+    <t>12.45%</t>
+  </si>
+  <si>
+    <t>13.06%</t>
+  </si>
+  <si>
+    <t>35.10%</t>
+  </si>
+  <si>
+    <t>40.03%</t>
+  </si>
+  <si>
+    <t>18.21%</t>
+  </si>
+  <si>
+    <t>15.46%</t>
+  </si>
+  <si>
+    <t>17.32</t>
+  </si>
+  <si>
+    <t>4.89%</t>
+  </si>
+  <si>
+    <t>6.61%</t>
+  </si>
+  <si>
+    <t>17.90%</t>
+  </si>
+  <si>
+    <t>14.15%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Waste Connections, Inc </t>
+  </si>
+  <si>
+    <t>37.64%</t>
+  </si>
+  <si>
+    <t>11.52%</t>
+  </si>
+  <si>
+    <t>10.87%</t>
+  </si>
+  <si>
+    <t>10.32%</t>
+  </si>
+  <si>
+    <t>3.98%</t>
+  </si>
+  <si>
+    <t>4.61%</t>
+  </si>
+  <si>
+    <t>6.68%</t>
+  </si>
+  <si>
+    <t>9.91</t>
+  </si>
+  <si>
+    <t>35.46%</t>
+  </si>
+  <si>
+    <t>2.32%</t>
+  </si>
+  <si>
+    <t>34.34%</t>
+  </si>
+  <si>
+    <t>12.90%</t>
+  </si>
+  <si>
+    <t>10.07%</t>
+  </si>
+  <si>
+    <t>8.00%</t>
+  </si>
+  <si>
+    <t>46.08%</t>
+  </si>
+  <si>
+    <t>10.51%</t>
+  </si>
+  <si>
+    <t>1.36%</t>
+  </si>
+  <si>
+    <t>19.57%</t>
+  </si>
+  <si>
+    <t>13.04%</t>
+  </si>
+  <si>
+    <t>9.68%</t>
+  </si>
+  <si>
+    <t>6.34%</t>
+  </si>
+  <si>
+    <t>22.76%</t>
+  </si>
+  <si>
+    <t>9.64%</t>
+  </si>
+  <si>
+    <t>16.97%</t>
+  </si>
+  <si>
+    <t>6.75%</t>
+  </si>
+  <si>
+    <t>24.60%</t>
+  </si>
+  <si>
+    <t>18.62%</t>
+  </si>
+  <si>
+    <t>12.52%</t>
+  </si>
+  <si>
+    <t>9.22%</t>
+  </si>
+  <si>
+    <t>8.22%</t>
+  </si>
+  <si>
+    <t>10.17%</t>
+  </si>
+  <si>
+    <t>18.01%</t>
+  </si>
+  <si>
+    <t>89.47</t>
+  </si>
+  <si>
+    <t>89.04</t>
+  </si>
+  <si>
+    <t>2.78%</t>
+  </si>
+  <si>
+    <t>64.21%</t>
+  </si>
+  <si>
+    <t>56.76%</t>
+  </si>
+  <si>
+    <t>24.92</t>
+  </si>
+  <si>
+    <t>179.83</t>
+  </si>
+  <si>
+    <t>230.37</t>
+  </si>
+  <si>
+    <t>3.65%</t>
+  </si>
+  <si>
+    <t>48.19%</t>
+  </si>
+  <si>
+    <t>30.88%</t>
+  </si>
+  <si>
+    <t>14.74</t>
+  </si>
+  <si>
+    <t>1.82%</t>
+  </si>
+  <si>
+    <t>33.56</t>
+  </si>
+  <si>
+    <t>18.38</t>
+  </si>
+  <si>
+    <t>1.88%</t>
+  </si>
+  <si>
+    <t>15.57%</t>
+  </si>
+  <si>
+    <t>7.28%</t>
+  </si>
+  <si>
+    <t>1.77%</t>
+  </si>
+  <si>
+    <t>397.74</t>
+  </si>
+  <si>
+    <t>156.93</t>
+  </si>
+  <si>
+    <t>1.09%</t>
+  </si>
+  <si>
+    <t>123.40%</t>
+  </si>
+  <si>
+    <t>42.81%</t>
+  </si>
+  <si>
+    <t>69.62</t>
+  </si>
+  <si>
+    <t>1.69%</t>
+  </si>
+  <si>
+    <t>214.19</t>
+  </si>
+  <si>
+    <t>240.27</t>
+  </si>
+  <si>
+    <t>3.21%</t>
+  </si>
+  <si>
+    <t>60.33%</t>
+  </si>
+  <si>
+    <t>53.07%</t>
+  </si>
+  <si>
+    <t>20.36</t>
+  </si>
+  <si>
+    <t>2.31%</t>
+  </si>
+  <si>
+    <t>113.56</t>
+  </si>
+  <si>
+    <t>2.64%</t>
+  </si>
+  <si>
+    <t>52.75%</t>
+  </si>
+  <si>
+    <t>-93.54%</t>
+  </si>
+  <si>
+    <t>21.23</t>
+  </si>
+  <si>
+    <t>3.00%</t>
+  </si>
+  <si>
+    <t>183.65</t>
+  </si>
+  <si>
+    <t>0.96%</t>
+  </si>
+  <si>
+    <t>18.97%</t>
+  </si>
+  <si>
+    <t>16.64%</t>
+  </si>
+  <si>
+    <t>2.25%</t>
+  </si>
+  <si>
+    <t>174.67</t>
+  </si>
+  <si>
+    <t>3.68%</t>
+  </si>
+  <si>
+    <t>35.86%</t>
+  </si>
+  <si>
+    <t>111.22%</t>
+  </si>
+  <si>
+    <t>10.52</t>
+  </si>
+  <si>
+    <t>2.98%</t>
+  </si>
+  <si>
+    <t>52.2</t>
+  </si>
+  <si>
+    <t>28.06</t>
+  </si>
+  <si>
+    <t>51.00%</t>
+  </si>
+  <si>
+    <t>-94.54%</t>
+  </si>
+  <si>
+    <t>20.54</t>
+  </si>
+  <si>
+    <t>216.63</t>
+  </si>
+  <si>
+    <t>74.88</t>
+  </si>
+  <si>
+    <t>10.19%</t>
+  </si>
+  <si>
+    <t>4.78</t>
+  </si>
+  <si>
+    <t>2.22%</t>
+  </si>
+  <si>
+    <t>131.22</t>
+  </si>
+  <si>
+    <t>0.86%</t>
+  </si>
+  <si>
+    <t>14.61%</t>
+  </si>
+  <si>
+    <t>14.02%</t>
+  </si>
+  <si>
+    <t>17.92</t>
+  </si>
+  <si>
+    <t>1.41%</t>
+  </si>
+  <si>
+    <t>388.86</t>
+  </si>
+  <si>
+    <t>0.54%</t>
+  </si>
+  <si>
+    <t>20.32%</t>
+  </si>
+  <si>
+    <t>22.97%</t>
+  </si>
+  <si>
+    <t>40.42</t>
+  </si>
+  <si>
+    <t>0.89%</t>
+  </si>
+  <si>
+    <t>230.47</t>
+  </si>
+  <si>
+    <t>0.58%</t>
+  </si>
+  <si>
+    <t>19.28%</t>
+  </si>
+  <si>
+    <t>17.07%</t>
+  </si>
+  <si>
+    <t>34.82</t>
+  </si>
+  <si>
+    <t>0.62%</t>
+  </si>
+  <si>
+    <t>329.76</t>
+  </si>
+  <si>
+    <t>289.44</t>
+  </si>
+  <si>
+    <t>2.91%</t>
+  </si>
+  <si>
+    <t>67.80%</t>
+  </si>
+  <si>
+    <t>63.26%</t>
+  </si>
+  <si>
+    <t>24.32</t>
+  </si>
+  <si>
+    <t>3.28%</t>
+  </si>
+  <si>
+    <t>181.75</t>
+  </si>
+  <si>
+    <t>101.35</t>
+  </si>
+  <si>
+    <t>3.92%</t>
+  </si>
+  <si>
+    <t>126.17%</t>
+  </si>
+  <si>
+    <t>84.74%</t>
+  </si>
+  <si>
+    <t>29.32</t>
+  </si>
+  <si>
+    <t>59.64</t>
+  </si>
+  <si>
+    <t>1.06%</t>
+  </si>
+  <si>
+    <t>19.58%</t>
+  </si>
+  <si>
+    <t>20.45</t>
+  </si>
+  <si>
+    <t>0.99%</t>
+  </si>
+  <si>
+    <t>311.96</t>
+  </si>
+  <si>
+    <t>1.05%</t>
+  </si>
+  <si>
+    <t>17.02%</t>
+  </si>
+  <si>
+    <t>19.55%</t>
+  </si>
+  <si>
+    <t>18.30</t>
+  </si>
+  <si>
+    <t>0.80%</t>
+  </si>
+  <si>
+    <t>60.34</t>
+  </si>
+  <si>
+    <t>50.88</t>
+  </si>
+  <si>
+    <t>2.33%</t>
+  </si>
+  <si>
+    <t>35.83%</t>
+  </si>
+  <si>
+    <t>30.38%</t>
+  </si>
+  <si>
+    <t>16.10</t>
+  </si>
+  <si>
+    <t>1.95%</t>
+  </si>
+  <si>
+    <t>36.3</t>
+  </si>
+  <si>
+    <t>29.86</t>
+  </si>
+  <si>
+    <t>2.97%</t>
+  </si>
+  <si>
+    <t>41.04%</t>
+  </si>
+  <si>
+    <t>23.35%</t>
+  </si>
+  <si>
+    <t>14.48</t>
+  </si>
+  <si>
+    <t>2.01%</t>
+  </si>
+  <si>
+    <t>119.04</t>
+  </si>
+  <si>
+    <t>271.44%</t>
+  </si>
+  <si>
+    <t>113.75%</t>
+  </si>
+  <si>
+    <t>68.06</t>
+  </si>
+  <si>
+    <t>2.76%</t>
+  </si>
+  <si>
+    <t>31.85</t>
+  </si>
+  <si>
+    <t>35.43%</t>
+  </si>
+  <si>
+    <t>37.81%</t>
+  </si>
+  <si>
+    <t>3.23%</t>
+  </si>
+  <si>
+    <t>28.18</t>
+  </si>
+  <si>
+    <t>3.41%</t>
+  </si>
+  <si>
+    <t>33.79%</t>
+  </si>
+  <si>
+    <t>26.37%</t>
+  </si>
+  <si>
+    <t>9.80</t>
+  </si>
+  <si>
+    <t>3.83%</t>
+  </si>
+  <si>
+    <t>1426.73</t>
+  </si>
+  <si>
+    <t>315.53</t>
+  </si>
+  <si>
+    <t>0.88%</t>
+  </si>
+  <si>
+    <t>26.54%</t>
+  </si>
+  <si>
+    <t>30.01%</t>
+  </si>
+  <si>
+    <t>50.02</t>
+  </si>
+  <si>
+    <t>0.95%</t>
+  </si>
+  <si>
+    <t>81.09</t>
+  </si>
+  <si>
+    <t>90.87</t>
+  </si>
+  <si>
+    <t>1.07%</t>
+  </si>
+  <si>
+    <t>188.67</t>
+  </si>
+  <si>
+    <t>2.11%</t>
+  </si>
+  <si>
+    <t>46.21%</t>
+  </si>
+  <si>
+    <t>-35.55%</t>
+  </si>
+  <si>
+    <t>24.49</t>
+  </si>
+  <si>
+    <t>2.58%</t>
+  </si>
+  <si>
+    <t>40.73</t>
+  </si>
+  <si>
+    <t>82.38%</t>
+  </si>
+  <si>
+    <t>-157.43%</t>
+  </si>
+  <si>
+    <t>17.10</t>
+  </si>
+  <si>
+    <t>4.85%</t>
+  </si>
+  <si>
+    <t>421.17</t>
+  </si>
+  <si>
+    <t>108.5</t>
+  </si>
+  <si>
+    <t>48.18%</t>
+  </si>
+  <si>
+    <t>39.62%</t>
+  </si>
+  <si>
+    <t>81.43</t>
+  </si>
+  <si>
+    <t>1.74%</t>
+  </si>
+  <si>
+    <t>163.01</t>
+  </si>
+  <si>
+    <t>2.44%</t>
+  </si>
+  <si>
+    <t>33.20%</t>
+  </si>
+  <si>
+    <t>34.62%</t>
+  </si>
+  <si>
+    <t>18.36</t>
+  </si>
+  <si>
+    <t>127.38</t>
+  </si>
+  <si>
+    <t>193.55</t>
+  </si>
+  <si>
+    <t>2.79%</t>
+  </si>
+  <si>
+    <t>58.33%</t>
+  </si>
+  <si>
+    <t>-54.89%</t>
+  </si>
+  <si>
+    <t>22.54</t>
+  </si>
+  <si>
+    <t>2.21%</t>
+  </si>
+  <si>
+    <t>75.23</t>
+  </si>
+  <si>
+    <t>77.42</t>
+  </si>
+  <si>
+    <t>2.68%</t>
+  </si>
+  <si>
+    <t>57.43%</t>
+  </si>
+  <si>
+    <t>-1052.71%</t>
+  </si>
+  <si>
+    <t>22.35</t>
+  </si>
+  <si>
+    <t>2.26%</t>
+  </si>
+  <si>
+    <t>319.7</t>
+  </si>
+  <si>
+    <t>79.8</t>
+  </si>
+  <si>
+    <t>1.18%</t>
+  </si>
+  <si>
+    <t>21.36%</t>
+  </si>
+  <si>
+    <t>19.95</t>
+  </si>
+  <si>
+    <t>1.13%</t>
+  </si>
+  <si>
+    <t>53.23</t>
+  </si>
+  <si>
+    <t>29.39</t>
+  </si>
+  <si>
+    <t>2.10%</t>
+  </si>
+  <si>
+    <t>26.81%</t>
+  </si>
+  <si>
+    <t>22.02%</t>
+  </si>
+  <si>
+    <t>13.31</t>
+  </si>
+  <si>
+    <t>2.48%</t>
+  </si>
+  <si>
+    <t>78.3</t>
+  </si>
+  <si>
+    <t>106.99</t>
+  </si>
+  <si>
+    <t>28.92%</t>
+  </si>
+  <si>
+    <t>29.41%</t>
+  </si>
+  <si>
+    <t>1.83%</t>
+  </si>
+  <si>
+    <t>78.36</t>
+  </si>
+  <si>
+    <t>1.19%</t>
+  </si>
+  <si>
+    <t>30.84%</t>
+  </si>
+  <si>
+    <t>68.20%</t>
+  </si>
+  <si>
+    <t>27.59</t>
+  </si>
+  <si>
+    <t>38.90%</t>
+  </si>
+  <si>
+    <t>36.2</t>
+  </si>
+  <si>
+    <t>38.22</t>
+  </si>
+  <si>
+    <t>5.08%</t>
+  </si>
+  <si>
+    <t>191.08%</t>
+  </si>
+  <si>
+    <t>-128.07%</t>
+  </si>
+  <si>
+    <t>40.39</t>
+  </si>
+  <si>
+    <t>49.2</t>
+  </si>
+  <si>
+    <t>51.6</t>
+  </si>
+  <si>
+    <t>133.77</t>
+  </si>
+  <si>
+    <t>44.52</t>
+  </si>
+  <si>
+    <t>1.58%</t>
+  </si>
+  <si>
+    <t>27.27%</t>
+  </si>
+  <si>
+    <t>29.30%</t>
+  </si>
+  <si>
+    <t>18.05</t>
+  </si>
+  <si>
+    <t>2.69%</t>
+  </si>
+  <si>
+    <t>121.99</t>
+  </si>
+  <si>
+    <t>1.32%</t>
+  </si>
+  <si>
+    <t>30.75%</t>
+  </si>
+  <si>
+    <t>26.75%</t>
+  </si>
+  <si>
+    <t>27.58</t>
+  </si>
+  <si>
+    <t>0.77%</t>
+  </si>
+  <si>
+    <t>152.47</t>
+  </si>
+  <si>
+    <t>103.95</t>
+  </si>
+  <si>
+    <t>55.97%</t>
+  </si>
+  <si>
+    <t>18.87%</t>
+  </si>
+  <si>
+    <t>17.23</t>
+  </si>
+  <si>
+    <t>207.41</t>
+  </si>
+  <si>
+    <t>140.28</t>
+  </si>
+  <si>
+    <t>18.91%</t>
+  </si>
+  <si>
+    <t>58.58</t>
+  </si>
+  <si>
+    <t>4.09%</t>
+  </si>
+  <si>
+    <t>73.94%</t>
+  </si>
+  <si>
+    <t>155.77%</t>
+  </si>
+  <si>
+    <t>15.75</t>
+  </si>
+  <si>
+    <t>106.05</t>
+  </si>
+  <si>
+    <t>79.07</t>
+  </si>
+  <si>
+    <t>151.79%</t>
+  </si>
+  <si>
+    <t>149.31</t>
+  </si>
+  <si>
+    <t>2.00%</t>
+  </si>
+  <si>
+    <t>23.59%</t>
+  </si>
+  <si>
+    <t>29.24%</t>
+  </si>
+  <si>
+    <t>12.20</t>
+  </si>
+  <si>
+    <t>2.93%</t>
+  </si>
+  <si>
+    <t>155.14</t>
+  </si>
+  <si>
+    <t>2.53%</t>
+  </si>
+  <si>
+    <t>49.09%</t>
+  </si>
+  <si>
+    <t>34.59%</t>
+  </si>
+  <si>
+    <t>16.61</t>
+  </si>
+  <si>
+    <t>1.76%</t>
+  </si>
+  <si>
+    <t>84.48</t>
+  </si>
+  <si>
+    <t>0.92%</t>
+  </si>
+  <si>
+    <t>3.11%</t>
+  </si>
+  <si>
+    <t>19.17%</t>
+  </si>
+  <si>
+    <t>3.71</t>
+  </si>
+  <si>
+    <t>0.98%</t>
+  </si>
+  <si>
+    <t>76.24</t>
+  </si>
+  <si>
+    <t>1.86%</t>
+  </si>
+  <si>
+    <t>33.33%</t>
+  </si>
+  <si>
+    <t>53.16%</t>
+  </si>
+  <si>
+    <t>5.38</t>
+  </si>
+  <si>
+    <t>6.73%</t>
+  </si>
+  <si>
+    <t>836.37</t>
+  </si>
+  <si>
+    <t>80.56</t>
+  </si>
+  <si>
+    <t>0.28%</t>
+  </si>
+  <si>
+    <t>13.79%</t>
+  </si>
+  <si>
+    <t>12.19%</t>
+  </si>
+  <si>
+    <t>47.19</t>
+  </si>
+  <si>
+    <t>0.56%</t>
+  </si>
+  <si>
+    <t>889.67</t>
+  </si>
+  <si>
+    <t>104.69</t>
+  </si>
+  <si>
+    <t>0.68%</t>
+  </si>
+  <si>
+    <t>30.94%</t>
+  </si>
+  <si>
+    <t>35.16%</t>
+  </si>
+  <si>
+    <t>47.26</t>
+  </si>
+  <si>
+    <t>327.06</t>
+  </si>
+  <si>
+    <t>45.21%</t>
+  </si>
+  <si>
+    <t>24.66%</t>
+  </si>
+  <si>
+    <t>31.37</t>
+  </si>
+  <si>
+    <t>62.35</t>
+  </si>
+  <si>
+    <t>1.67%</t>
+  </si>
+  <si>
+    <t>27.88%</t>
+  </si>
+  <si>
+    <t>25.92%</t>
+  </si>
+  <si>
+    <t>18.80</t>
+  </si>
+  <si>
+    <t>84.99</t>
+  </si>
+  <si>
+    <t>44.42</t>
+  </si>
+  <si>
+    <t>1.68%</t>
+  </si>
+  <si>
+    <t>84.92</t>
+  </si>
+  <si>
+    <t>136.07</t>
+  </si>
+  <si>
+    <t>97.63</t>
+  </si>
+  <si>
+    <t>1.84%</t>
+  </si>
+  <si>
+    <t>31.12%</t>
+  </si>
+  <si>
+    <t>30.20%</t>
+  </si>
+  <si>
+    <t>16.94</t>
+  </si>
+  <si>
+    <t>1.42%</t>
+  </si>
+  <si>
+    <t>140.4</t>
+  </si>
+  <si>
+    <t>2.84%</t>
+  </si>
+  <si>
+    <t>40.18%</t>
+  </si>
+  <si>
+    <t>205.36%</t>
+  </si>
+  <si>
+    <t>112.14</t>
+  </si>
+  <si>
+    <t>66.57</t>
+  </si>
+  <si>
+    <t>2.77%</t>
+  </si>
+  <si>
+    <t>45.00%</t>
+  </si>
+  <si>
+    <t>42.43%</t>
+  </si>
+  <si>
+    <t>15.80</t>
+  </si>
+  <si>
+    <t>152.5</t>
+  </si>
+  <si>
+    <t>26.88</t>
+  </si>
+  <si>
+    <t>2.82%</t>
+  </si>
+  <si>
+    <t>42.11%</t>
+  </si>
+  <si>
+    <t>27.18</t>
+  </si>
+  <si>
+    <t>57.48</t>
+  </si>
+  <si>
+    <t>4.88%</t>
+  </si>
+  <si>
+    <t>24.92%</t>
+  </si>
+  <si>
+    <t>27.78%</t>
+  </si>
+  <si>
+    <t>5.32</t>
+  </si>
+  <si>
+    <t>657.65</t>
+  </si>
+  <si>
+    <t>231.43</t>
+  </si>
+  <si>
+    <t>37.11%</t>
+  </si>
+  <si>
+    <t>44.22%</t>
+  </si>
+  <si>
+    <t>32.05</t>
+  </si>
+  <si>
+    <t>76.06</t>
+  </si>
+  <si>
+    <t>64.08%</t>
+  </si>
+  <si>
+    <t>-33.17%</t>
+  </si>
+  <si>
+    <t>21.89</t>
+  </si>
+  <si>
+    <t>66.45</t>
+  </si>
+  <si>
+    <t>2.39%</t>
+  </si>
+  <si>
+    <t>46.78%</t>
+  </si>
+  <si>
+    <t>61.99%</t>
+  </si>
+  <si>
+    <t>20.09</t>
+  </si>
+  <si>
+    <t>2.16%</t>
+  </si>
+  <si>
+    <t>43.36</t>
+  </si>
+  <si>
+    <t>55.23%</t>
+  </si>
+  <si>
+    <t>-21.74%</t>
+  </si>
+  <si>
+    <t>26.60</t>
+  </si>
+  <si>
+    <t>46.98</t>
+  </si>
+  <si>
+    <t>45.4</t>
+  </si>
+  <si>
+    <t>3.85%</t>
+  </si>
+  <si>
+    <t>45.38%</t>
+  </si>
+  <si>
+    <t>58.58%</t>
+  </si>
+  <si>
+    <t>12.56</t>
+  </si>
+  <si>
+    <t>4.81%</t>
+  </si>
+  <si>
+    <t>63.88</t>
+  </si>
+  <si>
+    <t>61.36</t>
+  </si>
+  <si>
+    <t>3.86%</t>
+  </si>
+  <si>
+    <t>152.19</t>
+  </si>
+  <si>
+    <t>88.6</t>
+  </si>
+  <si>
+    <t>2.40%</t>
+  </si>
+  <si>
+    <t>61.84%</t>
+  </si>
+  <si>
+    <t>27.6</t>
+  </si>
+  <si>
+    <t>66.98%</t>
+  </si>
+  <si>
+    <t>87.33%</t>
+  </si>
+  <si>
+    <t>24.74</t>
+  </si>
+  <si>
+    <t>17.51</t>
+  </si>
+  <si>
+    <t>16.27</t>
+  </si>
+  <si>
+    <t>5.41%</t>
+  </si>
+  <si>
+    <t>43.11%</t>
+  </si>
+  <si>
+    <t>52.36%</t>
+  </si>
+  <si>
+    <t>21.12</t>
+  </si>
+  <si>
+    <t>6.00%</t>
+  </si>
+  <si>
+    <t>356.91</t>
+  </si>
+  <si>
+    <t>183.62</t>
+  </si>
+  <si>
+    <t>1.24%</t>
+  </si>
+  <si>
+    <t>24.42%</t>
+  </si>
+  <si>
+    <t>19.68%</t>
+  </si>
+  <si>
+    <t>20.83</t>
+  </si>
+  <si>
+    <t>1.21%</t>
+  </si>
+  <si>
+    <t>45.09</t>
+  </si>
+  <si>
+    <t>25.52</t>
+  </si>
+  <si>
+    <t>1.23%</t>
+  </si>
+  <si>
+    <t>33.64%</t>
+  </si>
+  <si>
+    <t>51.84%</t>
+  </si>
+  <si>
+    <t>27.79</t>
+  </si>
+  <si>
+    <t>1.37%</t>
+  </si>
+  <si>
+    <t>65.81</t>
+  </si>
+  <si>
+    <t>34.07</t>
+  </si>
+  <si>
+    <t>36.74%</t>
+  </si>
+  <si>
+    <t>45.97%</t>
+  </si>
+  <si>
+    <t>11.95</t>
+  </si>
+  <si>
+    <t>35.35</t>
+  </si>
+  <si>
+    <t>2.45%</t>
+  </si>
+  <si>
+    <t>39.63%</t>
+  </si>
+  <si>
+    <t>41.74%</t>
+  </si>
+  <si>
+    <t>15.76</t>
+  </si>
+  <si>
+    <t>39.2</t>
+  </si>
+  <si>
+    <t>28.56</t>
+  </si>
+  <si>
+    <t>3.95%</t>
+  </si>
+  <si>
+    <t>87.48%</t>
+  </si>
+  <si>
+    <t>68.42%</t>
+  </si>
+  <si>
+    <t>25.23</t>
+  </si>
+  <si>
+    <t>4.73%</t>
+  </si>
+  <si>
+    <t>52.42</t>
+  </si>
+  <si>
+    <t>2.50%</t>
+  </si>
+  <si>
+    <t>24.86%</t>
+  </si>
+  <si>
+    <t>40.12</t>
+  </si>
+  <si>
+    <t>47.7</t>
+  </si>
+  <si>
+    <t>143.30%</t>
+  </si>
+  <si>
+    <t>84.02%</t>
+  </si>
+  <si>
+    <t>40.43</t>
+  </si>
+  <si>
+    <t>123.67%</t>
+  </si>
+  <si>
+    <t>102.17%</t>
+  </si>
+  <si>
+    <t>27.67</t>
+  </si>
+  <si>
+    <t>42.37</t>
+  </si>
+  <si>
+    <t>3.17%</t>
+  </si>
+  <si>
+    <t>57.60%</t>
+  </si>
+  <si>
+    <t>-34.44%</t>
+  </si>
+  <si>
+    <t>21.18</t>
+  </si>
+  <si>
+    <t>86.36</t>
+  </si>
+  <si>
+    <t>36.57%</t>
+  </si>
+  <si>
+    <t>39.06%</t>
+  </si>
+  <si>
+    <t>26.94</t>
+  </si>
+  <si>
+    <t>1.51%</t>
+  </si>
+  <si>
+    <t>577.42</t>
+  </si>
+  <si>
+    <t>1.10%</t>
+  </si>
+  <si>
+    <t>34.97%</t>
+  </si>
+  <si>
+    <t>49.16%</t>
+  </si>
+  <si>
+    <t>32.55</t>
+  </si>
+  <si>
+    <t>1.38%</t>
+  </si>
+  <si>
+    <t>149.98</t>
+  </si>
+  <si>
+    <t>1.17%</t>
+  </si>
+  <si>
+    <t>13.80%</t>
+  </si>
+  <si>
+    <t>14.35%</t>
+  </si>
+  <si>
+    <t>14.05</t>
+  </si>
+  <si>
+    <t>1.08%</t>
+  </si>
+  <si>
+    <t>9.74</t>
+  </si>
+  <si>
+    <t>47.62%</t>
+  </si>
+  <si>
+    <t>46.01%</t>
+  </si>
+  <si>
+    <t>31.05</t>
+  </si>
+  <si>
+    <t>2.80%</t>
+  </si>
+  <si>
+    <t>39.28</t>
+  </si>
+  <si>
+    <t>8.90%</t>
+  </si>
+  <si>
+    <t>8.30%</t>
+  </si>
+  <si>
+    <t>36.67</t>
+  </si>
+  <si>
+    <t>0.26%</t>
+  </si>
+  <si>
+    <t>337.75</t>
+  </si>
+  <si>
+    <t>366.83</t>
+  </si>
+  <si>
+    <t>2.35%</t>
+  </si>
+  <si>
+    <t>39.44%</t>
+  </si>
+  <si>
+    <t>36.34%</t>
+  </si>
+  <si>
+    <t>19.52</t>
+  </si>
+  <si>
+    <t>1.39%</t>
+  </si>
+  <si>
+    <t>194.68</t>
+  </si>
+  <si>
+    <t>2.99%</t>
+  </si>
+  <si>
+    <t>63.09%</t>
+  </si>
+  <si>
+    <t>68.19%</t>
+  </si>
+  <si>
+    <t>3.24%</t>
+  </si>
+  <si>
+    <t>104.03</t>
+  </si>
+  <si>
+    <t>1.20%</t>
+  </si>
+  <si>
+    <t>27.76%</t>
+  </si>
+  <si>
+    <t>25.43%</t>
+  </si>
+  <si>
+    <t>23.91</t>
+  </si>
+  <si>
+    <t>1.87%</t>
+  </si>
+  <si>
+    <t>259.84</t>
+  </si>
+  <si>
+    <t>52.48</t>
+  </si>
+  <si>
+    <t>1.12%</t>
+  </si>
+  <si>
+    <t>39.57%</t>
+  </si>
+  <si>
+    <t>35.11</t>
+  </si>
+  <si>
+    <t>32.01</t>
+  </si>
+  <si>
+    <t>10.4</t>
+  </si>
+  <si>
+    <t>1.85%</t>
+  </si>
+  <si>
+    <t>53.72%</t>
+  </si>
+  <si>
+    <t>-61.39%</t>
+  </si>
+  <si>
+    <t>34.46</t>
+  </si>
+  <si>
+    <t>1.91%</t>
+  </si>
+  <si>
+    <t>69.88</t>
+  </si>
+  <si>
+    <t>67.69</t>
+  </si>
+  <si>
+    <t>5.05%</t>
+  </si>
+  <si>
+    <t>29.01%</t>
+  </si>
+  <si>
+    <t>-180.59%</t>
+  </si>
+  <si>
+    <t>7.59</t>
+  </si>
+  <si>
+    <t>4.75%</t>
+  </si>
+  <si>
+    <t>372.64</t>
+  </si>
+  <si>
+    <t>205.62</t>
+  </si>
+  <si>
+    <t>23.55%</t>
+  </si>
+  <si>
+    <t>15.85</t>
+  </si>
+  <si>
+    <t>1.49%</t>
+  </si>
+  <si>
+    <t>138.97</t>
+  </si>
+  <si>
+    <t>2.90%</t>
+  </si>
+  <si>
+    <t>68.92%</t>
+  </si>
+  <si>
+    <t>62.64%</t>
+  </si>
+  <si>
+    <t>15.25</t>
+  </si>
+  <si>
+    <t>38.05</t>
+  </si>
+  <si>
+    <t>32.37</t>
+  </si>
+  <si>
+    <t>81.29%</t>
+  </si>
+  <si>
+    <t>0.00%</t>
+  </si>
+  <si>
+    <t>14.32</t>
+  </si>
+  <si>
+    <t>7.24%</t>
+  </si>
+  <si>
+    <t>31.26</t>
+  </si>
+  <si>
+    <t>96.21%</t>
+  </si>
+  <si>
+    <t>-32.73%</t>
+  </si>
+  <si>
+    <t>24.75</t>
+  </si>
+  <si>
+    <t>4.28%</t>
+  </si>
+  <si>
+    <t>1085.71</t>
+  </si>
+  <si>
+    <t>861.34</t>
+  </si>
+  <si>
+    <t>135.93%</t>
+  </si>
+  <si>
+    <t>-191.08%</t>
+  </si>
+  <si>
+    <t>74.89</t>
+  </si>
+  <si>
+    <t>2.07%</t>
+  </si>
+  <si>
+    <t>71.08</t>
+  </si>
+  <si>
+    <t>4.46%</t>
+  </si>
+  <si>
+    <t>65.97%</t>
+  </si>
+  <si>
+    <t>-2077.46%</t>
+  </si>
+  <si>
+    <t>15.58</t>
+  </si>
+  <si>
+    <t>4.22%</t>
+  </si>
+  <si>
+    <t>44.91</t>
+  </si>
+  <si>
+    <t>31.2</t>
+  </si>
+  <si>
+    <t>2.14%</t>
+  </si>
+  <si>
+    <t>79.80%</t>
+  </si>
+  <si>
+    <t>88.78%</t>
+  </si>
+  <si>
+    <t>39.78</t>
+  </si>
+  <si>
+    <t>2.29%</t>
+  </si>
+  <si>
+    <t>220.01</t>
+  </si>
+  <si>
+    <t>21.45%</t>
+  </si>
+  <si>
+    <t>15.56%</t>
+  </si>
+  <si>
+    <t>27.31</t>
+  </si>
+  <si>
+    <t>1.33%</t>
+  </si>
+  <si>
+    <t>2.73%</t>
+  </si>
+  <si>
+    <t>42.38%</t>
+  </si>
+  <si>
+    <t>34.51%</t>
+  </si>
+  <si>
+    <t>17.12</t>
+  </si>
+  <si>
+    <t>50.45</t>
+  </si>
+  <si>
+    <t>3.15%</t>
+  </si>
+  <si>
+    <t>43.69%</t>
+  </si>
+  <si>
+    <t>29.54%</t>
+  </si>
+  <si>
+    <t>17.01</t>
+  </si>
+  <si>
+    <t>28.86</t>
+  </si>
+  <si>
+    <t>5.20%</t>
+  </si>
+  <si>
+    <t>47.52%</t>
+  </si>
+  <si>
+    <t>47.25%</t>
+  </si>
+  <si>
+    <t>226.48</t>
+  </si>
+  <si>
+    <t>32.4</t>
+  </si>
+  <si>
+    <t>0.76%</t>
+  </si>
+  <si>
+    <t>-39.13%</t>
+  </si>
+  <si>
+    <t>40.07</t>
+  </si>
+  <si>
+    <t>1.04%</t>
+  </si>
+  <si>
+    <t>307.53</t>
+  </si>
+  <si>
+    <t>67.63</t>
+  </si>
+  <si>
+    <t>62.14</t>
+  </si>
+  <si>
+    <t>95.49%</t>
+  </si>
+  <si>
+    <t>103.40%</t>
+  </si>
+  <si>
+    <t>24.07</t>
+  </si>
+  <si>
+    <t>3.56%</t>
+  </si>
+  <si>
+    <t>36.99%</t>
+  </si>
+  <si>
+    <t>29.43%</t>
+  </si>
+  <si>
+    <t>3.53%</t>
+  </si>
+  <si>
+    <t>121.62</t>
+  </si>
+  <si>
+    <t>0.49%</t>
+  </si>
+  <si>
+    <t>13.83%</t>
+  </si>
+  <si>
+    <t>179.9</t>
+  </si>
+  <si>
+    <t>50.91</t>
+  </si>
+  <si>
+    <t>0.93%</t>
+  </si>
+  <si>
+    <t>34.56%</t>
+  </si>
+  <si>
+    <t>13.59%</t>
+  </si>
+  <si>
+    <t>37.86</t>
+  </si>
+  <si>
+    <t>57.19</t>
+  </si>
+  <si>
+    <t>52.75</t>
+  </si>
+  <si>
+    <t>3.29%</t>
+  </si>
+  <si>
+    <t>73.86%</t>
+  </si>
+  <si>
+    <t>-34.91%</t>
+  </si>
+  <si>
+    <t>22.82</t>
+  </si>
+  <si>
+    <t>4.05%</t>
+  </si>
+  <si>
+    <t>77.74</t>
+  </si>
+  <si>
+    <t>71.07</t>
+  </si>
+  <si>
+    <t>3.30%</t>
+  </si>
+  <si>
+    <t>99.4</t>
+  </si>
+  <si>
+    <t>25.37</t>
+  </si>
+  <si>
+    <t>1.22%</t>
+  </si>
+  <si>
+    <t>28.94%</t>
+  </si>
+  <si>
+    <t>32.50%</t>
+  </si>
+  <si>
+    <t>26.47</t>
+  </si>
+  <si>
+    <t>21.62</t>
+  </si>
+  <si>
+    <t>3.52%</t>
+  </si>
+  <si>
+    <t>34.71%</t>
+  </si>
+  <si>
+    <t>49.66%</t>
+  </si>
+  <si>
+    <t>10.30</t>
+  </si>
+  <si>
+    <t>3.84%</t>
+  </si>
+  <si>
+    <t>37.29</t>
+  </si>
+  <si>
+    <t>38.73%</t>
+  </si>
+  <si>
+    <t>43.45</t>
+  </si>
+  <si>
+    <t>2.88%</t>
+  </si>
+  <si>
+    <t>38.42%</t>
+  </si>
+  <si>
+    <t>28.10%</t>
+  </si>
+  <si>
+    <t>11.94</t>
+  </si>
+  <si>
+    <t>16.83</t>
+  </si>
+  <si>
+    <t>5.78%</t>
+  </si>
+  <si>
+    <t>93.31%</t>
+  </si>
+  <si>
+    <t>83.07%</t>
+  </si>
+  <si>
+    <t>5.35</t>
+  </si>
+  <si>
+    <t>29.9</t>
+  </si>
+  <si>
+    <t>142.53%</t>
+  </si>
+  <si>
+    <t>134.15%</t>
+  </si>
+  <si>
+    <t>24.83</t>
+  </si>
+  <si>
+    <t>6.89%</t>
+  </si>
+  <si>
+    <t>79.19</t>
+  </si>
+  <si>
+    <t>1.47%</t>
+  </si>
+  <si>
+    <t>35.55%</t>
+  </si>
+  <si>
+    <t>29.39%</t>
+  </si>
+  <si>
+    <t>25.83</t>
+  </si>
+  <si>
+    <t>47.75</t>
+  </si>
+  <si>
+    <t>6.44%</t>
+  </si>
+  <si>
+    <t>105.76%</t>
+  </si>
+  <si>
+    <t>118.78%</t>
+  </si>
+  <si>
+    <t>15.37</t>
+  </si>
+  <si>
+    <t>242.36</t>
+  </si>
+  <si>
+    <t>75.6</t>
+  </si>
+  <si>
+    <t>41.64%</t>
+  </si>
+  <si>
+    <t>47.74%</t>
+  </si>
+  <si>
+    <t>27.03</t>
+  </si>
+  <si>
+    <t>2.17%</t>
+  </si>
+  <si>
+    <t>923.6</t>
+  </si>
+  <si>
+    <t>27.14%</t>
+  </si>
+  <si>
+    <t>19.76%</t>
+  </si>
+  <si>
+    <t>16.88</t>
+  </si>
+  <si>
+    <t>2.42%</t>
+  </si>
+  <si>
+    <t>1149.57</t>
+  </si>
+  <si>
+    <t>257.3</t>
+  </si>
+  <si>
+    <t>0.78%</t>
+  </si>
+  <si>
+    <t>24.91%</t>
+  </si>
+  <si>
+    <t>35.09%</t>
+  </si>
+  <si>
+    <t>32.33</t>
+  </si>
+  <si>
+    <t>433.16</t>
+  </si>
+  <si>
+    <t>96.27</t>
+  </si>
+  <si>
+    <t>0.72%</t>
+  </si>
+  <si>
+    <t>14.89</t>
+  </si>
+  <si>
+    <t>0.83%</t>
+  </si>
+  <si>
+    <t>38.13</t>
+  </si>
+  <si>
+    <t>7.97%</t>
+  </si>
+  <si>
+    <t>99.23%</t>
+  </si>
+  <si>
+    <t>48.09%</t>
+  </si>
+  <si>
+    <t>13.34</t>
+  </si>
+  <si>
+    <t>7.72%</t>
+  </si>
+  <si>
+    <t>135.87</t>
+  </si>
+  <si>
+    <t>1.75%</t>
+  </si>
+  <si>
+    <t>15.62%</t>
+  </si>
+  <si>
+    <t>10.50%</t>
+  </si>
+  <si>
+    <t>9.54</t>
+  </si>
+  <si>
+    <t>13.96</t>
+  </si>
+  <si>
+    <t>39.27%</t>
+  </si>
+  <si>
+    <t>-49.70%</t>
+  </si>
+  <si>
+    <t>8.30</t>
+  </si>
+  <si>
+    <t>289.61</t>
+  </si>
+  <si>
+    <t>31.77</t>
+  </si>
+  <si>
+    <t>0.38%</t>
+  </si>
+  <si>
+    <t>-103.45%</t>
+  </si>
+  <si>
+    <t>47.73</t>
+  </si>
+  <si>
+    <t>31.25</t>
+  </si>
+  <si>
+    <t>5.29%</t>
+  </si>
+  <si>
+    <t>33.44%</t>
+  </si>
+  <si>
+    <t>39.10%</t>
+  </si>
+  <si>
+    <t>7.14</t>
+  </si>
+  <si>
+    <t>56.78</t>
+  </si>
+  <si>
+    <t>57.17%</t>
+  </si>
+  <si>
+    <t>-21.14%</t>
+  </si>
+  <si>
+    <t>19.26</t>
+  </si>
+  <si>
+    <t>508.41</t>
+  </si>
+  <si>
+    <t>32.41%</t>
+  </si>
+  <si>
+    <t>32.04%</t>
+  </si>
+  <si>
+    <t>30.00</t>
+  </si>
+  <si>
+    <t>1.48%</t>
+  </si>
+  <si>
+    <t>154.75</t>
+  </si>
+  <si>
+    <t>28.55%</t>
+  </si>
+  <si>
+    <t>22.53</t>
+  </si>
+  <si>
+    <t>290.58</t>
+  </si>
+  <si>
+    <t>0.94%</t>
+  </si>
+  <si>
+    <t>13.09%</t>
+  </si>
+  <si>
+    <t>24.84</t>
+  </si>
+  <si>
+    <t>1.53%</t>
+  </si>
+  <si>
+    <t>214.86</t>
+  </si>
+  <si>
+    <t>44.14%</t>
+  </si>
+  <si>
+    <t>34.84%</t>
+  </si>
+  <si>
+    <t>1.29%</t>
+  </si>
+  <si>
+    <t>261.66</t>
+  </si>
+  <si>
+    <t>288.57</t>
+  </si>
+  <si>
+    <t>14.27</t>
+  </si>
+  <si>
+    <t>1.98%</t>
+  </si>
+  <si>
+    <t>192.22</t>
+  </si>
+  <si>
+    <t>16.46%</t>
+  </si>
+  <si>
+    <t>398.93</t>
+  </si>
+  <si>
+    <t>392.81</t>
+  </si>
+  <si>
+    <t>30.76%</t>
+  </si>
+  <si>
+    <t>18.64%</t>
+  </si>
+  <si>
+    <t>25.21</t>
+  </si>
+  <si>
+    <t>0.69%</t>
+  </si>
+  <si>
+    <t>255.46</t>
+  </si>
+  <si>
+    <t>247.32</t>
+  </si>
+  <si>
+    <t>59.00%</t>
+  </si>
+  <si>
+    <t>65.94%</t>
+  </si>
+  <si>
+    <t>23.72</t>
+  </si>
+  <si>
+    <t>2.37%</t>
+  </si>
+  <si>
+    <t>87.07</t>
+  </si>
+  <si>
+    <t>3.63%</t>
+  </si>
+  <si>
+    <t>93.18%</t>
+  </si>
+  <si>
+    <t>73.54%</t>
+  </si>
+  <si>
+    <t>28.11</t>
+  </si>
+  <si>
+    <t>2.30%</t>
+  </si>
+  <si>
+    <t>312.45</t>
+  </si>
+  <si>
+    <t>1.92%</t>
+  </si>
+  <si>
+    <t>28.84%</t>
+  </si>
+  <si>
+    <t>16.48%</t>
+  </si>
+  <si>
+    <t>14.97</t>
+  </si>
+  <si>
+    <t>34.37</t>
+  </si>
+  <si>
+    <t>45.29</t>
+  </si>
+  <si>
+    <t>2.72%</t>
+  </si>
+  <si>
+    <t>59.55%</t>
+  </si>
+  <si>
+    <t>53.92%</t>
+  </si>
+  <si>
+    <t>23.13</t>
+  </si>
+  <si>
+    <t>2.34%</t>
+  </si>
+  <si>
+    <t>51.44</t>
+  </si>
+  <si>
+    <t>1.89%</t>
+  </si>
+  <si>
+    <t>16.09%</t>
+  </si>
+  <si>
+    <t>13.39%</t>
+  </si>
+  <si>
+    <t>1.61%</t>
+  </si>
+  <si>
+    <t>29.1</t>
+  </si>
+  <si>
+    <t>60.13%</t>
+  </si>
+  <si>
+    <t>86.69%</t>
+  </si>
+  <si>
+    <t>21.87</t>
+  </si>
+  <si>
+    <t>2.74%</t>
+  </si>
+  <si>
+    <t>52.8</t>
+  </si>
+  <si>
+    <t>24.48</t>
+  </si>
+  <si>
+    <t>4.12%</t>
+  </si>
+  <si>
+    <t>112.40%</t>
+  </si>
+  <si>
+    <t>173.89%</t>
+  </si>
+  <si>
+    <t>27.82</t>
+  </si>
+  <si>
+    <t>5.59%</t>
+  </si>
+  <si>
+    <t>1724.66</t>
+  </si>
+  <si>
+    <t>277.4</t>
+  </si>
+  <si>
+    <t>0.43%</t>
+  </si>
+  <si>
+    <t>22.31%</t>
+  </si>
+  <si>
+    <t>22.47%</t>
+  </si>
+  <si>
+    <t>50.93</t>
+  </si>
+  <si>
+    <t>1.02%</t>
+  </si>
+  <si>
+    <t>62.72</t>
+  </si>
+  <si>
+    <t>19.93</t>
+  </si>
+  <si>
+    <t>0.90%</t>
+  </si>
+  <si>
+    <t>25.84%</t>
+  </si>
+  <si>
+    <t>21.67%</t>
+  </si>
+  <si>
+    <t>29.67</t>
+  </si>
+  <si>
+    <t>140.35</t>
+  </si>
+  <si>
+    <t>111.77%</t>
+  </si>
+  <si>
+    <t>96.04%</t>
+  </si>
+  <si>
+    <t>223.52</t>
+  </si>
+  <si>
+    <t>75.53</t>
+  </si>
+  <si>
+    <t>2.24%</t>
+  </si>
+  <si>
+    <t>20.05%</t>
+  </si>
+  <si>
+    <t>-271.83%</t>
+  </si>
+  <si>
+    <t>10.19</t>
+  </si>
+  <si>
+    <t>2.03%</t>
+  </si>
+  <si>
+    <t>266.51</t>
+  </si>
+  <si>
+    <t>32.30%</t>
+  </si>
+  <si>
+    <t>38.62%</t>
+  </si>
+  <si>
+    <t>28.44</t>
+  </si>
+  <si>
+    <t>1.50%</t>
+  </si>
+  <si>
+    <t>526.31</t>
+  </si>
+  <si>
+    <t>183.73</t>
+  </si>
+  <si>
+    <t>0.97%</t>
+  </si>
+  <si>
+    <t>26.84%</t>
+  </si>
+  <si>
+    <t>23.12</t>
+  </si>
+  <si>
+    <t>1.15%</t>
+  </si>
+  <si>
+    <t>507.86</t>
+  </si>
+  <si>
+    <t>136.22</t>
+  </si>
+  <si>
+    <t>1.28%</t>
+  </si>
+  <si>
+    <t>40.75%</t>
+  </si>
+  <si>
+    <t>55.24%</t>
+  </si>
+  <si>
+    <t>34.32</t>
+  </si>
+  <si>
+    <t>1.35%</t>
+  </si>
+  <si>
+    <t>963.23</t>
+  </si>
+  <si>
+    <t>246.81</t>
+  </si>
+  <si>
+    <t>0.74%</t>
+  </si>
+  <si>
+    <t>27.06%</t>
+  </si>
+  <si>
+    <t>90.28%</t>
+  </si>
+  <si>
+    <t>34.22</t>
+  </si>
+  <si>
+    <t>112.19</t>
+  </si>
+  <si>
+    <t>53.77</t>
+  </si>
+  <si>
+    <t>0.91%</t>
+  </si>
+  <si>
+    <t>31.37%</t>
+  </si>
+  <si>
+    <t>24.32%</t>
+  </si>
+  <si>
+    <t>44.38</t>
+  </si>
+  <si>
+    <t>89.58</t>
+  </si>
+  <si>
+    <t>24.36</t>
+  </si>
+  <si>
+    <t>11.46%</t>
+  </si>
+  <si>
+    <t>8.17%</t>
+  </si>
+  <si>
+    <t>9.35</t>
+  </si>
+  <si>
+    <t>1.46%</t>
+  </si>
+  <si>
+    <t>74.09</t>
+  </si>
+  <si>
+    <t>64.32%</t>
+  </si>
+  <si>
+    <t>-39.65%</t>
+  </si>
+  <si>
+    <t>23.36</t>
+  </si>
+  <si>
+    <t>3.25%</t>
+  </si>
+  <si>
+    <t>256.72</t>
+  </si>
+  <si>
+    <t>43.4</t>
+  </si>
+  <si>
+    <t>0.40%</t>
+  </si>
+  <si>
+    <t>22.03%</t>
+  </si>
+  <si>
+    <t>48.67</t>
+  </si>
+  <si>
+    <t>1.14%</t>
+  </si>
+  <si>
+    <t>495.4</t>
+  </si>
+  <si>
+    <t>365.44</t>
+  </si>
+  <si>
+    <t>17.05%</t>
+  </si>
+  <si>
+    <t>28.67</t>
+  </si>
+  <si>
+    <t>56.23</t>
+  </si>
+  <si>
+    <t>76.87%</t>
+  </si>
+  <si>
+    <t>97.65%</t>
+  </si>
+  <si>
+    <t>173.52</t>
+  </si>
+  <si>
+    <t>286.5</t>
+  </si>
+  <si>
+    <t>195.3</t>
+  </si>
+  <si>
+    <t>59.73%</t>
+  </si>
+  <si>
+    <t>71.18%</t>
+  </si>
+  <si>
+    <t>23.98</t>
+  </si>
+  <si>
+    <t>455.81</t>
+  </si>
+  <si>
+    <t>284.83</t>
+  </si>
+  <si>
+    <t>27.53%</t>
+  </si>
+  <si>
+    <t>25.15%</t>
+  </si>
+  <si>
+    <t>32.69</t>
+  </si>
+  <si>
+    <t>0.81%</t>
+  </si>
+  <si>
+    <t>50.25</t>
+  </si>
+  <si>
+    <t>94.23</t>
+  </si>
+  <si>
+    <t>3.78%</t>
+  </si>
+  <si>
+    <t>62.22%</t>
+  </si>
+  <si>
+    <t>72.19%</t>
+  </si>
+  <si>
+    <t>8.24</t>
+  </si>
+  <si>
+    <t>2.38%</t>
+  </si>
+  <si>
+    <t>133.14</t>
+  </si>
+  <si>
+    <t>1.03%</t>
+  </si>
+  <si>
+    <t>14.57%</t>
+  </si>
+  <si>
+    <t>17.38</t>
+  </si>
+  <si>
+    <t>56.59</t>
+  </si>
+  <si>
+    <t>7.65%</t>
+  </si>
+  <si>
+    <t>81.80%</t>
+  </si>
+  <si>
+    <t>98.12%</t>
+  </si>
+  <si>
+    <t>11.74</t>
+  </si>
+  <si>
+    <t>8.69%</t>
+  </si>
+  <si>
+    <t>1583.39</t>
+  </si>
+  <si>
+    <t>0.50%</t>
+  </si>
+  <si>
+    <t>49.02%</t>
+  </si>
+  <si>
+    <t>42.94%</t>
+  </si>
+  <si>
+    <t>125.32</t>
+  </si>
+  <si>
+    <t>0.75%</t>
+  </si>
+  <si>
+    <t>112.16</t>
+  </si>
+  <si>
+    <t>89.25</t>
+  </si>
+  <si>
+    <t>45.18%</t>
+  </si>
+  <si>
+    <t>66.15%</t>
+  </si>
+  <si>
+    <t>31.56</t>
+  </si>
+  <si>
+    <t>166.36</t>
+  </si>
+  <si>
+    <t>2.15%</t>
+  </si>
+  <si>
+    <t>40.50%</t>
+  </si>
+  <si>
+    <t>35.19%</t>
+  </si>
+  <si>
+    <t>20.80</t>
+  </si>
+  <si>
+    <t>1.60%</t>
+  </si>
+  <si>
+    <t>91.16</t>
+  </si>
+  <si>
+    <t>87.21</t>
+  </si>
+  <si>
+    <t>1.79%</t>
+  </si>
+  <si>
+    <t>31.15%</t>
+  </si>
+  <si>
+    <t>26.53%</t>
+  </si>
+  <si>
+    <t>19.48</t>
+  </si>
+  <si>
+    <t>1.55%</t>
+  </si>
+  <si>
+    <t>190.13</t>
+  </si>
+  <si>
+    <t>83.28</t>
+  </si>
+  <si>
+    <t>37.83%</t>
+  </si>
+  <si>
+    <t>14.30%</t>
+  </si>
+  <si>
+    <t>17.22</t>
+  </si>
+  <si>
+    <t>3.12%</t>
+  </si>
+  <si>
+    <t>588.59</t>
+  </si>
+  <si>
+    <t>46.29%</t>
+  </si>
+  <si>
+    <t>38.91%</t>
+  </si>
+  <si>
+    <t>33.63</t>
+  </si>
+  <si>
+    <t>51.05</t>
+  </si>
+  <si>
+    <t>2.83%</t>
+  </si>
+  <si>
+    <t>58.31%</t>
+  </si>
+  <si>
+    <t>-73.67%</t>
+  </si>
+  <si>
+    <t>21.57</t>
+  </si>
+  <si>
+    <t>414.2</t>
+  </si>
+  <si>
+    <t>251.65</t>
+  </si>
+  <si>
+    <t>24.23%</t>
+  </si>
+  <si>
+    <t>24.29</t>
+  </si>
+  <si>
+    <t>0.87%</t>
+  </si>
+  <si>
+    <t>436.11</t>
+  </si>
+  <si>
+    <t>238.28</t>
+  </si>
+  <si>
+    <t>34.63%</t>
+  </si>
+  <si>
+    <t>28.30%</t>
+  </si>
+  <si>
+    <t>34.19</t>
+  </si>
+  <si>
+    <t>216.54</t>
+  </si>
+  <si>
+    <t>33.35%</t>
+  </si>
+  <si>
+    <t>37.55%</t>
+  </si>
+  <si>
+    <t>12.12</t>
+  </si>
+  <si>
+    <t>51.51%</t>
+  </si>
+  <si>
+    <t>19.99</t>
+  </si>
+  <si>
+    <t>205.21</t>
+  </si>
+  <si>
+    <t>175.25</t>
+  </si>
+  <si>
+    <t>45.77%</t>
+  </si>
+  <si>
+    <t>82.52%</t>
+  </si>
+  <si>
+    <t>19.71</t>
+  </si>
+  <si>
+    <t>3.70%</t>
+  </si>
+  <si>
+    <t>91.33</t>
+  </si>
+  <si>
+    <t>33.61%</t>
+  </si>
+  <si>
+    <t>30.74%</t>
+  </si>
+  <si>
+    <t>27.70</t>
+  </si>
+  <si>
+    <t>283.25</t>
+  </si>
+  <si>
+    <t>268.42</t>
+  </si>
+  <si>
+    <t>36.96%</t>
+  </si>
+  <si>
+    <t>27.89%</t>
+  </si>
+  <si>
+    <t>31.18</t>
+  </si>
+  <si>
+    <t>96.96</t>
+  </si>
+  <si>
+    <t>87.1</t>
+  </si>
+  <si>
+    <t>68.47%</t>
+  </si>
+  <si>
+    <t>203.72%</t>
+  </si>
+  <si>
+    <t>24.61</t>
+  </si>
+  <si>
+    <t>2.70%</t>
+  </si>
+  <si>
+    <t>6.6</t>
+  </si>
+  <si>
+    <t>3.87</t>
+  </si>
+  <si>
+    <t>42.91%</t>
+  </si>
+  <si>
+    <t>51.76%</t>
+  </si>
+  <si>
+    <t>8.03</t>
+  </si>
+  <si>
+    <t>669.43</t>
+  </si>
+  <si>
+    <t>1.78%</t>
+  </si>
+  <si>
+    <t>25.40%</t>
+  </si>
+  <si>
+    <t>22.29%</t>
+  </si>
+  <si>
+    <t>15.28</t>
+  </si>
+  <si>
+    <t>48.09</t>
+  </si>
+  <si>
+    <t>2.49%</t>
+  </si>
+  <si>
+    <t>57.50%</t>
+  </si>
+  <si>
+    <t>-126.29%</t>
+  </si>
+  <si>
+    <t>3.19%</t>
+  </si>
+  <si>
+    <t>55.99</t>
+  </si>
+  <si>
+    <t>3.37%</t>
+  </si>
+  <si>
+    <t>54.53%</t>
+  </si>
+  <si>
+    <t>-99.28%</t>
+  </si>
+  <si>
+    <t>3.72%</t>
+  </si>
+  <si>
+    <t>568.19</t>
+  </si>
+  <si>
+    <t>498.96</t>
+  </si>
+  <si>
+    <t>40.06%</t>
+  </si>
+  <si>
+    <t>17.79</t>
+  </si>
+  <si>
+    <t>153.33</t>
+  </si>
+  <si>
+    <t>33.28</t>
+  </si>
+  <si>
+    <t>43.91%</t>
+  </si>
+  <si>
+    <t>53.73%</t>
+  </si>
+  <si>
+    <t>38.88</t>
+  </si>
+  <si>
+    <t>2.56%</t>
+  </si>
+  <si>
+    <t>82.67%</t>
+  </si>
+  <si>
+    <t>43.77</t>
+  </si>
+  <si>
+    <t>24.13</t>
+  </si>
+  <si>
+    <t>5.77%</t>
+  </si>
+  <si>
+    <t>50.74%</t>
+  </si>
+  <si>
+    <t>178.52%</t>
+  </si>
+  <si>
+    <t>12.14</t>
+  </si>
+  <si>
+    <t>30.82</t>
+  </si>
+  <si>
+    <t>4.37%</t>
+  </si>
+  <si>
+    <t>41.75%</t>
+  </si>
+  <si>
+    <t>39.73%</t>
+  </si>
+  <si>
+    <t>10.82</t>
+  </si>
+  <si>
+    <t>4.06%</t>
+  </si>
+  <si>
+    <t>205.84</t>
+  </si>
+  <si>
+    <t>28.37</t>
+  </si>
+  <si>
+    <t>0.55%</t>
+  </si>
+  <si>
+    <t>23.02%</t>
+  </si>
+  <si>
+    <t>24.67%</t>
+  </si>
+  <si>
+    <t>0.53%</t>
+  </si>
+  <si>
+    <t>171.83</t>
+  </si>
+  <si>
+    <t>83.46</t>
+  </si>
+  <si>
+    <t>38.12%</t>
+  </si>
+  <si>
+    <t>-22.99%</t>
+  </si>
+  <si>
+    <t>29.12</t>
+  </si>
+  <si>
+    <t>1.27%</t>
+  </si>
+  <si>
+    <t>155.3</t>
+  </si>
+  <si>
+    <t>22.81%</t>
+  </si>
+  <si>
+    <t>15.50</t>
+  </si>
+  <si>
+    <t>23.2</t>
+  </si>
+  <si>
+    <t>19.07</t>
+  </si>
+  <si>
+    <t>63.30%</t>
+  </si>
+  <si>
+    <t>31.24%</t>
+  </si>
+  <si>
+    <t>3.18%</t>
+  </si>
+  <si>
+    <t>31.51</t>
+  </si>
+  <si>
+    <t>25.74</t>
+  </si>
+  <si>
+    <t>4.84%</t>
+  </si>
+  <si>
+    <t>77.1</t>
+  </si>
+  <si>
+    <t>46.75%</t>
+  </si>
+  <si>
+    <t>20.44</t>
+  </si>
+  <si>
+    <t>1.65%</t>
+  </si>
+  <si>
+    <t>42.55</t>
+  </si>
+  <si>
+    <t>372.58%</t>
+  </si>
+  <si>
+    <t>0.00</t>
+  </si>
+  <si>
+    <t>4.11%</t>
+  </si>
+  <si>
+    <t>48.57</t>
+  </si>
+  <si>
+    <t>61.1</t>
+  </si>
+  <si>
+    <t>28.33%</t>
+  </si>
+  <si>
+    <t>27.50%</t>
+  </si>
+  <si>
+    <t>7.83</t>
+  </si>
+  <si>
+    <t>22.36</t>
+  </si>
+  <si>
+    <t>7.25%</t>
+  </si>
+  <si>
+    <t>136.13%</t>
+  </si>
+  <si>
+    <t>51.74%</t>
+  </si>
+  <si>
+    <t>17.59</t>
+  </si>
+  <si>
+    <t>169.55</t>
+  </si>
+  <si>
+    <t>3.26%</t>
+  </si>
+  <si>
+    <t>46.45%</t>
+  </si>
+  <si>
+    <t>12.11</t>
+  </si>
+  <si>
+    <t>23.82</t>
+  </si>
+  <si>
+    <t>197.37%</t>
+  </si>
+  <si>
+    <t>13.16%</t>
+  </si>
+  <si>
+    <t>27.71</t>
+  </si>
+  <si>
+    <t>93.02</t>
+  </si>
+  <si>
+    <t>89.86</t>
+  </si>
+  <si>
+    <t>4.66%</t>
+  </si>
+  <si>
+    <t>87.41%</t>
+  </si>
+  <si>
+    <t>76.82%</t>
+  </si>
+  <si>
+    <t>20.42</t>
+  </si>
+  <si>
+    <t>34.65</t>
+  </si>
+  <si>
+    <t>54.95%</t>
+  </si>
+  <si>
+    <t>41.14%</t>
+  </si>
+  <si>
+    <t>11.50</t>
+  </si>
+  <si>
+    <t>5.13%</t>
+  </si>
+  <si>
+    <t>26.11</t>
+  </si>
+  <si>
+    <t>63.29%</t>
+  </si>
+  <si>
+    <t>68.81%</t>
+  </si>
+  <si>
+    <t>12.62</t>
+  </si>
+  <si>
+    <t>147.29</t>
+  </si>
+  <si>
+    <t>137.41</t>
+  </si>
+  <si>
+    <t>2.96%</t>
+  </si>
+  <si>
+    <t>61.25%</t>
+  </si>
+  <si>
+    <t>67.71%</t>
+  </si>
+  <si>
+    <t>21.54</t>
+  </si>
+  <si>
+    <t>881.96</t>
+  </si>
+  <si>
+    <t>354.46</t>
+  </si>
+  <si>
+    <t>24.38%</t>
+  </si>
+  <si>
+    <t>24.84%</t>
+  </si>
+  <si>
+    <t>119.25</t>
+  </si>
+  <si>
+    <t>0.85%</t>
+  </si>
+  <si>
+    <t>11.52</t>
+  </si>
+  <si>
+    <t>141.44</t>
+  </si>
+  <si>
+    <t>105.04</t>
+  </si>
+  <si>
+    <t>3.01%</t>
+  </si>
+  <si>
+    <t>113.14%</t>
+  </si>
+  <si>
+    <t>91.40%</t>
+  </si>
+  <si>
+    <t>35.64</t>
+  </si>
+  <si>
+    <t>3.05%</t>
+  </si>
+  <si>
+    <t>220.71</t>
+  </si>
+  <si>
+    <t>40.07%</t>
+  </si>
+  <si>
+    <t>28.82%</t>
+  </si>
+  <si>
+    <t>12.80</t>
+  </si>
+  <si>
+    <t>107.51</t>
+  </si>
+  <si>
+    <t>55.17</t>
+  </si>
+  <si>
+    <t>39.97%</t>
+  </si>
+  <si>
+    <t>51.59%</t>
+  </si>
+  <si>
+    <t>15.40</t>
+  </si>
+  <si>
+    <t>2.19%</t>
+  </si>
+  <si>
+    <t>276.82</t>
+  </si>
+  <si>
+    <t>1.71%</t>
+  </si>
+  <si>
+    <t>18.17%</t>
+  </si>
+  <si>
+    <t>12.07</t>
+  </si>
+  <si>
+    <t>1.44%</t>
+  </si>
+  <si>
+    <t>34.35</t>
+  </si>
+  <si>
+    <t>118.73%</t>
+  </si>
+  <si>
+    <t>79.70%</t>
+  </si>
+  <si>
+    <t>39.64</t>
+  </si>
+  <si>
+    <t>3.99%</t>
+  </si>
+  <si>
+    <t>57.24</t>
+  </si>
+  <si>
+    <t>32.27</t>
+  </si>
+  <si>
+    <t>37.57%</t>
+  </si>
+  <si>
+    <t>22.63%</t>
+  </si>
+  <si>
+    <t>15.41</t>
+  </si>
+  <si>
+    <t>250.06</t>
+  </si>
+  <si>
+    <t>1.43%</t>
+  </si>
+  <si>
+    <t>30.54%</t>
+  </si>
+  <si>
+    <t>35.52</t>
+  </si>
+  <si>
+    <t>201.34%</t>
+  </si>
+  <si>
+    <t>197.44%</t>
+  </si>
+  <si>
+    <t>37.77</t>
+  </si>
+  <si>
+    <t>28.2</t>
+  </si>
+  <si>
+    <t>44.44%</t>
+  </si>
+  <si>
+    <t>47.87%</t>
+  </si>
+  <si>
+    <t>4.21%</t>
+  </si>
+  <si>
+    <t>230.52</t>
+  </si>
+  <si>
+    <t>27.69%</t>
+  </si>
+  <si>
+    <t>-25.77%</t>
+  </si>
+  <si>
+    <t>205.13</t>
+  </si>
+  <si>
+    <t>100.16</t>
+  </si>
+  <si>
+    <t>18.61%</t>
+  </si>
+  <si>
+    <t>19.76</t>
+  </si>
+  <si>
+    <t>54.79</t>
+  </si>
+  <si>
+    <t>50.35</t>
+  </si>
+  <si>
+    <t>1.31%</t>
+  </si>
+  <si>
+    <t>62.26%</t>
+  </si>
+  <si>
+    <t>54.07%</t>
+  </si>
+  <si>
+    <t>50.05</t>
+  </si>
+  <si>
+    <t>358.23</t>
+  </si>
+  <si>
+    <t>297.88</t>
+  </si>
+  <si>
+    <t>23.79%</t>
+  </si>
+  <si>
+    <t>14.60%</t>
+  </si>
+  <si>
+    <t>22.17</t>
+  </si>
+  <si>
+    <t>0.66%</t>
+  </si>
+  <si>
+    <t>228.84</t>
+  </si>
+  <si>
+    <t>24.62%</t>
+  </si>
+  <si>
+    <t>23.92%</t>
+  </si>
+  <si>
+    <t>34.43</t>
+  </si>
+  <si>
+    <t>101.32</t>
+  </si>
+  <si>
+    <t>38.82</t>
+  </si>
+  <si>
+    <t>2.12%</t>
+  </si>
+  <si>
+    <t>37.25%</t>
+  </si>
+  <si>
+    <t>46.64%</t>
+  </si>
+  <si>
+    <t>19.53</t>
+  </si>
+  <si>
+    <t>49.45</t>
+  </si>
+  <si>
+    <t>49.07%</t>
+  </si>
+  <si>
+    <t>28.14</t>
+  </si>
+  <si>
+    <t>2.59%</t>
+  </si>
+  <si>
+    <t>365.73</t>
+  </si>
+  <si>
+    <t>155.55</t>
+  </si>
+  <si>
+    <t>34.08%</t>
+  </si>
+  <si>
+    <t>41.84%</t>
+  </si>
+  <si>
+    <t>23.87</t>
+  </si>
+  <si>
+    <t>206.52</t>
+  </si>
+  <si>
+    <t>35.02%</t>
+  </si>
+  <si>
+    <t>30.64%</t>
+  </si>
+  <si>
+    <t>30.15</t>
+  </si>
+  <si>
+    <t>179.52</t>
+  </si>
+  <si>
+    <t>171.72</t>
+  </si>
+  <si>
+    <t>2.67%</t>
+  </si>
+  <si>
+    <t>42.79%</t>
+  </si>
+  <si>
+    <t>16.77</t>
+  </si>
+  <si>
+    <t>3.62%</t>
+  </si>
+  <si>
+    <t>244.2</t>
+  </si>
+  <si>
+    <t>231.79</t>
+  </si>
+  <si>
+    <t>105.92</t>
+  </si>
+  <si>
+    <t>42.99</t>
+  </si>
+  <si>
+    <t>150.02%</t>
+  </si>
+  <si>
+    <t>102.64%</t>
+  </si>
+  <si>
+    <t>80.39</t>
+  </si>
+  <si>
+    <t>171.18</t>
+  </si>
+  <si>
+    <t>57.33%</t>
+  </si>
+  <si>
+    <t>64.34%</t>
+  </si>
+  <si>
+    <t>28.45</t>
+  </si>
+  <si>
+    <t>91.55</t>
+  </si>
+  <si>
+    <t>1.40%</t>
+  </si>
+  <si>
+    <t>23.26%</t>
+  </si>
+  <si>
+    <t>17.55%</t>
+  </si>
+  <si>
+    <t>18.14</t>
+  </si>
+  <si>
+    <t>318.04</t>
+  </si>
+  <si>
+    <t>102.7</t>
+  </si>
+  <si>
+    <t>1.00%</t>
+  </si>
+  <si>
+    <t>27.07%</t>
+  </si>
+  <si>
+    <t>30.52</t>
+  </si>
+  <si>
+    <t>81.99</t>
+  </si>
+  <si>
+    <t>30.88</t>
+  </si>
+  <si>
+    <t>20.18%</t>
+  </si>
+  <si>
+    <t>15.28%</t>
+  </si>
+  <si>
+    <t>380.44</t>
+  </si>
+  <si>
+    <t>344.85</t>
+  </si>
+  <si>
+    <t>45.45%</t>
+  </si>
+  <si>
+    <t>44.25%</t>
+  </si>
+  <si>
+    <t>19.63</t>
+  </si>
+  <si>
+    <t>4.32%</t>
+  </si>
+  <si>
+    <t>96.64%</t>
+  </si>
+  <si>
+    <t>8.19</t>
+  </si>
+  <si>
+    <t>202.51</t>
+  </si>
+  <si>
+    <t>60.40%</t>
+  </si>
+  <si>
+    <t>135.67%</t>
+  </si>
+  <si>
+    <t>5.27%</t>
+  </si>
+  <si>
+    <t>73.93</t>
+  </si>
+  <si>
+    <t>19.47%</t>
+  </si>
+  <si>
+    <t>11.28</t>
+  </si>
+  <si>
+    <t>229.24</t>
+  </si>
+  <si>
+    <t>24.81%</t>
+  </si>
+  <si>
+    <t>60.83</t>
+  </si>
+  <si>
+    <t>1.64%</t>
+  </si>
+  <si>
+    <t>152.8</t>
+  </si>
+  <si>
+    <t>84.86</t>
+  </si>
+  <si>
+    <t>39.89%</t>
+  </si>
+  <si>
+    <t>15.94</t>
+  </si>
+  <si>
+    <t>67.56</t>
+  </si>
+  <si>
+    <t>47.47%</t>
+  </si>
+  <si>
+    <t>40.56%</t>
+  </si>
+  <si>
+    <t>19.18</t>
+  </si>
+  <si>
+    <t>4.59%</t>
+  </si>
+  <si>
+    <t>91.83</t>
+  </si>
+  <si>
+    <t>50.4</t>
+  </si>
+  <si>
+    <t>3.64</t>
+  </si>
+  <si>
+    <t>142.93%</t>
+  </si>
+  <si>
+    <t>90.23%</t>
+  </si>
+  <si>
+    <t>7.31</t>
+  </si>
+  <si>
+    <t>4.03%</t>
+  </si>
+  <si>
+    <t>294.69</t>
+  </si>
+  <si>
+    <t>100.19</t>
+  </si>
+  <si>
+    <t>40.11%</t>
+  </si>
+  <si>
+    <t>29.98%</t>
+  </si>
+  <si>
+    <t>34.14</t>
+  </si>
+  <si>
+    <t>107.33</t>
+  </si>
+  <si>
+    <t>71.43</t>
+  </si>
+  <si>
+    <t>36.19%</t>
+  </si>
+  <si>
+    <t>15.99%</t>
+  </si>
+  <si>
+    <t>11.88</t>
+  </si>
+  <si>
+    <t>4.49%</t>
+  </si>
+  <si>
+    <t>145.84</t>
+  </si>
+  <si>
+    <t>96.44</t>
+  </si>
+  <si>
+    <t>15.81%</t>
+  </si>
+  <si>
+    <t>142.46</t>
+  </si>
+  <si>
+    <t>45.97</t>
+  </si>
+  <si>
+    <t>48.55%</t>
+  </si>
+  <si>
+    <t>23.71%</t>
+  </si>
+  <si>
+    <t>38.41</t>
+  </si>
+  <si>
+    <t>193.46</t>
+  </si>
+  <si>
+    <t>62.11</t>
+  </si>
+  <si>
+    <t>23.66%</t>
+  </si>
+  <si>
+    <t>42.54</t>
+  </si>
+  <si>
+    <t>17.42%</t>
+  </si>
+  <si>
+    <t>64.80%</t>
+  </si>
+  <si>
+    <t>217.38</t>
+  </si>
+  <si>
+    <t>86.03</t>
+  </si>
+  <si>
+    <t>34.05%</t>
+  </si>
+  <si>
+    <t>39.83%</t>
+  </si>
+  <si>
+    <t>33.83</t>
+  </si>
+  <si>
+    <t>156.84</t>
+  </si>
+  <si>
+    <t>60.77</t>
+  </si>
+  <si>
+    <t>34.46%</t>
+  </si>
+  <si>
+    <t>37.46%</t>
+  </si>
+  <si>
+    <t>32.18</t>
+  </si>
+  <si>
+    <t>139.88</t>
+  </si>
+  <si>
+    <t>0.73%</t>
+  </si>
+  <si>
+    <t>6.72%</t>
+  </si>
+  <si>
+    <t>9.99</t>
+  </si>
+  <si>
+    <t>254.34</t>
+  </si>
+  <si>
+    <t>44.27%</t>
+  </si>
+  <si>
+    <t>140.10%</t>
+  </si>
+  <si>
+    <t>29.92</t>
+  </si>
+  <si>
+    <t>44.49%</t>
+  </si>
+  <si>
+    <t>88.82%</t>
+  </si>
+  <si>
+    <t>17.24</t>
+  </si>
+  <si>
+    <t>397.75</t>
+  </si>
+  <si>
+    <t>129.51</t>
+  </si>
+  <si>
+    <t>33.21%</t>
+  </si>
+  <si>
+    <t>44.53%</t>
+  </si>
+  <si>
+    <t>33.75</t>
+  </si>
+  <si>
+    <t>486.63</t>
+  </si>
+  <si>
+    <t>27.46%</t>
+  </si>
+  <si>
+    <t>37.15</t>
+  </si>
+  <si>
+    <t>134.59</t>
+  </si>
+  <si>
+    <t>24.8</t>
+  </si>
+  <si>
+    <t>14.96%</t>
+  </si>
+  <si>
+    <t>32.58</t>
+  </si>
+  <si>
+    <t>24.52</t>
+  </si>
+  <si>
+    <t>23.04%</t>
+  </si>
+  <si>
+    <t>10.55</t>
+  </si>
+  <si>
+    <t>158.31</t>
+  </si>
+  <si>
+    <t>73.63</t>
+  </si>
+  <si>
+    <t>44.45%</t>
+  </si>
+  <si>
+    <t>53.64%</t>
+  </si>
+  <si>
+    <t>26.40</t>
+  </si>
+  <si>
+    <t>1.70%</t>
+  </si>
+  <si>
+    <t>266.18</t>
+  </si>
+  <si>
+    <t>123.22</t>
+  </si>
+  <si>
+    <t>2.05%</t>
+  </si>
+  <si>
+    <t>45.35%</t>
+  </si>
+  <si>
+    <t>57.09%</t>
+  </si>
+  <si>
+    <t>21.92</t>
+  </si>
+  <si>
+    <t>328.12</t>
+  </si>
+  <si>
+    <t>238.44</t>
+  </si>
+  <si>
+    <t>23.03%</t>
+  </si>
+  <si>
+    <t>28.58</t>
+  </si>
+  <si>
+    <t>0.79%</t>
+  </si>
+  <si>
+    <t>161.16</t>
+  </si>
+  <si>
+    <t>31.01%</t>
+  </si>
+  <si>
+    <t>29.92%</t>
+  </si>
+  <si>
+    <t>40.22</t>
+  </si>
+  <si>
+    <t>110.2</t>
+  </si>
+  <si>
+    <t>29.95%</t>
+  </si>
+  <si>
+    <t>117.48</t>
+  </si>
+  <si>
+    <t>100.01</t>
+  </si>
+  <si>
+    <t>73.70%</t>
+  </si>
+  <si>
+    <t>-115.55%</t>
+  </si>
+  <si>
+    <t>24.33</t>
+  </si>
+  <si>
+    <t>80.75</t>
+  </si>
+  <si>
+    <t>27.33%</t>
+  </si>
+  <si>
+    <t>-161.71%</t>
+  </si>
+  <si>
+    <t>228.72</t>
+  </si>
+  <si>
+    <t>133.56</t>
+  </si>
+  <si>
+    <t>1.63%</t>
+  </si>
+  <si>
+    <t>49.26%</t>
+  </si>
+  <si>
+    <t>42.04%</t>
+  </si>
+  <si>
+    <t>33.12</t>
+  </si>
+  <si>
+    <t>97.65</t>
+  </si>
+  <si>
+    <t>101.76</t>
+  </si>
+  <si>
+    <t>44.01%</t>
+  </si>
+  <si>
+    <t>40.25</t>
+  </si>
+  <si>
+    <t>180.02</t>
+  </si>
+  <si>
+    <t>30.02%</t>
+  </si>
+  <si>
+    <t>20.32</t>
+  </si>
+  <si>
+    <t>428.7</t>
+  </si>
+  <si>
+    <t>341.54</t>
+  </si>
+  <si>
+    <t>102.06%</t>
+  </si>
+  <si>
+    <t>70.05%</t>
+  </si>
+  <si>
+    <t>35.30</t>
+  </si>
+  <si>
+    <t>149.57</t>
+  </si>
+  <si>
+    <t>17.28%</t>
+  </si>
+  <si>
+    <t>19.86%</t>
+  </si>
+  <si>
+    <t>12.63</t>
+  </si>
+  <si>
+    <t>38.04</t>
+  </si>
+  <si>
+    <t>39.05</t>
+  </si>
+  <si>
+    <t>46.14%</t>
+  </si>
+  <si>
+    <t>-78.45%</t>
+  </si>
+  <si>
+    <t>293.46</t>
+  </si>
+  <si>
+    <t>73.49</t>
+  </si>
+  <si>
+    <t>19.63%</t>
+  </si>
+  <si>
+    <t>18.78%</t>
+  </si>
+  <si>
+    <t>55.48</t>
+  </si>
+  <si>
+    <t>36.87</t>
+  </si>
+  <si>
+    <t>1.73%</t>
+  </si>
+  <si>
+    <t>56.19%</t>
+  </si>
+  <si>
+    <t>41.23%</t>
+  </si>
+  <si>
+    <t>37.26</t>
+  </si>
+  <si>
+    <t>115.39</t>
+  </si>
+  <si>
+    <t>40.86%</t>
+  </si>
+  <si>
+    <t>42.95%</t>
+  </si>
+  <si>
+    <t>28.69</t>
+  </si>
+  <si>
+    <t>1.16%</t>
+  </si>
+  <si>
+    <t>158.37</t>
+  </si>
+  <si>
+    <t>50.61%</t>
+  </si>
+  <si>
+    <t>48.45%</t>
+  </si>
+  <si>
+    <t>114.13</t>
+  </si>
+  <si>
+    <t>134.62</t>
+  </si>
+  <si>
+    <t>31.79%</t>
+  </si>
+  <si>
+    <t>38.94%</t>
+  </si>
+  <si>
+    <t>18.96</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="24" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Calibri Light"/>
@@ -2231,58 +8140,57 @@
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="9">
+  <cellXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="10" fontId="21" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="42" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="42" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="20" fillId="33" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="43">
     <cellStyle name="20 % - Accent1" xfId="19" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20 % - Accent2" xfId="23" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20 % - Accent3" xfId="27" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20 % - Accent4" xfId="31" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20 % - Accent5" xfId="35" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20 % - Accent6" xfId="39" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40 % - Accent1" xfId="20" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40 % - Accent2" xfId="24" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40 % - Accent3" xfId="28" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40 % - Accent4" xfId="32" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40 % - Accent5" xfId="36" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40 % - Accent6" xfId="40" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60 % - Accent1" xfId="21" builtinId="32" customBuiltin="1"/>
@@ -2315,51 +8223,51 @@
     <cellStyle name="Titre 3" xfId="4" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Titre 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Vérification" xfId="13" builtinId="23" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF9D3122"/>
       <color rgb="FF414042"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>957553</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>4761</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 2">
           <a:extLst>
@@ -2375,54 +8283,50 @@
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="9525" y="28575"/>
           <a:ext cx="8968078" cy="1119186"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
-</file>
-[...2 lines deleted...]
-<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office 2013 – 2022">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2682,14396 +8586,14292 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dividendstocksrock.com/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="B8:R280"/>
+  <dimension ref="B8:R278"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="D23" sqref="D23"/>
+      <selection activeCell="C267" sqref="C267"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="2.7109375" customWidth="1"/>
     <col min="2" max="2" width="16.42578125" customWidth="1"/>
     <col min="3" max="3" width="53" customWidth="1"/>
     <col min="5" max="5" width="25.140625" customWidth="1"/>
     <col min="6" max="6" width="14.28515625" customWidth="1"/>
     <col min="7" max="7" width="15" customWidth="1"/>
     <col min="8" max="8" width="16.85546875" customWidth="1"/>
     <col min="10" max="10" width="19.5703125" customWidth="1"/>
     <col min="11" max="11" width="21.7109375" customWidth="1"/>
     <col min="12" max="12" width="21.42578125" customWidth="1"/>
     <col min="13" max="13" width="20.5703125" customWidth="1"/>
     <col min="14" max="14" width="18.7109375" customWidth="1"/>
     <col min="15" max="15" width="23.5703125" customWidth="1"/>
     <col min="17" max="17" width="19.7109375" customWidth="1"/>
     <col min="18" max="18" width="26.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="8" spans="2:18" ht="30.75" x14ac:dyDescent="0.45">
       <c r="B8" s="1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="9" spans="2:18" s="2" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B9" s="5" t="s">
-        <v>192</v>
+      <c r="B9" s="4" t="s">
+        <v>185</v>
       </c>
     </row>
     <row r="10" spans="2:18" s="2" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B10" s="6" t="s">
-[...7 lines deleted...]
-      <c r="C11" s="8" t="s">
+      <c r="B10" s="5" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="11" spans="2:18" s="6" customFormat="1" ht="23.25" x14ac:dyDescent="0.35">
+      <c r="B11" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="C11" s="7" t="s">
         <v>1</v>
       </c>
-      <c r="D11" s="8" t="s">
+      <c r="D11" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="E11" s="8" t="s">
+      <c r="E11" s="7" t="s">
         <v>3</v>
       </c>
-      <c r="F11" s="8" t="s">
-[...2 lines deleted...]
-      <c r="G11" s="8" t="s">
+      <c r="F11" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="G11" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="H11" s="8" t="s">
+      <c r="H11" s="7" t="s">
         <v>6</v>
       </c>
-      <c r="I11" s="8" t="s">
+      <c r="I11" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="J11" s="8" t="s">
+      <c r="J11" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="K11" s="8" t="s">
+      <c r="K11" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="L11" s="8" t="s">
+      <c r="L11" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="M11" s="8" t="s">
+      <c r="M11" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="N11" s="8" t="s">
+      <c r="N11" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="O11" s="8" t="s">
+      <c r="O11" s="7" t="s">
         <v>13</v>
       </c>
-      <c r="P11" s="8" t="s">
+      <c r="P11" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="Q11" s="8" t="s">
-[...3 lines deleted...]
-        <v>548</v>
+      <c r="Q11" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="R11" s="7" t="s">
+        <v>508</v>
       </c>
     </row>
     <row r="12" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B12" s="3" t="s">
         <v>28</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3">
         <v>4</v>
       </c>
       <c r="G12" s="3">
         <v>4</v>
       </c>
-      <c r="H12" s="3">
-[...24 lines deleted...]
-        <v>27.41</v>
+      <c r="H12" s="3" t="s">
+        <v>1203</v>
+      </c>
+      <c r="I12" s="3" t="s">
+        <v>1204</v>
+      </c>
+      <c r="J12" s="3" t="s">
+        <v>1205</v>
+      </c>
+      <c r="K12" s="3" t="s">
+        <v>510</v>
+      </c>
+      <c r="L12" s="3" t="s">
+        <v>511</v>
+      </c>
+      <c r="M12" s="3" t="s">
+        <v>512</v>
+      </c>
+      <c r="N12" s="3" t="s">
+        <v>1206</v>
+      </c>
+      <c r="O12" s="3" t="s">
+        <v>1207</v>
+      </c>
+      <c r="P12" s="3" t="s">
+        <v>1208</v>
       </c>
       <c r="Q12" s="3">
         <v>1</v>
       </c>
-      <c r="R12" s="4">
-        <v>1.9900000000000001E-2</v>
+      <c r="R12" s="3" t="s">
+        <v>565</v>
       </c>
     </row>
     <row r="13" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B13" s="3" t="s">
         <v>30</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>31</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E13" s="3" t="s">
         <v>27</v>
       </c>
       <c r="F13" s="3">
         <v>4</v>
       </c>
       <c r="G13" s="3">
         <v>4</v>
       </c>
-      <c r="H13" s="3">
-[...24 lines deleted...]
-        <v>16.3</v>
+      <c r="H13" s="3" t="s">
+        <v>1209</v>
+      </c>
+      <c r="I13" s="3" t="s">
+        <v>1210</v>
+      </c>
+      <c r="J13" s="3" t="s">
+        <v>1211</v>
+      </c>
+      <c r="K13" s="3" t="s">
+        <v>513</v>
+      </c>
+      <c r="L13" s="3" t="s">
+        <v>514</v>
+      </c>
+      <c r="M13" s="3" t="s">
+        <v>515</v>
+      </c>
+      <c r="N13" s="3" t="s">
+        <v>1212</v>
+      </c>
+      <c r="O13" s="3" t="s">
+        <v>1213</v>
+      </c>
+      <c r="P13" s="3" t="s">
+        <v>1214</v>
       </c>
       <c r="Q13" s="3">
         <v>0</v>
       </c>
-      <c r="R13" s="4">
-        <v>1.8200000000000001E-2</v>
+      <c r="R13" s="3" t="s">
+        <v>1215</v>
       </c>
     </row>
     <row r="14" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B14" s="3" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="F14" s="3">
         <v>3</v>
       </c>
       <c r="G14" s="3">
         <v>4</v>
       </c>
-      <c r="H14" s="3">
-[...24 lines deleted...]
-        <v>8.76</v>
+      <c r="H14" s="3" t="s">
+        <v>1216</v>
+      </c>
+      <c r="I14" s="3" t="s">
+        <v>1217</v>
+      </c>
+      <c r="J14" s="3" t="s">
+        <v>1218</v>
+      </c>
+      <c r="K14" s="3" t="s">
+        <v>516</v>
+      </c>
+      <c r="L14" s="3" t="s">
+        <v>517</v>
+      </c>
+      <c r="M14" s="3" t="s">
+        <v>518</v>
+      </c>
+      <c r="N14" s="3" t="s">
+        <v>1219</v>
+      </c>
+      <c r="O14" s="3" t="s">
+        <v>1220</v>
+      </c>
+      <c r="P14" s="3" t="s">
+        <v>813</v>
       </c>
       <c r="Q14" s="3">
         <v>0</v>
       </c>
-      <c r="R14" s="4">
-        <v>1.77E-2</v>
+      <c r="R14" s="3" t="s">
+        <v>1221</v>
       </c>
     </row>
     <row r="15" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B15" s="3" t="s">
-        <v>468</v>
+        <v>441</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>469</v>
+        <v>442</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E15" s="3" t="s">
         <v>27</v>
       </c>
       <c r="F15" s="3">
         <v>4</v>
       </c>
       <c r="G15" s="3">
         <v>4</v>
       </c>
-      <c r="H15" s="3">
-[...24 lines deleted...]
-        <v>56.66</v>
+      <c r="H15" s="3" t="s">
+        <v>1222</v>
+      </c>
+      <c r="I15" s="3" t="s">
+        <v>1223</v>
+      </c>
+      <c r="J15" s="3" t="s">
+        <v>1224</v>
+      </c>
+      <c r="K15" s="3" t="s">
+        <v>519</v>
+      </c>
+      <c r="L15" s="3" t="s">
+        <v>520</v>
+      </c>
+      <c r="M15" s="3" t="s">
+        <v>521</v>
+      </c>
+      <c r="N15" s="3" t="s">
+        <v>1225</v>
+      </c>
+      <c r="O15" s="3" t="s">
+        <v>1226</v>
+      </c>
+      <c r="P15" s="3" t="s">
+        <v>1227</v>
       </c>
       <c r="Q15" s="3">
         <v>0</v>
       </c>
-      <c r="R15" s="4">
-        <v>1.6899999999999998E-2</v>
+      <c r="R15" s="3" t="s">
+        <v>1228</v>
       </c>
     </row>
     <row r="16" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B16" s="3" t="s">
         <v>32</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>33</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="F16" s="3">
         <v>5</v>
       </c>
       <c r="G16" s="3">
         <v>5</v>
       </c>
-      <c r="H16" s="3">
-[...24 lines deleted...]
-        <v>19.63</v>
+      <c r="H16" s="3" t="s">
+        <v>1229</v>
+      </c>
+      <c r="I16" s="3" t="s">
+        <v>1230</v>
+      </c>
+      <c r="J16" s="3" t="s">
+        <v>1231</v>
+      </c>
+      <c r="K16" s="3" t="s">
+        <v>522</v>
+      </c>
+      <c r="L16" s="3" t="s">
+        <v>523</v>
+      </c>
+      <c r="M16" s="3" t="s">
+        <v>524</v>
+      </c>
+      <c r="N16" s="3" t="s">
+        <v>1232</v>
+      </c>
+      <c r="O16" s="3" t="s">
+        <v>1233</v>
+      </c>
+      <c r="P16" s="3" t="s">
+        <v>1234</v>
       </c>
       <c r="Q16" s="3">
         <v>1</v>
       </c>
-      <c r="R16" s="4">
-        <v>2.3099999999999999E-2</v>
+      <c r="R16" s="3" t="s">
+        <v>1235</v>
       </c>
     </row>
     <row r="17" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B17" s="3" t="s">
-        <v>301</v>
+        <v>292</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>302</v>
+        <v>293</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E17" s="3" t="s">
         <v>17</v>
       </c>
       <c r="F17" s="3">
         <v>3</v>
       </c>
       <c r="G17" s="3">
         <v>3</v>
       </c>
-      <c r="H17" s="3">
-        <v>111.46</v>
+      <c r="H17" s="3" t="s">
+        <v>1236</v>
       </c>
       <c r="I17" s="3">
         <v>0</v>
       </c>
-      <c r="J17" s="4">
-[...18 lines deleted...]
-        <v>20.83</v>
+      <c r="J17" s="3" t="s">
+        <v>1237</v>
+      </c>
+      <c r="K17" s="3" t="s">
+        <v>525</v>
+      </c>
+      <c r="L17" s="3" t="s">
+        <v>526</v>
+      </c>
+      <c r="M17" s="3" t="s">
+        <v>527</v>
+      </c>
+      <c r="N17" s="3" t="s">
+        <v>1238</v>
+      </c>
+      <c r="O17" s="3" t="s">
+        <v>1239</v>
+      </c>
+      <c r="P17" s="3" t="s">
+        <v>1240</v>
       </c>
       <c r="Q17" s="3">
         <v>0</v>
       </c>
-      <c r="R17" s="4">
-        <v>0.03</v>
+      <c r="R17" s="3" t="s">
+        <v>1241</v>
       </c>
     </row>
     <row r="18" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B18" s="3" t="s">
-        <v>447</v>
+        <v>425</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>448</v>
+        <v>426</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="F18" s="3">
         <v>3</v>
       </c>
       <c r="G18" s="3">
         <v>3</v>
       </c>
-      <c r="H18" s="3">
-        <v>208.7</v>
+      <c r="H18" s="3" t="s">
+        <v>1242</v>
       </c>
       <c r="I18" s="3">
         <v>0</v>
       </c>
-      <c r="J18" s="4">
-[...18 lines deleted...]
-        <v>23.56</v>
+      <c r="J18" s="3" t="s">
+        <v>1243</v>
+      </c>
+      <c r="K18" s="3" t="s">
+        <v>528</v>
+      </c>
+      <c r="L18" s="3" t="s">
+        <v>529</v>
+      </c>
+      <c r="M18" s="3" t="s">
+        <v>530</v>
+      </c>
+      <c r="N18" s="3" t="s">
+        <v>1244</v>
+      </c>
+      <c r="O18" s="3" t="s">
+        <v>1245</v>
+      </c>
+      <c r="P18" s="3" t="s">
+        <v>1240</v>
       </c>
       <c r="Q18" s="3">
         <v>0</v>
       </c>
-      <c r="R18" s="4">
-        <v>2.2499999999999999E-2</v>
+      <c r="R18" s="3" t="s">
+        <v>1246</v>
       </c>
     </row>
     <row r="19" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B19" s="3" t="s">
-        <v>449</v>
+        <v>306</v>
       </c>
       <c r="C19" s="3" t="s">
-        <v>448</v>
+        <v>307</v>
       </c>
       <c r="D19" s="3" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="E19" s="3" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="F19" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G19" s="3">
         <v>3</v>
       </c>
-      <c r="H19" s="3">
-        <v>290.38</v>
+      <c r="H19" s="3" t="s">
+        <v>1247</v>
       </c>
       <c r="I19" s="3">
-        <v>22.95</v>
-[...20 lines deleted...]
-        <v>23.56</v>
+        <v>0</v>
+      </c>
+      <c r="J19" s="3" t="s">
+        <v>1248</v>
+      </c>
+      <c r="K19" s="3" t="s">
+        <v>531</v>
+      </c>
+      <c r="L19" s="3" t="s">
+        <v>532</v>
+      </c>
+      <c r="M19" s="3" t="s">
+        <v>533</v>
+      </c>
+      <c r="N19" s="3" t="s">
+        <v>1249</v>
+      </c>
+      <c r="O19" s="3" t="s">
+        <v>1250</v>
+      </c>
+      <c r="P19" s="3" t="s">
+        <v>1251</v>
       </c>
       <c r="Q19" s="3">
         <v>0</v>
       </c>
-      <c r="R19" s="4">
-        <v>2.2499999999999999E-2</v>
+      <c r="R19" s="3" t="s">
+        <v>1252</v>
       </c>
     </row>
     <row r="20" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B20" s="3" t="s">
-        <v>179</v>
+        <v>352</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>180</v>
+        <v>353</v>
       </c>
       <c r="D20" s="3" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="E20" s="3" t="s">
         <v>17</v>
       </c>
       <c r="F20" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G20" s="3">
-        <v>3</v>
-[...26 lines deleted...]
-        <v>19.86</v>
+        <v>4</v>
+      </c>
+      <c r="H20" s="3" t="s">
+        <v>1253</v>
+      </c>
+      <c r="I20" s="3" t="s">
+        <v>1254</v>
+      </c>
+      <c r="J20" s="3" t="s">
+        <v>740</v>
+      </c>
+      <c r="K20" s="3" t="s">
+        <v>534</v>
+      </c>
+      <c r="L20" s="3" t="s">
+        <v>535</v>
+      </c>
+      <c r="M20" s="3" t="s">
+        <v>536</v>
+      </c>
+      <c r="N20" s="3" t="s">
+        <v>1255</v>
+      </c>
+      <c r="O20" s="3" t="s">
+        <v>1256</v>
+      </c>
+      <c r="P20" s="3" t="s">
+        <v>1257</v>
       </c>
       <c r="Q20" s="3">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>3.7900000000000003E-2</v>
+        <v>1</v>
+      </c>
+      <c r="R20" s="3" t="s">
+        <v>589</v>
       </c>
     </row>
     <row r="21" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B21" s="3" t="s">
-        <v>315</v>
+        <v>354</v>
       </c>
       <c r="C21" s="3" t="s">
-        <v>316</v>
+        <v>355</v>
       </c>
       <c r="D21" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E21" s="3" t="s">
         <v>16</v>
       </c>
       <c r="F21" s="3">
         <v>4</v>
       </c>
       <c r="G21" s="3">
-        <v>3</v>
-[...26 lines deleted...]
-        <v>9.16</v>
+        <v>4</v>
+      </c>
+      <c r="H21" s="3" t="s">
+        <v>1258</v>
+      </c>
+      <c r="I21" s="3" t="s">
+        <v>1259</v>
+      </c>
+      <c r="J21" s="3" t="s">
+        <v>565</v>
+      </c>
+      <c r="K21" s="3" t="s">
+        <v>537</v>
+      </c>
+      <c r="L21" s="3" t="s">
+        <v>538</v>
+      </c>
+      <c r="M21" s="3" t="s">
+        <v>539</v>
+      </c>
+      <c r="N21" s="3" t="s">
+        <v>1260</v>
+      </c>
+      <c r="O21" s="3" t="s">
+        <v>1199</v>
+      </c>
+      <c r="P21" s="3" t="s">
+        <v>1261</v>
       </c>
       <c r="Q21" s="3">
         <v>0</v>
       </c>
-      <c r="R21" s="4">
-        <v>2.98E-2</v>
+      <c r="R21" s="3" t="s">
+        <v>1262</v>
       </c>
     </row>
     <row r="22" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B22" s="3" t="s">
-        <v>365</v>
+        <v>174</v>
       </c>
       <c r="C22" s="3" t="s">
-        <v>366</v>
+        <v>175</v>
       </c>
       <c r="D22" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="F22" s="3">
         <v>4</v>
       </c>
       <c r="G22" s="3">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>64.98</v>
+        <v>4</v>
+      </c>
+      <c r="H22" s="3" t="s">
+        <v>1263</v>
       </c>
       <c r="I22" s="3">
-        <v>19.64</v>
-[...20 lines deleted...]
-        <v>6.98</v>
+        <v>0</v>
+      </c>
+      <c r="J22" s="3" t="s">
+        <v>1264</v>
+      </c>
+      <c r="K22" s="3" t="s">
+        <v>540</v>
+      </c>
+      <c r="L22" s="3" t="s">
+        <v>541</v>
+      </c>
+      <c r="M22" s="3" t="s">
+        <v>542</v>
+      </c>
+      <c r="N22" s="3" t="s">
+        <v>1265</v>
+      </c>
+      <c r="O22" s="3" t="s">
+        <v>1266</v>
+      </c>
+      <c r="P22" s="3" t="s">
+        <v>1267</v>
       </c>
       <c r="Q22" s="3">
         <v>0</v>
       </c>
-      <c r="R22" s="4">
-        <v>1.8200000000000001E-2</v>
+      <c r="R22" s="3" t="s">
+        <v>1268</v>
       </c>
     </row>
     <row r="23" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B23" s="3" t="s">
-        <v>367</v>
+        <v>34</v>
       </c>
       <c r="C23" s="3" t="s">
-        <v>368</v>
+        <v>35</v>
       </c>
       <c r="D23" s="3" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="E23" s="3" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="F23" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G23" s="3">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>49.19</v>
+        <v>3</v>
+      </c>
+      <c r="H23" s="3" t="s">
+        <v>1269</v>
       </c>
       <c r="I23" s="3">
-        <v>28.06</v>
-[...20 lines deleted...]
-        <v>19.850000000000001</v>
+        <v>45</v>
+      </c>
+      <c r="J23" s="3" t="s">
+        <v>1270</v>
+      </c>
+      <c r="K23" s="3" t="s">
+        <v>543</v>
+      </c>
+      <c r="L23" s="3" t="s">
+        <v>544</v>
+      </c>
+      <c r="M23" s="3" t="s">
+        <v>545</v>
+      </c>
+      <c r="N23" s="3" t="s">
+        <v>1271</v>
+      </c>
+      <c r="O23" s="3" t="s">
+        <v>1272</v>
+      </c>
+      <c r="P23" s="3" t="s">
+        <v>1273</v>
       </c>
       <c r="Q23" s="3">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>3.9399999999999998E-2</v>
+        <v>0</v>
+      </c>
+      <c r="R23" s="3" t="s">
+        <v>1274</v>
       </c>
     </row>
     <row r="24" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B24" s="3" t="s">
-        <v>369</v>
+        <v>36</v>
       </c>
       <c r="C24" s="3" t="s">
-        <v>370</v>
+        <v>37</v>
       </c>
       <c r="D24" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E24" s="3" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="F24" s="3">
         <v>4</v>
       </c>
       <c r="G24" s="3">
         <v>4</v>
       </c>
-      <c r="H24" s="3">
-        <v>208.42</v>
+      <c r="H24" s="3" t="s">
+        <v>1275</v>
       </c>
       <c r="I24" s="3">
-        <v>74.88</v>
-[...20 lines deleted...]
-        <v>5.46</v>
+        <v>0</v>
+      </c>
+      <c r="J24" s="3" t="s">
+        <v>1276</v>
+      </c>
+      <c r="K24" s="3" t="s">
+        <v>546</v>
+      </c>
+      <c r="L24" s="3" t="s">
+        <v>547</v>
+      </c>
+      <c r="M24" s="3" t="s">
+        <v>548</v>
+      </c>
+      <c r="N24" s="3" t="s">
+        <v>1277</v>
+      </c>
+      <c r="O24" s="3" t="s">
+        <v>1278</v>
+      </c>
+      <c r="P24" s="3" t="s">
+        <v>1279</v>
       </c>
       <c r="Q24" s="3">
         <v>0</v>
       </c>
-      <c r="R24" s="4">
-        <v>2.2200000000000001E-2</v>
+      <c r="R24" s="3" t="s">
+        <v>1280</v>
       </c>
     </row>
     <row r="25" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B25" s="3" t="s">
-        <v>181</v>
+        <v>401</v>
       </c>
       <c r="C25" s="3" t="s">
-        <v>182</v>
+        <v>402</v>
       </c>
       <c r="D25" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E25" s="3" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="F25" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G25" s="3">
         <v>4</v>
       </c>
-      <c r="H25" s="3">
-[...24 lines deleted...]
-        <v>16.04</v>
+      <c r="H25" s="3" t="s">
+        <v>1281</v>
+      </c>
+      <c r="I25" s="3" t="s">
+        <v>1282</v>
+      </c>
+      <c r="J25" s="3" t="s">
+        <v>1283</v>
+      </c>
+      <c r="K25" s="3" t="s">
+        <v>549</v>
+      </c>
+      <c r="L25" s="3" t="s">
+        <v>550</v>
+      </c>
+      <c r="M25" s="3" t="s">
+        <v>551</v>
+      </c>
+      <c r="N25" s="3" t="s">
+        <v>1284</v>
+      </c>
+      <c r="O25" s="3" t="s">
+        <v>1285</v>
+      </c>
+      <c r="P25" s="3" t="s">
+        <v>1286</v>
       </c>
       <c r="Q25" s="3">
         <v>0</v>
       </c>
-      <c r="R25" s="4">
-        <v>1.41E-2</v>
+      <c r="R25" s="3" t="s">
+        <v>1287</v>
       </c>
     </row>
     <row r="26" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B26" s="3" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="C26" s="3" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="D26" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E26" s="3" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="F26" s="3">
         <v>3</v>
       </c>
       <c r="G26" s="3">
         <v>3</v>
       </c>
-      <c r="H26" s="3">
-[...24 lines deleted...]
-        <v>36.130000000000003</v>
+      <c r="H26" s="3" t="s">
+        <v>1288</v>
+      </c>
+      <c r="I26" s="3" t="s">
+        <v>1289</v>
+      </c>
+      <c r="J26" s="3" t="s">
+        <v>1290</v>
+      </c>
+      <c r="K26" s="3" t="s">
+        <v>552</v>
+      </c>
+      <c r="L26" s="3" t="s">
+        <v>553</v>
+      </c>
+      <c r="M26" s="3" t="s">
+        <v>554</v>
+      </c>
+      <c r="N26" s="3" t="s">
+        <v>1291</v>
+      </c>
+      <c r="O26" s="3" t="s">
+        <v>1292</v>
+      </c>
+      <c r="P26" s="3" t="s">
+        <v>1293</v>
       </c>
       <c r="Q26" s="3">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>8.8999999999999999E-3</v>
+        <v>1</v>
+      </c>
+      <c r="R26" s="3" t="s">
+        <v>584</v>
       </c>
     </row>
     <row r="27" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B27" s="3" t="s">
-        <v>36</v>
+        <v>308</v>
       </c>
       <c r="C27" s="3" t="s">
-        <v>37</v>
+        <v>309</v>
       </c>
       <c r="D27" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E27" s="3" t="s">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="F27" s="3">
         <v>4</v>
       </c>
       <c r="G27" s="3">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>218.45</v>
+        <v>5</v>
+      </c>
+      <c r="H27" s="3" t="s">
+        <v>1294</v>
       </c>
       <c r="I27" s="3">
         <v>0</v>
       </c>
-      <c r="J27" s="4">
-[...18 lines deleted...]
-        <v>34.119999999999997</v>
+      <c r="J27" s="3" t="s">
+        <v>1295</v>
+      </c>
+      <c r="K27" s="3" t="s">
+        <v>555</v>
+      </c>
+      <c r="L27" s="3" t="s">
+        <v>556</v>
+      </c>
+      <c r="M27" s="3" t="s">
+        <v>557</v>
+      </c>
+      <c r="N27" s="3" t="s">
+        <v>1296</v>
+      </c>
+      <c r="O27" s="3" t="s">
+        <v>831</v>
+      </c>
+      <c r="P27" s="3" t="s">
+        <v>1297</v>
       </c>
       <c r="Q27" s="3">
         <v>0</v>
       </c>
-      <c r="R27" s="4">
-        <v>6.1999999999999998E-3</v>
+      <c r="R27" s="3" t="s">
+        <v>1298</v>
       </c>
     </row>
     <row r="28" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B28" s="3" t="s">
-        <v>421</v>
+        <v>41</v>
       </c>
       <c r="C28" s="3" t="s">
-        <v>422</v>
+        <v>42</v>
       </c>
       <c r="D28" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E28" s="3" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="F28" s="3">
         <v>3</v>
       </c>
       <c r="G28" s="3">
         <v>4</v>
       </c>
-      <c r="H28" s="3">
-        <v>342.53</v>
+      <c r="H28" s="3" t="s">
+        <v>1299</v>
       </c>
       <c r="I28" s="3">
-        <v>289.44</v>
-[...20 lines deleted...]
-        <v>24.06</v>
+        <v>0</v>
+      </c>
+      <c r="J28" s="3" t="s">
+        <v>1300</v>
+      </c>
+      <c r="K28" s="3" t="s">
+        <v>558</v>
+      </c>
+      <c r="L28" s="3" t="s">
+        <v>559</v>
+      </c>
+      <c r="M28" s="3" t="s">
+        <v>560</v>
+      </c>
+      <c r="N28" s="3" t="s">
+        <v>1301</v>
+      </c>
+      <c r="O28" s="3" t="s">
+        <v>1302</v>
+      </c>
+      <c r="P28" s="3" t="s">
+        <v>1303</v>
       </c>
       <c r="Q28" s="3">
         <v>0</v>
       </c>
-      <c r="R28" s="4">
-        <v>3.2800000000000003E-2</v>
+      <c r="R28" s="3" t="s">
+        <v>1304</v>
       </c>
     </row>
     <row r="29" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B29" s="3" t="s">
-        <v>38</v>
+        <v>310</v>
       </c>
       <c r="C29" s="3" t="s">
-        <v>39</v>
+        <v>311</v>
       </c>
       <c r="D29" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E29" s="3" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="F29" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G29" s="3">
-        <v>3</v>
-[...26 lines deleted...]
-        <v>32.64</v>
+        <v>4</v>
+      </c>
+      <c r="H29" s="3" t="s">
+        <v>1305</v>
+      </c>
+      <c r="I29" s="3" t="s">
+        <v>1306</v>
+      </c>
+      <c r="J29" s="3" t="s">
+        <v>1307</v>
+      </c>
+      <c r="K29" s="3" t="s">
+        <v>561</v>
+      </c>
+      <c r="L29" s="3" t="s">
+        <v>562</v>
+      </c>
+      <c r="M29" s="3" t="s">
+        <v>563</v>
+      </c>
+      <c r="N29" s="3" t="s">
+        <v>1308</v>
+      </c>
+      <c r="O29" s="3" t="s">
+        <v>1309</v>
+      </c>
+      <c r="P29" s="3" t="s">
+        <v>1310</v>
       </c>
       <c r="Q29" s="3">
         <v>1</v>
       </c>
-      <c r="R29" s="4">
-        <v>3.3799999999999997E-2</v>
+      <c r="R29" s="3" t="s">
+        <v>1311</v>
       </c>
     </row>
     <row r="30" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B30" s="3" t="s">
-        <v>317</v>
+        <v>436</v>
       </c>
       <c r="C30" s="3" t="s">
-        <v>318</v>
+        <v>437</v>
       </c>
       <c r="D30" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E30" s="3" t="s">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="F30" s="3">
         <v>4</v>
       </c>
       <c r="G30" s="3">
-        <v>5</v>
-[...26 lines deleted...]
-        <v>19.71</v>
+        <v>4</v>
+      </c>
+      <c r="H30" s="3" t="s">
+        <v>1312</v>
+      </c>
+      <c r="I30" s="3" t="s">
+        <v>1313</v>
+      </c>
+      <c r="J30" s="3" t="s">
+        <v>1314</v>
+      </c>
+      <c r="K30" s="3" t="s">
+        <v>564</v>
+      </c>
+      <c r="L30" s="3" t="s">
+        <v>565</v>
+      </c>
+      <c r="M30" s="3" t="s">
+        <v>566</v>
+      </c>
+      <c r="N30" s="3" t="s">
+        <v>1315</v>
+      </c>
+      <c r="O30" s="3" t="s">
+        <v>1316</v>
+      </c>
+      <c r="P30" s="3" t="s">
+        <v>1317</v>
       </c>
       <c r="Q30" s="3">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>9.9000000000000008E-3</v>
+        <v>1</v>
+      </c>
+      <c r="R30" s="3" t="s">
+        <v>1318</v>
       </c>
     </row>
     <row r="31" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B31" s="3" t="s">
-        <v>41</v>
+        <v>153</v>
       </c>
       <c r="C31" s="3" t="s">
-        <v>42</v>
+        <v>154</v>
       </c>
       <c r="D31" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E31" s="3" t="s">
         <v>16</v>
       </c>
       <c r="F31" s="3">
         <v>3</v>
       </c>
       <c r="G31" s="3">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>326.2</v>
+        <v>3</v>
+      </c>
+      <c r="H31" s="3" t="s">
+        <v>1319</v>
       </c>
       <c r="I31" s="3">
         <v>0</v>
       </c>
-      <c r="J31" s="4">
-[...18 lines deleted...]
-        <v>19.16</v>
+      <c r="J31" s="3" t="s">
+        <v>1103</v>
+      </c>
+      <c r="K31" s="3" t="s">
+        <v>567</v>
+      </c>
+      <c r="L31" s="3" t="s">
+        <v>568</v>
+      </c>
+      <c r="M31" s="3" t="s">
+        <v>569</v>
+      </c>
+      <c r="N31" s="3" t="s">
+        <v>1320</v>
+      </c>
+      <c r="O31" s="3" t="s">
+        <v>1321</v>
+      </c>
+      <c r="P31" s="3" t="s">
+        <v>1322</v>
       </c>
       <c r="Q31" s="3">
         <v>0</v>
       </c>
-      <c r="R31" s="4">
-        <v>8.0000000000000002E-3</v>
+      <c r="R31" s="3" t="s">
+        <v>1323</v>
       </c>
     </row>
     <row r="32" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B32" s="3" t="s">
-        <v>319</v>
+        <v>443</v>
       </c>
       <c r="C32" s="3" t="s">
-        <v>320</v>
+        <v>444</v>
       </c>
       <c r="D32" s="3" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="E32" s="3" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="F32" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G32" s="3">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>64.680000000000007</v>
+        <v>3</v>
+      </c>
+      <c r="H32" s="3" t="s">
+        <v>1324</v>
       </c>
       <c r="I32" s="3">
-        <v>50.88</v>
-[...20 lines deleted...]
-        <v>16.809999999999999</v>
+        <v>0</v>
+      </c>
+      <c r="J32" s="3" t="s">
+        <v>780</v>
+      </c>
+      <c r="K32" s="3" t="s">
+        <v>570</v>
+      </c>
+      <c r="L32" s="3" t="s">
+        <v>571</v>
+      </c>
+      <c r="M32" s="3" t="s">
+        <v>572</v>
+      </c>
+      <c r="N32" s="3" t="s">
+        <v>1325</v>
+      </c>
+      <c r="O32" s="3" t="s">
+        <v>1326</v>
+      </c>
+      <c r="P32" s="3" t="s">
+        <v>1061</v>
       </c>
       <c r="Q32" s="3">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>1.95E-2</v>
+        <v>0</v>
+      </c>
+      <c r="R32" s="3" t="s">
+        <v>1327</v>
       </c>
     </row>
     <row r="33" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B33" s="3" t="s">
-        <v>459</v>
+        <v>445</v>
       </c>
       <c r="C33" s="3" t="s">
-        <v>460</v>
+        <v>446</v>
       </c>
       <c r="D33" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E33" s="3" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="F33" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G33" s="3">
         <v>4</v>
       </c>
-      <c r="H33" s="3">
-        <v>33.340000000000003</v>
+      <c r="H33" s="3" t="s">
+        <v>1328</v>
       </c>
       <c r="I33" s="3">
-        <v>29.86</v>
-[...20 lines deleted...]
-        <v>18.02</v>
+        <v>0</v>
+      </c>
+      <c r="J33" s="3" t="s">
+        <v>1329</v>
+      </c>
+      <c r="K33" s="3" t="s">
+        <v>573</v>
+      </c>
+      <c r="L33" s="3" t="s">
+        <v>574</v>
+      </c>
+      <c r="M33" s="3" t="s">
+        <v>575</v>
+      </c>
+      <c r="N33" s="3" t="s">
+        <v>1330</v>
+      </c>
+      <c r="O33" s="3" t="s">
+        <v>1331</v>
+      </c>
+      <c r="P33" s="3" t="s">
+        <v>1332</v>
       </c>
       <c r="Q33" s="3">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>2.01E-2</v>
+        <v>0</v>
+      </c>
+      <c r="R33" s="3" t="s">
+        <v>1333</v>
       </c>
     </row>
     <row r="34" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B34" s="3" t="s">
-        <v>156</v>
+        <v>447</v>
       </c>
       <c r="C34" s="3" t="s">
-        <v>157</v>
+        <v>448</v>
       </c>
       <c r="D34" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E34" s="3" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="F34" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G34" s="3">
-        <v>3</v>
-[...26 lines deleted...]
-        <v>58.81</v>
+        <v>4</v>
+      </c>
+      <c r="H34" s="3" t="s">
+        <v>1334</v>
+      </c>
+      <c r="I34" s="3" t="s">
+        <v>1335</v>
+      </c>
+      <c r="J34" s="3" t="s">
+        <v>1336</v>
+      </c>
+      <c r="K34" s="3" t="s">
+        <v>576</v>
+      </c>
+      <c r="L34" s="3" t="s">
+        <v>577</v>
+      </c>
+      <c r="M34" s="3" t="s">
+        <v>578</v>
+      </c>
+      <c r="N34" s="3" t="s">
+        <v>1337</v>
+      </c>
+      <c r="O34" s="3" t="s">
+        <v>1338</v>
+      </c>
+      <c r="P34" s="3" t="s">
+        <v>1339</v>
       </c>
       <c r="Q34" s="3">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>2.76E-2</v>
+        <v>1</v>
+      </c>
+      <c r="R34" s="3" t="s">
+        <v>1340</v>
       </c>
     </row>
     <row r="35" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B35" s="3" t="s">
-        <v>470</v>
+        <v>312</v>
       </c>
       <c r="C35" s="3" t="s">
-        <v>471</v>
+        <v>309</v>
       </c>
       <c r="D35" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E35" s="3" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="F35" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G35" s="3">
-        <v>3</v>
-[...26 lines deleted...]
-        <v>12.61</v>
+        <v>5</v>
+      </c>
+      <c r="H35" s="3" t="s">
+        <v>1341</v>
+      </c>
+      <c r="I35" s="3" t="s">
+        <v>1342</v>
+      </c>
+      <c r="J35" s="3" t="s">
+        <v>1343</v>
+      </c>
+      <c r="K35" s="3" t="s">
+        <v>555</v>
+      </c>
+      <c r="L35" s="3" t="s">
+        <v>556</v>
+      </c>
+      <c r="M35" s="3" t="s">
+        <v>557</v>
+      </c>
+      <c r="N35" s="3" t="s">
+        <v>1296</v>
+      </c>
+      <c r="O35" s="3" t="s">
+        <v>1156</v>
+      </c>
+      <c r="P35" s="3" t="s">
+        <v>1297</v>
       </c>
       <c r="Q35" s="3">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>3.2300000000000002E-2</v>
+        <v>1</v>
+      </c>
+      <c r="R35" s="3" t="s">
+        <v>1298</v>
       </c>
     </row>
     <row r="36" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B36" s="3" t="s">
-        <v>472</v>
+        <v>43</v>
       </c>
       <c r="C36" s="3" t="s">
-        <v>473</v>
+        <v>44</v>
       </c>
       <c r="D36" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E36" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F36" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G36" s="3">
         <v>4</v>
       </c>
-      <c r="H36" s="3">
-        <v>26.31</v>
+      <c r="H36" s="3" t="s">
+        <v>1344</v>
       </c>
       <c r="I36" s="3">
         <v>0</v>
       </c>
-      <c r="J36" s="4">
-[...18 lines deleted...]
-        <v>9.5</v>
+      <c r="J36" s="3" t="s">
+        <v>1345</v>
+      </c>
+      <c r="K36" s="3" t="s">
+        <v>579</v>
+      </c>
+      <c r="L36" s="3" t="s">
+        <v>538</v>
+      </c>
+      <c r="M36" s="3" t="s">
+        <v>580</v>
+      </c>
+      <c r="N36" s="3" t="s">
+        <v>1346</v>
+      </c>
+      <c r="O36" s="3" t="s">
+        <v>1347</v>
+      </c>
+      <c r="P36" s="3" t="s">
+        <v>1348</v>
       </c>
       <c r="Q36" s="3">
         <v>0</v>
       </c>
-      <c r="R36" s="4">
-        <v>3.8300000000000001E-2</v>
+      <c r="R36" s="3" t="s">
+        <v>1349</v>
       </c>
     </row>
     <row r="37" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B37" s="3" t="s">
-        <v>474</v>
+        <v>581</v>
       </c>
       <c r="C37" s="3" t="s">
-        <v>475</v>
+        <v>582</v>
       </c>
       <c r="D37" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E37" s="3" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="F37" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G37" s="3">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>1303.82</v>
+        <v>3</v>
+      </c>
+      <c r="H37" s="3" t="s">
+        <v>1350</v>
       </c>
       <c r="I37" s="3">
-        <v>315.52999999999997</v>
-[...20 lines deleted...]
-        <v>45.82</v>
+        <v>0</v>
+      </c>
+      <c r="J37" s="3" t="s">
+        <v>767</v>
+      </c>
+      <c r="K37" s="3" t="s">
+        <v>583</v>
+      </c>
+      <c r="L37" s="3" t="s">
+        <v>550</v>
+      </c>
+      <c r="M37" s="3" t="s">
+        <v>584</v>
+      </c>
+      <c r="N37" s="3" t="s">
+        <v>1351</v>
+      </c>
+      <c r="O37" s="3" t="s">
+        <v>1352</v>
+      </c>
+      <c r="P37" s="3" t="s">
+        <v>1353</v>
       </c>
       <c r="Q37" s="3">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>9.4999999999999998E-3</v>
+        <v>0</v>
+      </c>
+      <c r="R37" s="3" t="s">
+        <v>1354</v>
       </c>
     </row>
     <row r="38" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B38" s="3" t="s">
-        <v>321</v>
+        <v>45</v>
       </c>
       <c r="C38" s="3" t="s">
-        <v>318</v>
+        <v>46</v>
       </c>
       <c r="D38" s="3" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="E38" s="3" t="s">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="F38" s="3">
         <v>4</v>
       </c>
       <c r="G38" s="3">
-        <v>5</v>
-[...26 lines deleted...]
-        <v>19.71</v>
+        <v>4</v>
+      </c>
+      <c r="H38" s="3" t="s">
+        <v>1355</v>
+      </c>
+      <c r="I38" s="3" t="s">
+        <v>1356</v>
+      </c>
+      <c r="J38" s="3" t="s">
+        <v>1280</v>
+      </c>
+      <c r="K38" s="3" t="s">
+        <v>585</v>
+      </c>
+      <c r="L38" s="3" t="s">
+        <v>586</v>
+      </c>
+      <c r="M38" s="3" t="s">
+        <v>587</v>
+      </c>
+      <c r="N38" s="3" t="s">
+        <v>1357</v>
+      </c>
+      <c r="O38" s="3" t="s">
+        <v>1358</v>
+      </c>
+      <c r="P38" s="3" t="s">
+        <v>1359</v>
       </c>
       <c r="Q38" s="3">
         <v>1</v>
       </c>
-      <c r="R38" s="4">
-        <v>9.9000000000000008E-3</v>
+      <c r="R38" s="3" t="s">
+        <v>1360</v>
       </c>
     </row>
     <row r="39" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B39" s="3" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="C39" s="3" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="D39" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E39" s="3" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="F39" s="3">
         <v>4</v>
       </c>
       <c r="G39" s="3">
         <v>4</v>
       </c>
-      <c r="H39" s="3">
-        <v>187.82</v>
+      <c r="H39" s="3" t="s">
+        <v>1361</v>
       </c>
       <c r="I39" s="3">
         <v>0</v>
       </c>
-      <c r="J39" s="4">
-[...18 lines deleted...]
-        <v>24.4</v>
+      <c r="J39" s="3" t="s">
+        <v>1362</v>
+      </c>
+      <c r="K39" s="3" t="s">
+        <v>588</v>
+      </c>
+      <c r="L39" s="3" t="s">
+        <v>589</v>
+      </c>
+      <c r="M39" s="3" t="s">
+        <v>514</v>
+      </c>
+      <c r="N39" s="3" t="s">
+        <v>1363</v>
+      </c>
+      <c r="O39" s="3" t="s">
+        <v>1364</v>
+      </c>
+      <c r="P39" s="3" t="s">
+        <v>1365</v>
       </c>
       <c r="Q39" s="3">
         <v>0</v>
       </c>
-      <c r="R39" s="4">
-        <v>2.58E-2</v>
+      <c r="R39" s="3" t="s">
+        <v>1011</v>
       </c>
     </row>
     <row r="40" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B40" s="3" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="C40" s="3" t="s">
-        <v>46</v>
+        <v>289</v>
       </c>
       <c r="D40" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E40" s="3" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="F40" s="3">
         <v>4</v>
       </c>
       <c r="G40" s="3">
         <v>4</v>
       </c>
-      <c r="H40" s="3">
-[...24 lines deleted...]
-        <v>61.34</v>
+      <c r="H40" s="3" t="s">
+        <v>1366</v>
+      </c>
+      <c r="I40" s="3" t="s">
+        <v>1367</v>
+      </c>
+      <c r="J40" s="3" t="s">
+        <v>1368</v>
+      </c>
+      <c r="K40" s="3" t="s">
+        <v>590</v>
+      </c>
+      <c r="L40" s="3" t="s">
+        <v>591</v>
+      </c>
+      <c r="M40" s="3" t="s">
+        <v>592</v>
+      </c>
+      <c r="N40" s="3" t="s">
+        <v>1369</v>
+      </c>
+      <c r="O40" s="3" t="s">
+        <v>1370</v>
+      </c>
+      <c r="P40" s="3" t="s">
+        <v>1371</v>
       </c>
       <c r="Q40" s="3">
         <v>1</v>
       </c>
-      <c r="R40" s="4">
-        <v>1.7399999999999999E-2</v>
+      <c r="R40" s="3" t="s">
+        <v>1372</v>
       </c>
     </row>
     <row r="41" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B41" s="3" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="C41" s="3" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="D41" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E41" s="3" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="F41" s="3">
         <v>4</v>
       </c>
       <c r="G41" s="3">
-        <v>4</v>
-[...26 lines deleted...]
-        <v>19.27</v>
+        <v>5</v>
+      </c>
+      <c r="H41" s="3" t="s">
+        <v>1373</v>
+      </c>
+      <c r="I41" s="3" t="s">
+        <v>1374</v>
+      </c>
+      <c r="J41" s="3" t="s">
+        <v>1375</v>
+      </c>
+      <c r="K41" s="3" t="s">
+        <v>593</v>
+      </c>
+      <c r="L41" s="3" t="s">
+        <v>594</v>
+      </c>
+      <c r="M41" s="3" t="s">
+        <v>523</v>
+      </c>
+      <c r="N41" s="3" t="s">
+        <v>1376</v>
+      </c>
+      <c r="O41" s="3" t="s">
+        <v>1377</v>
+      </c>
+      <c r="P41" s="3" t="s">
+        <v>1378</v>
       </c>
       <c r="Q41" s="3">
         <v>0</v>
       </c>
-      <c r="R41" s="4">
-        <v>1.7999999999999999E-2</v>
+      <c r="R41" s="3" t="s">
+        <v>1379</v>
       </c>
     </row>
     <row r="42" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B42" s="3" t="s">
-        <v>49</v>
+        <v>155</v>
       </c>
       <c r="C42" s="3" t="s">
-        <v>298</v>
+        <v>156</v>
       </c>
       <c r="D42" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E42" s="3" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="F42" s="3">
         <v>4</v>
       </c>
       <c r="G42" s="3">
         <v>4</v>
       </c>
-      <c r="H42" s="3">
-[...24 lines deleted...]
-        <v>24.21</v>
+      <c r="H42" s="3" t="s">
+        <v>1380</v>
+      </c>
+      <c r="I42" s="3" t="s">
+        <v>1381</v>
+      </c>
+      <c r="J42" s="3" t="s">
+        <v>1382</v>
+      </c>
+      <c r="K42" s="3" t="s">
+        <v>595</v>
+      </c>
+      <c r="L42" s="3" t="s">
+        <v>596</v>
+      </c>
+      <c r="M42" s="3" t="s">
+        <v>597</v>
+      </c>
+      <c r="N42" s="3" t="s">
+        <v>1383</v>
+      </c>
+      <c r="O42" s="3" t="s">
+        <v>831</v>
+      </c>
+      <c r="P42" s="3" t="s">
+        <v>1384</v>
       </c>
       <c r="Q42" s="3">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>2.2100000000000002E-2</v>
+        <v>0</v>
+      </c>
+      <c r="R42" s="3" t="s">
+        <v>1385</v>
       </c>
     </row>
     <row r="43" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B43" s="3" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="C43" s="3" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="D43" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E43" s="3" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="F43" s="3">
         <v>4</v>
       </c>
       <c r="G43" s="3">
-        <v>5</v>
-[...26 lines deleted...]
-        <v>22.81</v>
+        <v>4</v>
+      </c>
+      <c r="H43" s="3" t="s">
+        <v>1386</v>
+      </c>
+      <c r="I43" s="3" t="s">
+        <v>1387</v>
+      </c>
+      <c r="J43" s="3" t="s">
+        <v>1388</v>
+      </c>
+      <c r="K43" s="3" t="s">
+        <v>598</v>
+      </c>
+      <c r="L43" s="3" t="s">
+        <v>599</v>
+      </c>
+      <c r="M43" s="3" t="s">
+        <v>600</v>
+      </c>
+      <c r="N43" s="3" t="s">
+        <v>1389</v>
+      </c>
+      <c r="O43" s="3" t="s">
+        <v>1390</v>
+      </c>
+      <c r="P43" s="3" t="s">
+        <v>1391</v>
       </c>
       <c r="Q43" s="3">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>2.2599999999999999E-2</v>
+        <v>1</v>
+      </c>
+      <c r="R43" s="3" t="s">
+        <v>1392</v>
       </c>
     </row>
     <row r="44" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B44" s="3" t="s">
-        <v>158</v>
+        <v>237</v>
       </c>
       <c r="C44" s="3" t="s">
-        <v>159</v>
+        <v>238</v>
       </c>
       <c r="D44" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E44" s="3" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="F44" s="3">
         <v>4</v>
       </c>
       <c r="G44" s="3">
-        <v>3</v>
-[...26 lines deleted...]
-        <v>19.89</v>
+        <v>4</v>
+      </c>
+      <c r="H44" s="3" t="s">
+        <v>1393</v>
+      </c>
+      <c r="I44" s="3" t="s">
+        <v>1394</v>
+      </c>
+      <c r="J44" s="3" t="s">
+        <v>1063</v>
+      </c>
+      <c r="K44" s="3" t="s">
+        <v>601</v>
+      </c>
+      <c r="L44" s="3" t="s">
+        <v>602</v>
+      </c>
+      <c r="M44" s="3" t="s">
+        <v>603</v>
+      </c>
+      <c r="N44" s="3" t="s">
+        <v>1395</v>
+      </c>
+      <c r="O44" s="3" t="s">
+        <v>1396</v>
+      </c>
+      <c r="P44" s="3" t="s">
+        <v>650</v>
       </c>
       <c r="Q44" s="3">
         <v>0</v>
       </c>
-      <c r="R44" s="4">
-        <v>1.1299999999999999E-2</v>
+      <c r="R44" s="3" t="s">
+        <v>1397</v>
       </c>
     </row>
     <row r="45" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B45" s="3" t="s">
-        <v>52</v>
+        <v>357</v>
       </c>
       <c r="C45" s="3" t="s">
-        <v>53</v>
+        <v>356</v>
       </c>
       <c r="D45" s="3" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="E45" s="3" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="F45" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G45" s="3">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>50.07</v>
+        <v>3</v>
+      </c>
+      <c r="H45" s="3" t="s">
+        <v>1398</v>
       </c>
       <c r="I45" s="3">
-        <v>29.39</v>
-[...20 lines deleted...]
-        <v>13.18</v>
+        <v>0</v>
+      </c>
+      <c r="J45" s="3" t="s">
+        <v>1399</v>
+      </c>
+      <c r="K45" s="3" t="s">
+        <v>604</v>
+      </c>
+      <c r="L45" s="3" t="s">
+        <v>605</v>
+      </c>
+      <c r="M45" s="3" t="s">
+        <v>606</v>
+      </c>
+      <c r="N45" s="3" t="s">
+        <v>1400</v>
+      </c>
+      <c r="O45" s="3" t="s">
+        <v>1401</v>
+      </c>
+      <c r="P45" s="3" t="s">
+        <v>1402</v>
       </c>
       <c r="Q45" s="3">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>2.4799999999999999E-2</v>
+        <v>0</v>
+      </c>
+      <c r="R45" s="3" t="s">
+        <v>1011</v>
       </c>
     </row>
     <row r="46" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B46" s="3" t="s">
-        <v>244</v>
+        <v>449</v>
       </c>
       <c r="C46" s="3" t="s">
-        <v>245</v>
+        <v>356</v>
       </c>
       <c r="D46" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E46" s="3" t="s">
         <v>20</v>
       </c>
       <c r="F46" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G46" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H46" s="3">
-        <v>83.7</v>
-[...23 lines deleted...]
-        <v>12.45</v>
+        <v>56</v>
+      </c>
+      <c r="I46" s="3" t="s">
+        <v>191</v>
+      </c>
+      <c r="J46" s="3" t="s">
+        <v>980</v>
+      </c>
+      <c r="K46" s="3" t="s">
+        <v>604</v>
+      </c>
+      <c r="L46" s="3" t="s">
+        <v>605</v>
+      </c>
+      <c r="M46" s="3" t="s">
+        <v>607</v>
+      </c>
+      <c r="N46" s="3" t="s">
+        <v>1400</v>
+      </c>
+      <c r="O46" s="3" t="s">
+        <v>1403</v>
+      </c>
+      <c r="P46" s="3" t="s">
+        <v>1402</v>
       </c>
       <c r="Q46" s="3">
         <v>0</v>
       </c>
-      <c r="R46" s="4">
-        <v>1.83E-2</v>
+      <c r="R46" s="3" t="s">
+        <v>1011</v>
       </c>
     </row>
     <row r="47" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B47" s="3" t="s">
-        <v>372</v>
+        <v>450</v>
       </c>
       <c r="C47" s="3" t="s">
-        <v>371</v>
+        <v>451</v>
       </c>
       <c r="D47" s="3" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="E47" s="3" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F47" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G47" s="3">
-        <v>3</v>
-[...26 lines deleted...]
-        <v>25.31</v>
+        <v>4</v>
+      </c>
+      <c r="H47" s="3" t="s">
+        <v>1404</v>
+      </c>
+      <c r="I47" s="3" t="s">
+        <v>1405</v>
+      </c>
+      <c r="J47" s="3" t="s">
+        <v>1406</v>
+      </c>
+      <c r="K47" s="3" t="s">
+        <v>608</v>
+      </c>
+      <c r="L47" s="3" t="s">
+        <v>609</v>
+      </c>
+      <c r="M47" s="3" t="s">
+        <v>610</v>
+      </c>
+      <c r="N47" s="3" t="s">
+        <v>1407</v>
+      </c>
+      <c r="O47" s="3" t="s">
+        <v>1408</v>
+      </c>
+      <c r="P47" s="3" t="s">
+        <v>1409</v>
       </c>
       <c r="Q47" s="3">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>1.7999999999999999E-2</v>
+        <v>1</v>
+      </c>
+      <c r="R47" s="3" t="s">
+        <v>1166</v>
       </c>
     </row>
     <row r="48" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B48" s="3" t="s">
-        <v>476</v>
+        <v>452</v>
       </c>
       <c r="C48" s="3" t="s">
-        <v>371</v>
+        <v>451</v>
       </c>
       <c r="D48" s="3" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="E48" s="3" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F48" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G48" s="3">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>44.07</v>
+        <v>4</v>
+      </c>
+      <c r="H48" s="3" t="s">
+        <v>1410</v>
       </c>
       <c r="I48" s="3" t="s">
-        <v>198</v>
-[...20 lines deleted...]
-        <v>25.31</v>
+        <v>1411</v>
+      </c>
+      <c r="J48" s="3" t="s">
+        <v>912</v>
+      </c>
+      <c r="K48" s="3" t="s">
+        <v>608</v>
+      </c>
+      <c r="L48" s="3" t="s">
+        <v>609</v>
+      </c>
+      <c r="M48" s="3" t="s">
+        <v>611</v>
+      </c>
+      <c r="N48" s="3" t="s">
+        <v>1407</v>
+      </c>
+      <c r="O48" s="3" t="s">
+        <v>191</v>
+      </c>
+      <c r="P48" s="3" t="s">
+        <v>1409</v>
       </c>
       <c r="Q48" s="3">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>1.7999999999999999E-2</v>
+        <v>1</v>
+      </c>
+      <c r="R48" s="3" t="s">
+        <v>1166</v>
       </c>
     </row>
     <row r="49" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B49" s="3" t="s">
-        <v>461</v>
+        <v>255</v>
       </c>
       <c r="C49" s="3" t="s">
-        <v>462</v>
+        <v>256</v>
       </c>
       <c r="D49" s="3" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="E49" s="3" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="F49" s="3">
         <v>3</v>
       </c>
       <c r="G49" s="3">
         <v>3</v>
       </c>
-      <c r="H49" s="3">
-[...24 lines deleted...]
-        <v>48.65</v>
+      <c r="H49" s="3" t="s">
+        <v>1412</v>
+      </c>
+      <c r="I49" s="3" t="s">
+        <v>1413</v>
+      </c>
+      <c r="J49" s="3" t="s">
+        <v>1414</v>
+      </c>
+      <c r="K49" s="3" t="s">
+        <v>612</v>
+      </c>
+      <c r="L49" s="3" t="s">
+        <v>613</v>
+      </c>
+      <c r="M49" s="3" t="s">
+        <v>614</v>
+      </c>
+      <c r="N49" s="3" t="s">
+        <v>1415</v>
+      </c>
+      <c r="O49" s="3" t="s">
+        <v>1416</v>
+      </c>
+      <c r="P49" s="3" t="s">
+        <v>1417</v>
       </c>
       <c r="Q49" s="3">
         <v>0</v>
       </c>
-      <c r="R49" s="4">
-        <v>3.49E-2</v>
+      <c r="R49" s="3" t="s">
+        <v>1418</v>
       </c>
     </row>
     <row r="50" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B50" s="3" t="s">
-        <v>477</v>
+        <v>54</v>
       </c>
       <c r="C50" s="3" t="s">
-        <v>478</v>
+        <v>55</v>
       </c>
       <c r="D50" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E50" s="3" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="F50" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G50" s="3">
         <v>4</v>
       </c>
-      <c r="H50" s="3">
-        <v>36.19</v>
+      <c r="H50" s="3" t="s">
+        <v>1419</v>
       </c>
       <c r="I50" s="3">
-        <v>38.22</v>
-[...20 lines deleted...]
-        <v>40.44</v>
+        <v>0</v>
+      </c>
+      <c r="J50" s="3" t="s">
+        <v>1420</v>
+      </c>
+      <c r="K50" s="3" t="s">
+        <v>615</v>
+      </c>
+      <c r="L50" s="3" t="s">
+        <v>616</v>
+      </c>
+      <c r="M50" s="3" t="s">
+        <v>617</v>
+      </c>
+      <c r="N50" s="3" t="s">
+        <v>1421</v>
+      </c>
+      <c r="O50" s="3" t="s">
+        <v>1422</v>
+      </c>
+      <c r="P50" s="3" t="s">
+        <v>1423</v>
       </c>
       <c r="Q50" s="3">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>4.8899999999999999E-2</v>
+        <v>0</v>
+      </c>
+      <c r="R50" s="3" t="s">
+        <v>1424</v>
       </c>
     </row>
     <row r="51" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B51" s="3" t="s">
-        <v>479</v>
+        <v>248</v>
       </c>
       <c r="C51" s="3" t="s">
-        <v>478</v>
+        <v>249</v>
       </c>
       <c r="D51" s="3" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="E51" s="3" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="F51" s="3">
         <v>4</v>
       </c>
       <c r="G51" s="3">
         <v>4</v>
       </c>
-      <c r="H51" s="3">
-[...18 lines deleted...]
-        <v>1.9108000000000001</v>
+      <c r="H51" s="3" t="s">
+        <v>1425</v>
+      </c>
+      <c r="I51" s="3" t="s">
+        <v>1426</v>
+      </c>
+      <c r="J51" s="3" t="s">
+        <v>1231</v>
+      </c>
+      <c r="K51" s="3" t="s">
+        <v>618</v>
+      </c>
+      <c r="L51" s="3" t="s">
+        <v>619</v>
+      </c>
+      <c r="M51" s="3" t="s">
+        <v>620</v>
+      </c>
+      <c r="N51" s="3" t="s">
+        <v>1427</v>
       </c>
       <c r="O51" s="3" t="s">
-        <v>198</v>
-[...2 lines deleted...]
-        <v>40.44</v>
+        <v>1428</v>
+      </c>
+      <c r="P51" s="3" t="s">
+        <v>1429</v>
       </c>
       <c r="Q51" s="3">
         <v>1</v>
       </c>
-      <c r="R51" s="4">
-        <v>4.8899999999999999E-2</v>
+      <c r="R51" s="3" t="s">
+        <v>875</v>
       </c>
     </row>
     <row r="52" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B52" s="3" t="s">
-        <v>264</v>
+        <v>250</v>
       </c>
       <c r="C52" s="3" t="s">
-        <v>265</v>
+        <v>249</v>
       </c>
       <c r="D52" s="3" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="E52" s="3" t="s">
         <v>16</v>
       </c>
       <c r="F52" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G52" s="3">
-        <v>3</v>
-[...26 lines deleted...]
-        <v>16.68</v>
+        <v>4</v>
+      </c>
+      <c r="H52" s="3" t="s">
+        <v>1430</v>
+      </c>
+      <c r="I52" s="3" t="s">
+        <v>1431</v>
+      </c>
+      <c r="J52" s="3" t="s">
+        <v>1327</v>
+      </c>
+      <c r="K52" s="3" t="s">
+        <v>618</v>
+      </c>
+      <c r="L52" s="3" t="s">
+        <v>619</v>
+      </c>
+      <c r="M52" s="3" t="s">
+        <v>620</v>
+      </c>
+      <c r="N52" s="3" t="s">
+        <v>1427</v>
+      </c>
+      <c r="O52" s="3" t="s">
+        <v>1432</v>
+      </c>
+      <c r="P52" s="3" t="s">
+        <v>1429</v>
       </c>
       <c r="Q52" s="3">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>2.69E-2</v>
+        <v>1</v>
+      </c>
+      <c r="R52" s="3" t="s">
+        <v>875</v>
       </c>
     </row>
     <row r="53" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B53" s="3" t="s">
-        <v>54</v>
+        <v>622</v>
       </c>
       <c r="C53" s="3" t="s">
-        <v>55</v>
+        <v>623</v>
       </c>
       <c r="D53" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E53" s="3" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="F53" s="3">
         <v>3</v>
       </c>
       <c r="G53" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H53" s="3">
-        <v>155.5</v>
-[...23 lines deleted...]
-        <v>32.450000000000003</v>
+        <v>78</v>
+      </c>
+      <c r="I53" s="3" t="s">
+        <v>1433</v>
+      </c>
+      <c r="J53" s="3" t="s">
+        <v>1434</v>
+      </c>
+      <c r="K53" s="3" t="s">
+        <v>624</v>
+      </c>
+      <c r="L53" s="3" t="s">
+        <v>625</v>
+      </c>
+      <c r="M53" s="3" t="s">
+        <v>626</v>
+      </c>
+      <c r="N53" s="3" t="s">
+        <v>1435</v>
+      </c>
+      <c r="O53" s="3" t="s">
+        <v>1436</v>
+      </c>
+      <c r="P53" s="3" t="s">
+        <v>1437</v>
       </c>
       <c r="Q53" s="3">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>7.7000000000000002E-3</v>
+        <v>1</v>
+      </c>
+      <c r="R53" s="3" t="s">
+        <v>618</v>
       </c>
     </row>
     <row r="54" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B54" s="3" t="s">
-        <v>257</v>
+        <v>627</v>
       </c>
       <c r="C54" s="3" t="s">
-        <v>258</v>
+        <v>623</v>
       </c>
       <c r="D54" s="3" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="E54" s="3" t="s">
         <v>16</v>
       </c>
       <c r="F54" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G54" s="3">
-        <v>4</v>
-[...26 lines deleted...]
-        <v>15.92</v>
+        <v>3</v>
+      </c>
+      <c r="H54" s="3" t="s">
+        <v>1438</v>
+      </c>
+      <c r="I54" s="3" t="s">
+        <v>1439</v>
+      </c>
+      <c r="J54" s="3" t="s">
+        <v>820</v>
+      </c>
+      <c r="K54" s="3" t="s">
+        <v>628</v>
+      </c>
+      <c r="L54" s="3" t="s">
+        <v>625</v>
+      </c>
+      <c r="M54" s="3" t="s">
+        <v>626</v>
+      </c>
+      <c r="N54" s="3" t="s">
+        <v>1435</v>
+      </c>
+      <c r="O54" s="3" t="s">
+        <v>1440</v>
+      </c>
+      <c r="P54" s="3" t="s">
+        <v>1437</v>
       </c>
       <c r="Q54" s="3">
         <v>1</v>
       </c>
-      <c r="R54" s="4">
-        <v>4.3900000000000002E-2</v>
+      <c r="R54" s="3" t="s">
+        <v>618</v>
       </c>
     </row>
     <row r="55" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B55" s="3" t="s">
-        <v>259</v>
+        <v>209</v>
       </c>
       <c r="C55" s="3" t="s">
-        <v>258</v>
+        <v>210</v>
       </c>
       <c r="D55" s="3" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="E55" s="3" t="s">
         <v>16</v>
       </c>
       <c r="F55" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G55" s="3">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>191.13</v>
+        <v>3</v>
+      </c>
+      <c r="H55" s="3" t="s">
+        <v>1441</v>
       </c>
       <c r="I55" s="3">
-        <v>140.28</v>
-[...20 lines deleted...]
-        <v>15.92</v>
+        <v>-330</v>
+      </c>
+      <c r="J55" s="3" t="s">
+        <v>1442</v>
+      </c>
+      <c r="K55" s="3" t="s">
+        <v>629</v>
+      </c>
+      <c r="L55" s="3" t="s">
+        <v>630</v>
+      </c>
+      <c r="M55" s="3" t="s">
+        <v>631</v>
+      </c>
+      <c r="N55" s="3" t="s">
+        <v>1443</v>
+      </c>
+      <c r="O55" s="3" t="s">
+        <v>1444</v>
+      </c>
+      <c r="P55" s="3" t="s">
+        <v>1445</v>
       </c>
       <c r="Q55" s="3">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>4.3900000000000002E-2</v>
+        <v>0</v>
+      </c>
+      <c r="R55" s="3" t="s">
+        <v>1446</v>
       </c>
     </row>
     <row r="56" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B56" s="3" t="s">
-        <v>216</v>
+        <v>56</v>
       </c>
       <c r="C56" s="3" t="s">
-        <v>217</v>
+        <v>57</v>
       </c>
       <c r="D56" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E56" s="3" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="F56" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G56" s="3">
         <v>3</v>
       </c>
-      <c r="H56" s="3">
-        <v>139.87</v>
+      <c r="H56" s="3" t="s">
+        <v>1447</v>
       </c>
       <c r="I56" s="3">
-        <v>-330</v>
-[...20 lines deleted...]
-        <v>11.35</v>
+        <v>0</v>
+      </c>
+      <c r="J56" s="3" t="s">
+        <v>1448</v>
+      </c>
+      <c r="K56" s="3" t="s">
+        <v>632</v>
+      </c>
+      <c r="L56" s="3" t="s">
+        <v>633</v>
+      </c>
+      <c r="M56" s="3" t="s">
+        <v>634</v>
+      </c>
+      <c r="N56" s="3" t="s">
+        <v>1449</v>
+      </c>
+      <c r="O56" s="3" t="s">
+        <v>1450</v>
+      </c>
+      <c r="P56" s="3" t="s">
+        <v>1451</v>
       </c>
       <c r="Q56" s="3">
         <v>0</v>
       </c>
-      <c r="R56" s="4">
-        <v>2.93E-2</v>
+      <c r="R56" s="3" t="s">
+        <v>1452</v>
       </c>
     </row>
     <row r="57" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B57" s="3" t="s">
-        <v>56</v>
+        <v>453</v>
       </c>
       <c r="C57" s="3" t="s">
-        <v>57</v>
+        <v>454</v>
       </c>
       <c r="D57" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E57" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F57" s="3">
         <v>4</v>
       </c>
       <c r="G57" s="3">
         <v>3</v>
       </c>
-      <c r="H57" s="3">
-        <v>162.41999999999999</v>
+      <c r="H57" s="3" t="s">
+        <v>1453</v>
       </c>
       <c r="I57" s="3">
         <v>0</v>
       </c>
-      <c r="J57" s="4">
-[...18 lines deleted...]
-        <v>17.98</v>
+      <c r="J57" s="3" t="s">
+        <v>1454</v>
+      </c>
+      <c r="K57" s="3" t="s">
+        <v>635</v>
+      </c>
+      <c r="L57" s="3" t="s">
+        <v>636</v>
+      </c>
+      <c r="M57" s="3" t="s">
+        <v>637</v>
+      </c>
+      <c r="N57" s="3" t="s">
+        <v>1455</v>
+      </c>
+      <c r="O57" s="3" t="s">
+        <v>1456</v>
+      </c>
+      <c r="P57" s="3" t="s">
+        <v>1457</v>
       </c>
       <c r="Q57" s="3">
         <v>0</v>
       </c>
-      <c r="R57" s="4">
-        <v>1.7600000000000001E-2</v>
+      <c r="R57" s="3" t="s">
+        <v>1458</v>
       </c>
     </row>
     <row r="58" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B58" s="3" t="s">
-        <v>480</v>
+        <v>358</v>
       </c>
       <c r="C58" s="3" t="s">
-        <v>481</v>
+        <v>359</v>
       </c>
       <c r="D58" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E58" s="3" t="s">
-        <v>19</v>
+        <v>40</v>
       </c>
       <c r="F58" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G58" s="3">
         <v>3</v>
       </c>
-      <c r="H58" s="3">
-        <v>84.33</v>
+      <c r="H58" s="3" t="s">
+        <v>1459</v>
       </c>
       <c r="I58" s="3">
         <v>0</v>
       </c>
-      <c r="J58" s="4">
-[...18 lines deleted...]
-        <v>3.71</v>
+      <c r="J58" s="3" t="s">
+        <v>1460</v>
+      </c>
+      <c r="K58" s="3" t="s">
+        <v>638</v>
+      </c>
+      <c r="L58" s="3" t="s">
+        <v>639</v>
+      </c>
+      <c r="M58" s="3" t="s">
+        <v>640</v>
+      </c>
+      <c r="N58" s="3" t="s">
+        <v>1461</v>
+      </c>
+      <c r="O58" s="3" t="s">
+        <v>1462</v>
+      </c>
+      <c r="P58" s="3" t="s">
+        <v>1463</v>
       </c>
       <c r="Q58" s="3">
         <v>0</v>
       </c>
-      <c r="R58" s="4">
-        <v>9.7999999999999997E-3</v>
+      <c r="R58" s="3" t="s">
+        <v>1464</v>
       </c>
     </row>
     <row r="59" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B59" s="3" t="s">
-        <v>172</v>
+        <v>294</v>
       </c>
       <c r="C59" s="3" t="s">
-        <v>173</v>
+        <v>295</v>
       </c>
       <c r="D59" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="E59" s="3"/>
+      <c r="E59" s="3" t="s">
+        <v>40</v>
+      </c>
       <c r="F59" s="3">
         <v>4</v>
       </c>
       <c r="G59" s="3">
         <v>4</v>
       </c>
       <c r="H59" s="3" t="s">
-        <v>198</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>1465</v>
+      </c>
+      <c r="I59" s="3" t="s">
+        <v>1466</v>
       </c>
       <c r="J59" s="3" t="s">
-        <v>198</v>
-[...11 lines deleted...]
-        <v>0.37840000000000001</v>
+        <v>1467</v>
+      </c>
+      <c r="K59" s="3" t="s">
+        <v>641</v>
+      </c>
+      <c r="L59" s="3" t="s">
+        <v>642</v>
+      </c>
+      <c r="M59" s="3" t="s">
+        <v>643</v>
+      </c>
+      <c r="N59" s="3" t="s">
+        <v>1468</v>
       </c>
       <c r="O59" s="3" t="s">
-        <v>198</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>1469</v>
+      </c>
+      <c r="P59" s="3" t="s">
+        <v>1470</v>
       </c>
       <c r="Q59" s="3">
         <v>0</v>
       </c>
-      <c r="R59" s="4">
-        <v>3.0499999999999999E-2</v>
+      <c r="R59" s="3" t="s">
+        <v>1471</v>
       </c>
     </row>
     <row r="60" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B60" s="3" t="s">
-        <v>373</v>
+        <v>403</v>
       </c>
       <c r="C60" s="3" t="s">
-        <v>374</v>
+        <v>58</v>
       </c>
       <c r="D60" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E60" s="3" t="s">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="F60" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G60" s="3">
         <v>3</v>
       </c>
-      <c r="H60" s="3">
-[...24 lines deleted...]
-        <v>5.5</v>
+      <c r="H60" s="3" t="s">
+        <v>1472</v>
+      </c>
+      <c r="I60" s="3" t="s">
+        <v>1473</v>
+      </c>
+      <c r="J60" s="3" t="s">
+        <v>1474</v>
+      </c>
+      <c r="K60" s="3" t="s">
+        <v>644</v>
+      </c>
+      <c r="L60" s="3" t="s">
+        <v>645</v>
+      </c>
+      <c r="M60" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="N60" s="3" t="s">
+        <v>1475</v>
+      </c>
+      <c r="O60" s="3" t="s">
+        <v>1476</v>
+      </c>
+      <c r="P60" s="3" t="s">
+        <v>1477</v>
       </c>
       <c r="Q60" s="3">
         <v>0</v>
       </c>
-      <c r="R60" s="4">
-        <v>6.7299999999999999E-2</v>
+      <c r="R60" s="3" t="s">
+        <v>624</v>
       </c>
     </row>
     <row r="61" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B61" s="3" t="s">
-        <v>303</v>
+        <v>211</v>
       </c>
       <c r="C61" s="3" t="s">
-        <v>304</v>
+        <v>212</v>
       </c>
       <c r="D61" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E61" s="3" t="s">
-        <v>40</v>
+        <v>16</v>
       </c>
       <c r="F61" s="3">
         <v>4</v>
       </c>
       <c r="G61" s="3">
         <v>4</v>
       </c>
-      <c r="H61" s="3">
-        <v>747.78</v>
+      <c r="H61" s="3" t="s">
+        <v>1478</v>
       </c>
       <c r="I61" s="3">
-        <v>80.56</v>
-[...20 lines deleted...]
-        <v>42.92</v>
+        <v>0</v>
+      </c>
+      <c r="J61" s="3" t="s">
+        <v>1243</v>
+      </c>
+      <c r="K61" s="3" t="s">
+        <v>647</v>
+      </c>
+      <c r="L61" s="3" t="s">
+        <v>648</v>
+      </c>
+      <c r="M61" s="3" t="s">
+        <v>649</v>
+      </c>
+      <c r="N61" s="3" t="s">
+        <v>1479</v>
+      </c>
+      <c r="O61" s="3" t="s">
+        <v>1480</v>
+      </c>
+      <c r="P61" s="3" t="s">
+        <v>1481</v>
       </c>
       <c r="Q61" s="3">
         <v>0</v>
       </c>
-      <c r="R61" s="4">
-        <v>5.5999999999999999E-3</v>
+      <c r="R61" s="3" t="s">
+        <v>1420</v>
       </c>
     </row>
     <row r="62" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B62" s="3" t="s">
-        <v>423</v>
+        <v>313</v>
       </c>
       <c r="C62" s="3" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D62" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E62" s="3" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="F62" s="3">
         <v>4</v>
       </c>
       <c r="G62" s="3">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>721.17</v>
+        <v>4</v>
+      </c>
+      <c r="H62" s="3" t="s">
+        <v>1482</v>
       </c>
       <c r="I62" s="3">
-        <v>104.69</v>
-[...20 lines deleted...]
-        <v>38.31</v>
+        <v>0</v>
+      </c>
+      <c r="J62" s="3" t="s">
+        <v>1483</v>
+      </c>
+      <c r="K62" s="3" t="s">
+        <v>651</v>
+      </c>
+      <c r="L62" s="3" t="s">
+        <v>652</v>
+      </c>
+      <c r="M62" s="3" t="s">
+        <v>653</v>
+      </c>
+      <c r="N62" s="3" t="s">
+        <v>1484</v>
+      </c>
+      <c r="O62" s="3" t="s">
+        <v>1485</v>
+      </c>
+      <c r="P62" s="3" t="s">
+        <v>1486</v>
       </c>
       <c r="Q62" s="3">
         <v>0</v>
       </c>
-      <c r="R62" s="4">
-        <v>1.5900000000000001E-2</v>
+      <c r="R62" s="3" t="s">
+        <v>1080</v>
       </c>
     </row>
     <row r="63" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B63" s="3" t="s">
-        <v>218</v>
+        <v>314</v>
       </c>
       <c r="C63" s="3" t="s">
-        <v>219</v>
+        <v>59</v>
       </c>
       <c r="D63" s="3" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="E63" s="3" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="F63" s="3">
         <v>4</v>
       </c>
       <c r="G63" s="3">
         <v>4</v>
       </c>
-      <c r="H63" s="3">
-[...24 lines deleted...]
-        <v>28.4</v>
+      <c r="H63" s="3" t="s">
+        <v>1487</v>
+      </c>
+      <c r="I63" s="3" t="s">
+        <v>1488</v>
+      </c>
+      <c r="J63" s="3" t="s">
+        <v>1489</v>
+      </c>
+      <c r="K63" s="3" t="s">
+        <v>651</v>
+      </c>
+      <c r="L63" s="3" t="s">
+        <v>652</v>
+      </c>
+      <c r="M63" s="3" t="s">
+        <v>654</v>
+      </c>
+      <c r="N63" s="3" t="s">
+        <v>1484</v>
+      </c>
+      <c r="O63" s="3" t="s">
+        <v>1485</v>
+      </c>
+      <c r="P63" s="3" t="s">
+        <v>1486</v>
       </c>
       <c r="Q63" s="3">
         <v>0</v>
       </c>
-      <c r="R63" s="4">
-        <v>1.32E-2</v>
+      <c r="R63" s="3" t="s">
+        <v>1080</v>
       </c>
     </row>
     <row r="64" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B64" s="3" t="s">
-        <v>322</v>
+        <v>60</v>
       </c>
       <c r="C64" s="3" t="s">
         <v>59</v>
       </c>
       <c r="D64" s="3" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="E64" s="3" t="s">
         <v>21</v>
       </c>
       <c r="F64" s="3">
         <v>4</v>
       </c>
       <c r="G64" s="3">
         <v>4</v>
       </c>
-      <c r="H64" s="3">
-[...24 lines deleted...]
-        <v>19.11</v>
+      <c r="H64" s="3" t="s">
+        <v>1490</v>
+      </c>
+      <c r="I64" s="3" t="s">
+        <v>1488</v>
+      </c>
+      <c r="J64" s="3" t="s">
+        <v>1489</v>
+      </c>
+      <c r="K64" s="3" t="s">
+        <v>651</v>
+      </c>
+      <c r="L64" s="3" t="s">
+        <v>652</v>
+      </c>
+      <c r="M64" s="3" t="s">
+        <v>654</v>
+      </c>
+      <c r="N64" s="3" t="s">
+        <v>1484</v>
+      </c>
+      <c r="O64" s="3" t="s">
+        <v>1485</v>
+      </c>
+      <c r="P64" s="3" t="s">
+        <v>1486</v>
       </c>
       <c r="Q64" s="3">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>1.6199999999999999E-2</v>
+        <v>1</v>
+      </c>
+      <c r="R64" s="3" t="s">
+        <v>1080</v>
       </c>
     </row>
     <row r="65" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B65" s="3" t="s">
-        <v>323</v>
+        <v>61</v>
       </c>
       <c r="C65" s="3" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="D65" s="3" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="E65" s="3" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="F65" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G65" s="3">
-        <v>4</v>
-[...26 lines deleted...]
-        <v>19.11</v>
+        <v>3</v>
+      </c>
+      <c r="H65" s="3" t="s">
+        <v>1491</v>
+      </c>
+      <c r="I65" s="3" t="s">
+        <v>1492</v>
+      </c>
+      <c r="J65" s="3" t="s">
+        <v>1493</v>
+      </c>
+      <c r="K65" s="3" t="s">
+        <v>655</v>
+      </c>
+      <c r="L65" s="3" t="s">
+        <v>656</v>
+      </c>
+      <c r="M65" s="3" t="s">
+        <v>657</v>
+      </c>
+      <c r="N65" s="3" t="s">
+        <v>1494</v>
+      </c>
+      <c r="O65" s="3" t="s">
+        <v>1495</v>
+      </c>
+      <c r="P65" s="3" t="s">
+        <v>1496</v>
       </c>
       <c r="Q65" s="3">
         <v>0</v>
       </c>
-      <c r="R65" s="4">
-        <v>1.6199999999999999E-2</v>
+      <c r="R65" s="3" t="s">
+        <v>1497</v>
       </c>
     </row>
     <row r="66" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B66" s="3" t="s">
-        <v>60</v>
+        <v>176</v>
       </c>
       <c r="C66" s="3" t="s">
-        <v>59</v>
+        <v>177</v>
       </c>
       <c r="D66" s="3" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="E66" s="3" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="F66" s="3">
         <v>4</v>
       </c>
       <c r="G66" s="3">
         <v>4</v>
       </c>
-      <c r="H66" s="3">
-        <v>87.2</v>
+      <c r="H66" s="3" t="s">
+        <v>1498</v>
       </c>
       <c r="I66" s="3">
-        <v>44.42</v>
-[...20 lines deleted...]
-        <v>19.11</v>
+        <v>0</v>
+      </c>
+      <c r="J66" s="3" t="s">
+        <v>1499</v>
+      </c>
+      <c r="K66" s="3" t="s">
+        <v>658</v>
+      </c>
+      <c r="L66" s="3" t="s">
+        <v>659</v>
+      </c>
+      <c r="M66" s="3" t="s">
+        <v>660</v>
+      </c>
+      <c r="N66" s="3" t="s">
+        <v>1500</v>
+      </c>
+      <c r="O66" s="3" t="s">
+        <v>1501</v>
+      </c>
+      <c r="P66" s="3" t="s">
+        <v>966</v>
       </c>
       <c r="Q66" s="3">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>1.6199999999999999E-2</v>
+        <v>0</v>
+      </c>
+      <c r="R66" s="3" t="s">
+        <v>1241</v>
       </c>
     </row>
     <row r="67" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B67" s="3" t="s">
-        <v>61</v>
+        <v>360</v>
       </c>
       <c r="C67" s="3" t="s">
-        <v>62</v>
+        <v>361</v>
       </c>
       <c r="D67" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E67" s="3" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="F67" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G67" s="3">
-        <v>3</v>
-[...26 lines deleted...]
-        <v>15.28</v>
+        <v>4</v>
+      </c>
+      <c r="H67" s="3" t="s">
+        <v>1502</v>
+      </c>
+      <c r="I67" s="3" t="s">
+        <v>1503</v>
+      </c>
+      <c r="J67" s="3" t="s">
+        <v>1504</v>
+      </c>
+      <c r="K67" s="3" t="s">
+        <v>661</v>
+      </c>
+      <c r="L67" s="3" t="s">
+        <v>662</v>
+      </c>
+      <c r="M67" s="3" t="s">
+        <v>663</v>
+      </c>
+      <c r="N67" s="3" t="s">
+        <v>1505</v>
+      </c>
+      <c r="O67" s="3" t="s">
+        <v>1506</v>
+      </c>
+      <c r="P67" s="3" t="s">
+        <v>1507</v>
       </c>
       <c r="Q67" s="3">
         <v>0</v>
       </c>
-      <c r="R67" s="4">
-        <v>1.4200000000000001E-2</v>
+      <c r="R67" s="3" t="s">
+        <v>1166</v>
       </c>
     </row>
     <row r="68" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B68" s="3" t="s">
-        <v>183</v>
+        <v>362</v>
       </c>
       <c r="C68" s="3" t="s">
-        <v>184</v>
+        <v>361</v>
       </c>
       <c r="D68" s="3" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="E68" s="3" t="s">
         <v>16</v>
       </c>
       <c r="F68" s="3">
         <v>4</v>
       </c>
       <c r="G68" s="3">
         <v>4</v>
       </c>
-      <c r="H68" s="3">
-[...24 lines deleted...]
-        <v>14.11</v>
+      <c r="H68" s="3" t="s">
+        <v>1508</v>
+      </c>
+      <c r="I68" s="3" t="s">
+        <v>1509</v>
+      </c>
+      <c r="J68" s="3" t="s">
+        <v>1510</v>
+      </c>
+      <c r="K68" s="3" t="s">
+        <v>661</v>
+      </c>
+      <c r="L68" s="3" t="s">
+        <v>662</v>
+      </c>
+      <c r="M68" s="3" t="s">
+        <v>663</v>
+      </c>
+      <c r="N68" s="3" t="s">
+        <v>1505</v>
+      </c>
+      <c r="O68" s="3" t="s">
+        <v>1511</v>
+      </c>
+      <c r="P68" s="3" t="s">
+        <v>1507</v>
       </c>
       <c r="Q68" s="3">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>0.03</v>
+        <v>1</v>
+      </c>
+      <c r="R68" s="3" t="s">
+        <v>1166</v>
       </c>
     </row>
     <row r="69" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B69" s="3" t="s">
-        <v>375</v>
+        <v>315</v>
       </c>
       <c r="C69" s="3" t="s">
-        <v>376</v>
+        <v>316</v>
       </c>
       <c r="D69" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E69" s="3" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="F69" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G69" s="3">
         <v>4</v>
       </c>
-      <c r="H69" s="3">
-[...24 lines deleted...]
-        <v>14.09</v>
+      <c r="H69" s="3" t="s">
+        <v>1512</v>
+      </c>
+      <c r="I69" s="3" t="s">
+        <v>1513</v>
+      </c>
+      <c r="J69" s="3" t="s">
+        <v>1514</v>
+      </c>
+      <c r="K69" s="3" t="s">
+        <v>664</v>
+      </c>
+      <c r="L69" s="3" t="s">
+        <v>665</v>
+      </c>
+      <c r="M69" s="3" t="s">
+        <v>619</v>
+      </c>
+      <c r="N69" s="3" t="s">
+        <v>1515</v>
+      </c>
+      <c r="O69" s="3" t="s">
+        <v>1516</v>
+      </c>
+      <c r="P69" s="3" t="s">
+        <v>1517</v>
       </c>
       <c r="Q69" s="3">
         <v>0</v>
       </c>
-      <c r="R69" s="4">
-        <v>4.8899999999999999E-2</v>
+      <c r="R69" s="3" t="s">
+        <v>930</v>
       </c>
     </row>
     <row r="70" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B70" s="3" t="s">
-        <v>377</v>
+        <v>265</v>
       </c>
       <c r="C70" s="3" t="s">
-        <v>376</v>
+        <v>266</v>
       </c>
       <c r="D70" s="3" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="E70" s="3" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="F70" s="3">
         <v>4</v>
       </c>
       <c r="G70" s="3">
         <v>4</v>
       </c>
-      <c r="H70" s="3">
-[...24 lines deleted...]
-        <v>14.09</v>
+      <c r="H70" s="3" t="s">
+        <v>1518</v>
+      </c>
+      <c r="I70" s="3" t="s">
+        <v>1519</v>
+      </c>
+      <c r="J70" s="3" t="s">
+        <v>1399</v>
+      </c>
+      <c r="K70" s="3" t="s">
+        <v>667</v>
+      </c>
+      <c r="L70" s="3" t="s">
+        <v>668</v>
+      </c>
+      <c r="M70" s="3" t="s">
+        <v>669</v>
+      </c>
+      <c r="N70" s="3" t="s">
+        <v>1520</v>
+      </c>
+      <c r="O70" s="3" t="s">
+        <v>1521</v>
+      </c>
+      <c r="P70" s="3" t="s">
+        <v>1522</v>
       </c>
       <c r="Q70" s="3">
         <v>1</v>
       </c>
-      <c r="R70" s="4">
-        <v>4.8899999999999999E-2</v>
+      <c r="R70" s="3" t="s">
+        <v>1379</v>
       </c>
     </row>
     <row r="71" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B71" s="3" t="s">
-        <v>324</v>
+        <v>63</v>
       </c>
       <c r="C71" s="3" t="s">
-        <v>325</v>
+        <v>64</v>
       </c>
       <c r="D71" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E71" s="3" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="F71" s="3">
         <v>3</v>
       </c>
       <c r="G71" s="3">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>27.65</v>
+        <v>3</v>
+      </c>
+      <c r="H71" s="3" t="s">
+        <v>1523</v>
       </c>
       <c r="I71" s="3">
-        <v>57.48</v>
-[...20 lines deleted...]
-        <v>5.15</v>
+        <v>0</v>
+      </c>
+      <c r="J71" s="3" t="s">
+        <v>1314</v>
+      </c>
+      <c r="K71" s="3" t="s">
+        <v>670</v>
+      </c>
+      <c r="L71" s="3" t="s">
+        <v>671</v>
+      </c>
+      <c r="M71" s="3" t="s">
+        <v>672</v>
+      </c>
+      <c r="N71" s="3" t="s">
+        <v>1524</v>
+      </c>
+      <c r="O71" s="3" t="s">
+        <v>1525</v>
+      </c>
+      <c r="P71" s="3" t="s">
+        <v>1526</v>
       </c>
       <c r="Q71" s="3">
         <v>0</v>
       </c>
-      <c r="R71" s="4">
-        <v>3.3599999999999998E-2</v>
+      <c r="R71" s="3" t="s">
+        <v>1455</v>
       </c>
     </row>
     <row r="72" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B72" s="3" t="s">
-        <v>274</v>
+        <v>202</v>
       </c>
       <c r="C72" s="3" t="s">
-        <v>275</v>
+        <v>203</v>
       </c>
       <c r="D72" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E72" s="3" t="s">
         <v>20</v>
       </c>
       <c r="F72" s="3">
         <v>4</v>
       </c>
       <c r="G72" s="3">
         <v>4</v>
       </c>
       <c r="H72" s="3">
-        <v>552.08000000000004</v>
-[...23 lines deleted...]
-        <v>26.91</v>
+        <v>112</v>
+      </c>
+      <c r="I72" s="3" t="s">
+        <v>1527</v>
+      </c>
+      <c r="J72" s="3" t="s">
+        <v>1528</v>
+      </c>
+      <c r="K72" s="3" t="s">
+        <v>673</v>
+      </c>
+      <c r="L72" s="3" t="s">
+        <v>674</v>
+      </c>
+      <c r="M72" s="3" t="s">
+        <v>675</v>
+      </c>
+      <c r="N72" s="3" t="s">
+        <v>1529</v>
+      </c>
+      <c r="O72" s="3" t="s">
+        <v>1530</v>
+      </c>
+      <c r="P72" s="3" t="s">
+        <v>1531</v>
       </c>
       <c r="Q72" s="3">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>2.2599999999999999E-2</v>
+        <v>0</v>
+      </c>
+      <c r="R72" s="3" t="s">
+        <v>1532</v>
       </c>
     </row>
     <row r="73" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B73" s="3" t="s">
-        <v>63</v>
+        <v>455</v>
       </c>
       <c r="C73" s="3" t="s">
-        <v>64</v>
+        <v>456</v>
       </c>
       <c r="D73" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E73" s="3" t="s">
         <v>17</v>
       </c>
       <c r="F73" s="3">
         <v>3</v>
       </c>
       <c r="G73" s="3">
         <v>3</v>
       </c>
-      <c r="H73" s="3">
-        <v>78.34</v>
+      <c r="H73" s="3" t="s">
+        <v>1533</v>
       </c>
       <c r="I73" s="3">
         <v>0</v>
       </c>
-      <c r="J73" s="4">
-[...18 lines deleted...]
-        <v>23.16</v>
+      <c r="J73" s="3" t="s">
+        <v>1345</v>
+      </c>
+      <c r="K73" s="3" t="s">
+        <v>676</v>
+      </c>
+      <c r="L73" s="3" t="s">
+        <v>677</v>
+      </c>
+      <c r="M73" s="3" t="s">
+        <v>578</v>
+      </c>
+      <c r="N73" s="3" t="s">
+        <v>1534</v>
+      </c>
+      <c r="O73" s="3" t="s">
+        <v>1535</v>
+      </c>
+      <c r="P73" s="3" t="s">
+        <v>1536</v>
       </c>
       <c r="Q73" s="3">
         <v>0</v>
       </c>
-      <c r="R73" s="4">
-        <v>3.1099999999999999E-2</v>
+      <c r="R73" s="3" t="s">
+        <v>1036</v>
       </c>
     </row>
     <row r="74" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B74" s="3" t="s">
-        <v>209</v>
+        <v>457</v>
       </c>
       <c r="C74" s="3" t="s">
-        <v>210</v>
+        <v>458</v>
       </c>
       <c r="D74" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E74" s="3" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="F74" s="3">
         <v>4</v>
       </c>
       <c r="G74" s="3">
         <v>4</v>
       </c>
-      <c r="H74" s="3">
-[...24 lines deleted...]
-        <v>19.309999999999999</v>
+      <c r="H74" s="3" t="s">
+        <v>1537</v>
+      </c>
+      <c r="I74" s="3" t="s">
+        <v>1538</v>
+      </c>
+      <c r="J74" s="3" t="s">
+        <v>1539</v>
+      </c>
+      <c r="K74" s="3" t="s">
+        <v>678</v>
+      </c>
+      <c r="L74" s="3" t="s">
+        <v>679</v>
+      </c>
+      <c r="M74" s="3" t="s">
+        <v>680</v>
+      </c>
+      <c r="N74" s="3" t="s">
+        <v>1540</v>
+      </c>
+      <c r="O74" s="3" t="s">
+        <v>1541</v>
+      </c>
+      <c r="P74" s="3" t="s">
+        <v>1542</v>
       </c>
       <c r="Q74" s="3">
         <v>0</v>
       </c>
-      <c r="R74" s="4">
-        <v>2.1600000000000001E-2</v>
+      <c r="R74" s="3" t="s">
+        <v>1543</v>
       </c>
     </row>
     <row r="75" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B75" s="3" t="s">
-        <v>482</v>
+        <v>459</v>
       </c>
       <c r="C75" s="3" t="s">
-        <v>483</v>
+        <v>458</v>
       </c>
       <c r="D75" s="3" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="E75" s="3" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="F75" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G75" s="3">
-        <v>3</v>
-[...26 lines deleted...]
-        <v>27.16</v>
+        <v>4</v>
+      </c>
+      <c r="H75" s="3" t="s">
+        <v>1544</v>
+      </c>
+      <c r="I75" s="3" t="s">
+        <v>1545</v>
+      </c>
+      <c r="J75" s="3" t="s">
+        <v>1546</v>
+      </c>
+      <c r="K75" s="3" t="s">
+        <v>678</v>
+      </c>
+      <c r="L75" s="3" t="s">
+        <v>679</v>
+      </c>
+      <c r="M75" s="3" t="s">
+        <v>681</v>
+      </c>
+      <c r="N75" s="3" t="s">
+        <v>1540</v>
+      </c>
+      <c r="O75" s="3" t="s">
+        <v>1541</v>
+      </c>
+      <c r="P75" s="3" t="s">
+        <v>1542</v>
       </c>
       <c r="Q75" s="3">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>2.63E-2</v>
+        <v>1</v>
+      </c>
+      <c r="R75" s="3" t="s">
+        <v>1543</v>
       </c>
     </row>
     <row r="76" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B76" s="3" t="s">
-        <v>484</v>
+        <v>204</v>
       </c>
       <c r="C76" s="3" t="s">
-        <v>485</v>
+        <v>203</v>
       </c>
       <c r="D76" s="3" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="E76" s="3" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="F76" s="3">
         <v>4</v>
       </c>
       <c r="G76" s="3">
         <v>4</v>
       </c>
-      <c r="H76" s="3">
-[...24 lines deleted...]
-        <v>13.03</v>
+      <c r="H76" s="3" t="s">
+        <v>1547</v>
+      </c>
+      <c r="I76" s="3" t="s">
+        <v>1548</v>
+      </c>
+      <c r="J76" s="3" t="s">
+        <v>1549</v>
+      </c>
+      <c r="K76" s="3" t="s">
+        <v>673</v>
+      </c>
+      <c r="L76" s="3" t="s">
+        <v>674</v>
+      </c>
+      <c r="M76" s="3" t="s">
+        <v>675</v>
+      </c>
+      <c r="N76" s="3" t="s">
+        <v>1529</v>
+      </c>
+      <c r="O76" s="3" t="s">
+        <v>1550</v>
+      </c>
+      <c r="P76" s="3" t="s">
+        <v>1531</v>
       </c>
       <c r="Q76" s="3">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>4.8099999999999997E-2</v>
+        <v>1</v>
+      </c>
+      <c r="R76" s="3" t="s">
+        <v>1532</v>
       </c>
     </row>
     <row r="77" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B77" s="3" t="s">
-        <v>486</v>
+        <v>404</v>
       </c>
       <c r="C77" s="3" t="s">
-        <v>485</v>
+        <v>363</v>
       </c>
       <c r="D77" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E77" s="3" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="F77" s="3">
         <v>4</v>
       </c>
       <c r="G77" s="3">
         <v>4</v>
       </c>
-      <c r="H77" s="3">
-[...24 lines deleted...]
-        <v>13.03</v>
+      <c r="H77" s="3" t="s">
+        <v>1551</v>
+      </c>
+      <c r="I77" s="3" t="s">
+        <v>191</v>
+      </c>
+      <c r="J77" s="3" t="s">
+        <v>1418</v>
+      </c>
+      <c r="K77" s="3" t="s">
+        <v>682</v>
+      </c>
+      <c r="L77" s="3" t="s">
+        <v>683</v>
+      </c>
+      <c r="M77" s="3" t="s">
+        <v>684</v>
+      </c>
+      <c r="N77" s="3" t="s">
+        <v>1552</v>
+      </c>
+      <c r="O77" s="3" t="s">
+        <v>1553</v>
+      </c>
+      <c r="P77" s="3" t="s">
+        <v>1554</v>
       </c>
       <c r="Q77" s="3">
         <v>1</v>
       </c>
-      <c r="R77" s="4">
-        <v>4.8099999999999997E-2</v>
+      <c r="R77" s="3" t="s">
+        <v>1252</v>
       </c>
     </row>
     <row r="78" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B78" s="3" t="s">
-        <v>211</v>
+        <v>685</v>
       </c>
       <c r="C78" s="3" t="s">
-        <v>210</v>
+        <v>686</v>
       </c>
       <c r="D78" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E78" s="3" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="F78" s="3">
         <v>4</v>
       </c>
       <c r="G78" s="3">
-        <v>4</v>
-[...26 lines deleted...]
-        <v>19.309999999999999</v>
+        <v>3</v>
+      </c>
+      <c r="H78" s="3" t="s">
+        <v>1555</v>
+      </c>
+      <c r="I78" s="3" t="s">
+        <v>1556</v>
+      </c>
+      <c r="J78" s="3" t="s">
+        <v>1557</v>
+      </c>
+      <c r="K78" s="3" t="s">
+        <v>687</v>
+      </c>
+      <c r="L78" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="M78" s="3" t="s">
+        <v>584</v>
+      </c>
+      <c r="N78" s="3" t="s">
+        <v>1558</v>
+      </c>
+      <c r="O78" s="3" t="s">
+        <v>1559</v>
+      </c>
+      <c r="P78" s="3" t="s">
+        <v>1560</v>
       </c>
       <c r="Q78" s="3">
         <v>1</v>
       </c>
-      <c r="R78" s="4">
-        <v>2.1600000000000001E-2</v>
+      <c r="R78" s="3" t="s">
+        <v>1561</v>
       </c>
     </row>
     <row r="79" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B79" s="3" t="s">
-        <v>424</v>
+        <v>317</v>
       </c>
       <c r="C79" s="3" t="s">
-        <v>378</v>
+        <v>318</v>
       </c>
       <c r="D79" s="3" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="E79" s="3" t="s">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="F79" s="3">
         <v>4</v>
       </c>
       <c r="G79" s="3">
         <v>4</v>
       </c>
-      <c r="H79" s="3">
-        <v>27.1</v>
+      <c r="H79" s="3" t="s">
+        <v>1562</v>
       </c>
       <c r="I79" s="3" t="s">
-        <v>198</v>
-[...20 lines deleted...]
-        <v>25.41</v>
+        <v>1563</v>
+      </c>
+      <c r="J79" s="3" t="s">
+        <v>1564</v>
+      </c>
+      <c r="K79" s="3" t="s">
+        <v>690</v>
+      </c>
+      <c r="L79" s="3" t="s">
+        <v>691</v>
+      </c>
+      <c r="M79" s="3" t="s">
+        <v>692</v>
+      </c>
+      <c r="N79" s="3" t="s">
+        <v>1565</v>
+      </c>
+      <c r="O79" s="3" t="s">
+        <v>1566</v>
+      </c>
+      <c r="P79" s="3" t="s">
+        <v>1567</v>
       </c>
       <c r="Q79" s="3">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>2.98E-2</v>
+        <v>0</v>
+      </c>
+      <c r="R79" s="3" t="s">
+        <v>1568</v>
       </c>
     </row>
     <row r="80" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B80" s="3" t="s">
-        <v>326</v>
+        <v>205</v>
       </c>
       <c r="C80" s="3" t="s">
-        <v>327</v>
+        <v>206</v>
       </c>
       <c r="D80" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E80" s="3" t="s">
         <v>20</v>
       </c>
       <c r="F80" s="3">
         <v>4</v>
       </c>
       <c r="G80" s="3">
         <v>4</v>
       </c>
-      <c r="H80" s="3">
-[...24 lines deleted...]
-        <v>19.3</v>
+      <c r="H80" s="3" t="s">
+        <v>1569</v>
+      </c>
+      <c r="I80" s="3" t="s">
+        <v>1570</v>
+      </c>
+      <c r="J80" s="3" t="s">
+        <v>1571</v>
+      </c>
+      <c r="K80" s="3" t="s">
+        <v>693</v>
+      </c>
+      <c r="L80" s="3" t="s">
+        <v>694</v>
+      </c>
+      <c r="M80" s="3" t="s">
+        <v>695</v>
+      </c>
+      <c r="N80" s="3" t="s">
+        <v>1572</v>
+      </c>
+      <c r="O80" s="3" t="s">
+        <v>1573</v>
+      </c>
+      <c r="P80" s="3" t="s">
+        <v>1574</v>
       </c>
       <c r="Q80" s="3">
         <v>0</v>
       </c>
-      <c r="R80" s="4">
-        <v>1.21E-2</v>
+      <c r="R80" s="3" t="s">
+        <v>1575</v>
       </c>
     </row>
     <row r="81" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B81" s="3" t="s">
-        <v>212</v>
+        <v>405</v>
       </c>
       <c r="C81" s="3" t="s">
-        <v>213</v>
+        <v>406</v>
       </c>
       <c r="D81" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E81" s="3" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="F81" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G81" s="3">
-        <v>4</v>
-[...26 lines deleted...]
-        <v>26.89</v>
+        <v>3</v>
+      </c>
+      <c r="H81" s="3" t="s">
+        <v>1576</v>
+      </c>
+      <c r="I81" s="3" t="s">
+        <v>1577</v>
+      </c>
+      <c r="J81" s="3" t="s">
+        <v>719</v>
+      </c>
+      <c r="K81" s="3" t="s">
+        <v>696</v>
+      </c>
+      <c r="L81" s="3" t="s">
+        <v>697</v>
+      </c>
+      <c r="M81" s="3" t="s">
+        <v>698</v>
+      </c>
+      <c r="N81" s="3" t="s">
+        <v>1578</v>
+      </c>
+      <c r="O81" s="3" t="s">
+        <v>1579</v>
+      </c>
+      <c r="P81" s="3" t="s">
+        <v>1580</v>
       </c>
       <c r="Q81" s="3">
         <v>0</v>
       </c>
-      <c r="R81" s="4">
-        <v>1.37E-2</v>
+      <c r="R81" s="3" t="s">
+        <v>1333</v>
       </c>
     </row>
     <row r="82" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B82" s="3" t="s">
-        <v>425</v>
+        <v>319</v>
       </c>
       <c r="C82" s="3" t="s">
-        <v>426</v>
+        <v>320</v>
       </c>
       <c r="D82" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E82" s="3" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="F82" s="3">
         <v>3</v>
       </c>
       <c r="G82" s="3">
         <v>3</v>
       </c>
-      <c r="H82" s="3">
-        <v>62.67</v>
+      <c r="H82" s="3" t="s">
+        <v>1581</v>
       </c>
       <c r="I82" s="3">
-        <v>34.07</v>
-[...20 lines deleted...]
-        <v>11.51</v>
+        <v>0</v>
+      </c>
+      <c r="J82" s="3" t="s">
+        <v>1582</v>
+      </c>
+      <c r="K82" s="3" t="s">
+        <v>699</v>
+      </c>
+      <c r="L82" s="3" t="s">
+        <v>700</v>
+      </c>
+      <c r="M82" s="3" t="s">
+        <v>701</v>
+      </c>
+      <c r="N82" s="3" t="s">
+        <v>1583</v>
+      </c>
+      <c r="O82" s="3" t="s">
+        <v>1584</v>
+      </c>
+      <c r="P82" s="3" t="s">
+        <v>1585</v>
       </c>
       <c r="Q82" s="3">
         <v>0</v>
       </c>
-      <c r="R82" s="4">
-        <v>3.8300000000000001E-2</v>
+      <c r="R82" s="3" t="s">
+        <v>553</v>
       </c>
     </row>
     <row r="83" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B83" s="3" t="s">
-        <v>328</v>
+        <v>460</v>
       </c>
       <c r="C83" s="3" t="s">
-        <v>329</v>
+        <v>461</v>
       </c>
       <c r="D83" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E83" s="3" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="F83" s="3">
         <v>3</v>
       </c>
       <c r="G83" s="3">
         <v>3</v>
       </c>
-      <c r="H83" s="3">
-[...24 lines deleted...]
-        <v>15.45</v>
+      <c r="H83" s="3" t="s">
+        <v>1586</v>
+      </c>
+      <c r="I83" s="3" t="s">
+        <v>1587</v>
+      </c>
+      <c r="J83" s="3" t="s">
+        <v>1588</v>
+      </c>
+      <c r="K83" s="3" t="s">
+        <v>702</v>
+      </c>
+      <c r="L83" s="3" t="s">
+        <v>703</v>
+      </c>
+      <c r="M83" s="3" t="s">
+        <v>704</v>
+      </c>
+      <c r="N83" s="3" t="s">
+        <v>1589</v>
+      </c>
+      <c r="O83" s="3" t="s">
+        <v>1590</v>
+      </c>
+      <c r="P83" s="3" t="s">
+        <v>1591</v>
       </c>
       <c r="Q83" s="3">
         <v>0</v>
       </c>
-      <c r="R83" s="4">
-        <v>5.3400000000000003E-2</v>
+      <c r="R83" s="3" t="s">
+        <v>1592</v>
       </c>
     </row>
     <row r="84" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B84" s="3" t="s">
-        <v>487</v>
+        <v>169</v>
       </c>
       <c r="C84" s="3" t="s">
-        <v>488</v>
+        <v>170</v>
       </c>
       <c r="D84" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E84" s="3" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="F84" s="3">
         <v>3</v>
       </c>
       <c r="G84" s="3">
         <v>3</v>
       </c>
-      <c r="H84" s="3">
-        <v>37.4</v>
+      <c r="H84" s="3" t="s">
+        <v>1593</v>
       </c>
       <c r="I84" s="3">
-        <v>28.56</v>
-[...20 lines deleted...]
-        <v>24.08</v>
+        <v>0</v>
+      </c>
+      <c r="J84" s="3" t="s">
+        <v>1594</v>
+      </c>
+      <c r="K84" s="3" t="s">
+        <v>705</v>
+      </c>
+      <c r="L84" s="3" t="s">
+        <v>706</v>
+      </c>
+      <c r="M84" s="3" t="s">
+        <v>707</v>
+      </c>
+      <c r="N84" s="3" t="s">
+        <v>1060</v>
+      </c>
+      <c r="O84" s="3" t="s">
+        <v>1595</v>
+      </c>
+      <c r="P84" s="3" t="s">
+        <v>867</v>
       </c>
       <c r="Q84" s="3">
         <v>0</v>
       </c>
-      <c r="R84" s="4">
-        <v>4.7300000000000002E-2</v>
+      <c r="R84" s="3" t="s">
+        <v>1080</v>
       </c>
     </row>
     <row r="85" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B85" s="3" t="s">
-        <v>174</v>
+        <v>235</v>
       </c>
       <c r="C85" s="3" t="s">
-        <v>175</v>
+        <v>236</v>
       </c>
       <c r="D85" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E85" s="3" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="F85" s="3">
         <v>3</v>
       </c>
       <c r="G85" s="3">
         <v>3</v>
       </c>
-      <c r="H85" s="3">
-[...24 lines deleted...]
-        <v>11.64</v>
+      <c r="H85" s="3" t="s">
+        <v>1596</v>
+      </c>
+      <c r="I85" s="3" t="s">
+        <v>1597</v>
+      </c>
+      <c r="J85" s="3" t="s">
+        <v>1002</v>
+      </c>
+      <c r="K85" s="3" t="s">
+        <v>708</v>
+      </c>
+      <c r="L85" s="3" t="s">
+        <v>657</v>
+      </c>
+      <c r="M85" s="3" t="s">
+        <v>709</v>
+      </c>
+      <c r="N85" s="3" t="s">
+        <v>1598</v>
+      </c>
+      <c r="O85" s="3" t="s">
+        <v>1599</v>
+      </c>
+      <c r="P85" s="3" t="s">
+        <v>1254</v>
       </c>
       <c r="Q85" s="3">
         <v>0</v>
       </c>
-      <c r="R85" s="4">
-        <v>1.6199999999999999E-2</v>
+      <c r="R85" s="3" t="s">
+        <v>826</v>
       </c>
     </row>
     <row r="86" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B86" s="3" t="s">
-        <v>242</v>
+        <v>321</v>
       </c>
       <c r="C86" s="3" t="s">
-        <v>243</v>
+        <v>322</v>
       </c>
       <c r="D86" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E86" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F86" s="3">
         <v>3</v>
       </c>
       <c r="G86" s="3">
         <v>3</v>
       </c>
-      <c r="H86" s="3">
-        <v>37.19</v>
+      <c r="H86" s="3" t="s">
+        <v>1600</v>
       </c>
       <c r="I86" s="3">
-        <v>47.7</v>
-[...20 lines deleted...]
-        <v>25.54</v>
+        <v>0</v>
+      </c>
+      <c r="J86" s="3" t="s">
+        <v>1097</v>
+      </c>
+      <c r="K86" s="3" t="s">
+        <v>710</v>
+      </c>
+      <c r="L86" s="3" t="s">
+        <v>589</v>
+      </c>
+      <c r="M86" s="3" t="s">
+        <v>711</v>
+      </c>
+      <c r="N86" s="3" t="s">
+        <v>1601</v>
+      </c>
+      <c r="O86" s="3" t="s">
+        <v>1602</v>
+      </c>
+      <c r="P86" s="3" t="s">
+        <v>1603</v>
       </c>
       <c r="Q86" s="3">
         <v>0</v>
       </c>
-      <c r="R86" s="4">
-        <v>0.05</v>
+      <c r="R86" s="3" t="s">
+        <v>1126</v>
       </c>
     </row>
     <row r="87" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B87" s="3" t="s">
-        <v>330</v>
+        <v>462</v>
       </c>
       <c r="C87" s="3" t="s">
-        <v>331</v>
+        <v>463</v>
       </c>
       <c r="D87" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E87" s="3" t="s">
         <v>17</v>
       </c>
       <c r="F87" s="3">
         <v>3</v>
       </c>
       <c r="G87" s="3">
         <v>3</v>
       </c>
-      <c r="H87" s="3">
-        <v>39.590000000000003</v>
+      <c r="H87" s="3" t="s">
+        <v>1604</v>
       </c>
       <c r="I87" s="3">
         <v>0</v>
       </c>
-      <c r="J87" s="4">
-[...18 lines deleted...]
-        <v>27.1</v>
+      <c r="J87" s="3" t="s">
+        <v>1605</v>
+      </c>
+      <c r="K87" s="3" t="s">
+        <v>712</v>
+      </c>
+      <c r="L87" s="3" t="s">
+        <v>713</v>
+      </c>
+      <c r="M87" s="3" t="s">
+        <v>714</v>
+      </c>
+      <c r="N87" s="3" t="s">
+        <v>1606</v>
+      </c>
+      <c r="O87" s="3" t="s">
+        <v>1607</v>
+      </c>
+      <c r="P87" s="3" t="s">
+        <v>1608</v>
       </c>
       <c r="Q87" s="3">
         <v>0</v>
       </c>
-      <c r="R87" s="4">
-        <v>5.9499999999999997E-2</v>
+      <c r="R87" s="3" t="s">
+        <v>1262</v>
       </c>
     </row>
     <row r="88" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B88" s="3" t="s">
-        <v>489</v>
+        <v>427</v>
       </c>
       <c r="C88" s="3" t="s">
-        <v>490</v>
+        <v>428</v>
       </c>
       <c r="D88" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E88" s="3" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="F88" s="3">
         <v>3</v>
       </c>
       <c r="G88" s="3">
         <v>3</v>
       </c>
-      <c r="H88" s="3">
-        <v>45.65</v>
+      <c r="H88" s="3" t="s">
+        <v>1609</v>
       </c>
       <c r="I88" s="3">
         <v>0</v>
       </c>
-      <c r="J88" s="4">
-[...18 lines deleted...]
-        <v>21.21</v>
+      <c r="J88" s="3" t="s">
+        <v>1187</v>
+      </c>
+      <c r="K88" s="3" t="s">
+        <v>715</v>
+      </c>
+      <c r="L88" s="3" t="s">
+        <v>716</v>
+      </c>
+      <c r="M88" s="3" t="s">
+        <v>717</v>
+      </c>
+      <c r="N88" s="3" t="s">
+        <v>1610</v>
+      </c>
+      <c r="O88" s="3" t="s">
+        <v>1611</v>
+      </c>
+      <c r="P88" s="3" t="s">
+        <v>1612</v>
       </c>
       <c r="Q88" s="3">
         <v>0</v>
       </c>
-      <c r="R88" s="4">
-        <v>2.2200000000000001E-2</v>
+      <c r="R88" s="3" t="s">
+        <v>1613</v>
       </c>
     </row>
     <row r="89" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B89" s="3" t="s">
-        <v>450</v>
+        <v>65</v>
       </c>
       <c r="C89" s="3" t="s">
-        <v>451</v>
+        <v>66</v>
       </c>
       <c r="D89" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E89" s="3" t="s">
         <v>20</v>
       </c>
       <c r="F89" s="3">
         <v>3</v>
       </c>
       <c r="G89" s="3">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>85.51</v>
+        <v>4</v>
+      </c>
+      <c r="H89" s="3" t="s">
+        <v>1614</v>
       </c>
       <c r="I89" s="3">
         <v>0</v>
       </c>
-      <c r="J89" s="4">
-[...18 lines deleted...]
-        <v>26.73</v>
+      <c r="J89" s="3" t="s">
+        <v>1615</v>
+      </c>
+      <c r="K89" s="3" t="s">
+        <v>718</v>
+      </c>
+      <c r="L89" s="3" t="s">
+        <v>719</v>
+      </c>
+      <c r="M89" s="3" t="s">
+        <v>720</v>
+      </c>
+      <c r="N89" s="3" t="s">
+        <v>1616</v>
+      </c>
+      <c r="O89" s="3" t="s">
+        <v>1617</v>
+      </c>
+      <c r="P89" s="3" t="s">
+        <v>1618</v>
       </c>
       <c r="Q89" s="3">
         <v>0</v>
       </c>
-      <c r="R89" s="4">
-        <v>1.5100000000000001E-2</v>
+      <c r="R89" s="3" t="s">
+        <v>1619</v>
       </c>
     </row>
     <row r="90" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B90" s="3" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="C90" s="3" t="s">
-        <v>66</v>
+        <v>429</v>
       </c>
       <c r="D90" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E90" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F90" s="3">
         <v>3</v>
       </c>
       <c r="G90" s="3">
         <v>4</v>
       </c>
-      <c r="H90" s="3">
-[...24 lines deleted...]
-        <v>32.42</v>
+      <c r="H90" s="3" t="s">
+        <v>1620</v>
+      </c>
+      <c r="I90" s="3" t="s">
+        <v>1597</v>
+      </c>
+      <c r="J90" s="3" t="s">
+        <v>1621</v>
+      </c>
+      <c r="K90" s="3" t="s">
+        <v>721</v>
+      </c>
+      <c r="L90" s="3" t="s">
+        <v>722</v>
+      </c>
+      <c r="M90" s="3" t="s">
+        <v>723</v>
+      </c>
+      <c r="N90" s="3" t="s">
+        <v>1622</v>
+      </c>
+      <c r="O90" s="3" t="s">
+        <v>1623</v>
+      </c>
+      <c r="P90" s="3" t="s">
+        <v>1624</v>
       </c>
       <c r="Q90" s="3">
         <v>0</v>
       </c>
-      <c r="R90" s="4">
-        <v>1.38E-2</v>
+      <c r="R90" s="3" t="s">
+        <v>1625</v>
       </c>
     </row>
     <row r="91" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B91" s="3" t="s">
-        <v>67</v>
+        <v>724</v>
       </c>
       <c r="C91" s="3" t="s">
-        <v>452</v>
+        <v>725</v>
       </c>
       <c r="D91" s="3" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="E91" s="3" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="F91" s="3">
         <v>3</v>
       </c>
       <c r="G91" s="3">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>141.74</v>
+        <v>3</v>
+      </c>
+      <c r="H91" s="3" t="s">
+        <v>1626</v>
       </c>
       <c r="I91" s="3">
-        <v>63.6</v>
-[...20 lines deleted...]
-        <v>12.87</v>
+        <v>0</v>
+      </c>
+      <c r="J91" s="3" t="s">
+        <v>1046</v>
+      </c>
+      <c r="K91" s="3" t="s">
+        <v>726</v>
+      </c>
+      <c r="L91" s="3" t="s">
+        <v>727</v>
+      </c>
+      <c r="M91" s="3" t="s">
+        <v>728</v>
+      </c>
+      <c r="N91" s="3" t="s">
+        <v>1627</v>
+      </c>
+      <c r="O91" s="3" t="s">
+        <v>1628</v>
+      </c>
+      <c r="P91" s="3" t="s">
+        <v>1629</v>
       </c>
       <c r="Q91" s="3">
         <v>0</v>
       </c>
-      <c r="R91" s="4">
-        <v>1.0800000000000001E-2</v>
+      <c r="R91" s="3" t="s">
+        <v>1630</v>
       </c>
     </row>
     <row r="92" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B92" s="3" t="s">
-        <v>332</v>
+        <v>68</v>
       </c>
       <c r="C92" s="3" t="s">
-        <v>333</v>
+        <v>69</v>
       </c>
       <c r="D92" s="3" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="E92" s="3" t="s">
         <v>19</v>
       </c>
       <c r="F92" s="3">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G92" s="3">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="H92" s="3">
-        <v>199.67</v>
-[...23 lines deleted...]
-        <v>19.53</v>
+        <v>174</v>
+      </c>
+      <c r="I92" s="3" t="s">
+        <v>1631</v>
+      </c>
+      <c r="J92" s="3" t="s">
+        <v>1467</v>
+      </c>
+      <c r="K92" s="3" t="s">
+        <v>729</v>
+      </c>
+      <c r="L92" s="3" t="s">
+        <v>730</v>
+      </c>
+      <c r="M92" s="3" t="s">
+        <v>731</v>
+      </c>
+      <c r="N92" s="3" t="s">
+        <v>1632</v>
+      </c>
+      <c r="O92" s="3" t="s">
+        <v>1633</v>
+      </c>
+      <c r="P92" s="3" t="s">
+        <v>1634</v>
       </c>
       <c r="Q92" s="3">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>2.18E-2</v>
+        <v>1</v>
+      </c>
+      <c r="R92" s="3" t="s">
+        <v>1635</v>
       </c>
     </row>
     <row r="93" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B93" s="3" t="s">
-        <v>68</v>
+        <v>323</v>
       </c>
       <c r="C93" s="3" t="s">
-        <v>69</v>
+        <v>324</v>
       </c>
       <c r="D93" s="3" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="E93" s="3" t="s">
         <v>19</v>
       </c>
       <c r="F93" s="3">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G93" s="3">
-        <v>5</v>
-[...26 lines deleted...]
-        <v>37.090000000000003</v>
+        <v>4</v>
+      </c>
+      <c r="H93" s="3" t="s">
+        <v>1636</v>
+      </c>
+      <c r="I93" s="3" t="s">
+        <v>1637</v>
+      </c>
+      <c r="J93" s="3" t="s">
+        <v>1638</v>
+      </c>
+      <c r="K93" s="3" t="s">
+        <v>732</v>
+      </c>
+      <c r="L93" s="3" t="s">
+        <v>733</v>
+      </c>
+      <c r="M93" s="3" t="s">
+        <v>734</v>
+      </c>
+      <c r="N93" s="3" t="s">
+        <v>1639</v>
+      </c>
+      <c r="O93" s="3" t="s">
+        <v>1640</v>
+      </c>
+      <c r="P93" s="3" t="s">
+        <v>1641</v>
       </c>
       <c r="Q93" s="3">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>2.5999999999999999E-3</v>
+        <v>0</v>
+      </c>
+      <c r="R93" s="3" t="s">
+        <v>1642</v>
       </c>
     </row>
     <row r="94" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B94" s="3" t="s">
-        <v>334</v>
+        <v>735</v>
       </c>
       <c r="C94" s="3" t="s">
-        <v>335</v>
+        <v>736</v>
       </c>
       <c r="D94" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E94" s="3" t="s">
         <v>19</v>
       </c>
       <c r="F94" s="3">
         <v>4</v>
       </c>
       <c r="G94" s="3">
         <v>4</v>
       </c>
-      <c r="H94" s="3">
-        <v>380.8</v>
+      <c r="H94" s="3" t="s">
+        <v>1643</v>
       </c>
       <c r="I94" s="3">
-        <v>366.83</v>
-[...20 lines deleted...]
-        <v>21.65</v>
+        <v>0</v>
+      </c>
+      <c r="J94" s="3" t="s">
+        <v>1644</v>
+      </c>
+      <c r="K94" s="3" t="s">
+        <v>737</v>
+      </c>
+      <c r="L94" s="3" t="s">
+        <v>738</v>
+      </c>
+      <c r="M94" s="3" t="s">
+        <v>739</v>
+      </c>
+      <c r="N94" s="3" t="s">
+        <v>1645</v>
+      </c>
+      <c r="O94" s="3" t="s">
+        <v>1646</v>
+      </c>
+      <c r="P94" s="3" t="s">
+        <v>1257</v>
       </c>
       <c r="Q94" s="3">
         <v>0</v>
       </c>
-      <c r="R94" s="4">
-        <v>1.3899999999999999E-2</v>
+      <c r="R94" s="3" t="s">
+        <v>1647</v>
       </c>
     </row>
     <row r="95" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B95" s="3" t="s">
-        <v>283</v>
+        <v>274</v>
       </c>
       <c r="C95" s="3" t="s">
-        <v>284</v>
+        <v>275</v>
       </c>
       <c r="D95" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E95" s="3" t="s">
         <v>19</v>
       </c>
       <c r="F95" s="3">
         <v>3</v>
       </c>
       <c r="G95" s="3">
         <v>3</v>
       </c>
-      <c r="H95" s="3">
-        <v>97.71</v>
+      <c r="H95" s="3" t="s">
+        <v>1648</v>
       </c>
       <c r="I95" s="3">
         <v>0</v>
       </c>
-      <c r="J95" s="4">
-[...18 lines deleted...]
-        <v>22.88</v>
+      <c r="J95" s="3" t="s">
+        <v>1649</v>
+      </c>
+      <c r="K95" s="3" t="s">
+        <v>740</v>
+      </c>
+      <c r="L95" s="3" t="s">
+        <v>741</v>
+      </c>
+      <c r="M95" s="3" t="s">
+        <v>742</v>
+      </c>
+      <c r="N95" s="3" t="s">
+        <v>1650</v>
+      </c>
+      <c r="O95" s="3" t="s">
+        <v>1651</v>
+      </c>
+      <c r="P95" s="3" t="s">
+        <v>1652</v>
       </c>
       <c r="Q95" s="3">
         <v>0</v>
       </c>
-      <c r="R95" s="4">
-        <v>1.8700000000000001E-2</v>
+      <c r="R95" s="3" t="s">
+        <v>1653</v>
       </c>
     </row>
     <row r="96" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B96" s="3" t="s">
-        <v>453</v>
+        <v>430</v>
       </c>
       <c r="C96" s="3" t="s">
-        <v>454</v>
+        <v>431</v>
       </c>
       <c r="D96" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E96" s="3" t="s">
         <v>21</v>
       </c>
       <c r="F96" s="3">
         <v>4</v>
       </c>
       <c r="G96" s="3">
         <v>4</v>
       </c>
-      <c r="H96" s="3">
-[...24 lines deleted...]
-        <v>36.700000000000003</v>
+      <c r="H96" s="3" t="s">
+        <v>1654</v>
+      </c>
+      <c r="I96" s="3" t="s">
+        <v>1655</v>
+      </c>
+      <c r="J96" s="3" t="s">
+        <v>1656</v>
+      </c>
+      <c r="K96" s="3" t="s">
+        <v>743</v>
+      </c>
+      <c r="L96" s="3" t="s">
+        <v>744</v>
+      </c>
+      <c r="M96" s="3" t="s">
+        <v>745</v>
+      </c>
+      <c r="N96" s="3" t="s">
+        <v>585</v>
+      </c>
+      <c r="O96" s="3" t="s">
+        <v>1657</v>
+      </c>
+      <c r="P96" s="3" t="s">
+        <v>1658</v>
       </c>
       <c r="Q96" s="3">
         <v>0</v>
       </c>
-      <c r="R96" s="4">
-        <v>1.21E-2</v>
+      <c r="R96" s="3" t="s">
+        <v>1568</v>
       </c>
     </row>
     <row r="97" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B97" s="3" t="s">
-        <v>285</v>
+        <v>276</v>
       </c>
       <c r="C97" s="3" t="s">
-        <v>286</v>
+        <v>277</v>
       </c>
       <c r="D97" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E97" s="3" t="s">
         <v>20</v>
       </c>
       <c r="F97" s="3">
         <v>3</v>
       </c>
       <c r="G97" s="3">
         <v>3</v>
       </c>
-      <c r="H97" s="3">
-[...24 lines deleted...]
-        <v>32.36</v>
+      <c r="H97" s="3" t="s">
+        <v>1659</v>
+      </c>
+      <c r="I97" s="3" t="s">
+        <v>1660</v>
+      </c>
+      <c r="J97" s="3" t="s">
+        <v>1661</v>
+      </c>
+      <c r="K97" s="3" t="s">
+        <v>746</v>
+      </c>
+      <c r="L97" s="3" t="s">
+        <v>747</v>
+      </c>
+      <c r="M97" s="3" t="s">
+        <v>748</v>
+      </c>
+      <c r="N97" s="3" t="s">
+        <v>1662</v>
+      </c>
+      <c r="O97" s="3" t="s">
+        <v>1663</v>
+      </c>
+      <c r="P97" s="3" t="s">
+        <v>1664</v>
       </c>
       <c r="Q97" s="3">
         <v>0</v>
       </c>
-      <c r="R97" s="4">
-        <v>1.9099999999999999E-2</v>
+      <c r="R97" s="3" t="s">
+        <v>1665</v>
       </c>
     </row>
     <row r="98" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B98" s="3" t="s">
-        <v>336</v>
+        <v>325</v>
       </c>
       <c r="C98" s="3" t="s">
-        <v>337</v>
+        <v>326</v>
       </c>
       <c r="D98" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E98" s="3" t="s">
         <v>17</v>
       </c>
       <c r="F98" s="3">
         <v>4</v>
       </c>
       <c r="G98" s="3">
         <v>3</v>
       </c>
-      <c r="H98" s="3">
-[...24 lines deleted...]
-        <v>6.37</v>
+      <c r="H98" s="3" t="s">
+        <v>1666</v>
+      </c>
+      <c r="I98" s="3" t="s">
+        <v>1667</v>
+      </c>
+      <c r="J98" s="3" t="s">
+        <v>1668</v>
+      </c>
+      <c r="K98" s="3" t="s">
+        <v>749</v>
+      </c>
+      <c r="L98" s="3" t="s">
+        <v>750</v>
+      </c>
+      <c r="M98" s="3" t="s">
+        <v>611</v>
+      </c>
+      <c r="N98" s="3" t="s">
+        <v>1669</v>
+      </c>
+      <c r="O98" s="3" t="s">
+        <v>1670</v>
+      </c>
+      <c r="P98" s="3" t="s">
+        <v>1671</v>
       </c>
       <c r="Q98" s="3">
         <v>0</v>
       </c>
-      <c r="R98" s="4">
-        <v>4.7500000000000001E-2</v>
+      <c r="R98" s="3" t="s">
+        <v>1672</v>
       </c>
     </row>
     <row r="99" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B99" s="3" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="C99" s="3" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="D99" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E99" s="3" t="s">
         <v>22</v>
       </c>
       <c r="F99" s="3">
         <v>4</v>
       </c>
       <c r="G99" s="3">
         <v>4</v>
       </c>
-      <c r="H99" s="3">
-[...24 lines deleted...]
-        <v>12.05</v>
+      <c r="H99" s="3" t="s">
+        <v>1673</v>
+      </c>
+      <c r="I99" s="3" t="s">
+        <v>1674</v>
+      </c>
+      <c r="J99" s="3" t="s">
+        <v>1397</v>
+      </c>
+      <c r="K99" s="3" t="s">
+        <v>751</v>
+      </c>
+      <c r="L99" s="3" t="s">
+        <v>752</v>
+      </c>
+      <c r="M99" s="3" t="s">
+        <v>603</v>
+      </c>
+      <c r="N99" s="3" t="s">
+        <v>1146</v>
+      </c>
+      <c r="O99" s="3" t="s">
+        <v>1675</v>
+      </c>
+      <c r="P99" s="3" t="s">
+        <v>1676</v>
       </c>
       <c r="Q99" s="3">
         <v>0</v>
       </c>
-      <c r="R99" s="4">
-        <v>1.49E-2</v>
+      <c r="R99" s="3" t="s">
+        <v>1677</v>
       </c>
     </row>
     <row r="100" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B100" s="3" t="s">
-        <v>338</v>
+        <v>464</v>
       </c>
       <c r="C100" s="3" t="s">
-        <v>339</v>
+        <v>465</v>
       </c>
       <c r="D100" s="3" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="E100" s="3" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="F100" s="3">
         <v>3</v>
       </c>
       <c r="G100" s="3">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>50.4</v>
+        <v>3</v>
+      </c>
+      <c r="H100" s="3" t="s">
+        <v>1678</v>
       </c>
       <c r="I100" s="3">
-        <v>47.08</v>
-[...20 lines deleted...]
-        <v>77.900000000000006</v>
+        <v>0</v>
+      </c>
+      <c r="J100" s="3" t="s">
+        <v>1679</v>
+      </c>
+      <c r="K100" s="3" t="s">
+        <v>753</v>
+      </c>
+      <c r="L100" s="3" t="s">
+        <v>754</v>
+      </c>
+      <c r="M100" s="3" t="s">
+        <v>755</v>
+      </c>
+      <c r="N100" s="3" t="s">
+        <v>1680</v>
+      </c>
+      <c r="O100" s="3" t="s">
+        <v>1681</v>
+      </c>
+      <c r="P100" s="3" t="s">
+        <v>1682</v>
       </c>
       <c r="Q100" s="3">
         <v>0</v>
       </c>
-      <c r="R100" s="4">
-        <v>1.9E-2</v>
+      <c r="R100" s="3" t="s">
+        <v>733</v>
       </c>
     </row>
     <row r="101" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B101" s="3" t="s">
-        <v>491</v>
+        <v>756</v>
       </c>
       <c r="C101" s="3" t="s">
-        <v>492</v>
+        <v>757</v>
       </c>
       <c r="D101" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E101" s="3" t="s">
         <v>23</v>
       </c>
       <c r="F101" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G101" s="3">
-        <v>3</v>
-[...26 lines deleted...]
-        <v>15.7</v>
+        <v>4</v>
+      </c>
+      <c r="H101" s="3" t="s">
+        <v>1683</v>
+      </c>
+      <c r="I101" s="3" t="s">
+        <v>1684</v>
+      </c>
+      <c r="J101" s="3" t="s">
+        <v>763</v>
+      </c>
+      <c r="K101" s="3" t="s">
+        <v>758</v>
+      </c>
+      <c r="L101" s="3" t="s">
+        <v>759</v>
+      </c>
+      <c r="M101" s="3" t="s">
+        <v>760</v>
+      </c>
+      <c r="N101" s="3" t="s">
+        <v>1685</v>
+      </c>
+      <c r="O101" s="3" t="s">
+        <v>1686</v>
+      </c>
+      <c r="P101" s="3" t="s">
+        <v>1687</v>
       </c>
       <c r="Q101" s="3">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>3.1600000000000003E-2</v>
+        <v>1</v>
+      </c>
+      <c r="R101" s="3" t="s">
+        <v>1688</v>
       </c>
     </row>
     <row r="102" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B102" s="3" t="s">
-        <v>220</v>
+        <v>213</v>
       </c>
       <c r="C102" s="3" t="s">
-        <v>221</v>
+        <v>214</v>
       </c>
       <c r="D102" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E102" s="3" t="s">
         <v>18</v>
       </c>
       <c r="F102" s="3">
         <v>4</v>
       </c>
       <c r="G102" s="3">
         <v>4</v>
       </c>
-      <c r="H102" s="3">
-        <v>31.01</v>
+      <c r="H102" s="3" t="s">
+        <v>1689</v>
       </c>
       <c r="I102" s="3">
         <v>0</v>
       </c>
-      <c r="J102" s="4">
-[...18 lines deleted...]
-        <v>24.31</v>
+      <c r="J102" s="3" t="s">
+        <v>1588</v>
+      </c>
+      <c r="K102" s="3" t="s">
+        <v>761</v>
+      </c>
+      <c r="L102" s="3" t="s">
+        <v>762</v>
+      </c>
+      <c r="M102" s="3" t="s">
+        <v>763</v>
+      </c>
+      <c r="N102" s="3" t="s">
+        <v>1690</v>
+      </c>
+      <c r="O102" s="3" t="s">
+        <v>1691</v>
+      </c>
+      <c r="P102" s="3" t="s">
+        <v>1692</v>
       </c>
       <c r="Q102" s="3">
         <v>0</v>
       </c>
-      <c r="R102" s="4">
-        <v>4.2799999999999998E-2</v>
+      <c r="R102" s="3" t="s">
+        <v>1693</v>
       </c>
     </row>
     <row r="103" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B103" s="3" t="s">
         <v>70</v>
       </c>
       <c r="C103" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D103" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E103" s="3" t="s">
         <v>18</v>
       </c>
       <c r="F103" s="3">
         <v>4</v>
       </c>
       <c r="G103" s="3">
         <v>4</v>
       </c>
-      <c r="H103" s="3">
-[...24 lines deleted...]
-        <v>73.84</v>
+      <c r="H103" s="3" t="s">
+        <v>1694</v>
+      </c>
+      <c r="I103" s="3" t="s">
+        <v>1695</v>
+      </c>
+      <c r="J103" s="3" t="s">
+        <v>1665</v>
+      </c>
+      <c r="K103" s="3" t="s">
+        <v>764</v>
+      </c>
+      <c r="L103" s="3" t="s">
+        <v>765</v>
+      </c>
+      <c r="M103" s="3" t="s">
+        <v>766</v>
+      </c>
+      <c r="N103" s="3" t="s">
+        <v>1696</v>
+      </c>
+      <c r="O103" s="3" t="s">
+        <v>1697</v>
+      </c>
+      <c r="P103" s="3" t="s">
+        <v>1698</v>
       </c>
       <c r="Q103" s="3">
         <v>1</v>
       </c>
-      <c r="R103" s="4">
-        <v>2.07E-2</v>
+      <c r="R103" s="3" t="s">
+        <v>1699</v>
       </c>
     </row>
     <row r="104" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B104" s="3" t="s">
-        <v>493</v>
+        <v>466</v>
       </c>
       <c r="C104" s="3" t="s">
-        <v>494</v>
+        <v>467</v>
       </c>
       <c r="D104" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E104" s="3" t="s">
         <v>17</v>
       </c>
       <c r="F104" s="3">
         <v>3</v>
       </c>
       <c r="G104" s="3">
         <v>4</v>
       </c>
-      <c r="H104" s="3">
-        <v>69.459999999999994</v>
+      <c r="H104" s="3" t="s">
+        <v>1700</v>
       </c>
       <c r="I104" s="3">
         <v>63</v>
       </c>
-      <c r="J104" s="4">
-[...18 lines deleted...]
-        <v>15.22</v>
+      <c r="J104" s="3" t="s">
+        <v>1701</v>
+      </c>
+      <c r="K104" s="3" t="s">
+        <v>767</v>
+      </c>
+      <c r="L104" s="3" t="s">
+        <v>590</v>
+      </c>
+      <c r="M104" s="3" t="s">
+        <v>670</v>
+      </c>
+      <c r="N104" s="3" t="s">
+        <v>1702</v>
+      </c>
+      <c r="O104" s="3" t="s">
+        <v>1703</v>
+      </c>
+      <c r="P104" s="3" t="s">
+        <v>1704</v>
       </c>
       <c r="Q104" s="3">
         <v>0</v>
       </c>
-      <c r="R104" s="4">
-        <v>4.2200000000000001E-2</v>
+      <c r="R104" s="3" t="s">
+        <v>1705</v>
       </c>
     </row>
     <row r="105" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B105" s="3" t="s">
-        <v>427</v>
+        <v>364</v>
       </c>
       <c r="C105" s="3" t="s">
-        <v>428</v>
+        <v>365</v>
       </c>
       <c r="D105" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E105" s="3" t="s">
         <v>20</v>
       </c>
       <c r="F105" s="3">
         <v>4</v>
       </c>
       <c r="G105" s="3">
         <v>4</v>
       </c>
-      <c r="H105" s="3">
-[...24 lines deleted...]
-        <v>34.82</v>
+      <c r="H105" s="3" t="s">
+        <v>1706</v>
+      </c>
+      <c r="I105" s="3" t="s">
+        <v>1707</v>
+      </c>
+      <c r="J105" s="3" t="s">
+        <v>1708</v>
+      </c>
+      <c r="K105" s="3" t="s">
+        <v>768</v>
+      </c>
+      <c r="L105" s="3" t="s">
+        <v>769</v>
+      </c>
+      <c r="M105" s="3" t="s">
+        <v>592</v>
+      </c>
+      <c r="N105" s="3" t="s">
+        <v>1709</v>
+      </c>
+      <c r="O105" s="3" t="s">
+        <v>1710</v>
+      </c>
+      <c r="P105" s="3" t="s">
+        <v>1711</v>
       </c>
       <c r="Q105" s="3">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>1.4800000000000001E-2</v>
+        <v>1</v>
+      </c>
+      <c r="R105" s="3" t="s">
+        <v>1712</v>
       </c>
     </row>
     <row r="106" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B106" s="3" t="s">
-        <v>495</v>
+        <v>157</v>
       </c>
       <c r="C106" s="3" t="s">
-        <v>496</v>
+        <v>158</v>
       </c>
       <c r="D106" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E106" s="3" t="s">
         <v>16</v>
       </c>
       <c r="F106" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G106" s="3">
         <v>4</v>
       </c>
-      <c r="H106" s="3">
-        <v>304.85000000000002</v>
+      <c r="H106" s="3" t="s">
+        <v>1713</v>
       </c>
       <c r="I106" s="3">
         <v>0</v>
       </c>
-      <c r="J106" s="4">
-[...18 lines deleted...]
-        <v>21.76</v>
+      <c r="J106" s="3" t="s">
+        <v>1424</v>
+      </c>
+      <c r="K106" s="3" t="s">
+        <v>770</v>
+      </c>
+      <c r="L106" s="3" t="s">
+        <v>771</v>
+      </c>
+      <c r="M106" s="3" t="s">
+        <v>772</v>
+      </c>
+      <c r="N106" s="3" t="s">
+        <v>1714</v>
+      </c>
+      <c r="O106" s="3" t="s">
+        <v>1715</v>
+      </c>
+      <c r="P106" s="3" t="s">
+        <v>1716</v>
       </c>
       <c r="Q106" s="3">
         <v>0</v>
       </c>
-      <c r="R106" s="4">
-        <v>1.6400000000000001E-2</v>
+      <c r="R106" s="3" t="s">
+        <v>1717</v>
       </c>
     </row>
     <row r="107" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B107" s="3" t="s">
-        <v>379</v>
+        <v>72</v>
       </c>
       <c r="C107" s="3" t="s">
-        <v>380</v>
+        <v>73</v>
       </c>
       <c r="D107" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E107" s="3" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="F107" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G107" s="3">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>45.88</v>
+        <v>3</v>
+      </c>
+      <c r="H107" s="3" t="s">
+        <v>1618</v>
       </c>
       <c r="I107" s="3">
-        <v>31.2</v>
-[...20 lines deleted...]
-        <v>41.92</v>
+        <v>0</v>
+      </c>
+      <c r="J107" s="3" t="s">
+        <v>1718</v>
+      </c>
+      <c r="K107" s="3" t="s">
+        <v>773</v>
+      </c>
+      <c r="L107" s="3" t="s">
+        <v>674</v>
+      </c>
+      <c r="M107" s="3" t="s">
+        <v>774</v>
+      </c>
+      <c r="N107" s="3" t="s">
+        <v>1719</v>
+      </c>
+      <c r="O107" s="3" t="s">
+        <v>1720</v>
+      </c>
+      <c r="P107" s="3" t="s">
+        <v>1721</v>
       </c>
       <c r="Q107" s="3">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>2.29E-2</v>
+        <v>0</v>
+      </c>
+      <c r="R107" s="3" t="s">
+        <v>1262</v>
       </c>
     </row>
     <row r="108" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B108" s="3" t="s">
-        <v>160</v>
+        <v>327</v>
       </c>
       <c r="C108" s="3" t="s">
-        <v>161</v>
+        <v>328</v>
       </c>
       <c r="D108" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E108" s="3" t="s">
         <v>16</v>
       </c>
       <c r="F108" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G108" s="3">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>190.45</v>
+        <v>3</v>
+      </c>
+      <c r="H108" s="3" t="s">
+        <v>1722</v>
       </c>
       <c r="I108" s="3">
         <v>0</v>
       </c>
-      <c r="J108" s="4">
-[...18 lines deleted...]
-        <v>25.65</v>
+      <c r="J108" s="3" t="s">
+        <v>1723</v>
+      </c>
+      <c r="K108" s="3" t="s">
+        <v>775</v>
+      </c>
+      <c r="L108" s="3" t="s">
+        <v>776</v>
+      </c>
+      <c r="M108" s="3" t="s">
+        <v>777</v>
+      </c>
+      <c r="N108" s="3" t="s">
+        <v>1724</v>
+      </c>
+      <c r="O108" s="3" t="s">
+        <v>1725</v>
+      </c>
+      <c r="P108" s="3" t="s">
+        <v>1726</v>
       </c>
       <c r="Q108" s="3">
         <v>0</v>
       </c>
-      <c r="R108" s="4">
-        <v>1.3299999999999999E-2</v>
+      <c r="R108" s="3" t="s">
+        <v>944</v>
       </c>
     </row>
     <row r="109" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B109" s="3" t="s">
-        <v>381</v>
+        <v>778</v>
       </c>
       <c r="C109" s="3" t="s">
-        <v>382</v>
+        <v>779</v>
       </c>
       <c r="D109" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E109" s="3" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="F109" s="3">
         <v>3</v>
       </c>
       <c r="G109" s="3">
         <v>3</v>
       </c>
-      <c r="H109" s="3">
-        <v>358.91</v>
+      <c r="H109" s="3" t="s">
+        <v>1727</v>
       </c>
       <c r="I109" s="3">
-        <v>121.8</v>
-[...20 lines deleted...]
-        <v>19.11</v>
+        <v>0</v>
+      </c>
+      <c r="J109" s="3" t="s">
+        <v>1728</v>
+      </c>
+      <c r="K109" s="3" t="s">
+        <v>780</v>
+      </c>
+      <c r="L109" s="3" t="s">
+        <v>555</v>
+      </c>
+      <c r="M109" s="3" t="s">
+        <v>656</v>
+      </c>
+      <c r="N109" s="3" t="s">
+        <v>1729</v>
+      </c>
+      <c r="O109" s="3" t="s">
+        <v>1730</v>
+      </c>
+      <c r="P109" s="3" t="s">
+        <v>689</v>
       </c>
       <c r="Q109" s="3">
         <v>0</v>
       </c>
-      <c r="R109" s="4">
-        <v>2.1499999999999998E-2</v>
+      <c r="R109" s="3" t="s">
+        <v>785</v>
       </c>
     </row>
     <row r="110" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B110" s="3" t="s">
-        <v>72</v>
+        <v>278</v>
       </c>
       <c r="C110" s="3" t="s">
-        <v>73</v>
+        <v>279</v>
       </c>
       <c r="D110" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E110" s="3" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="F110" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G110" s="3">
-        <v>3</v>
-[...26 lines deleted...]
-        <v>17.190000000000001</v>
+        <v>4</v>
+      </c>
+      <c r="H110" s="3" t="s">
+        <v>1731</v>
+      </c>
+      <c r="I110" s="3" t="s">
+        <v>1732</v>
+      </c>
+      <c r="J110" s="3" t="s">
+        <v>1733</v>
+      </c>
+      <c r="K110" s="3" t="s">
+        <v>781</v>
+      </c>
+      <c r="L110" s="3" t="s">
+        <v>643</v>
+      </c>
+      <c r="M110" s="3" t="s">
+        <v>782</v>
+      </c>
+      <c r="N110" s="3" t="s">
+        <v>1001</v>
+      </c>
+      <c r="O110" s="3" t="s">
+        <v>1734</v>
+      </c>
+      <c r="P110" s="3" t="s">
+        <v>1735</v>
       </c>
       <c r="Q110" s="3">
         <v>0</v>
       </c>
-      <c r="R110" s="4">
-        <v>2.2200000000000001E-2</v>
+      <c r="R110" s="3" t="s">
+        <v>1736</v>
       </c>
     </row>
     <row r="111" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B111" s="3" t="s">
-        <v>340</v>
+        <v>280</v>
       </c>
       <c r="C111" s="3" t="s">
-        <v>341</v>
+        <v>279</v>
       </c>
       <c r="D111" s="3" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="E111" s="3" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="F111" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G111" s="3">
-        <v>3</v>
-[...26 lines deleted...]
-        <v>13.45</v>
+        <v>4</v>
+      </c>
+      <c r="H111" s="3" t="s">
+        <v>1737</v>
+      </c>
+      <c r="I111" s="3" t="s">
+        <v>1738</v>
+      </c>
+      <c r="J111" s="3" t="s">
+        <v>1733</v>
+      </c>
+      <c r="K111" s="3" t="s">
+        <v>781</v>
+      </c>
+      <c r="L111" s="3" t="s">
+        <v>643</v>
+      </c>
+      <c r="M111" s="3" t="s">
+        <v>782</v>
+      </c>
+      <c r="N111" s="3" t="s">
+        <v>1001</v>
+      </c>
+      <c r="O111" s="3" t="s">
+        <v>1734</v>
+      </c>
+      <c r="P111" s="3" t="s">
+        <v>1735</v>
       </c>
       <c r="Q111" s="3">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>3.7499999999999999E-2</v>
+        <v>1</v>
+      </c>
+      <c r="R111" s="3" t="s">
+        <v>1736</v>
       </c>
     </row>
     <row r="112" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B112" s="3" t="s">
-        <v>287</v>
+        <v>215</v>
       </c>
       <c r="C112" s="3" t="s">
-        <v>288</v>
+        <v>216</v>
       </c>
       <c r="D112" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E112" s="3" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="F112" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G112" s="3">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>256.58999999999997</v>
+        <v>3</v>
+      </c>
+      <c r="H112" s="3" t="s">
+        <v>1739</v>
       </c>
       <c r="I112" s="3">
-        <v>32.4</v>
-[...20 lines deleted...]
-        <v>44.55</v>
+        <v>0</v>
+      </c>
+      <c r="J112" s="3" t="s">
+        <v>1327</v>
+      </c>
+      <c r="K112" s="3" t="s">
+        <v>783</v>
+      </c>
+      <c r="L112" s="3" t="s">
+        <v>556</v>
+      </c>
+      <c r="M112" s="3" t="s">
+        <v>784</v>
+      </c>
+      <c r="N112" s="3" t="s">
+        <v>1740</v>
+      </c>
+      <c r="O112" s="3" t="s">
+        <v>1741</v>
+      </c>
+      <c r="P112" s="3" t="s">
+        <v>1742</v>
       </c>
       <c r="Q112" s="3">
         <v>0</v>
       </c>
-      <c r="R112" s="4">
-        <v>1.04E-2</v>
+      <c r="R112" s="3" t="s">
+        <v>1718</v>
       </c>
     </row>
     <row r="113" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B113" s="3" t="s">
-        <v>289</v>
+        <v>74</v>
       </c>
       <c r="C113" s="3" t="s">
-        <v>288</v>
+        <v>75</v>
       </c>
       <c r="D113" s="3" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="E113" s="3" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="F113" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G113" s="3">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>356.91</v>
+        <v>3</v>
+      </c>
+      <c r="H113" s="3" t="s">
+        <v>1600</v>
       </c>
       <c r="I113" s="3">
-        <v>67.63</v>
-[...20 lines deleted...]
-        <v>44.55</v>
+        <v>0</v>
+      </c>
+      <c r="J113" s="3" t="s">
+        <v>1743</v>
+      </c>
+      <c r="K113" s="3" t="s">
+        <v>785</v>
+      </c>
+      <c r="L113" s="3" t="s">
+        <v>591</v>
+      </c>
+      <c r="M113" s="3" t="s">
+        <v>786</v>
+      </c>
+      <c r="N113" s="3" t="s">
+        <v>1744</v>
+      </c>
+      <c r="O113" s="3" t="s">
+        <v>1745</v>
+      </c>
+      <c r="P113" s="3" t="s">
+        <v>666</v>
       </c>
       <c r="Q113" s="3">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>1.04E-2</v>
+        <v>0</v>
+      </c>
+      <c r="R113" s="3" t="s">
+        <v>1746</v>
       </c>
     </row>
     <row r="114" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B114" s="3" t="s">
-        <v>222</v>
+        <v>281</v>
       </c>
       <c r="C114" s="3" t="s">
-        <v>223</v>
+        <v>282</v>
       </c>
       <c r="D114" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E114" s="3" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="F114" s="3">
         <v>3</v>
       </c>
       <c r="G114" s="3">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>58.47</v>
+        <v>4</v>
+      </c>
+      <c r="H114" s="3" t="s">
+        <v>1747</v>
       </c>
       <c r="I114" s="3">
         <v>0</v>
       </c>
-      <c r="J114" s="4">
-[...18 lines deleted...]
-        <v>31.32</v>
+      <c r="J114" s="3" t="s">
+        <v>1748</v>
+      </c>
+      <c r="K114" s="3" t="s">
+        <v>787</v>
+      </c>
+      <c r="L114" s="3" t="s">
+        <v>788</v>
+      </c>
+      <c r="M114" s="3" t="s">
+        <v>603</v>
+      </c>
+      <c r="N114" s="3" t="s">
+        <v>1749</v>
+      </c>
+      <c r="O114" s="3" t="s">
+        <v>631</v>
+      </c>
+      <c r="P114" s="3" t="s">
+        <v>1402</v>
       </c>
       <c r="Q114" s="3">
         <v>0</v>
       </c>
-      <c r="R114" s="4">
-        <v>2.7300000000000001E-2</v>
+      <c r="R114" s="3" t="s">
+        <v>1276</v>
       </c>
     </row>
     <row r="115" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B115" s="3" t="s">
-        <v>74</v>
+        <v>329</v>
       </c>
       <c r="C115" s="3" t="s">
-        <v>75</v>
+        <v>330</v>
       </c>
       <c r="D115" s="3" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="E115" s="3" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="F115" s="3">
         <v>3</v>
       </c>
       <c r="G115" s="3">
-        <v>3</v>
-[...26 lines deleted...]
-        <v>10.3</v>
+        <v>4</v>
+      </c>
+      <c r="H115" s="3" t="s">
+        <v>1750</v>
+      </c>
+      <c r="I115" s="3" t="s">
+        <v>1751</v>
+      </c>
+      <c r="J115" s="3" t="s">
+        <v>1752</v>
+      </c>
+      <c r="K115" s="3" t="s">
+        <v>789</v>
+      </c>
+      <c r="L115" s="3" t="s">
+        <v>790</v>
+      </c>
+      <c r="M115" s="3" t="s">
+        <v>791</v>
+      </c>
+      <c r="N115" s="3" t="s">
+        <v>1753</v>
+      </c>
+      <c r="O115" s="3" t="s">
+        <v>1754</v>
+      </c>
+      <c r="P115" s="3" t="s">
+        <v>1755</v>
       </c>
       <c r="Q115" s="3">
         <v>0</v>
       </c>
-      <c r="R115" s="4">
-        <v>3.5299999999999998E-2</v>
+      <c r="R115" s="3" t="s">
+        <v>1280</v>
       </c>
     </row>
     <row r="116" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B116" s="3" t="s">
-        <v>290</v>
+        <v>792</v>
       </c>
       <c r="C116" s="3" t="s">
-        <v>291</v>
+        <v>793</v>
       </c>
       <c r="D116" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E116" s="3" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F116" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G116" s="3">
         <v>4</v>
       </c>
-      <c r="H116" s="3">
-[...24 lines deleted...]
-        <v>27.2</v>
+      <c r="H116" s="3" t="s">
+        <v>1756</v>
+      </c>
+      <c r="I116" s="3" t="s">
+        <v>1757</v>
+      </c>
+      <c r="J116" s="3" t="s">
+        <v>1758</v>
+      </c>
+      <c r="K116" s="3" t="s">
+        <v>794</v>
+      </c>
+      <c r="L116" s="3" t="s">
+        <v>795</v>
+      </c>
+      <c r="M116" s="3" t="s">
+        <v>767</v>
+      </c>
+      <c r="N116" s="3" t="s">
+        <v>1759</v>
+      </c>
+      <c r="O116" s="3" t="s">
+        <v>1760</v>
+      </c>
+      <c r="P116" s="3" t="s">
+        <v>1761</v>
       </c>
       <c r="Q116" s="3">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>5.7999999999999996E-3</v>
+        <v>1</v>
+      </c>
+      <c r="R116" s="3" t="s">
+        <v>1762</v>
       </c>
     </row>
     <row r="117" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B117" s="3" t="s">
-        <v>342</v>
+        <v>796</v>
       </c>
       <c r="C117" s="3" t="s">
-        <v>343</v>
+        <v>793</v>
       </c>
       <c r="D117" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E117" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F117" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G117" s="3">
         <v>4</v>
       </c>
-      <c r="H117" s="3">
-[...24 lines deleted...]
-        <v>44.65</v>
+      <c r="H117" s="3" t="s">
+        <v>1763</v>
+      </c>
+      <c r="I117" s="3" t="s">
+        <v>1764</v>
+      </c>
+      <c r="J117" s="3" t="s">
+        <v>1765</v>
+      </c>
+      <c r="K117" s="3" t="s">
+        <v>797</v>
+      </c>
+      <c r="L117" s="3" t="s">
+        <v>795</v>
+      </c>
+      <c r="M117" s="3" t="s">
+        <v>798</v>
+      </c>
+      <c r="N117" s="3" t="s">
+        <v>1759</v>
+      </c>
+      <c r="O117" s="3" t="s">
+        <v>1760</v>
+      </c>
+      <c r="P117" s="3" t="s">
+        <v>1761</v>
       </c>
       <c r="Q117" s="3">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>6.1999999999999998E-3</v>
+        <v>1</v>
+      </c>
+      <c r="R117" s="3" t="s">
+        <v>1762</v>
       </c>
     </row>
     <row r="118" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B118" s="3" t="s">
-        <v>383</v>
+        <v>366</v>
       </c>
       <c r="C118" s="3" t="s">
-        <v>384</v>
+        <v>367</v>
       </c>
       <c r="D118" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E118" s="3" t="s">
         <v>20</v>
       </c>
       <c r="F118" s="3">
         <v>4</v>
       </c>
       <c r="G118" s="3">
         <v>4</v>
       </c>
-      <c r="H118" s="3">
-[...24 lines deleted...]
-        <v>22.92</v>
+      <c r="H118" s="3" t="s">
+        <v>1766</v>
+      </c>
+      <c r="I118" s="3" t="s">
+        <v>1767</v>
+      </c>
+      <c r="J118" s="3" t="s">
+        <v>1768</v>
+      </c>
+      <c r="K118" s="3" t="s">
+        <v>799</v>
+      </c>
+      <c r="L118" s="3" t="s">
+        <v>631</v>
+      </c>
+      <c r="M118" s="3" t="s">
+        <v>567</v>
+      </c>
+      <c r="N118" s="3" t="s">
+        <v>1769</v>
+      </c>
+      <c r="O118" s="3" t="s">
+        <v>1770</v>
+      </c>
+      <c r="P118" s="3" t="s">
+        <v>1771</v>
       </c>
       <c r="Q118" s="3">
         <v>1</v>
       </c>
-      <c r="R118" s="4">
-        <v>2.4799999999999999E-2</v>
+      <c r="R118" s="3" t="s">
+        <v>1392</v>
       </c>
     </row>
     <row r="119" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B119" s="3" t="s">
         <v>76</v>
       </c>
       <c r="C119" s="3" t="s">
         <v>77</v>
       </c>
       <c r="D119" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E119" s="3" t="s">
         <v>16</v>
       </c>
       <c r="F119" s="3">
         <v>3</v>
       </c>
       <c r="G119" s="3">
         <v>3</v>
       </c>
-      <c r="H119" s="3">
-        <v>20.77</v>
+      <c r="H119" s="3" t="s">
+        <v>1772</v>
       </c>
       <c r="I119" s="3">
         <v>0</v>
       </c>
-      <c r="J119" s="4">
-[...18 lines deleted...]
-        <v>9.98</v>
+      <c r="J119" s="3" t="s">
+        <v>1773</v>
+      </c>
+      <c r="K119" s="3" t="s">
+        <v>800</v>
+      </c>
+      <c r="L119" s="3" t="s">
+        <v>801</v>
+      </c>
+      <c r="M119" s="3" t="s">
+        <v>802</v>
+      </c>
+      <c r="N119" s="3" t="s">
+        <v>1774</v>
+      </c>
+      <c r="O119" s="3" t="s">
+        <v>1775</v>
+      </c>
+      <c r="P119" s="3" t="s">
+        <v>1776</v>
       </c>
       <c r="Q119" s="3">
         <v>0</v>
       </c>
-      <c r="R119" s="4">
-        <v>3.8399999999999997E-2</v>
+      <c r="R119" s="3" t="s">
+        <v>1777</v>
       </c>
     </row>
     <row r="120" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B120" s="3" t="s">
-        <v>224</v>
+        <v>217</v>
       </c>
       <c r="C120" s="3" t="s">
-        <v>225</v>
+        <v>218</v>
       </c>
       <c r="D120" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E120" s="3" t="s">
         <v>16</v>
       </c>
       <c r="F120" s="3">
         <v>3</v>
       </c>
       <c r="G120" s="3">
         <v>3</v>
       </c>
-      <c r="H120" s="3">
-        <v>37.4</v>
+      <c r="H120" s="3" t="s">
+        <v>1778</v>
       </c>
       <c r="I120" s="3">
         <v>0</v>
       </c>
-      <c r="J120" s="4">
-[...18 lines deleted...]
-        <v>9.92</v>
+      <c r="J120" s="3" t="s">
+        <v>1630</v>
+      </c>
+      <c r="K120" s="3" t="s">
+        <v>803</v>
+      </c>
+      <c r="L120" s="3" t="s">
+        <v>804</v>
+      </c>
+      <c r="M120" s="3" t="s">
+        <v>805</v>
+      </c>
+      <c r="N120" s="3" t="s">
+        <v>1651</v>
+      </c>
+      <c r="O120" s="3" t="s">
+        <v>1779</v>
+      </c>
+      <c r="P120" s="3" t="s">
+        <v>902</v>
       </c>
       <c r="Q120" s="3">
         <v>0</v>
       </c>
-      <c r="R120" s="4">
-        <v>3.1099999999999999E-2</v>
+      <c r="R120" s="3" t="s">
+        <v>1455</v>
       </c>
     </row>
     <row r="121" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B121" s="3" t="s">
         <v>78</v>
       </c>
       <c r="C121" s="3" t="s">
         <v>79</v>
       </c>
       <c r="D121" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E121" s="3" t="s">
         <v>16</v>
       </c>
       <c r="F121" s="3">
         <v>4</v>
       </c>
       <c r="G121" s="3">
         <v>4</v>
       </c>
-      <c r="H121" s="3">
-        <v>42.74</v>
+      <c r="H121" s="3" t="s">
+        <v>1780</v>
       </c>
       <c r="I121" s="3">
         <v>0</v>
       </c>
-      <c r="J121" s="4">
-[...18 lines deleted...]
-        <v>14.11</v>
+      <c r="J121" s="3" t="s">
+        <v>1781</v>
+      </c>
+      <c r="K121" s="3" t="s">
+        <v>806</v>
+      </c>
+      <c r="L121" s="3" t="s">
+        <v>807</v>
+      </c>
+      <c r="M121" s="3" t="s">
+        <v>808</v>
+      </c>
+      <c r="N121" s="3" t="s">
+        <v>1782</v>
+      </c>
+      <c r="O121" s="3" t="s">
+        <v>1783</v>
+      </c>
+      <c r="P121" s="3" t="s">
+        <v>1784</v>
       </c>
       <c r="Q121" s="3">
         <v>0</v>
       </c>
-      <c r="R121" s="4">
-        <v>2.8000000000000001E-2</v>
+      <c r="R121" s="3" t="s">
+        <v>1630</v>
       </c>
     </row>
     <row r="122" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B122" s="3" t="s">
-        <v>246</v>
+        <v>809</v>
       </c>
       <c r="C122" s="3" t="s">
-        <v>247</v>
+        <v>810</v>
       </c>
       <c r="D122" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E122" s="3" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="F122" s="3">
         <v>3</v>
       </c>
       <c r="G122" s="3">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>84.55</v>
+        <v>3</v>
+      </c>
+      <c r="H122" s="3" t="s">
+        <v>1785</v>
       </c>
       <c r="I122" s="3">
         <v>0</v>
       </c>
-      <c r="J122" s="4">
-[...18 lines deleted...]
-        <v>27.4</v>
+      <c r="J122" s="3" t="s">
+        <v>1786</v>
+      </c>
+      <c r="K122" s="3" t="s">
+        <v>811</v>
+      </c>
+      <c r="L122" s="3" t="s">
+        <v>812</v>
+      </c>
+      <c r="M122" s="3" t="s">
+        <v>656</v>
+      </c>
+      <c r="N122" s="3" t="s">
+        <v>1787</v>
+      </c>
+      <c r="O122" s="3" t="s">
+        <v>1788</v>
+      </c>
+      <c r="P122" s="3" t="s">
+        <v>1789</v>
       </c>
       <c r="Q122" s="3">
         <v>0</v>
       </c>
-      <c r="R122" s="4">
-        <v>1.3299999999999999E-2</v>
+      <c r="R122" s="3" t="s">
+        <v>931</v>
       </c>
     </row>
     <row r="123" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B123" s="3" t="s">
-        <v>385</v>
+        <v>814</v>
       </c>
       <c r="C123" s="3" t="s">
-        <v>386</v>
+        <v>815</v>
       </c>
       <c r="D123" s="3" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="E123" s="3" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="F123" s="3">
         <v>3</v>
       </c>
       <c r="G123" s="3">
         <v>3</v>
       </c>
-      <c r="H123" s="3">
-        <v>45.16</v>
+      <c r="H123" s="3" t="s">
+        <v>1790</v>
       </c>
       <c r="I123" s="3">
         <v>0</v>
       </c>
-      <c r="J123" s="4">
-[...18 lines deleted...]
-        <v>15.39</v>
+      <c r="J123" s="3" t="s">
+        <v>1077</v>
+      </c>
+      <c r="K123" s="3" t="s">
+        <v>816</v>
+      </c>
+      <c r="L123" s="3" t="s">
+        <v>817</v>
+      </c>
+      <c r="M123" s="3" t="s">
+        <v>691</v>
+      </c>
+      <c r="N123" s="3" t="s">
+        <v>1791</v>
+      </c>
+      <c r="O123" s="3" t="s">
+        <v>1792</v>
+      </c>
+      <c r="P123" s="3" t="s">
+        <v>1793</v>
       </c>
       <c r="Q123" s="3">
         <v>0</v>
       </c>
-      <c r="R123" s="4">
-        <v>6.1600000000000002E-2</v>
+      <c r="R123" s="3" t="s">
+        <v>1794</v>
       </c>
     </row>
     <row r="124" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B124" s="3" t="s">
-        <v>497</v>
+        <v>239</v>
       </c>
       <c r="C124" s="3" t="s">
-        <v>498</v>
+        <v>240</v>
       </c>
       <c r="D124" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E124" s="3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F124" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G124" s="3">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>242.9</v>
+        <v>4</v>
+      </c>
+      <c r="H124" s="3" t="s">
+        <v>1795</v>
       </c>
       <c r="I124" s="3">
-        <v>75.599999999999994</v>
-[...20 lines deleted...]
-        <v>28.25</v>
+        <v>0</v>
+      </c>
+      <c r="J124" s="3" t="s">
+        <v>1796</v>
+      </c>
+      <c r="K124" s="3" t="s">
+        <v>818</v>
+      </c>
+      <c r="L124" s="3" t="s">
+        <v>819</v>
+      </c>
+      <c r="M124" s="3" t="s">
+        <v>645</v>
+      </c>
+      <c r="N124" s="3" t="s">
+        <v>1797</v>
+      </c>
+      <c r="O124" s="3" t="s">
+        <v>1798</v>
+      </c>
+      <c r="P124" s="3" t="s">
+        <v>1799</v>
       </c>
       <c r="Q124" s="3">
         <v>0</v>
       </c>
-      <c r="R124" s="4">
-        <v>2.1700000000000001E-2</v>
+      <c r="R124" s="3" t="s">
+        <v>1717</v>
       </c>
     </row>
     <row r="125" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B125" s="3" t="s">
-        <v>266</v>
+        <v>368</v>
       </c>
       <c r="C125" s="3" t="s">
-        <v>267</v>
+        <v>369</v>
       </c>
       <c r="D125" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E125" s="3" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="F125" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G125" s="3">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>866.17</v>
+        <v>3</v>
+      </c>
+      <c r="H125" s="3" t="s">
+        <v>1800</v>
       </c>
       <c r="I125" s="3">
         <v>0</v>
       </c>
-      <c r="J125" s="4">
-[...18 lines deleted...]
-        <v>16.88</v>
+      <c r="J125" s="3" t="s">
+        <v>1801</v>
+      </c>
+      <c r="K125" s="3" t="s">
+        <v>820</v>
+      </c>
+      <c r="L125" s="3" t="s">
+        <v>821</v>
+      </c>
+      <c r="M125" s="3" t="s">
+        <v>822</v>
+      </c>
+      <c r="N125" s="3" t="s">
+        <v>1802</v>
+      </c>
+      <c r="O125" s="3" t="s">
+        <v>1803</v>
+      </c>
+      <c r="P125" s="3" t="s">
+        <v>1804</v>
       </c>
       <c r="Q125" s="3">
         <v>0</v>
       </c>
-      <c r="R125" s="4">
-        <v>2.4199999999999999E-2</v>
+      <c r="R125" s="3" t="s">
+        <v>866</v>
       </c>
     </row>
     <row r="126" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B126" s="3" t="s">
-        <v>305</v>
+        <v>468</v>
       </c>
       <c r="C126" s="3" t="s">
-        <v>306</v>
+        <v>469</v>
       </c>
       <c r="D126" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E126" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F126" s="3">
         <v>4</v>
       </c>
       <c r="G126" s="3">
-        <v>4</v>
-[...26 lines deleted...]
-        <v>31.44</v>
+        <v>3</v>
+      </c>
+      <c r="H126" s="3" t="s">
+        <v>1805</v>
+      </c>
+      <c r="I126" s="3" t="s">
+        <v>1806</v>
+      </c>
+      <c r="J126" s="3" t="s">
+        <v>1483</v>
+      </c>
+      <c r="K126" s="3" t="s">
+        <v>823</v>
+      </c>
+      <c r="L126" s="3" t="s">
+        <v>824</v>
+      </c>
+      <c r="M126" s="3" t="s">
+        <v>825</v>
+      </c>
+      <c r="N126" s="3" t="s">
+        <v>1807</v>
+      </c>
+      <c r="O126" s="3" t="s">
+        <v>1808</v>
+      </c>
+      <c r="P126" s="3" t="s">
+        <v>1809</v>
       </c>
       <c r="Q126" s="3">
         <v>0</v>
       </c>
-      <c r="R126" s="4">
-        <v>9.4999999999999998E-3</v>
+      <c r="R126" s="3" t="s">
+        <v>1810</v>
       </c>
     </row>
     <row r="127" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B127" s="3" t="s">
-        <v>299</v>
+        <v>257</v>
       </c>
       <c r="C127" s="3" t="s">
-        <v>300</v>
+        <v>258</v>
       </c>
       <c r="D127" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E127" s="3" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="F127" s="3">
         <v>4</v>
       </c>
       <c r="G127" s="3">
         <v>4</v>
       </c>
-      <c r="H127" s="3">
-        <v>483.84</v>
+      <c r="H127" s="3" t="s">
+        <v>1811</v>
       </c>
       <c r="I127" s="3">
-        <v>96.27</v>
-[...20 lines deleted...]
-        <v>17.05</v>
+        <v>0</v>
+      </c>
+      <c r="J127" s="3" t="s">
+        <v>1311</v>
+      </c>
+      <c r="K127" s="3" t="s">
+        <v>826</v>
+      </c>
+      <c r="L127" s="3" t="s">
+        <v>827</v>
+      </c>
+      <c r="M127" s="3" t="s">
+        <v>828</v>
+      </c>
+      <c r="N127" s="3" t="s">
+        <v>1812</v>
+      </c>
+      <c r="O127" s="3" t="s">
+        <v>1813</v>
+      </c>
+      <c r="P127" s="3" t="s">
+        <v>1814</v>
       </c>
       <c r="Q127" s="3">
         <v>0</v>
       </c>
-      <c r="R127" s="4">
-        <v>8.3000000000000001E-3</v>
+      <c r="R127" s="3" t="s">
+        <v>1815</v>
       </c>
     </row>
     <row r="128" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B128" s="3" t="s">
-        <v>455</v>
+        <v>296</v>
       </c>
       <c r="C128" s="3" t="s">
-        <v>456</v>
+        <v>297</v>
       </c>
       <c r="D128" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E128" s="3" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="F128" s="3">
         <v>4</v>
       </c>
       <c r="G128" s="3">
-        <v>3</v>
-[...26 lines deleted...]
-        <v>13.62</v>
+        <v>4</v>
+      </c>
+      <c r="H128" s="3" t="s">
+        <v>1816</v>
+      </c>
+      <c r="I128" s="3" t="s">
+        <v>1817</v>
+      </c>
+      <c r="J128" s="3" t="s">
+        <v>1818</v>
+      </c>
+      <c r="K128" s="3" t="s">
+        <v>829</v>
+      </c>
+      <c r="L128" s="3" t="s">
+        <v>559</v>
+      </c>
+      <c r="M128" s="3" t="s">
+        <v>830</v>
+      </c>
+      <c r="N128" s="3" t="s">
+        <v>1819</v>
+      </c>
+      <c r="O128" s="3" t="s">
+        <v>1820</v>
+      </c>
+      <c r="P128" s="3" t="s">
+        <v>1821</v>
       </c>
       <c r="Q128" s="3">
         <v>0</v>
       </c>
-      <c r="R128" s="4">
-        <v>7.7200000000000005E-2</v>
+      <c r="R128" s="3" t="s">
+        <v>1340</v>
       </c>
     </row>
     <row r="129" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B129" s="3" t="s">
-        <v>226</v>
+        <v>290</v>
       </c>
       <c r="C129" s="3" t="s">
-        <v>276</v>
+        <v>291</v>
       </c>
       <c r="D129" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E129" s="3" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="F129" s="3">
         <v>4</v>
       </c>
       <c r="G129" s="3">
         <v>4</v>
       </c>
-      <c r="H129" s="3">
-[...24 lines deleted...]
-        <v>10.220000000000001</v>
+      <c r="H129" s="3" t="s">
+        <v>1822</v>
+      </c>
+      <c r="I129" s="3" t="s">
+        <v>1823</v>
+      </c>
+      <c r="J129" s="3" t="s">
+        <v>1824</v>
+      </c>
+      <c r="K129" s="3" t="s">
+        <v>831</v>
+      </c>
+      <c r="L129" s="3" t="s">
+        <v>578</v>
+      </c>
+      <c r="M129" s="3" t="s">
+        <v>832</v>
+      </c>
+      <c r="N129" s="3" t="s">
+        <v>661</v>
+      </c>
+      <c r="O129" s="3" t="s">
+        <v>559</v>
+      </c>
+      <c r="P129" s="3" t="s">
+        <v>1825</v>
       </c>
       <c r="Q129" s="3">
         <v>0</v>
       </c>
-      <c r="R129" s="4">
-        <v>2.06E-2</v>
+      <c r="R129" s="3" t="s">
+        <v>1826</v>
       </c>
     </row>
     <row r="130" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B130" s="3" t="s">
-        <v>387</v>
+        <v>432</v>
       </c>
       <c r="C130" s="3" t="s">
-        <v>388</v>
+        <v>433</v>
       </c>
       <c r="D130" s="3" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="E130" s="3" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="F130" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G130" s="3">
         <v>3</v>
       </c>
-      <c r="H130" s="3">
-        <v>14.07</v>
+      <c r="H130" s="3" t="s">
+        <v>1827</v>
       </c>
       <c r="I130" s="3">
         <v>0</v>
       </c>
-      <c r="J130" s="4">
-[...18 lines deleted...]
-        <v>8.2899999999999991</v>
+      <c r="J130" s="3" t="s">
+        <v>1828</v>
+      </c>
+      <c r="K130" s="3" t="s">
+        <v>833</v>
+      </c>
+      <c r="L130" s="3" t="s">
+        <v>834</v>
+      </c>
+      <c r="M130" s="3" t="s">
+        <v>835</v>
+      </c>
+      <c r="N130" s="3" t="s">
+        <v>1829</v>
+      </c>
+      <c r="O130" s="3" t="s">
+        <v>1830</v>
+      </c>
+      <c r="P130" s="3" t="s">
+        <v>1831</v>
       </c>
       <c r="Q130" s="3">
         <v>0</v>
       </c>
-      <c r="R130" s="4">
-        <v>4.4600000000000001E-2</v>
+      <c r="R130" s="3" t="s">
+        <v>1832</v>
       </c>
     </row>
     <row r="131" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B131" s="3" t="s">
-        <v>345</v>
+        <v>219</v>
       </c>
       <c r="C131" s="3" t="s">
-        <v>344</v>
+        <v>267</v>
       </c>
       <c r="D131" s="3" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="E131" s="3" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="F131" s="3">
         <v>4</v>
       </c>
       <c r="G131" s="3">
         <v>4</v>
       </c>
-      <c r="H131" s="3">
-        <v>210.37</v>
+      <c r="H131" s="3" t="s">
+        <v>1833</v>
       </c>
       <c r="I131" s="3">
-        <v>31.77</v>
-[...20 lines deleted...]
-        <v>34.729999999999997</v>
+        <v>0</v>
+      </c>
+      <c r="J131" s="3" t="s">
+        <v>1834</v>
+      </c>
+      <c r="K131" s="3" t="s">
+        <v>836</v>
+      </c>
+      <c r="L131" s="3" t="s">
+        <v>837</v>
+      </c>
+      <c r="M131" s="3" t="s">
+        <v>603</v>
+      </c>
+      <c r="N131" s="3" t="s">
+        <v>1835</v>
+      </c>
+      <c r="O131" s="3" t="s">
+        <v>1836</v>
+      </c>
+      <c r="P131" s="3" t="s">
+        <v>1837</v>
       </c>
       <c r="Q131" s="3">
         <v>0</v>
       </c>
-      <c r="R131" s="4">
-        <v>1.0699999999999999E-2</v>
+      <c r="R131" s="3" t="s">
+        <v>1046</v>
       </c>
     </row>
     <row r="132" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B132" s="3" t="s">
-        <v>389</v>
+        <v>370</v>
       </c>
       <c r="C132" s="3" t="s">
-        <v>390</v>
+        <v>371</v>
       </c>
       <c r="D132" s="3" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="E132" s="3" t="s">
-        <v>19</v>
+        <v>40</v>
       </c>
       <c r="F132" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G132" s="3">
         <v>3</v>
       </c>
-      <c r="H132" s="3">
-        <v>32.67</v>
+      <c r="H132" s="3" t="s">
+        <v>1838</v>
       </c>
       <c r="I132" s="3">
         <v>0</v>
       </c>
-      <c r="J132" s="4">
-[...18 lines deleted...]
-        <v>7.46</v>
+      <c r="J132" s="3" t="s">
+        <v>785</v>
+      </c>
+      <c r="K132" s="3" t="s">
+        <v>838</v>
+      </c>
+      <c r="L132" s="3" t="s">
+        <v>839</v>
+      </c>
+      <c r="M132" s="3" t="s">
+        <v>840</v>
+      </c>
+      <c r="N132" s="3" t="s">
+        <v>1839</v>
+      </c>
+      <c r="O132" s="3" t="s">
+        <v>1840</v>
+      </c>
+      <c r="P132" s="3" t="s">
+        <v>1841</v>
       </c>
       <c r="Q132" s="3">
         <v>0</v>
       </c>
-      <c r="R132" s="4">
-        <v>3.1300000000000001E-2</v>
+      <c r="R132" s="3" t="s">
+        <v>1701</v>
       </c>
     </row>
     <row r="133" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B133" s="3" t="s">
-        <v>307</v>
+        <v>332</v>
       </c>
       <c r="C133" s="3" t="s">
-        <v>308</v>
+        <v>331</v>
       </c>
       <c r="D133" s="3" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="E133" s="3" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="F133" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G133" s="3">
-        <v>3</v>
-[...26 lines deleted...]
-        <v>20.170000000000002</v>
+        <v>4</v>
+      </c>
+      <c r="H133" s="3" t="s">
+        <v>1842</v>
+      </c>
+      <c r="I133" s="3" t="s">
+        <v>1843</v>
+      </c>
+      <c r="J133" s="3" t="s">
+        <v>1844</v>
+      </c>
+      <c r="K133" s="3" t="s">
+        <v>841</v>
+      </c>
+      <c r="L133" s="3" t="s">
+        <v>842</v>
+      </c>
+      <c r="M133" s="3" t="s">
+        <v>843</v>
+      </c>
+      <c r="N133" s="3" t="s">
+        <v>517</v>
+      </c>
+      <c r="O133" s="3" t="s">
+        <v>1845</v>
+      </c>
+      <c r="P133" s="3" t="s">
+        <v>1846</v>
       </c>
       <c r="Q133" s="3">
         <v>0</v>
       </c>
-      <c r="R133" s="4">
-        <v>2.69E-2</v>
+      <c r="R133" s="3" t="s">
+        <v>1343</v>
       </c>
     </row>
     <row r="134" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B134" s="3" t="s">
-        <v>80</v>
+        <v>372</v>
       </c>
       <c r="C134" s="3" t="s">
-        <v>81</v>
+        <v>373</v>
       </c>
       <c r="D134" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E134" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F134" s="3">
         <v>4</v>
       </c>
       <c r="G134" s="3">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>499.25</v>
+        <v>3</v>
+      </c>
+      <c r="H134" s="3" t="s">
+        <v>1847</v>
       </c>
       <c r="I134" s="3">
         <v>0</v>
       </c>
-      <c r="J134" s="4">
-[...18 lines deleted...]
-        <v>29.91</v>
+      <c r="J134" s="3" t="s">
+        <v>1848</v>
+      </c>
+      <c r="K134" s="3" t="s">
+        <v>844</v>
+      </c>
+      <c r="L134" s="3" t="s">
+        <v>651</v>
+      </c>
+      <c r="M134" s="3" t="s">
+        <v>845</v>
+      </c>
+      <c r="N134" s="3" t="s">
+        <v>1849</v>
+      </c>
+      <c r="O134" s="3" t="s">
+        <v>1850</v>
+      </c>
+      <c r="P134" s="3" t="s">
+        <v>1851</v>
       </c>
       <c r="Q134" s="3">
         <v>0</v>
       </c>
-      <c r="R134" s="4">
-        <v>1.4800000000000001E-2</v>
+      <c r="R134" s="3" t="s">
+        <v>978</v>
       </c>
     </row>
     <row r="135" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B135" s="3" t="s">
-        <v>227</v>
+        <v>298</v>
       </c>
       <c r="C135" s="3" t="s">
-        <v>228</v>
+        <v>299</v>
       </c>
       <c r="D135" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E135" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F135" s="3">
         <v>3</v>
       </c>
       <c r="G135" s="3">
         <v>3</v>
       </c>
-      <c r="H135" s="3">
-        <v>166.39</v>
+      <c r="H135" s="3" t="s">
+        <v>1852</v>
       </c>
       <c r="I135" s="3">
         <v>0</v>
       </c>
-      <c r="J135" s="4">
-[...18 lines deleted...]
-        <v>28.83</v>
+      <c r="J135" s="3" t="s">
+        <v>978</v>
+      </c>
+      <c r="K135" s="3" t="s">
+        <v>846</v>
+      </c>
+      <c r="L135" s="3" t="s">
+        <v>847</v>
+      </c>
+      <c r="M135" s="3" t="s">
+        <v>704</v>
+      </c>
+      <c r="N135" s="3" t="s">
+        <v>1853</v>
+      </c>
+      <c r="O135" s="3" t="s">
+        <v>1854</v>
+      </c>
+      <c r="P135" s="3" t="s">
+        <v>1855</v>
       </c>
       <c r="Q135" s="3">
         <v>0</v>
       </c>
-      <c r="R135" s="4">
-        <v>1.2999999999999999E-2</v>
+      <c r="R135" s="3" t="s">
+        <v>1418</v>
       </c>
     </row>
     <row r="136" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B136" s="3" t="s">
-        <v>391</v>
+        <v>80</v>
       </c>
       <c r="C136" s="3" t="s">
-        <v>392</v>
+        <v>81</v>
       </c>
       <c r="D136" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E136" s="3" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="F136" s="3">
         <v>4</v>
       </c>
       <c r="G136" s="3">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>314.39999999999998</v>
+        <v>4</v>
+      </c>
+      <c r="H136" s="3" t="s">
+        <v>1856</v>
       </c>
       <c r="I136" s="3">
         <v>0</v>
       </c>
-      <c r="J136" s="4">
-[...18 lines deleted...]
-        <v>26.33</v>
+      <c r="J136" s="3" t="s">
+        <v>1656</v>
+      </c>
+      <c r="K136" s="3" t="s">
+        <v>848</v>
+      </c>
+      <c r="L136" s="3" t="s">
+        <v>603</v>
+      </c>
+      <c r="M136" s="3" t="s">
+        <v>849</v>
+      </c>
+      <c r="N136" s="3" t="s">
+        <v>1857</v>
+      </c>
+      <c r="O136" s="3" t="s">
+        <v>1858</v>
+      </c>
+      <c r="P136" s="3" t="s">
+        <v>1859</v>
       </c>
       <c r="Q136" s="3">
         <v>0</v>
       </c>
-      <c r="R136" s="4">
-        <v>1.5299999999999999E-2</v>
+      <c r="R136" s="3" t="s">
+        <v>1860</v>
       </c>
     </row>
     <row r="137" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B137" s="3" t="s">
-        <v>162</v>
+        <v>220</v>
       </c>
       <c r="C137" s="3" t="s">
-        <v>163</v>
+        <v>221</v>
       </c>
       <c r="D137" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E137" s="3" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="F137" s="3">
         <v>3</v>
       </c>
       <c r="G137" s="3">
         <v>3</v>
       </c>
-      <c r="H137" s="3">
-        <v>190.75</v>
+      <c r="H137" s="3" t="s">
+        <v>1861</v>
       </c>
       <c r="I137" s="3">
         <v>0</v>
       </c>
-      <c r="J137" s="4">
-[...18 lines deleted...]
-        <v>29.75</v>
+      <c r="J137" s="3" t="s">
+        <v>1420</v>
+      </c>
+      <c r="K137" s="3" t="s">
+        <v>850</v>
+      </c>
+      <c r="L137" s="3" t="s">
+        <v>851</v>
+      </c>
+      <c r="M137" s="3" t="s">
+        <v>852</v>
+      </c>
+      <c r="N137" s="3" t="s">
+        <v>1461</v>
+      </c>
+      <c r="O137" s="3" t="s">
+        <v>1862</v>
+      </c>
+      <c r="P137" s="3" t="s">
+        <v>1863</v>
       </c>
       <c r="Q137" s="3">
         <v>0</v>
       </c>
-      <c r="R137" s="4">
-        <v>1.29E-2</v>
+      <c r="R137" s="3" t="s">
+        <v>987</v>
       </c>
     </row>
     <row r="138" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B138" s="3" t="s">
-        <v>429</v>
+        <v>374</v>
       </c>
       <c r="C138" s="3" t="s">
-        <v>430</v>
+        <v>375</v>
       </c>
       <c r="D138" s="3" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="E138" s="3" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="F138" s="3">
         <v>4</v>
       </c>
       <c r="G138" s="3">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>246.87</v>
+        <v>3</v>
+      </c>
+      <c r="H138" s="3" t="s">
+        <v>1864</v>
       </c>
       <c r="I138" s="3">
-        <v>288.57</v>
-[...20 lines deleted...]
-        <v>13.46</v>
+        <v>0</v>
+      </c>
+      <c r="J138" s="3" t="s">
+        <v>1865</v>
+      </c>
+      <c r="K138" s="3" t="s">
+        <v>853</v>
+      </c>
+      <c r="L138" s="3" t="s">
+        <v>731</v>
+      </c>
+      <c r="M138" s="3" t="s">
+        <v>854</v>
+      </c>
+      <c r="N138" s="3" t="s">
+        <v>1301</v>
+      </c>
+      <c r="O138" s="3" t="s">
+        <v>1866</v>
+      </c>
+      <c r="P138" s="3" t="s">
+        <v>1867</v>
       </c>
       <c r="Q138" s="3">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>1.9800000000000002E-2</v>
+        <v>0</v>
+      </c>
+      <c r="R138" s="3" t="s">
+        <v>1868</v>
       </c>
     </row>
     <row r="139" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B139" s="3" t="s">
-        <v>499</v>
+        <v>159</v>
       </c>
       <c r="C139" s="3" t="s">
-        <v>430</v>
+        <v>160</v>
       </c>
       <c r="D139" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E139" s="3" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="F139" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G139" s="3">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>176.56</v>
+        <v>3</v>
+      </c>
+      <c r="H139" s="3" t="s">
+        <v>1869</v>
       </c>
       <c r="I139" s="3">
         <v>0</v>
       </c>
-      <c r="J139" s="4">
-[...18 lines deleted...]
-        <v>13.46</v>
+      <c r="J139" s="3" t="s">
+        <v>987</v>
+      </c>
+      <c r="K139" s="3" t="s">
+        <v>855</v>
+      </c>
+      <c r="L139" s="3" t="s">
+        <v>856</v>
+      </c>
+      <c r="M139" s="3" t="s">
+        <v>857</v>
+      </c>
+      <c r="N139" s="3" t="s">
+        <v>1870</v>
+      </c>
+      <c r="O139" s="3" t="s">
+        <v>1871</v>
+      </c>
+      <c r="P139" s="3" t="s">
+        <v>1843</v>
       </c>
       <c r="Q139" s="3">
         <v>0</v>
       </c>
-      <c r="R139" s="4">
-        <v>1.9800000000000002E-2</v>
+      <c r="R139" s="3" t="s">
+        <v>1872</v>
       </c>
     </row>
     <row r="140" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B140" s="3" t="s">
-        <v>82</v>
+        <v>407</v>
       </c>
       <c r="C140" s="3" t="s">
-        <v>83</v>
+        <v>408</v>
       </c>
       <c r="D140" s="3" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="E140" s="3" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="F140" s="3">
         <v>4</v>
       </c>
       <c r="G140" s="3">
         <v>4</v>
       </c>
-      <c r="H140" s="3">
-[...24 lines deleted...]
-        <v>27.09</v>
+      <c r="H140" s="3" t="s">
+        <v>1873</v>
+      </c>
+      <c r="I140" s="3" t="s">
+        <v>1874</v>
+      </c>
+      <c r="J140" s="3" t="s">
+        <v>1246</v>
+      </c>
+      <c r="K140" s="3" t="s">
+        <v>858</v>
+      </c>
+      <c r="L140" s="3" t="s">
+        <v>859</v>
+      </c>
+      <c r="M140" s="3" t="s">
+        <v>860</v>
+      </c>
+      <c r="N140" s="3" t="s">
+        <v>1395</v>
+      </c>
+      <c r="O140" s="3" t="s">
+        <v>1480</v>
+      </c>
+      <c r="P140" s="3" t="s">
+        <v>1875</v>
       </c>
       <c r="Q140" s="3">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>6.8999999999999999E-3</v>
+        <v>1</v>
+      </c>
+      <c r="R140" s="3" t="s">
+        <v>1876</v>
       </c>
     </row>
     <row r="141" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B141" s="3" t="s">
-        <v>84</v>
+        <v>470</v>
       </c>
       <c r="C141" s="3" t="s">
-        <v>85</v>
+        <v>408</v>
       </c>
       <c r="D141" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E141" s="3" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="F141" s="3">
         <v>4</v>
       </c>
       <c r="G141" s="3">
         <v>4</v>
       </c>
-      <c r="H141" s="3">
-        <v>258.47000000000003</v>
+      <c r="H141" s="3" t="s">
+        <v>1877</v>
       </c>
       <c r="I141" s="3">
-        <v>247.32</v>
-[...20 lines deleted...]
-        <v>24.64</v>
+        <v>0</v>
+      </c>
+      <c r="J141" s="3" t="s">
+        <v>1619</v>
+      </c>
+      <c r="K141" s="3" t="s">
+        <v>858</v>
+      </c>
+      <c r="L141" s="3" t="s">
+        <v>859</v>
+      </c>
+      <c r="M141" s="3" t="s">
+        <v>860</v>
+      </c>
+      <c r="N141" s="3" t="s">
+        <v>1395</v>
+      </c>
+      <c r="O141" s="3" t="s">
+        <v>1878</v>
+      </c>
+      <c r="P141" s="3" t="s">
+        <v>1875</v>
       </c>
       <c r="Q141" s="3">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>2.3699999999999999E-2</v>
+        <v>0</v>
+      </c>
+      <c r="R141" s="3" t="s">
+        <v>1876</v>
       </c>
     </row>
     <row r="142" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B142" s="3" t="s">
-        <v>346</v>
+        <v>82</v>
       </c>
       <c r="C142" s="3" t="s">
-        <v>347</v>
+        <v>83</v>
       </c>
       <c r="D142" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E142" s="3" t="s">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="F142" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G142" s="3">
-        <v>3</v>
-[...26 lines deleted...]
-        <v>25.57</v>
+        <v>4</v>
+      </c>
+      <c r="H142" s="3" t="s">
+        <v>1879</v>
+      </c>
+      <c r="I142" s="3" t="s">
+        <v>1880</v>
+      </c>
+      <c r="J142" s="3" t="s">
+        <v>1564</v>
+      </c>
+      <c r="K142" s="3" t="s">
+        <v>727</v>
+      </c>
+      <c r="L142" s="3" t="s">
+        <v>861</v>
+      </c>
+      <c r="M142" s="3" t="s">
+        <v>862</v>
+      </c>
+      <c r="N142" s="3" t="s">
+        <v>1881</v>
+      </c>
+      <c r="O142" s="3" t="s">
+        <v>1882</v>
+      </c>
+      <c r="P142" s="3" t="s">
+        <v>1883</v>
       </c>
       <c r="Q142" s="3">
         <v>0</v>
       </c>
-      <c r="R142" s="4">
-        <v>2.3E-2</v>
+      <c r="R142" s="3" t="s">
+        <v>1884</v>
       </c>
     </row>
     <row r="143" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B143" s="3" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="C143" s="3" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="D143" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E143" s="3" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="F143" s="3">
         <v>4</v>
       </c>
       <c r="G143" s="3">
         <v>4</v>
       </c>
-      <c r="H143" s="3">
-[...24 lines deleted...]
-        <v>14.76</v>
+      <c r="H143" s="3" t="s">
+        <v>1885</v>
+      </c>
+      <c r="I143" s="3" t="s">
+        <v>1886</v>
+      </c>
+      <c r="J143" s="3" t="s">
+        <v>1594</v>
+      </c>
+      <c r="K143" s="3" t="s">
+        <v>863</v>
+      </c>
+      <c r="L143" s="3" t="s">
+        <v>864</v>
+      </c>
+      <c r="M143" s="3" t="s">
+        <v>812</v>
+      </c>
+      <c r="N143" s="3" t="s">
+        <v>1887</v>
+      </c>
+      <c r="O143" s="3" t="s">
+        <v>1888</v>
+      </c>
+      <c r="P143" s="3" t="s">
+        <v>1889</v>
       </c>
       <c r="Q143" s="3">
         <v>1</v>
       </c>
-      <c r="R143" s="4">
-        <v>2.35E-2</v>
+      <c r="R143" s="3" t="s">
+        <v>1890</v>
       </c>
     </row>
     <row r="144" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B144" s="3" t="s">
-        <v>240</v>
+        <v>333</v>
       </c>
       <c r="C144" s="3" t="s">
-        <v>241</v>
+        <v>334</v>
       </c>
       <c r="D144" s="3" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="E144" s="3" t="s">
         <v>40</v>
       </c>
       <c r="F144" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G144" s="3">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>34.71</v>
+        <v>3</v>
+      </c>
+      <c r="H144" s="3" t="s">
+        <v>1891</v>
       </c>
       <c r="I144" s="3">
-        <v>45.29</v>
-[...20 lines deleted...]
-        <v>23.75</v>
+        <v>0</v>
+      </c>
+      <c r="J144" s="3" t="s">
+        <v>1892</v>
+      </c>
+      <c r="K144" s="3" t="s">
+        <v>865</v>
+      </c>
+      <c r="L144" s="3" t="s">
+        <v>667</v>
+      </c>
+      <c r="M144" s="3" t="s">
+        <v>866</v>
+      </c>
+      <c r="N144" s="3" t="s">
+        <v>1893</v>
+      </c>
+      <c r="O144" s="3" t="s">
+        <v>1894</v>
+      </c>
+      <c r="P144" s="3" t="s">
+        <v>1895</v>
       </c>
       <c r="Q144" s="3">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>2.3400000000000001E-2</v>
+        <v>0</v>
+      </c>
+      <c r="R144" s="3" t="s">
+        <v>1896</v>
       </c>
     </row>
     <row r="145" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B145" s="3" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="C145" s="3" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="D145" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E145" s="3" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="F145" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G145" s="3">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>51.34</v>
+        <v>4</v>
+      </c>
+      <c r="H145" s="3" t="s">
+        <v>1897</v>
       </c>
       <c r="I145" s="3">
-        <v>0</v>
-[...20 lines deleted...]
-        <v>8.34</v>
+        <v>195</v>
+      </c>
+      <c r="J145" s="3" t="s">
+        <v>1898</v>
+      </c>
+      <c r="K145" s="3" t="s">
+        <v>868</v>
+      </c>
+      <c r="L145" s="3" t="s">
+        <v>869</v>
+      </c>
+      <c r="M145" s="3" t="s">
+        <v>870</v>
+      </c>
+      <c r="N145" s="3" t="s">
+        <v>1899</v>
+      </c>
+      <c r="O145" s="3" t="s">
+        <v>1900</v>
+      </c>
+      <c r="P145" s="3" t="s">
+        <v>1901</v>
       </c>
       <c r="Q145" s="3">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>1.61E-2</v>
+        <v>1</v>
+      </c>
+      <c r="R145" s="3" t="s">
+        <v>1638</v>
       </c>
     </row>
     <row r="146" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B146" s="3" t="s">
-        <v>292</v>
+        <v>233</v>
       </c>
       <c r="C146" s="3" t="s">
-        <v>293</v>
+        <v>234</v>
       </c>
       <c r="D146" s="3" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="E146" s="3" t="s">
         <v>40</v>
       </c>
       <c r="F146" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G146" s="3">
-        <v>3</v>
-[...26 lines deleted...]
-        <v>16.850000000000001</v>
+        <v>4</v>
+      </c>
+      <c r="H146" s="3" t="s">
+        <v>1902</v>
+      </c>
+      <c r="I146" s="3" t="s">
+        <v>1903</v>
+      </c>
+      <c r="J146" s="3" t="s">
+        <v>1904</v>
+      </c>
+      <c r="K146" s="3" t="s">
+        <v>539</v>
+      </c>
+      <c r="L146" s="3" t="s">
+        <v>871</v>
+      </c>
+      <c r="M146" s="3" t="s">
+        <v>872</v>
+      </c>
+      <c r="N146" s="3" t="s">
+        <v>1905</v>
+      </c>
+      <c r="O146" s="3" t="s">
+        <v>1906</v>
+      </c>
+      <c r="P146" s="3" t="s">
+        <v>1907</v>
       </c>
       <c r="Q146" s="3">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>2.7400000000000001E-2</v>
+        <v>1</v>
+      </c>
+      <c r="R146" s="3" t="s">
+        <v>1908</v>
       </c>
     </row>
     <row r="147" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B147" s="3" t="s">
-        <v>393</v>
+        <v>88</v>
       </c>
       <c r="C147" s="3" t="s">
-        <v>394</v>
+        <v>89</v>
       </c>
       <c r="D147" s="3" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="E147" s="3" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="F147" s="3">
         <v>3</v>
       </c>
       <c r="G147" s="3">
         <v>3</v>
       </c>
-      <c r="H147" s="3">
-        <v>53.61</v>
+      <c r="H147" s="3" t="s">
+        <v>1909</v>
       </c>
       <c r="I147" s="3">
-        <v>24.48</v>
-[...20 lines deleted...]
-        <v>28.42</v>
+        <v>0</v>
+      </c>
+      <c r="J147" s="3" t="s">
+        <v>1910</v>
+      </c>
+      <c r="K147" s="3" t="s">
+        <v>874</v>
+      </c>
+      <c r="L147" s="3" t="s">
+        <v>875</v>
+      </c>
+      <c r="M147" s="3" t="s">
+        <v>876</v>
+      </c>
+      <c r="N147" s="3" t="s">
+        <v>1911</v>
+      </c>
+      <c r="O147" s="3" t="s">
+        <v>1912</v>
+      </c>
+      <c r="P147" s="3" t="s">
+        <v>1178</v>
       </c>
       <c r="Q147" s="3">
         <v>0</v>
       </c>
-      <c r="R147" s="4">
-        <v>5.5899999999999998E-2</v>
+      <c r="R147" s="3" t="s">
+        <v>1913</v>
       </c>
     </row>
     <row r="148" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B148" s="3" t="s">
-        <v>90</v>
+        <v>283</v>
       </c>
       <c r="C148" s="3" t="s">
-        <v>91</v>
+        <v>284</v>
       </c>
       <c r="D148" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E148" s="3" t="s">
-        <v>27</v>
+        <v>40</v>
       </c>
       <c r="F148" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G148" s="3">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>1538.62</v>
+        <v>3</v>
+      </c>
+      <c r="H148" s="3" t="s">
+        <v>1914</v>
       </c>
       <c r="I148" s="3">
-        <v>277.39999999999998</v>
-[...20 lines deleted...]
-        <v>44.81</v>
+        <v>0</v>
+      </c>
+      <c r="J148" s="3" t="s">
+        <v>978</v>
+      </c>
+      <c r="K148" s="3" t="s">
+        <v>877</v>
+      </c>
+      <c r="L148" s="3" t="s">
+        <v>878</v>
+      </c>
+      <c r="M148" s="3" t="s">
+        <v>879</v>
+      </c>
+      <c r="N148" s="3" t="s">
+        <v>1915</v>
+      </c>
+      <c r="O148" s="3" t="s">
+        <v>1916</v>
+      </c>
+      <c r="P148" s="3" t="s">
+        <v>1917</v>
       </c>
       <c r="Q148" s="3">
         <v>0</v>
       </c>
-      <c r="R148" s="4">
-        <v>1.0200000000000001E-2</v>
+      <c r="R148" s="3" t="s">
+        <v>1918</v>
       </c>
     </row>
     <row r="149" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B149" s="3" t="s">
-        <v>395</v>
+        <v>376</v>
       </c>
       <c r="C149" s="3" t="s">
-        <v>396</v>
+        <v>377</v>
       </c>
       <c r="D149" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E149" s="3" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="F149" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G149" s="3">
-        <v>4</v>
-[...26 lines deleted...]
-        <v>30.68</v>
+        <v>3</v>
+      </c>
+      <c r="H149" s="3" t="s">
+        <v>1919</v>
+      </c>
+      <c r="I149" s="3" t="s">
+        <v>1920</v>
+      </c>
+      <c r="J149" s="3" t="s">
+        <v>1921</v>
+      </c>
+      <c r="K149" s="3" t="s">
+        <v>880</v>
+      </c>
+      <c r="L149" s="3" t="s">
+        <v>881</v>
+      </c>
+      <c r="M149" s="3" t="s">
+        <v>882</v>
+      </c>
+      <c r="N149" s="3" t="s">
+        <v>1922</v>
+      </c>
+      <c r="O149" s="3" t="s">
+        <v>1923</v>
+      </c>
+      <c r="P149" s="3" t="s">
+        <v>1924</v>
       </c>
       <c r="Q149" s="3">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>1.18E-2</v>
+        <v>0</v>
+      </c>
+      <c r="R149" s="3" t="s">
+        <v>1925</v>
       </c>
     </row>
     <row r="150" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B150" s="3" t="s">
-        <v>348</v>
+        <v>90</v>
       </c>
       <c r="C150" s="3" t="s">
-        <v>349</v>
+        <v>91</v>
       </c>
       <c r="D150" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E150" s="3" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="F150" s="3">
         <v>4</v>
       </c>
       <c r="G150" s="3">
         <v>4</v>
       </c>
-      <c r="H150" s="3">
-[...24 lines deleted...]
-        <v>22.23</v>
+      <c r="H150" s="3" t="s">
+        <v>1926</v>
+      </c>
+      <c r="I150" s="3" t="s">
+        <v>1927</v>
+      </c>
+      <c r="J150" s="3" t="s">
+        <v>1928</v>
+      </c>
+      <c r="K150" s="3" t="s">
+        <v>883</v>
+      </c>
+      <c r="L150" s="3" t="s">
+        <v>884</v>
+      </c>
+      <c r="M150" s="3" t="s">
+        <v>885</v>
+      </c>
+      <c r="N150" s="3" t="s">
+        <v>1929</v>
+      </c>
+      <c r="O150" s="3" t="s">
+        <v>1930</v>
+      </c>
+      <c r="P150" s="3" t="s">
+        <v>1931</v>
       </c>
       <c r="Q150" s="3">
         <v>0</v>
       </c>
-      <c r="R150" s="4">
-        <v>4.82E-2</v>
+      <c r="R150" s="3" t="s">
+        <v>1932</v>
       </c>
     </row>
     <row r="151" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B151" s="3" t="s">
-        <v>457</v>
+        <v>378</v>
       </c>
       <c r="C151" s="3" t="s">
-        <v>458</v>
+        <v>379</v>
       </c>
       <c r="D151" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E151" s="3" t="s">
         <v>40</v>
       </c>
       <c r="F151" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G151" s="3">
-        <v>3</v>
-[...26 lines deleted...]
-        <v>10.53</v>
+        <v>4</v>
+      </c>
+      <c r="H151" s="3" t="s">
+        <v>1933</v>
+      </c>
+      <c r="I151" s="3" t="s">
+        <v>1934</v>
+      </c>
+      <c r="J151" s="3" t="s">
+        <v>1935</v>
+      </c>
+      <c r="K151" s="3" t="s">
+        <v>886</v>
+      </c>
+      <c r="L151" s="3" t="s">
+        <v>887</v>
+      </c>
+      <c r="M151" s="3" t="s">
+        <v>888</v>
+      </c>
+      <c r="N151" s="3" t="s">
+        <v>1936</v>
+      </c>
+      <c r="O151" s="3" t="s">
+        <v>1937</v>
+      </c>
+      <c r="P151" s="3" t="s">
+        <v>1938</v>
       </c>
       <c r="Q151" s="3">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>2.0299999999999999E-2</v>
+        <v>1</v>
+      </c>
+      <c r="R151" s="3" t="s">
+        <v>1382</v>
       </c>
     </row>
     <row r="152" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B152" s="3" t="s">
-        <v>92</v>
+        <v>335</v>
       </c>
       <c r="C152" s="3" t="s">
-        <v>93</v>
+        <v>336</v>
       </c>
       <c r="D152" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E152" s="3" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="F152" s="3">
         <v>4</v>
       </c>
       <c r="G152" s="3">
         <v>4</v>
       </c>
-      <c r="H152" s="3">
-        <v>237.91</v>
+      <c r="H152" s="3" t="s">
+        <v>1939</v>
       </c>
       <c r="I152" s="3">
         <v>0</v>
       </c>
-      <c r="J152" s="4">
-[...18 lines deleted...]
-        <v>25.55</v>
+      <c r="J152" s="3" t="s">
+        <v>706</v>
+      </c>
+      <c r="K152" s="3" t="s">
+        <v>889</v>
+      </c>
+      <c r="L152" s="3" t="s">
+        <v>890</v>
+      </c>
+      <c r="M152" s="3" t="s">
+        <v>891</v>
+      </c>
+      <c r="N152" s="3" t="s">
+        <v>1940</v>
+      </c>
+      <c r="O152" s="3" t="s">
+        <v>1941</v>
+      </c>
+      <c r="P152" s="3" t="s">
+        <v>1652</v>
       </c>
       <c r="Q152" s="3">
         <v>0</v>
       </c>
-      <c r="R152" s="4">
-        <v>1.4999999999999999E-2</v>
+      <c r="R152" s="3" t="s">
+        <v>562</v>
       </c>
     </row>
     <row r="153" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B153" s="3" t="s">
-        <v>94</v>
+        <v>434</v>
       </c>
       <c r="C153" s="3" t="s">
-        <v>95</v>
+        <v>435</v>
       </c>
       <c r="D153" s="3" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="E153" s="3" t="s">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="F153" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G153" s="3">
-        <v>4</v>
-[...26 lines deleted...]
-        <v>19.899999999999999</v>
+        <v>3</v>
+      </c>
+      <c r="H153" s="3" t="s">
+        <v>1942</v>
+      </c>
+      <c r="I153" s="3" t="s">
+        <v>1943</v>
+      </c>
+      <c r="J153" s="3" t="s">
+        <v>1944</v>
+      </c>
+      <c r="K153" s="3" t="s">
+        <v>892</v>
+      </c>
+      <c r="L153" s="3" t="s">
+        <v>893</v>
+      </c>
+      <c r="M153" s="3" t="s">
+        <v>894</v>
+      </c>
+      <c r="N153" s="3" t="s">
+        <v>1945</v>
+      </c>
+      <c r="O153" s="3" t="s">
+        <v>1946</v>
+      </c>
+      <c r="P153" s="3" t="s">
+        <v>1947</v>
       </c>
       <c r="Q153" s="3">
         <v>0</v>
       </c>
-      <c r="R153" s="4">
-        <v>1.15E-2</v>
+      <c r="R153" s="3" t="s">
+        <v>1948</v>
       </c>
     </row>
     <row r="154" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B154" s="3" t="s">
-        <v>294</v>
+        <v>92</v>
       </c>
       <c r="C154" s="3" t="s">
-        <v>295</v>
+        <v>93</v>
       </c>
       <c r="D154" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E154" s="3" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="F154" s="3">
         <v>4</v>
       </c>
       <c r="G154" s="3">
         <v>4</v>
       </c>
-      <c r="H154" s="3">
-        <v>499.41</v>
+      <c r="H154" s="3" t="s">
+        <v>1949</v>
       </c>
       <c r="I154" s="3">
-        <v>136.22</v>
-[...20 lines deleted...]
-        <v>34.21</v>
+        <v>0</v>
+      </c>
+      <c r="J154" s="3" t="s">
+        <v>1399</v>
+      </c>
+      <c r="K154" s="3" t="s">
+        <v>895</v>
+      </c>
+      <c r="L154" s="3" t="s">
+        <v>896</v>
+      </c>
+      <c r="M154" s="3" t="s">
+        <v>897</v>
+      </c>
+      <c r="N154" s="3" t="s">
+        <v>1950</v>
+      </c>
+      <c r="O154" s="3" t="s">
+        <v>1951</v>
+      </c>
+      <c r="P154" s="3" t="s">
+        <v>1952</v>
       </c>
       <c r="Q154" s="3">
         <v>0</v>
       </c>
-      <c r="R154" s="4">
-        <v>1.35E-2</v>
+      <c r="R154" s="3" t="s">
+        <v>1953</v>
       </c>
     </row>
     <row r="155" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B155" s="3" t="s">
-        <v>229</v>
+        <v>94</v>
       </c>
       <c r="C155" s="3" t="s">
-        <v>230</v>
+        <v>95</v>
       </c>
       <c r="D155" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E155" s="3" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="F155" s="3">
         <v>4</v>
       </c>
       <c r="G155" s="3">
         <v>4</v>
       </c>
-      <c r="H155" s="3">
-[...24 lines deleted...]
-        <v>40.380000000000003</v>
+      <c r="H155" s="3" t="s">
+        <v>1954</v>
+      </c>
+      <c r="I155" s="3" t="s">
+        <v>1955</v>
+      </c>
+      <c r="J155" s="3" t="s">
+        <v>1956</v>
+      </c>
+      <c r="K155" s="3" t="s">
+        <v>898</v>
+      </c>
+      <c r="L155" s="3" t="s">
+        <v>899</v>
+      </c>
+      <c r="M155" s="3" t="s">
+        <v>900</v>
+      </c>
+      <c r="N155" s="3" t="s">
+        <v>1390</v>
+      </c>
+      <c r="O155" s="3" t="s">
+        <v>1957</v>
+      </c>
+      <c r="P155" s="3" t="s">
+        <v>1958</v>
       </c>
       <c r="Q155" s="3">
         <v>0</v>
       </c>
-      <c r="R155" s="4">
-        <v>8.8999999999999999E-3</v>
+      <c r="R155" s="3" t="s">
+        <v>1959</v>
       </c>
     </row>
     <row r="156" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B156" s="3" t="s">
-        <v>199</v>
+        <v>285</v>
       </c>
       <c r="C156" s="3" t="s">
-        <v>200</v>
+        <v>286</v>
       </c>
       <c r="D156" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E156" s="3" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="F156" s="3">
         <v>4</v>
       </c>
       <c r="G156" s="3">
         <v>4</v>
       </c>
-      <c r="H156" s="3">
-[...24 lines deleted...]
-        <v>44.14</v>
+      <c r="H156" s="3" t="s">
+        <v>1960</v>
+      </c>
+      <c r="I156" s="3" t="s">
+        <v>1961</v>
+      </c>
+      <c r="J156" s="3" t="s">
+        <v>1962</v>
+      </c>
+      <c r="K156" s="3" t="s">
+        <v>901</v>
+      </c>
+      <c r="L156" s="3" t="s">
+        <v>713</v>
+      </c>
+      <c r="M156" s="3" t="s">
+        <v>893</v>
+      </c>
+      <c r="N156" s="3" t="s">
+        <v>1963</v>
+      </c>
+      <c r="O156" s="3" t="s">
+        <v>1964</v>
+      </c>
+      <c r="P156" s="3" t="s">
+        <v>1965</v>
       </c>
       <c r="Q156" s="3">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>9.4000000000000004E-3</v>
+        <v>0</v>
+      </c>
+      <c r="R156" s="3" t="s">
+        <v>1966</v>
       </c>
     </row>
     <row r="157" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B157" s="3" t="s">
-        <v>531</v>
+        <v>222</v>
       </c>
       <c r="C157" s="3" t="s">
-        <v>532</v>
+        <v>223</v>
       </c>
       <c r="D157" s="3" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="E157" s="3" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="F157" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G157" s="3">
         <v>4</v>
       </c>
-      <c r="H157" s="3">
-[...24 lines deleted...]
-        <v>8.81</v>
+      <c r="H157" s="3" t="s">
+        <v>1967</v>
+      </c>
+      <c r="I157" s="3" t="s">
+        <v>1968</v>
+      </c>
+      <c r="J157" s="3" t="s">
+        <v>1969</v>
+      </c>
+      <c r="K157" s="3" t="s">
+        <v>903</v>
+      </c>
+      <c r="L157" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="M157" s="3" t="s">
+        <v>905</v>
+      </c>
+      <c r="N157" s="3" t="s">
+        <v>1970</v>
+      </c>
+      <c r="O157" s="3" t="s">
+        <v>1971</v>
+      </c>
+      <c r="P157" s="3" t="s">
+        <v>1972</v>
       </c>
       <c r="Q157" s="3">
         <v>0</v>
       </c>
-      <c r="R157" s="4">
-        <v>1.46E-2</v>
+      <c r="R157" s="3" t="s">
+        <v>1274</v>
       </c>
     </row>
     <row r="158" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B158" s="3" t="s">
-        <v>96</v>
+        <v>192</v>
       </c>
       <c r="C158" s="3" t="s">
-        <v>97</v>
+        <v>193</v>
       </c>
       <c r="D158" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E158" s="3" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="F158" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G158" s="3">
-        <v>3</v>
-[...26 lines deleted...]
-        <v>23.05</v>
+        <v>4</v>
+      </c>
+      <c r="H158" s="3" t="s">
+        <v>1973</v>
+      </c>
+      <c r="I158" s="3" t="s">
+        <v>1974</v>
+      </c>
+      <c r="J158" s="3" t="s">
+        <v>1975</v>
+      </c>
+      <c r="K158" s="3" t="s">
+        <v>906</v>
+      </c>
+      <c r="L158" s="3" t="s">
+        <v>907</v>
+      </c>
+      <c r="M158" s="3" t="s">
+        <v>908</v>
+      </c>
+      <c r="N158" s="3" t="s">
+        <v>1976</v>
+      </c>
+      <c r="O158" s="3" t="s">
+        <v>1977</v>
+      </c>
+      <c r="P158" s="3" t="s">
+        <v>1978</v>
       </c>
       <c r="Q158" s="3">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>3.2500000000000001E-2</v>
+        <v>1</v>
+      </c>
+      <c r="R158" s="3" t="s">
+        <v>1865</v>
       </c>
     </row>
     <row r="159" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B159" s="3" t="s">
-        <v>98</v>
+        <v>496</v>
       </c>
       <c r="C159" s="3" t="s">
-        <v>99</v>
+        <v>497</v>
       </c>
       <c r="D159" s="3" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="E159" s="3" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="F159" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G159" s="3">
         <v>4</v>
       </c>
-      <c r="H159" s="3">
-[...24 lines deleted...]
-        <v>45.22</v>
+      <c r="H159" s="3" t="s">
+        <v>1979</v>
+      </c>
+      <c r="I159" s="3" t="s">
+        <v>1980</v>
+      </c>
+      <c r="J159" s="3" t="s">
+        <v>1962</v>
+      </c>
+      <c r="K159" s="3" t="s">
+        <v>909</v>
+      </c>
+      <c r="L159" s="3" t="s">
+        <v>910</v>
+      </c>
+      <c r="M159" s="3" t="s">
+        <v>911</v>
+      </c>
+      <c r="N159" s="3" t="s">
+        <v>1981</v>
+      </c>
+      <c r="O159" s="3" t="s">
+        <v>1982</v>
+      </c>
+      <c r="P159" s="3" t="s">
+        <v>1983</v>
       </c>
       <c r="Q159" s="3">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>1.14E-2</v>
+        <v>0</v>
+      </c>
+      <c r="R159" s="3" t="s">
+        <v>1984</v>
       </c>
     </row>
     <row r="160" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B160" s="3" t="s">
-        <v>463</v>
+        <v>96</v>
       </c>
       <c r="C160" s="3" t="s">
-        <v>464</v>
+        <v>97</v>
       </c>
       <c r="D160" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E160" s="3" t="s">
-        <v>40</v>
+        <v>17</v>
       </c>
       <c r="F160" s="3">
         <v>3</v>
       </c>
       <c r="G160" s="3">
         <v>3</v>
       </c>
-      <c r="H160" s="3">
-        <v>40.130000000000003</v>
+      <c r="H160" s="3" t="s">
+        <v>1985</v>
       </c>
       <c r="I160" s="3">
-        <v>22.76</v>
-[...20 lines deleted...]
-        <v>18.760000000000002</v>
+        <v>0</v>
+      </c>
+      <c r="J160" s="3" t="s">
+        <v>1283</v>
+      </c>
+      <c r="K160" s="3" t="s">
+        <v>826</v>
+      </c>
+      <c r="L160" s="3" t="s">
+        <v>912</v>
+      </c>
+      <c r="M160" s="3" t="s">
+        <v>913</v>
+      </c>
+      <c r="N160" s="3" t="s">
+        <v>1986</v>
+      </c>
+      <c r="O160" s="3" t="s">
+        <v>1987</v>
+      </c>
+      <c r="P160" s="3" t="s">
+        <v>1988</v>
       </c>
       <c r="Q160" s="3">
         <v>0</v>
       </c>
-      <c r="R160" s="4">
-        <v>2.1100000000000001E-2</v>
+      <c r="R160" s="3" t="s">
+        <v>1989</v>
       </c>
     </row>
     <row r="161" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B161" s="3" t="s">
-        <v>350</v>
+        <v>98</v>
       </c>
       <c r="C161" s="3" t="s">
-        <v>351</v>
+        <v>99</v>
       </c>
       <c r="D161" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E161" s="3" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="F161" s="3">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G161" s="3">
-        <v>5</v>
-[...26 lines deleted...]
-        <v>30.35</v>
+        <v>4</v>
+      </c>
+      <c r="H161" s="3" t="s">
+        <v>1990</v>
+      </c>
+      <c r="I161" s="3" t="s">
+        <v>1991</v>
+      </c>
+      <c r="J161" s="3" t="s">
+        <v>1992</v>
+      </c>
+      <c r="K161" s="3" t="s">
+        <v>914</v>
+      </c>
+      <c r="L161" s="3" t="s">
+        <v>915</v>
+      </c>
+      <c r="M161" s="3" t="s">
+        <v>916</v>
+      </c>
+      <c r="N161" s="3" t="s">
+        <v>1993</v>
+      </c>
+      <c r="O161" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="P161" s="3" t="s">
+        <v>1994</v>
       </c>
       <c r="Q161" s="3">
         <v>1</v>
       </c>
-      <c r="R161" s="4">
-        <v>6.1999999999999998E-3</v>
+      <c r="R161" s="3" t="s">
+        <v>1995</v>
       </c>
     </row>
     <row r="162" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B162" s="3" t="s">
-        <v>500</v>
+        <v>337</v>
       </c>
       <c r="C162" s="3" t="s">
-        <v>501</v>
+        <v>338</v>
       </c>
       <c r="D162" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E162" s="3" t="s">
         <v>16</v>
       </c>
       <c r="F162" s="3">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="G162" s="3">
-        <v>3</v>
-[...26 lines deleted...]
-        <v>9.82</v>
+        <v>5</v>
+      </c>
+      <c r="H162" s="3" t="s">
+        <v>1996</v>
+      </c>
+      <c r="I162" s="3" t="s">
+        <v>1997</v>
+      </c>
+      <c r="J162" s="3" t="s">
+        <v>1884</v>
+      </c>
+      <c r="K162" s="3" t="s">
+        <v>917</v>
+      </c>
+      <c r="L162" s="3" t="s">
+        <v>918</v>
+      </c>
+      <c r="M162" s="3" t="s">
+        <v>788</v>
+      </c>
+      <c r="N162" s="3" t="s">
+        <v>1244</v>
+      </c>
+      <c r="O162" s="3" t="s">
+        <v>1998</v>
+      </c>
+      <c r="P162" s="3" t="s">
+        <v>1999</v>
       </c>
       <c r="Q162" s="3">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>6.0299999999999999E-2</v>
+        <v>1</v>
+      </c>
+      <c r="R162" s="3" t="s">
+        <v>1280</v>
       </c>
     </row>
     <row r="163" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B163" s="3" t="s">
-        <v>352</v>
+        <v>471</v>
       </c>
       <c r="C163" s="3" t="s">
-        <v>353</v>
+        <v>472</v>
       </c>
       <c r="D163" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E163" s="3" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="F163" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G163" s="3">
         <v>3</v>
       </c>
-      <c r="H163" s="3">
-        <v>166.99</v>
+      <c r="H163" s="3" t="s">
+        <v>2000</v>
       </c>
       <c r="I163" s="3">
         <v>0</v>
       </c>
-      <c r="J163" s="4">
-[...18 lines deleted...]
-        <v>12.01</v>
+      <c r="J163" s="3" t="s">
+        <v>1925</v>
+      </c>
+      <c r="K163" s="3" t="s">
+        <v>919</v>
+      </c>
+      <c r="L163" s="3" t="s">
+        <v>920</v>
+      </c>
+      <c r="M163" s="3" t="s">
+        <v>704</v>
+      </c>
+      <c r="N163" s="3" t="s">
+        <v>2001</v>
+      </c>
+      <c r="O163" s="3" t="s">
+        <v>2002</v>
+      </c>
+      <c r="P163" s="3" t="s">
+        <v>1088</v>
       </c>
       <c r="Q163" s="3">
         <v>0</v>
       </c>
-      <c r="R163" s="4">
-        <v>1.3299999999999999E-2</v>
+      <c r="R163" s="3" t="s">
+        <v>795</v>
       </c>
     </row>
     <row r="164" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B164" s="3" t="s">
-        <v>231</v>
+        <v>339</v>
       </c>
       <c r="C164" s="3" t="s">
-        <v>232</v>
+        <v>340</v>
       </c>
       <c r="D164" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E164" s="3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F164" s="3">
         <v>4</v>
       </c>
       <c r="G164" s="3">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>309.93</v>
+        <v>3</v>
+      </c>
+      <c r="H164" s="3" t="s">
+        <v>2003</v>
       </c>
       <c r="I164" s="3">
-        <v>195.3</v>
-[...20 lines deleted...]
-        <v>25.91</v>
+        <v>0</v>
+      </c>
+      <c r="J164" s="3" t="s">
+        <v>1826</v>
+      </c>
+      <c r="K164" s="3" t="s">
+        <v>921</v>
+      </c>
+      <c r="L164" s="3" t="s">
+        <v>922</v>
+      </c>
+      <c r="M164" s="3" t="s">
+        <v>800</v>
+      </c>
+      <c r="N164" s="3" t="s">
+        <v>959</v>
+      </c>
+      <c r="O164" s="3" t="s">
+        <v>607</v>
+      </c>
+      <c r="P164" s="3" t="s">
+        <v>621</v>
       </c>
       <c r="Q164" s="3">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>2.3599999999999999E-2</v>
+        <v>0</v>
+      </c>
+      <c r="R164" s="3" t="s">
+        <v>1717</v>
       </c>
     </row>
     <row r="165" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B165" s="3" t="s">
-        <v>100</v>
+        <v>224</v>
       </c>
       <c r="C165" s="3" t="s">
-        <v>101</v>
+        <v>225</v>
       </c>
       <c r="D165" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E165" s="3" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="F165" s="3">
         <v>4</v>
       </c>
       <c r="G165" s="3">
         <v>4</v>
       </c>
-      <c r="H165" s="3">
-[...24 lines deleted...]
-        <v>32.479999999999997</v>
+      <c r="H165" s="3" t="s">
+        <v>2004</v>
+      </c>
+      <c r="I165" s="3" t="s">
+        <v>2005</v>
+      </c>
+      <c r="J165" s="3" t="s">
+        <v>1448</v>
+      </c>
+      <c r="K165" s="3" t="s">
+        <v>923</v>
+      </c>
+      <c r="L165" s="3" t="s">
+        <v>924</v>
+      </c>
+      <c r="M165" s="3" t="s">
+        <v>925</v>
+      </c>
+      <c r="N165" s="3" t="s">
+        <v>2006</v>
+      </c>
+      <c r="O165" s="3" t="s">
+        <v>2007</v>
+      </c>
+      <c r="P165" s="3" t="s">
+        <v>2008</v>
       </c>
       <c r="Q165" s="3">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>8.0999999999999996E-3</v>
+        <v>1</v>
+      </c>
+      <c r="R165" s="3" t="s">
+        <v>988</v>
       </c>
     </row>
     <row r="166" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B166" s="3" t="s">
-        <v>248</v>
+        <v>100</v>
       </c>
       <c r="C166" s="3" t="s">
-        <v>249</v>
+        <v>101</v>
       </c>
       <c r="D166" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E166" s="3" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="F166" s="3">
         <v>4</v>
       </c>
       <c r="G166" s="3">
-        <v>3</v>
-[...26 lines deleted...]
-        <v>16.350000000000001</v>
+        <v>4</v>
+      </c>
+      <c r="H166" s="3" t="s">
+        <v>2009</v>
+      </c>
+      <c r="I166" s="3" t="s">
+        <v>2010</v>
+      </c>
+      <c r="J166" s="3" t="s">
+        <v>1274</v>
+      </c>
+      <c r="K166" s="3" t="s">
+        <v>721</v>
+      </c>
+      <c r="L166" s="3" t="s">
+        <v>527</v>
+      </c>
+      <c r="M166" s="3" t="s">
+        <v>926</v>
+      </c>
+      <c r="N166" s="3" t="s">
+        <v>2011</v>
+      </c>
+      <c r="O166" s="3" t="s">
+        <v>2012</v>
+      </c>
+      <c r="P166" s="3" t="s">
+        <v>2013</v>
       </c>
       <c r="Q166" s="3">
         <v>0</v>
       </c>
-      <c r="R166" s="4">
-        <v>1.21E-2</v>
+      <c r="R166" s="3" t="s">
+        <v>2014</v>
       </c>
     </row>
     <row r="167" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B167" s="3" t="s">
-        <v>502</v>
+        <v>927</v>
       </c>
       <c r="C167" s="3" t="s">
-        <v>503</v>
+        <v>928</v>
       </c>
       <c r="D167" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E167" s="3" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="F167" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G167" s="3">
-        <v>3</v>
-[...26 lines deleted...]
-        <v>11.54</v>
+        <v>4</v>
+      </c>
+      <c r="H167" s="3" t="s">
+        <v>2015</v>
+      </c>
+      <c r="I167" s="3" t="s">
+        <v>2016</v>
+      </c>
+      <c r="J167" s="3" t="s">
+        <v>2017</v>
+      </c>
+      <c r="K167" s="3" t="s">
+        <v>929</v>
+      </c>
+      <c r="L167" s="3" t="s">
+        <v>930</v>
+      </c>
+      <c r="M167" s="3" t="s">
+        <v>931</v>
+      </c>
+      <c r="N167" s="3" t="s">
+        <v>2018</v>
+      </c>
+      <c r="O167" s="3" t="s">
+        <v>2019</v>
+      </c>
+      <c r="P167" s="3" t="s">
+        <v>2020</v>
       </c>
       <c r="Q167" s="3">
         <v>0</v>
       </c>
-      <c r="R167" s="4">
-        <v>8.6900000000000005E-2</v>
+      <c r="R167" s="3" t="s">
+        <v>2021</v>
       </c>
     </row>
     <row r="168" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B168" s="3" t="s">
-        <v>296</v>
+        <v>241</v>
       </c>
       <c r="C168" s="3" t="s">
-        <v>297</v>
+        <v>242</v>
       </c>
       <c r="D168" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E168" s="3" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="F168" s="3">
         <v>4</v>
       </c>
       <c r="G168" s="3">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>1179.3</v>
+        <v>3</v>
+      </c>
+      <c r="H168" s="3" t="s">
+        <v>2022</v>
       </c>
       <c r="I168" s="3">
         <v>0</v>
       </c>
-      <c r="J168" s="4">
-[...18 lines deleted...]
-        <v>91.79</v>
+      <c r="J168" s="3" t="s">
+        <v>2023</v>
+      </c>
+      <c r="K168" s="3" t="s">
+        <v>932</v>
+      </c>
+      <c r="L168" s="3" t="s">
+        <v>933</v>
+      </c>
+      <c r="M168" s="3" t="s">
+        <v>934</v>
+      </c>
+      <c r="N168" s="3" t="s">
+        <v>2024</v>
+      </c>
+      <c r="O168" s="3" t="s">
+        <v>1033</v>
+      </c>
+      <c r="P168" s="3" t="s">
+        <v>2025</v>
       </c>
       <c r="Q168" s="3">
         <v>0</v>
       </c>
-      <c r="R168" s="4">
-        <v>7.4999999999999997E-3</v>
+      <c r="R168" s="3" t="s">
+        <v>1568</v>
       </c>
     </row>
     <row r="169" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B169" s="3" t="s">
-        <v>277</v>
+        <v>473</v>
       </c>
       <c r="C169" s="3" t="s">
-        <v>278</v>
+        <v>474</v>
       </c>
       <c r="D169" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E169" s="3" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="F169" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G169" s="3">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>120.9</v>
+        <v>3</v>
+      </c>
+      <c r="H169" s="3" t="s">
+        <v>2026</v>
       </c>
       <c r="I169" s="3">
-        <v>89.25</v>
-[...20 lines deleted...]
-        <v>16.61</v>
+        <v>0</v>
+      </c>
+      <c r="J169" s="3" t="s">
+        <v>2027</v>
+      </c>
+      <c r="K169" s="3" t="s">
+        <v>935</v>
+      </c>
+      <c r="L169" s="3" t="s">
+        <v>936</v>
+      </c>
+      <c r="M169" s="3" t="s">
+        <v>890</v>
+      </c>
+      <c r="N169" s="3" t="s">
+        <v>2028</v>
+      </c>
+      <c r="O169" s="3" t="s">
+        <v>2029</v>
+      </c>
+      <c r="P169" s="3" t="s">
+        <v>2030</v>
       </c>
       <c r="Q169" s="3">
         <v>0</v>
       </c>
-      <c r="R169" s="4">
-        <v>2.9899999999999999E-2</v>
+      <c r="R169" s="3" t="s">
+        <v>2031</v>
       </c>
     </row>
     <row r="170" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B170" s="3" t="s">
-        <v>465</v>
+        <v>287</v>
       </c>
       <c r="C170" s="3" t="s">
-        <v>176</v>
+        <v>288</v>
       </c>
       <c r="D170" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E170" s="3" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="F170" s="3">
         <v>4</v>
       </c>
       <c r="G170" s="3">
         <v>4</v>
       </c>
-      <c r="H170" s="3">
-        <v>174.77</v>
+      <c r="H170" s="3" t="s">
+        <v>2032</v>
       </c>
       <c r="I170" s="3">
         <v>0</v>
       </c>
-      <c r="J170" s="4">
-[...18 lines deleted...]
-        <v>20.76</v>
+      <c r="J170" s="3" t="s">
+        <v>2033</v>
+      </c>
+      <c r="K170" s="3" t="s">
+        <v>937</v>
+      </c>
+      <c r="L170" s="3" t="s">
+        <v>938</v>
+      </c>
+      <c r="M170" s="3" t="s">
+        <v>939</v>
+      </c>
+      <c r="N170" s="3" t="s">
+        <v>2034</v>
+      </c>
+      <c r="O170" s="3" t="s">
+        <v>2035</v>
+      </c>
+      <c r="P170" s="3" t="s">
+        <v>2036</v>
       </c>
       <c r="Q170" s="3">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>1.6E-2</v>
+        <v>0</v>
+      </c>
+      <c r="R170" s="3" t="s">
+        <v>2037</v>
       </c>
     </row>
     <row r="171" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B171" s="3" t="s">
-        <v>260</v>
+        <v>268</v>
       </c>
       <c r="C171" s="3" t="s">
-        <v>261</v>
+        <v>269</v>
       </c>
       <c r="D171" s="3" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="E171" s="3" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="F171" s="3">
         <v>4</v>
       </c>
       <c r="G171" s="3">
         <v>4</v>
       </c>
-      <c r="H171" s="3">
-[...24 lines deleted...]
-        <v>21.44</v>
+      <c r="H171" s="3" t="s">
+        <v>2038</v>
+      </c>
+      <c r="I171" s="3" t="s">
+        <v>2039</v>
+      </c>
+      <c r="J171" s="3" t="s">
+        <v>1455</v>
+      </c>
+      <c r="K171" s="3" t="s">
+        <v>940</v>
+      </c>
+      <c r="L171" s="3" t="s">
+        <v>941</v>
+      </c>
+      <c r="M171" s="3" t="s">
+        <v>553</v>
+      </c>
+      <c r="N171" s="3" t="s">
+        <v>2040</v>
+      </c>
+      <c r="O171" s="3" t="s">
+        <v>2041</v>
+      </c>
+      <c r="P171" s="3" t="s">
+        <v>2042</v>
       </c>
       <c r="Q171" s="3">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>1.55E-2</v>
+        <v>0</v>
+      </c>
+      <c r="R171" s="3" t="s">
+        <v>1644</v>
       </c>
     </row>
     <row r="172" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B172" s="3" t="s">
-        <v>102</v>
+        <v>438</v>
       </c>
       <c r="C172" s="3" t="s">
-        <v>103</v>
+        <v>171</v>
       </c>
       <c r="D172" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E172" s="3" t="s">
         <v>16</v>
       </c>
       <c r="F172" s="3">
         <v>4</v>
       </c>
       <c r="G172" s="3">
         <v>4</v>
       </c>
-      <c r="H172" s="3">
-        <v>166.51</v>
+      <c r="H172" s="3" t="s">
+        <v>2043</v>
       </c>
       <c r="I172" s="3">
-        <v>83.28</v>
-[...20 lines deleted...]
-        <v>16.32</v>
+        <v>0</v>
+      </c>
+      <c r="J172" s="3" t="s">
+        <v>2044</v>
+      </c>
+      <c r="K172" s="3" t="s">
+        <v>942</v>
+      </c>
+      <c r="L172" s="3" t="s">
+        <v>600</v>
+      </c>
+      <c r="M172" s="3" t="s">
+        <v>943</v>
+      </c>
+      <c r="N172" s="3" t="s">
+        <v>2045</v>
+      </c>
+      <c r="O172" s="3" t="s">
+        <v>2046</v>
+      </c>
+      <c r="P172" s="3" t="s">
+        <v>2047</v>
       </c>
       <c r="Q172" s="3">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>3.1199999999999999E-2</v>
+        <v>1</v>
+      </c>
+      <c r="R172" s="3" t="s">
+        <v>2048</v>
       </c>
     </row>
     <row r="173" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B173" s="3" t="s">
-        <v>201</v>
+        <v>251</v>
       </c>
       <c r="C173" s="3" t="s">
-        <v>202</v>
+        <v>252</v>
       </c>
       <c r="D173" s="3" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="E173" s="3" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="F173" s="3">
         <v>4</v>
       </c>
       <c r="G173" s="3">
         <v>4</v>
       </c>
-      <c r="H173" s="3">
-[...24 lines deleted...]
-        <v>34.85</v>
+      <c r="H173" s="3" t="s">
+        <v>2049</v>
+      </c>
+      <c r="I173" s="3" t="s">
+        <v>2050</v>
+      </c>
+      <c r="J173" s="3" t="s">
+        <v>2051</v>
+      </c>
+      <c r="K173" s="3" t="s">
+        <v>707</v>
+      </c>
+      <c r="L173" s="3" t="s">
+        <v>944</v>
+      </c>
+      <c r="M173" s="3" t="s">
+        <v>945</v>
+      </c>
+      <c r="N173" s="3" t="s">
+        <v>2052</v>
+      </c>
+      <c r="O173" s="3" t="s">
+        <v>2053</v>
+      </c>
+      <c r="P173" s="3" t="s">
+        <v>2054</v>
       </c>
       <c r="Q173" s="3">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>1.09E-2</v>
+        <v>1</v>
+      </c>
+      <c r="R173" s="3" t="s">
+        <v>2055</v>
       </c>
     </row>
     <row r="174" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B174" s="3" t="s">
-        <v>431</v>
+        <v>102</v>
       </c>
       <c r="C174" s="3" t="s">
-        <v>432</v>
+        <v>103</v>
       </c>
       <c r="D174" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E174" s="3" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="F174" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G174" s="3">
         <v>4</v>
       </c>
-      <c r="H174" s="3">
-[...24 lines deleted...]
-        <v>22.38</v>
+      <c r="H174" s="3" t="s">
+        <v>2056</v>
+      </c>
+      <c r="I174" s="3" t="s">
+        <v>2057</v>
+      </c>
+      <c r="J174" s="3" t="s">
+        <v>1388</v>
+      </c>
+      <c r="K174" s="3" t="s">
+        <v>946</v>
+      </c>
+      <c r="L174" s="3" t="s">
+        <v>947</v>
+      </c>
+      <c r="M174" s="3" t="s">
+        <v>948</v>
+      </c>
+      <c r="N174" s="3" t="s">
+        <v>2058</v>
+      </c>
+      <c r="O174" s="3" t="s">
+        <v>2059</v>
+      </c>
+      <c r="P174" s="3" t="s">
+        <v>2060</v>
       </c>
       <c r="Q174" s="3">
         <v>0</v>
       </c>
-      <c r="R174" s="4">
-        <v>2.2499999999999999E-2</v>
+      <c r="R174" s="3" t="s">
+        <v>2061</v>
       </c>
     </row>
     <row r="175" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B175" s="3" t="s">
-        <v>104</v>
+        <v>194</v>
       </c>
       <c r="C175" s="3" t="s">
-        <v>105</v>
+        <v>195</v>
       </c>
       <c r="D175" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E175" s="3" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="F175" s="3">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G175" s="3">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>372.91</v>
+        <v>4</v>
+      </c>
+      <c r="H175" s="3" t="s">
+        <v>2062</v>
       </c>
       <c r="I175" s="3">
-        <v>251.65</v>
-[...20 lines deleted...]
-        <v>23.33</v>
+        <v>0</v>
+      </c>
+      <c r="J175" s="3" t="s">
+        <v>1642</v>
+      </c>
+      <c r="K175" s="3" t="s">
+        <v>949</v>
+      </c>
+      <c r="L175" s="3" t="s">
+        <v>950</v>
+      </c>
+      <c r="M175" s="3" t="s">
+        <v>951</v>
+      </c>
+      <c r="N175" s="3" t="s">
+        <v>2063</v>
+      </c>
+      <c r="O175" s="3" t="s">
+        <v>2064</v>
+      </c>
+      <c r="P175" s="3" t="s">
+        <v>2065</v>
       </c>
       <c r="Q175" s="3">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>8.6999999999999994E-3</v>
+        <v>0</v>
+      </c>
+      <c r="R175" s="3" t="s">
+        <v>1224</v>
       </c>
     </row>
     <row r="176" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B176" s="3" t="s">
-        <v>233</v>
+        <v>409</v>
       </c>
       <c r="C176" s="3" t="s">
-        <v>234</v>
+        <v>410</v>
       </c>
       <c r="D176" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E176" s="3" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="F176" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G176" s="3">
         <v>4</v>
       </c>
-      <c r="H176" s="3">
-        <v>441.23</v>
+      <c r="H176" s="3" t="s">
+        <v>2066</v>
       </c>
       <c r="I176" s="3">
-        <v>238.28</v>
-[...20 lines deleted...]
-        <v>34.619999999999997</v>
+        <v>0</v>
+      </c>
+      <c r="J176" s="3" t="s">
+        <v>2067</v>
+      </c>
+      <c r="K176" s="3" t="s">
+        <v>565</v>
+      </c>
+      <c r="L176" s="3" t="s">
+        <v>952</v>
+      </c>
+      <c r="M176" s="3" t="s">
+        <v>953</v>
+      </c>
+      <c r="N176" s="3" t="s">
+        <v>2068</v>
+      </c>
+      <c r="O176" s="3" t="s">
+        <v>2069</v>
+      </c>
+      <c r="P176" s="3" t="s">
+        <v>2070</v>
       </c>
       <c r="Q176" s="3">
         <v>0</v>
       </c>
-      <c r="R176" s="4">
-        <v>1.21E-2</v>
+      <c r="R176" s="3" t="s">
+        <v>1246</v>
       </c>
     </row>
     <row r="177" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B177" s="3" t="s">
-        <v>504</v>
+        <v>104</v>
       </c>
       <c r="C177" s="3" t="s">
-        <v>505</v>
+        <v>105</v>
       </c>
       <c r="D177" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E177" s="3" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="F177" s="3">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="G177" s="3">
-        <v>3</v>
-[...26 lines deleted...]
-        <v>12.44</v>
+        <v>5</v>
+      </c>
+      <c r="H177" s="3" t="s">
+        <v>2071</v>
+      </c>
+      <c r="I177" s="3" t="s">
+        <v>2072</v>
+      </c>
+      <c r="J177" s="3" t="s">
+        <v>1274</v>
+      </c>
+      <c r="K177" s="3" t="s">
+        <v>954</v>
+      </c>
+      <c r="L177" s="3" t="s">
+        <v>955</v>
+      </c>
+      <c r="M177" s="3" t="s">
+        <v>956</v>
+      </c>
+      <c r="N177" s="3" t="s">
+        <v>2073</v>
+      </c>
+      <c r="O177" s="3" t="s">
+        <v>1179</v>
+      </c>
+      <c r="P177" s="3" t="s">
+        <v>2074</v>
       </c>
       <c r="Q177" s="3">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>3.2399999999999998E-2</v>
+        <v>1</v>
+      </c>
+      <c r="R177" s="3" t="s">
+        <v>2075</v>
       </c>
     </row>
     <row r="178" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B178" s="3" t="s">
-        <v>309</v>
+        <v>226</v>
       </c>
       <c r="C178" s="3" t="s">
-        <v>310</v>
+        <v>227</v>
       </c>
       <c r="D178" s="3" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="E178" s="3" t="s">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="F178" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G178" s="3">
-        <v>3</v>
-[...26 lines deleted...]
-        <v>17.16</v>
+        <v>4</v>
+      </c>
+      <c r="H178" s="3" t="s">
+        <v>2076</v>
+      </c>
+      <c r="I178" s="3" t="s">
+        <v>2077</v>
+      </c>
+      <c r="J178" s="3" t="s">
+        <v>1615</v>
+      </c>
+      <c r="K178" s="3" t="s">
+        <v>957</v>
+      </c>
+      <c r="L178" s="3" t="s">
+        <v>958</v>
+      </c>
+      <c r="M178" s="3" t="s">
+        <v>959</v>
+      </c>
+      <c r="N178" s="3" t="s">
+        <v>2078</v>
+      </c>
+      <c r="O178" s="3" t="s">
+        <v>2079</v>
+      </c>
+      <c r="P178" s="3" t="s">
+        <v>2080</v>
       </c>
       <c r="Q178" s="3">
         <v>0</v>
       </c>
-      <c r="R178" s="4">
-        <v>5.2900000000000003E-2</v>
+      <c r="R178" s="3" t="s">
+        <v>1568</v>
       </c>
     </row>
     <row r="179" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B179" s="3" t="s">
-        <v>106</v>
+        <v>475</v>
       </c>
       <c r="C179" s="3" t="s">
-        <v>107</v>
+        <v>476</v>
       </c>
       <c r="D179" s="3" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="E179" s="3" t="s">
         <v>16</v>
       </c>
       <c r="F179" s="3">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="G179" s="3">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>186.56</v>
+        <v>3</v>
+      </c>
+      <c r="H179" s="3" t="s">
+        <v>2081</v>
       </c>
       <c r="I179" s="3">
-        <v>175.25</v>
-[...20 lines deleted...]
-        <v>17.93</v>
+        <v>0</v>
+      </c>
+      <c r="J179" s="3" t="s">
+        <v>1918</v>
+      </c>
+      <c r="K179" s="3" t="s">
+        <v>675</v>
+      </c>
+      <c r="L179" s="3" t="s">
+        <v>960</v>
+      </c>
+      <c r="M179" s="3" t="s">
+        <v>961</v>
+      </c>
+      <c r="N179" s="3" t="s">
+        <v>2082</v>
+      </c>
+      <c r="O179" s="3" t="s">
+        <v>2083</v>
+      </c>
+      <c r="P179" s="3" t="s">
+        <v>2084</v>
       </c>
       <c r="Q179" s="3">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>3.6999999999999998E-2</v>
+        <v>0</v>
+      </c>
+      <c r="R179" s="3" t="s">
+        <v>1647</v>
       </c>
     </row>
     <row r="180" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B180" s="3" t="s">
-        <v>397</v>
+        <v>300</v>
       </c>
       <c r="C180" s="3" t="s">
-        <v>398</v>
+        <v>301</v>
       </c>
       <c r="D180" s="3" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="E180" s="3" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="F180" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G180" s="3">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>87.89</v>
+        <v>3</v>
+      </c>
+      <c r="H180" s="3" t="s">
+        <v>1257</v>
       </c>
       <c r="I180" s="3">
         <v>0</v>
       </c>
-      <c r="J180" s="4">
-[...18 lines deleted...]
-        <v>28.44</v>
+      <c r="J180" s="3" t="s">
+        <v>1434</v>
+      </c>
+      <c r="K180" s="3" t="s">
+        <v>962</v>
+      </c>
+      <c r="L180" s="3" t="s">
+        <v>963</v>
+      </c>
+      <c r="M180" s="3" t="s">
+        <v>888</v>
+      </c>
+      <c r="N180" s="3" t="s">
+        <v>2028</v>
+      </c>
+      <c r="O180" s="3" t="s">
+        <v>2085</v>
+      </c>
+      <c r="P180" s="3" t="s">
+        <v>2086</v>
       </c>
       <c r="Q180" s="3">
         <v>0</v>
       </c>
-      <c r="R180" s="4">
-        <v>1.29E-2</v>
+      <c r="R180" s="3" t="s">
+        <v>1848</v>
       </c>
     </row>
     <row r="181" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B181" s="3" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="C181" s="3" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="D181" s="3" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="E181" s="3" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="F181" s="3">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="G181" s="3">
         <v>4</v>
       </c>
-      <c r="H181" s="3">
-[...24 lines deleted...]
-        <v>28.45</v>
+      <c r="H181" s="3" t="s">
+        <v>2087</v>
+      </c>
+      <c r="I181" s="3" t="s">
+        <v>2088</v>
+      </c>
+      <c r="J181" s="3" t="s">
+        <v>1815</v>
+      </c>
+      <c r="K181" s="3" t="s">
+        <v>579</v>
+      </c>
+      <c r="L181" s="3" t="s">
+        <v>964</v>
+      </c>
+      <c r="M181" s="3" t="s">
+        <v>965</v>
+      </c>
+      <c r="N181" s="3" t="s">
+        <v>2089</v>
+      </c>
+      <c r="O181" s="3" t="s">
+        <v>2090</v>
+      </c>
+      <c r="P181" s="3" t="s">
+        <v>2091</v>
       </c>
       <c r="Q181" s="3">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>1.24E-2</v>
+        <v>1</v>
+      </c>
+      <c r="R181" s="3" t="s">
+        <v>2092</v>
       </c>
     </row>
     <row r="182" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B182" s="3" t="s">
-        <v>268</v>
+        <v>380</v>
       </c>
       <c r="C182" s="3" t="s">
-        <v>269</v>
+        <v>381</v>
       </c>
       <c r="D182" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E182" s="3" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="F182" s="3">
         <v>4</v>
       </c>
       <c r="G182" s="3">
         <v>4</v>
       </c>
-      <c r="H182" s="3">
-        <v>92.73</v>
+      <c r="H182" s="3" t="s">
+        <v>2093</v>
       </c>
       <c r="I182" s="3">
-        <v>87.1</v>
-[...20 lines deleted...]
-        <v>28.1</v>
+        <v>0</v>
+      </c>
+      <c r="J182" s="3" t="s">
+        <v>1966</v>
+      </c>
+      <c r="K182" s="3" t="s">
+        <v>967</v>
+      </c>
+      <c r="L182" s="3" t="s">
+        <v>660</v>
+      </c>
+      <c r="M182" s="3" t="s">
+        <v>968</v>
+      </c>
+      <c r="N182" s="3" t="s">
+        <v>2094</v>
+      </c>
+      <c r="O182" s="3" t="s">
+        <v>2095</v>
+      </c>
+      <c r="P182" s="3" t="s">
+        <v>2096</v>
       </c>
       <c r="Q182" s="3">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>2.7E-2</v>
+        <v>0</v>
+      </c>
+      <c r="R182" s="3" t="s">
+        <v>1872</v>
       </c>
     </row>
     <row r="183" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B183" s="3" t="s">
-        <v>399</v>
+        <v>108</v>
       </c>
       <c r="C183" s="3" t="s">
-        <v>400</v>
+        <v>109</v>
       </c>
       <c r="D183" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E183" s="3" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="F183" s="3">
         <v>3</v>
       </c>
       <c r="G183" s="3">
         <v>4</v>
       </c>
-      <c r="H183" s="3">
-[...24 lines deleted...]
-        <v>14.43</v>
+      <c r="H183" s="3" t="s">
+        <v>2097</v>
+      </c>
+      <c r="I183" s="3" t="s">
+        <v>2098</v>
+      </c>
+      <c r="J183" s="3" t="s">
+        <v>1995</v>
+      </c>
+      <c r="K183" s="3" t="s">
+        <v>969</v>
+      </c>
+      <c r="L183" s="3" t="s">
+        <v>970</v>
+      </c>
+      <c r="M183" s="3" t="s">
+        <v>971</v>
+      </c>
+      <c r="N183" s="3" t="s">
+        <v>2099</v>
+      </c>
+      <c r="O183" s="3" t="s">
+        <v>2100</v>
+      </c>
+      <c r="P183" s="3" t="s">
+        <v>2101</v>
       </c>
       <c r="Q183" s="3">
         <v>0</v>
       </c>
-      <c r="R183" s="4">
-        <v>0.02</v>
+      <c r="R183" s="3" t="s">
+        <v>1564</v>
       </c>
     </row>
     <row r="184" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B184" s="3" t="s">
-        <v>506</v>
+        <v>259</v>
       </c>
       <c r="C184" s="3" t="s">
-        <v>507</v>
+        <v>260</v>
       </c>
       <c r="D184" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E184" s="3" t="s">
         <v>17</v>
       </c>
       <c r="F184" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G184" s="3">
-        <v>3</v>
-[...26 lines deleted...]
-        <v>24.13</v>
+        <v>4</v>
+      </c>
+      <c r="H184" s="3" t="s">
+        <v>2102</v>
+      </c>
+      <c r="I184" s="3" t="s">
+        <v>2103</v>
+      </c>
+      <c r="J184" s="3" t="s">
+        <v>773</v>
+      </c>
+      <c r="K184" s="3" t="s">
+        <v>972</v>
+      </c>
+      <c r="L184" s="3" t="s">
+        <v>892</v>
+      </c>
+      <c r="M184" s="3" t="s">
+        <v>973</v>
+      </c>
+      <c r="N184" s="3" t="s">
+        <v>2104</v>
+      </c>
+      <c r="O184" s="3" t="s">
+        <v>2105</v>
+      </c>
+      <c r="P184" s="3" t="s">
+        <v>2106</v>
       </c>
       <c r="Q184" s="3">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>3.1899999999999998E-2</v>
+        <v>1</v>
+      </c>
+      <c r="R184" s="3" t="s">
+        <v>2107</v>
       </c>
     </row>
     <row r="185" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B185" s="3" t="s">
-        <v>533</v>
+        <v>974</v>
       </c>
       <c r="C185" s="3" t="s">
-        <v>534</v>
+        <v>975</v>
       </c>
       <c r="D185" s="3" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="E185" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F185" s="3">
         <v>3</v>
       </c>
       <c r="G185" s="3">
         <v>3</v>
       </c>
-      <c r="H185" s="3">
-[...24 lines deleted...]
-        <v>17.27</v>
+      <c r="H185" s="3" t="s">
+        <v>2108</v>
+      </c>
+      <c r="I185" s="3" t="s">
+        <v>2109</v>
+      </c>
+      <c r="J185" s="3" t="s">
+        <v>775</v>
+      </c>
+      <c r="K185" s="3" t="s">
+        <v>976</v>
+      </c>
+      <c r="L185" s="3" t="s">
+        <v>977</v>
+      </c>
+      <c r="M185" s="3" t="s">
+        <v>978</v>
+      </c>
+      <c r="N185" s="3" t="s">
+        <v>2110</v>
+      </c>
+      <c r="O185" s="3" t="s">
+        <v>2111</v>
+      </c>
+      <c r="P185" s="3" t="s">
+        <v>2112</v>
       </c>
       <c r="Q185" s="3">
         <v>0</v>
       </c>
-      <c r="R185" s="4">
-        <v>3.7199999999999997E-2</v>
+      <c r="R185" s="3" t="s">
+        <v>655</v>
       </c>
     </row>
     <row r="186" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B186" s="3" t="s">
-        <v>270</v>
+        <v>382</v>
       </c>
       <c r="C186" s="3" t="s">
-        <v>271</v>
+        <v>383</v>
       </c>
       <c r="D186" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E186" s="3" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="F186" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G186" s="3">
         <v>4</v>
       </c>
-      <c r="H186" s="3">
-        <v>695.13</v>
+      <c r="H186" s="3" t="s">
+        <v>2113</v>
       </c>
       <c r="I186" s="3">
-        <v>498.96</v>
-[...20 lines deleted...]
-        <v>23.89</v>
+        <v>0</v>
+      </c>
+      <c r="J186" s="3" t="s">
+        <v>2114</v>
+      </c>
+      <c r="K186" s="3" t="s">
+        <v>908</v>
+      </c>
+      <c r="L186" s="3" t="s">
+        <v>979</v>
+      </c>
+      <c r="M186" s="3" t="s">
+        <v>980</v>
+      </c>
+      <c r="N186" s="3" t="s">
+        <v>2115</v>
+      </c>
+      <c r="O186" s="3" t="s">
+        <v>2116</v>
+      </c>
+      <c r="P186" s="3" t="s">
+        <v>2117</v>
       </c>
       <c r="Q186" s="3">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>1.5599999999999999E-2</v>
+        <v>0</v>
+      </c>
+      <c r="R186" s="3" t="s">
+        <v>1442</v>
       </c>
     </row>
     <row r="187" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B187" s="3" t="s">
-        <v>433</v>
+        <v>477</v>
       </c>
       <c r="C187" s="3" t="s">
-        <v>434</v>
+        <v>478</v>
       </c>
       <c r="D187" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E187" s="3" t="s">
         <v>17</v>
       </c>
       <c r="F187" s="3">
         <v>3</v>
       </c>
       <c r="G187" s="3">
         <v>3</v>
       </c>
-      <c r="H187" s="3">
-        <v>149.80000000000001</v>
+      <c r="H187" s="3" t="s">
+        <v>2118</v>
       </c>
       <c r="I187" s="3">
-        <v>33.28</v>
-[...20 lines deleted...]
-        <v>37.97</v>
+        <v>0</v>
+      </c>
+      <c r="J187" s="3" t="s">
+        <v>2119</v>
+      </c>
+      <c r="K187" s="3" t="s">
+        <v>981</v>
+      </c>
+      <c r="L187" s="3" t="s">
+        <v>982</v>
+      </c>
+      <c r="M187" s="3" t="s">
+        <v>983</v>
+      </c>
+      <c r="N187" s="3" t="s">
+        <v>2120</v>
+      </c>
+      <c r="O187" s="3" t="s">
+        <v>2121</v>
+      </c>
+      <c r="P187" s="3" t="s">
+        <v>2106</v>
       </c>
       <c r="Q187" s="3">
         <v>0</v>
       </c>
-      <c r="R187" s="4">
-        <v>2.5600000000000001E-2</v>
+      <c r="R187" s="3" t="s">
+        <v>2122</v>
       </c>
     </row>
     <row r="188" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B188" s="3" t="s">
-        <v>110</v>
+        <v>498</v>
       </c>
       <c r="C188" s="3" t="s">
-        <v>107</v>
+        <v>499</v>
       </c>
       <c r="D188" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E188" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F188" s="3">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="G188" s="3">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>134.02000000000001</v>
+        <v>3</v>
+      </c>
+      <c r="H188" s="3" t="s">
+        <v>2123</v>
       </c>
       <c r="I188" s="3">
         <v>0</v>
       </c>
-      <c r="J188" s="4">
-[...18 lines deleted...]
-        <v>17.93</v>
+      <c r="J188" s="3" t="s">
+        <v>2124</v>
+      </c>
+      <c r="K188" s="3" t="s">
+        <v>984</v>
+      </c>
+      <c r="L188" s="3" t="s">
+        <v>985</v>
+      </c>
+      <c r="M188" s="3" t="s">
+        <v>986</v>
+      </c>
+      <c r="N188" s="3" t="s">
+        <v>2125</v>
+      </c>
+      <c r="O188" s="3" t="s">
+        <v>2126</v>
+      </c>
+      <c r="P188" s="3" t="s">
+        <v>1165</v>
       </c>
       <c r="Q188" s="3">
         <v>0</v>
       </c>
-      <c r="R188" s="4">
-        <v>3.6999999999999998E-2</v>
+      <c r="R188" s="3" t="s">
+        <v>2127</v>
       </c>
     </row>
     <row r="189" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B189" s="3" t="s">
-        <v>354</v>
+        <v>261</v>
       </c>
       <c r="C189" s="3" t="s">
-        <v>355</v>
+        <v>262</v>
       </c>
       <c r="D189" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E189" s="3" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="F189" s="3">
         <v>4</v>
       </c>
       <c r="G189" s="3">
-        <v>3</v>
-[...26 lines deleted...]
-        <v>10.33</v>
+        <v>4</v>
+      </c>
+      <c r="H189" s="3" t="s">
+        <v>2128</v>
+      </c>
+      <c r="I189" s="3" t="s">
+        <v>2129</v>
+      </c>
+      <c r="J189" s="3" t="s">
+        <v>624</v>
+      </c>
+      <c r="K189" s="3" t="s">
+        <v>987</v>
+      </c>
+      <c r="L189" s="3" t="s">
+        <v>988</v>
+      </c>
+      <c r="M189" s="3" t="s">
+        <v>989</v>
+      </c>
+      <c r="N189" s="3" t="s">
+        <v>1475</v>
+      </c>
+      <c r="O189" s="3" t="s">
+        <v>2130</v>
+      </c>
+      <c r="P189" s="3" t="s">
+        <v>2131</v>
       </c>
       <c r="Q189" s="3">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>1.84E-2</v>
+        <v>1</v>
+      </c>
+      <c r="R189" s="3" t="s">
+        <v>628</v>
       </c>
     </row>
     <row r="190" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B190" s="3" t="s">
-        <v>435</v>
+        <v>411</v>
       </c>
       <c r="C190" s="3" t="s">
-        <v>436</v>
+        <v>412</v>
       </c>
       <c r="D190" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E190" s="3" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F190" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G190" s="3">
-        <v>4</v>
-[...26 lines deleted...]
-        <v>41.8</v>
+        <v>3</v>
+      </c>
+      <c r="H190" s="3" t="s">
+        <v>2132</v>
+      </c>
+      <c r="I190" s="3" t="s">
+        <v>2133</v>
+      </c>
+      <c r="J190" s="3" t="s">
+        <v>1768</v>
+      </c>
+      <c r="K190" s="3" t="s">
+        <v>990</v>
+      </c>
+      <c r="L190" s="3" t="s">
+        <v>991</v>
+      </c>
+      <c r="M190" s="3" t="s">
+        <v>567</v>
+      </c>
+      <c r="N190" s="3" t="s">
+        <v>2134</v>
+      </c>
+      <c r="O190" s="3" t="s">
+        <v>2135</v>
+      </c>
+      <c r="P190" s="3" t="s">
+        <v>2136</v>
       </c>
       <c r="Q190" s="3">
         <v>0</v>
       </c>
-      <c r="R190" s="4">
-        <v>5.3E-3</v>
+      <c r="R190" s="3" t="s">
+        <v>2137</v>
       </c>
     </row>
     <row r="191" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B191" s="3" t="s">
-        <v>535</v>
+        <v>110</v>
       </c>
       <c r="C191" s="3" t="s">
-        <v>536</v>
+        <v>107</v>
       </c>
       <c r="D191" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E191" s="3" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="F191" s="3">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G191" s="3">
         <v>4</v>
       </c>
       <c r="H191" s="3">
-        <v>145.51</v>
+        <v>151</v>
       </c>
       <c r="I191" s="3">
-        <v>83.46</v>
-[...20 lines deleted...]
-        <v>24.67</v>
+        <v>0</v>
+      </c>
+      <c r="J191" s="3" t="s">
+        <v>1890</v>
+      </c>
+      <c r="K191" s="3" t="s">
+        <v>579</v>
+      </c>
+      <c r="L191" s="3" t="s">
+        <v>964</v>
+      </c>
+      <c r="M191" s="3" t="s">
+        <v>965</v>
+      </c>
+      <c r="N191" s="3" t="s">
+        <v>2089</v>
+      </c>
+      <c r="O191" s="3" t="s">
+        <v>2138</v>
+      </c>
+      <c r="P191" s="3" t="s">
+        <v>2091</v>
       </c>
       <c r="Q191" s="3">
         <v>0</v>
       </c>
-      <c r="R191" s="4">
-        <v>1.2699999999999999E-2</v>
+      <c r="R191" s="3" t="s">
+        <v>2092</v>
       </c>
     </row>
     <row r="192" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B192" s="3" t="s">
-        <v>235</v>
+        <v>341</v>
       </c>
       <c r="C192" s="3" t="s">
-        <v>236</v>
+        <v>342</v>
       </c>
       <c r="D192" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E192" s="3" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="F192" s="3">
         <v>4</v>
       </c>
       <c r="G192" s="3">
-        <v>4</v>
-[...26 lines deleted...]
-        <v>14.77</v>
+        <v>3</v>
+      </c>
+      <c r="H192" s="3" t="s">
+        <v>2139</v>
+      </c>
+      <c r="I192" s="3" t="s">
+        <v>2140</v>
+      </c>
+      <c r="J192" s="3" t="s">
+        <v>2141</v>
+      </c>
+      <c r="K192" s="3" t="s">
+        <v>992</v>
+      </c>
+      <c r="L192" s="3" t="s">
+        <v>993</v>
+      </c>
+      <c r="M192" s="3" t="s">
+        <v>994</v>
+      </c>
+      <c r="N192" s="3" t="s">
+        <v>2142</v>
+      </c>
+      <c r="O192" s="3" t="s">
+        <v>2143</v>
+      </c>
+      <c r="P192" s="3" t="s">
+        <v>2144</v>
       </c>
       <c r="Q192" s="3">
         <v>0</v>
       </c>
-      <c r="R192" s="4">
-        <v>1.6899999999999998E-2</v>
+      <c r="R192" s="3" t="s">
+        <v>1493</v>
       </c>
     </row>
     <row r="193" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B193" s="3" t="s">
-        <v>250</v>
+        <v>995</v>
       </c>
       <c r="C193" s="3" t="s">
-        <v>251</v>
+        <v>996</v>
       </c>
       <c r="D193" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E193" s="3" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="F193" s="3">
         <v>3</v>
       </c>
       <c r="G193" s="3">
         <v>3</v>
       </c>
-      <c r="H193" s="3">
-        <v>22.75</v>
+      <c r="H193" s="3" t="s">
+        <v>2145</v>
       </c>
       <c r="I193" s="3">
-        <v>19.07</v>
-[...20 lines deleted...]
-        <v>13.35</v>
+        <v>0</v>
+      </c>
+      <c r="J193" s="3" t="s">
+        <v>2146</v>
+      </c>
+      <c r="K193" s="3" t="s">
+        <v>997</v>
+      </c>
+      <c r="L193" s="3" t="s">
+        <v>998</v>
+      </c>
+      <c r="M193" s="3" t="s">
+        <v>999</v>
+      </c>
+      <c r="N193" s="3" t="s">
+        <v>2147</v>
+      </c>
+      <c r="O193" s="3" t="s">
+        <v>2148</v>
+      </c>
+      <c r="P193" s="3" t="s">
+        <v>2149</v>
       </c>
       <c r="Q193" s="3">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>3.1800000000000002E-2</v>
+        <v>0</v>
+      </c>
+      <c r="R193" s="3" t="s">
+        <v>2150</v>
       </c>
     </row>
     <row r="194" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B194" s="3" t="s">
-        <v>252</v>
+        <v>413</v>
       </c>
       <c r="C194" s="3" t="s">
-        <v>251</v>
+        <v>414</v>
       </c>
       <c r="D194" s="3" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="E194" s="3" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="F194" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G194" s="3">
-        <v>3</v>
-[...26 lines deleted...]
-        <v>13.35</v>
+        <v>4</v>
+      </c>
+      <c r="H194" s="3" t="s">
+        <v>2151</v>
+      </c>
+      <c r="I194" s="3" t="s">
+        <v>2152</v>
+      </c>
+      <c r="J194" s="3" t="s">
+        <v>2153</v>
+      </c>
+      <c r="K194" s="3" t="s">
+        <v>1000</v>
+      </c>
+      <c r="L194" s="3" t="s">
+        <v>697</v>
+      </c>
+      <c r="M194" s="3" t="s">
+        <v>1001</v>
+      </c>
+      <c r="N194" s="3" t="s">
+        <v>2154</v>
+      </c>
+      <c r="O194" s="3" t="s">
+        <v>2155</v>
+      </c>
+      <c r="P194" s="3" t="s">
+        <v>1488</v>
       </c>
       <c r="Q194" s="3">
         <v>0</v>
       </c>
-      <c r="R194" s="4">
-        <v>3.1800000000000002E-2</v>
+      <c r="R194" s="3" t="s">
+        <v>2156</v>
       </c>
     </row>
     <row r="195" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B195" s="3" t="s">
-        <v>466</v>
+        <v>500</v>
       </c>
       <c r="C195" s="3" t="s">
-        <v>467</v>
+        <v>501</v>
       </c>
       <c r="D195" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E195" s="3" t="s">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="F195" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G195" s="3">
-        <v>3</v>
-[...26 lines deleted...]
-        <v>22.27</v>
+        <v>4</v>
+      </c>
+      <c r="H195" s="3" t="s">
+        <v>2157</v>
+      </c>
+      <c r="I195" s="3" t="s">
+        <v>2158</v>
+      </c>
+      <c r="J195" s="3" t="s">
+        <v>1564</v>
+      </c>
+      <c r="K195" s="3" t="s">
+        <v>1002</v>
+      </c>
+      <c r="L195" s="3" t="s">
+        <v>1003</v>
+      </c>
+      <c r="M195" s="3" t="s">
+        <v>1004</v>
+      </c>
+      <c r="N195" s="3" t="s">
+        <v>2159</v>
+      </c>
+      <c r="O195" s="3" t="s">
+        <v>2160</v>
+      </c>
+      <c r="P195" s="3" t="s">
+        <v>2161</v>
       </c>
       <c r="Q195" s="3">
         <v>0</v>
       </c>
-      <c r="R195" s="4">
-        <v>1.6500000000000001E-2</v>
+      <c r="R195" s="3" t="s">
+        <v>2162</v>
       </c>
     </row>
     <row r="196" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B196" s="3" t="s">
-        <v>537</v>
+        <v>228</v>
       </c>
       <c r="C196" s="3" t="s">
-        <v>538</v>
+        <v>229</v>
       </c>
       <c r="D196" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E196" s="3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F196" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G196" s="3">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>38.049999999999997</v>
+        <v>4</v>
+      </c>
+      <c r="H196" s="3" t="s">
+        <v>2163</v>
       </c>
       <c r="I196" s="3">
         <v>0</v>
       </c>
-      <c r="J196" s="4">
-[...18 lines deleted...]
-        <v>0</v>
+      <c r="J196" s="3" t="s">
+        <v>1984</v>
+      </c>
+      <c r="K196" s="3" t="s">
+        <v>1005</v>
+      </c>
+      <c r="L196" s="3" t="s">
+        <v>1006</v>
+      </c>
+      <c r="M196" s="3" t="s">
+        <v>1007</v>
+      </c>
+      <c r="N196" s="3" t="s">
+        <v>842</v>
+      </c>
+      <c r="O196" s="3" t="s">
+        <v>2164</v>
+      </c>
+      <c r="P196" s="3" t="s">
+        <v>2165</v>
       </c>
       <c r="Q196" s="3">
         <v>0</v>
       </c>
-      <c r="R196" s="4">
-        <v>4.1099999999999998E-2</v>
+      <c r="R196" s="3" t="s">
+        <v>1228</v>
       </c>
     </row>
     <row r="197" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B197" s="3" t="s">
-        <v>111</v>
+        <v>243</v>
       </c>
       <c r="C197" s="3" t="s">
-        <v>112</v>
+        <v>244</v>
       </c>
       <c r="D197" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E197" s="3" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="F197" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G197" s="3">
-        <v>4</v>
-[...26 lines deleted...]
-        <v>7.59</v>
+        <v>3</v>
+      </c>
+      <c r="H197" s="3" t="s">
+        <v>2166</v>
+      </c>
+      <c r="I197" s="3" t="s">
+        <v>2167</v>
+      </c>
+      <c r="J197" s="3" t="s">
+        <v>1354</v>
+      </c>
+      <c r="K197" s="3" t="s">
+        <v>1008</v>
+      </c>
+      <c r="L197" s="3" t="s">
+        <v>989</v>
+      </c>
+      <c r="M197" s="3" t="s">
+        <v>567</v>
+      </c>
+      <c r="N197" s="3" t="s">
+        <v>2168</v>
+      </c>
+      <c r="O197" s="3" t="s">
+        <v>2169</v>
+      </c>
+      <c r="P197" s="3" t="s">
+        <v>1391</v>
       </c>
       <c r="Q197" s="3">
         <v>1</v>
       </c>
-      <c r="R197" s="4">
-        <v>3.4599999999999999E-2</v>
+      <c r="R197" s="3" t="s">
+        <v>2170</v>
       </c>
     </row>
     <row r="198" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B198" s="3" t="s">
-        <v>508</v>
+        <v>245</v>
       </c>
       <c r="C198" s="3" t="s">
-        <v>509</v>
+        <v>244</v>
       </c>
       <c r="D198" s="3" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="E198" s="3" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="F198" s="3">
         <v>3</v>
       </c>
       <c r="G198" s="3">
         <v>3</v>
       </c>
-      <c r="H198" s="3">
-[...24 lines deleted...]
-        <v>16.690000000000001</v>
+      <c r="H198" s="3" t="s">
+        <v>2171</v>
+      </c>
+      <c r="I198" s="3" t="s">
+        <v>2172</v>
+      </c>
+      <c r="J198" s="3" t="s">
+        <v>2173</v>
+      </c>
+      <c r="K198" s="3" t="s">
+        <v>1008</v>
+      </c>
+      <c r="L198" s="3" t="s">
+        <v>989</v>
+      </c>
+      <c r="M198" s="3" t="s">
+        <v>1009</v>
+      </c>
+      <c r="N198" s="3" t="s">
+        <v>2168</v>
+      </c>
+      <c r="O198" s="3" t="s">
+        <v>1475</v>
+      </c>
+      <c r="P198" s="3" t="s">
+        <v>1391</v>
       </c>
       <c r="Q198" s="3">
         <v>0</v>
       </c>
-      <c r="R198" s="4">
-        <v>7.5899999999999995E-2</v>
+      <c r="R198" s="3" t="s">
+        <v>2170</v>
       </c>
     </row>
     <row r="199" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B199" s="3" t="s">
-        <v>113</v>
+        <v>439</v>
       </c>
       <c r="C199" s="3" t="s">
-        <v>114</v>
+        <v>440</v>
       </c>
       <c r="D199" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E199" s="3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F199" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G199" s="3">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>148.68</v>
+        <v>3</v>
+      </c>
+      <c r="H199" s="3" t="s">
+        <v>2174</v>
       </c>
       <c r="I199" s="3">
         <v>0</v>
       </c>
-      <c r="J199" s="4">
-[...18 lines deleted...]
-        <v>10.53</v>
+      <c r="J199" s="3" t="s">
+        <v>1379</v>
+      </c>
+      <c r="K199" s="3" t="s">
+        <v>1010</v>
+      </c>
+      <c r="L199" s="3" t="s">
+        <v>1011</v>
+      </c>
+      <c r="M199" s="3" t="s">
+        <v>1012</v>
+      </c>
+      <c r="N199" s="3" t="s">
+        <v>2175</v>
+      </c>
+      <c r="O199" s="3" t="s">
+        <v>1839</v>
+      </c>
+      <c r="P199" s="3" t="s">
+        <v>2176</v>
       </c>
       <c r="Q199" s="3">
         <v>0</v>
       </c>
-      <c r="R199" s="4">
-        <v>2.4799999999999999E-2</v>
+      <c r="R199" s="3" t="s">
+        <v>2177</v>
       </c>
     </row>
     <row r="200" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B200" s="3" t="s">
-        <v>510</v>
+        <v>502</v>
       </c>
       <c r="C200" s="3" t="s">
-        <v>511</v>
+        <v>503</v>
       </c>
       <c r="D200" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E200" s="3" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="F200" s="3">
         <v>3</v>
       </c>
       <c r="G200" s="3">
         <v>3</v>
       </c>
-      <c r="H200" s="3">
-        <v>23.81</v>
+      <c r="H200" s="3" t="s">
+        <v>2178</v>
       </c>
       <c r="I200" s="3">
         <v>0</v>
       </c>
       <c r="J200" s="3" t="s">
-        <v>198</v>
-[...17 lines deleted...]
-        <v>26.99</v>
+        <v>563</v>
+      </c>
+      <c r="K200" s="3" t="s">
+        <v>1013</v>
+      </c>
+      <c r="L200" s="3" t="s">
+        <v>1014</v>
+      </c>
+      <c r="M200" s="3" t="s">
+        <v>609</v>
+      </c>
+      <c r="N200" s="3" t="s">
+        <v>1686</v>
+      </c>
+      <c r="O200" s="3" t="s">
+        <v>2179</v>
+      </c>
+      <c r="P200" s="3" t="s">
+        <v>2180</v>
       </c>
       <c r="Q200" s="3">
         <v>0</v>
       </c>
-      <c r="R200" s="4">
-        <v>7.1400000000000005E-2</v>
+      <c r="R200" s="3" t="s">
+        <v>2181</v>
       </c>
     </row>
     <row r="201" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B201" s="3" t="s">
-        <v>115</v>
+        <v>111</v>
       </c>
       <c r="C201" s="3" t="s">
-        <v>116</v>
+        <v>112</v>
       </c>
       <c r="D201" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E201" s="3" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="F201" s="3">
         <v>4</v>
       </c>
       <c r="G201" s="3">
         <v>4</v>
       </c>
-      <c r="H201" s="3">
-[...24 lines deleted...]
-        <v>20.25</v>
+      <c r="H201" s="3" t="s">
+        <v>2182</v>
+      </c>
+      <c r="I201" s="3" t="s">
+        <v>2183</v>
+      </c>
+      <c r="J201" s="3" t="s">
+        <v>887</v>
+      </c>
+      <c r="K201" s="3" t="s">
+        <v>535</v>
+      </c>
+      <c r="L201" s="3" t="s">
+        <v>1015</v>
+      </c>
+      <c r="M201" s="3" t="s">
+        <v>560</v>
+      </c>
+      <c r="N201" s="3" t="s">
+        <v>2184</v>
+      </c>
+      <c r="O201" s="3" t="s">
+        <v>2185</v>
+      </c>
+      <c r="P201" s="3" t="s">
+        <v>2186</v>
       </c>
       <c r="Q201" s="3">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>3.09E-2</v>
+        <v>1</v>
+      </c>
+      <c r="R201" s="3" t="s">
+        <v>656</v>
       </c>
     </row>
     <row r="202" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B202" s="3" t="s">
-        <v>512</v>
+        <v>479</v>
       </c>
       <c r="C202" s="3" t="s">
-        <v>513</v>
+        <v>480</v>
       </c>
       <c r="D202" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E202" s="3" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="F202" s="3">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="G202" s="3">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>156.71</v>
+        <v>3</v>
+      </c>
+      <c r="H202" s="3" t="s">
+        <v>2187</v>
       </c>
       <c r="I202" s="3">
-        <v>171.57</v>
-[...20 lines deleted...]
-        <v>26.12</v>
+        <v>0</v>
+      </c>
+      <c r="J202" s="3" t="s">
+        <v>2188</v>
+      </c>
+      <c r="K202" s="3" t="s">
+        <v>1016</v>
+      </c>
+      <c r="L202" s="3" t="s">
+        <v>1017</v>
+      </c>
+      <c r="M202" s="3" t="s">
+        <v>1018</v>
+      </c>
+      <c r="N202" s="3" t="s">
+        <v>2189</v>
+      </c>
+      <c r="O202" s="3" t="s">
+        <v>2190</v>
+      </c>
+      <c r="P202" s="3" t="s">
+        <v>2191</v>
       </c>
       <c r="Q202" s="3">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>3.2599999999999997E-2</v>
+        <v>0</v>
+      </c>
+      <c r="R202" s="3" t="s">
+        <v>646</v>
       </c>
     </row>
     <row r="203" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B203" s="3" t="s">
-        <v>514</v>
+        <v>113</v>
       </c>
       <c r="C203" s="3" t="s">
-        <v>515</v>
+        <v>114</v>
       </c>
       <c r="D203" s="3" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="E203" s="3" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="F203" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G203" s="3">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>25.89</v>
+        <v>4</v>
+      </c>
+      <c r="H203" s="3" t="s">
+        <v>2192</v>
       </c>
       <c r="I203" s="3">
         <v>0</v>
       </c>
-      <c r="J203" s="4">
-[...18 lines deleted...]
-        <v>12.56</v>
+      <c r="J203" s="3" t="s">
+        <v>2193</v>
+      </c>
+      <c r="K203" s="3" t="s">
+        <v>1019</v>
+      </c>
+      <c r="L203" s="3" t="s">
+        <v>1020</v>
+      </c>
+      <c r="M203" s="3" t="s">
+        <v>1021</v>
+      </c>
+      <c r="N203" s="3" t="s">
+        <v>934</v>
+      </c>
+      <c r="O203" s="3" t="s">
+        <v>2194</v>
+      </c>
+      <c r="P203" s="3" t="s">
+        <v>2195</v>
       </c>
       <c r="Q203" s="3">
         <v>0</v>
       </c>
-      <c r="R203" s="4">
-        <v>8.5000000000000006E-2</v>
+      <c r="R203" s="3" t="s">
+        <v>1392</v>
       </c>
     </row>
     <row r="204" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B204" s="3" t="s">
-        <v>188</v>
+        <v>481</v>
       </c>
       <c r="C204" s="3" t="s">
-        <v>189</v>
+        <v>482</v>
       </c>
       <c r="D204" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E204" s="3" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="F204" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G204" s="3">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>142.68</v>
+        <v>3</v>
+      </c>
+      <c r="H204" s="3" t="s">
+        <v>2196</v>
       </c>
       <c r="I204" s="3">
-        <v>137.41</v>
-[...20 lines deleted...]
-        <v>21.15</v>
+        <v>0</v>
+      </c>
+      <c r="J204" s="3" t="s">
+        <v>191</v>
+      </c>
+      <c r="K204" s="3" t="s">
+        <v>1022</v>
+      </c>
+      <c r="L204" s="3" t="s">
+        <v>1017</v>
+      </c>
+      <c r="M204" s="3" t="s">
+        <v>1023</v>
+      </c>
+      <c r="N204" s="3" t="s">
+        <v>2197</v>
+      </c>
+      <c r="O204" s="3" t="s">
+        <v>2198</v>
+      </c>
+      <c r="P204" s="3" t="s">
+        <v>2199</v>
       </c>
       <c r="Q204" s="3">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>2.58E-2</v>
+        <v>0</v>
+      </c>
+      <c r="R204" s="3" t="s">
+        <v>717</v>
       </c>
     </row>
     <row r="205" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B205" s="3" t="s">
-        <v>190</v>
+        <v>115</v>
       </c>
       <c r="C205" s="3" t="s">
-        <v>191</v>
+        <v>116</v>
       </c>
       <c r="D205" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E205" s="3" t="s">
         <v>20</v>
       </c>
       <c r="F205" s="3">
         <v>4</v>
       </c>
       <c r="G205" s="3">
         <v>4</v>
       </c>
-      <c r="H205" s="3">
-[...24 lines deleted...]
-        <v>33.270000000000003</v>
+      <c r="H205" s="3" t="s">
+        <v>2200</v>
+      </c>
+      <c r="I205" s="3" t="s">
+        <v>2201</v>
+      </c>
+      <c r="J205" s="3" t="s">
+        <v>2202</v>
+      </c>
+      <c r="K205" s="3" t="s">
+        <v>1024</v>
+      </c>
+      <c r="L205" s="3" t="s">
+        <v>1025</v>
+      </c>
+      <c r="M205" s="3" t="s">
+        <v>1026</v>
+      </c>
+      <c r="N205" s="3" t="s">
+        <v>2203</v>
+      </c>
+      <c r="O205" s="3" t="s">
+        <v>2204</v>
+      </c>
+      <c r="P205" s="3" t="s">
+        <v>2205</v>
       </c>
       <c r="Q205" s="3">
         <v>0</v>
       </c>
-      <c r="R205" s="4">
-        <v>1.24E-2</v>
+      <c r="R205" s="3" t="s">
+        <v>874</v>
       </c>
     </row>
     <row r="206" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B206" s="3" t="s">
-        <v>253</v>
+        <v>1027</v>
       </c>
       <c r="C206" s="3" t="s">
-        <v>254</v>
+        <v>1028</v>
       </c>
       <c r="D206" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E206" s="3" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="F206" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G206" s="3">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>119.87</v>
+        <v>3</v>
+      </c>
+      <c r="H206" s="3" t="s">
+        <v>2206</v>
       </c>
       <c r="I206" s="3">
         <v>0</v>
       </c>
-      <c r="J206" s="4">
-[...18 lines deleted...]
-        <v>10.78</v>
+      <c r="J206" s="3" t="s">
+        <v>1514</v>
+      </c>
+      <c r="K206" s="3" t="s">
+        <v>1029</v>
+      </c>
+      <c r="L206" s="3" t="s">
+        <v>1030</v>
+      </c>
+      <c r="M206" s="3" t="s">
+        <v>1031</v>
+      </c>
+      <c r="N206" s="3" t="s">
+        <v>2207</v>
+      </c>
+      <c r="O206" s="3" t="s">
+        <v>2208</v>
+      </c>
+      <c r="P206" s="3" t="s">
+        <v>2209</v>
       </c>
       <c r="Q206" s="3">
         <v>0</v>
       </c>
-      <c r="R206" s="4">
-        <v>9.7000000000000003E-3</v>
+      <c r="R206" s="3" t="s">
+        <v>2210</v>
       </c>
     </row>
     <row r="207" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B207" s="3" t="s">
-        <v>356</v>
+        <v>483</v>
       </c>
       <c r="C207" s="3" t="s">
-        <v>357</v>
+        <v>484</v>
       </c>
       <c r="D207" s="3" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="E207" s="3" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="F207" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G207" s="3">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>132.36000000000001</v>
+        <v>3</v>
+      </c>
+      <c r="H207" s="3" t="s">
+        <v>2211</v>
       </c>
       <c r="I207" s="3">
-        <v>99.15</v>
-[...20 lines deleted...]
-        <v>37.24</v>
+        <v>0</v>
+      </c>
+      <c r="J207" s="3" t="s">
+        <v>1406</v>
+      </c>
+      <c r="K207" s="3" t="s">
+        <v>1032</v>
+      </c>
+      <c r="L207" s="3" t="s">
+        <v>1033</v>
+      </c>
+      <c r="M207" s="3" t="s">
+        <v>1034</v>
+      </c>
+      <c r="N207" s="3" t="s">
+        <v>2212</v>
+      </c>
+      <c r="O207" s="3" t="s">
+        <v>2213</v>
+      </c>
+      <c r="P207" s="3" t="s">
+        <v>2214</v>
       </c>
       <c r="Q207" s="3">
         <v>0</v>
       </c>
-      <c r="R207" s="4">
-        <v>3.0499999999999999E-2</v>
+      <c r="R207" s="3" t="s">
+        <v>514</v>
       </c>
     </row>
     <row r="208" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B208" s="3" t="s">
-        <v>117</v>
+        <v>181</v>
       </c>
       <c r="C208" s="3" t="s">
-        <v>118</v>
+        <v>182</v>
       </c>
       <c r="D208" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E208" s="3" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="F208" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G208" s="3">
-        <v>3</v>
-[...26 lines deleted...]
-        <v>12.83</v>
+        <v>4</v>
+      </c>
+      <c r="H208" s="3" t="s">
+        <v>2215</v>
+      </c>
+      <c r="I208" s="3" t="s">
+        <v>2216</v>
+      </c>
+      <c r="J208" s="3" t="s">
+        <v>2217</v>
+      </c>
+      <c r="K208" s="3" t="s">
+        <v>1035</v>
+      </c>
+      <c r="L208" s="3" t="s">
+        <v>1036</v>
+      </c>
+      <c r="M208" s="3" t="s">
+        <v>672</v>
+      </c>
+      <c r="N208" s="3" t="s">
+        <v>2218</v>
+      </c>
+      <c r="O208" s="3" t="s">
+        <v>2219</v>
+      </c>
+      <c r="P208" s="3" t="s">
+        <v>2220</v>
       </c>
       <c r="Q208" s="3">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>3.5900000000000001E-2</v>
+        <v>1</v>
+      </c>
+      <c r="R208" s="3" t="s">
+        <v>1349</v>
       </c>
     </row>
     <row r="209" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B209" s="3" t="s">
-        <v>516</v>
+        <v>183</v>
       </c>
       <c r="C209" s="3" t="s">
-        <v>517</v>
+        <v>184</v>
       </c>
       <c r="D209" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E209" s="3" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="F209" s="3">
         <v>4</v>
       </c>
       <c r="G209" s="3">
         <v>4</v>
       </c>
-      <c r="H209" s="3">
-[...24 lines deleted...]
-        <v>15.02</v>
+      <c r="H209" s="3" t="s">
+        <v>2221</v>
+      </c>
+      <c r="I209" s="3" t="s">
+        <v>2222</v>
+      </c>
+      <c r="J209" s="3" t="s">
+        <v>1336</v>
+      </c>
+      <c r="K209" s="3" t="s">
+        <v>1037</v>
+      </c>
+      <c r="L209" s="3" t="s">
+        <v>1038</v>
+      </c>
+      <c r="M209" s="3" t="s">
+        <v>1039</v>
+      </c>
+      <c r="N209" s="3" t="s">
+        <v>2223</v>
+      </c>
+      <c r="O209" s="3" t="s">
+        <v>2224</v>
+      </c>
+      <c r="P209" s="3" t="s">
+        <v>1618</v>
       </c>
       <c r="Q209" s="3">
         <v>0</v>
       </c>
-      <c r="R209" s="4">
-        <v>2.1899999999999999E-2</v>
+      <c r="R209" s="3" t="s">
+        <v>1564</v>
       </c>
     </row>
     <row r="210" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B210" s="3" t="s">
-        <v>164</v>
+        <v>246</v>
       </c>
       <c r="C210" s="3" t="s">
-        <v>165</v>
+        <v>247</v>
       </c>
       <c r="D210" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E210" s="3" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="F210" s="3">
         <v>4</v>
       </c>
       <c r="G210" s="3">
         <v>4</v>
       </c>
-      <c r="H210" s="3">
-        <v>253.72</v>
+      <c r="H210" s="3" t="s">
+        <v>2225</v>
       </c>
       <c r="I210" s="3">
         <v>0</v>
       </c>
-      <c r="J210" s="4">
-[...18 lines deleted...]
-        <v>11.06</v>
+      <c r="J210" s="3" t="s">
+        <v>2226</v>
+      </c>
+      <c r="K210" s="3" t="s">
+        <v>1040</v>
+      </c>
+      <c r="L210" s="3" t="s">
+        <v>967</v>
+      </c>
+      <c r="M210" s="3" t="s">
+        <v>805</v>
+      </c>
+      <c r="N210" s="3" t="s">
+        <v>526</v>
+      </c>
+      <c r="O210" s="3" t="s">
+        <v>560</v>
+      </c>
+      <c r="P210" s="3" t="s">
+        <v>2227</v>
       </c>
       <c r="Q210" s="3">
         <v>0</v>
       </c>
-      <c r="R210" s="4">
-        <v>1.44E-2</v>
+      <c r="R210" s="3" t="s">
+        <v>1956</v>
       </c>
     </row>
     <row r="211" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B211" s="3" t="s">
-        <v>279</v>
+        <v>343</v>
       </c>
       <c r="C211" s="3" t="s">
-        <v>280</v>
+        <v>344</v>
       </c>
       <c r="D211" s="3" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="E211" s="3" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="F211" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G211" s="3">
         <v>4</v>
       </c>
-      <c r="H211" s="3">
-[...24 lines deleted...]
-        <v>37.03</v>
+      <c r="H211" s="3" t="s">
+        <v>2228</v>
+      </c>
+      <c r="I211" s="3" t="s">
+        <v>2229</v>
+      </c>
+      <c r="J211" s="3" t="s">
+        <v>2230</v>
+      </c>
+      <c r="K211" s="3" t="s">
+        <v>1041</v>
+      </c>
+      <c r="L211" s="3" t="s">
+        <v>597</v>
+      </c>
+      <c r="M211" s="3" t="s">
+        <v>807</v>
+      </c>
+      <c r="N211" s="3" t="s">
+        <v>2231</v>
+      </c>
+      <c r="O211" s="3" t="s">
+        <v>2232</v>
+      </c>
+      <c r="P211" s="3" t="s">
+        <v>2233</v>
       </c>
       <c r="Q211" s="3">
         <v>0</v>
       </c>
-      <c r="R211" s="4">
-        <v>3.9899999999999998E-2</v>
+      <c r="R211" s="3" t="s">
+        <v>2234</v>
       </c>
     </row>
     <row r="212" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B212" s="3" t="s">
-        <v>358</v>
+        <v>117</v>
       </c>
       <c r="C212" s="3" t="s">
-        <v>359</v>
+        <v>118</v>
       </c>
       <c r="D212" s="3" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="E212" s="3" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="F212" s="3">
         <v>3</v>
       </c>
       <c r="G212" s="3">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>58.01</v>
+        <v>3</v>
+      </c>
+      <c r="H212" s="3" t="s">
+        <v>2235</v>
       </c>
       <c r="I212" s="3">
-        <v>32.270000000000003</v>
-[...20 lines deleted...]
-        <v>15.63</v>
+        <v>0</v>
+      </c>
+      <c r="J212" s="3" t="s">
+        <v>2234</v>
+      </c>
+      <c r="K212" s="3" t="s">
+        <v>1042</v>
+      </c>
+      <c r="L212" s="3" t="s">
+        <v>1043</v>
+      </c>
+      <c r="M212" s="3" t="s">
+        <v>1044</v>
+      </c>
+      <c r="N212" s="3" t="s">
+        <v>2236</v>
+      </c>
+      <c r="O212" s="3" t="s">
+        <v>2237</v>
+      </c>
+      <c r="P212" s="3" t="s">
+        <v>2238</v>
       </c>
       <c r="Q212" s="3">
         <v>0</v>
       </c>
-      <c r="R212" s="4">
-        <v>3.6499999999999998E-2</v>
+      <c r="R212" s="3" t="s">
+        <v>574</v>
       </c>
     </row>
     <row r="213" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B213" s="3" t="s">
-        <v>518</v>
+        <v>485</v>
       </c>
       <c r="C213" s="3" t="s">
-        <v>519</v>
+        <v>486</v>
       </c>
       <c r="D213" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E213" s="3" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="F213" s="3">
         <v>4</v>
       </c>
       <c r="G213" s="3">
-        <v>3</v>
-[...26 lines deleted...]
-        <v>17.29</v>
+        <v>4</v>
+      </c>
+      <c r="H213" s="3" t="s">
+        <v>2239</v>
+      </c>
+      <c r="I213" s="3" t="s">
+        <v>2240</v>
+      </c>
+      <c r="J213" s="3" t="s">
+        <v>740</v>
+      </c>
+      <c r="K213" s="3" t="s">
+        <v>1045</v>
+      </c>
+      <c r="L213" s="3" t="s">
+        <v>1046</v>
+      </c>
+      <c r="M213" s="3" t="s">
+        <v>1047</v>
+      </c>
+      <c r="N213" s="3" t="s">
+        <v>2241</v>
+      </c>
+      <c r="O213" s="3" t="s">
+        <v>2242</v>
+      </c>
+      <c r="P213" s="3" t="s">
+        <v>2243</v>
       </c>
       <c r="Q213" s="3">
         <v>0</v>
       </c>
-      <c r="R213" s="4">
-        <v>2.35E-2</v>
+      <c r="R213" s="3" t="s">
+        <v>2244</v>
       </c>
     </row>
     <row r="214" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B214" s="3" t="s">
-        <v>520</v>
+        <v>161</v>
       </c>
       <c r="C214" s="3" t="s">
-        <v>521</v>
+        <v>162</v>
       </c>
       <c r="D214" s="3" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="E214" s="3" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="F214" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G214" s="3">
         <v>4</v>
       </c>
-      <c r="H214" s="3">
-        <v>136.22999999999999</v>
+      <c r="H214" s="3" t="s">
+        <v>2245</v>
       </c>
       <c r="I214" s="3">
-        <v>26.04</v>
-[...20 lines deleted...]
-        <v>47.89</v>
+        <v>0</v>
+      </c>
+      <c r="J214" s="3" t="s">
+        <v>2246</v>
+      </c>
+      <c r="K214" s="3" t="s">
+        <v>1048</v>
+      </c>
+      <c r="L214" s="3" t="s">
+        <v>1049</v>
+      </c>
+      <c r="M214" s="3" t="s">
+        <v>1050</v>
+      </c>
+      <c r="N214" s="3" t="s">
+        <v>2247</v>
+      </c>
+      <c r="O214" s="3" t="s">
+        <v>971</v>
+      </c>
+      <c r="P214" s="3" t="s">
+        <v>2248</v>
       </c>
       <c r="Q214" s="3">
         <v>0</v>
       </c>
-      <c r="R214" s="4">
-        <v>1.4999999999999999E-2</v>
+      <c r="R214" s="3" t="s">
+        <v>2249</v>
       </c>
     </row>
     <row r="215" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B215" s="3" t="s">
-        <v>203</v>
+        <v>270</v>
       </c>
       <c r="C215" s="3" t="s">
-        <v>204</v>
+        <v>271</v>
       </c>
       <c r="D215" s="3" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="E215" s="3" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="F215" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G215" s="3">
         <v>4</v>
       </c>
-      <c r="H215" s="3">
-        <v>32.520000000000003</v>
+      <c r="H215" s="3" t="s">
+        <v>2250</v>
       </c>
       <c r="I215" s="3">
         <v>0</v>
       </c>
-      <c r="J215" s="4">
-[...18 lines deleted...]
-        <v>38.01</v>
+      <c r="J215" s="3" t="s">
+        <v>874</v>
+      </c>
+      <c r="K215" s="3" t="s">
+        <v>1051</v>
+      </c>
+      <c r="L215" s="3" t="s">
+        <v>1052</v>
+      </c>
+      <c r="M215" s="3" t="s">
+        <v>1053</v>
+      </c>
+      <c r="N215" s="3" t="s">
+        <v>2251</v>
+      </c>
+      <c r="O215" s="3" t="s">
+        <v>2252</v>
+      </c>
+      <c r="P215" s="3" t="s">
+        <v>2253</v>
       </c>
       <c r="Q215" s="3">
         <v>0</v>
       </c>
-      <c r="R215" s="4">
-        <v>3.44E-2</v>
+      <c r="R215" s="3" t="s">
+        <v>2254</v>
       </c>
     </row>
     <row r="216" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B216" s="3" t="s">
-        <v>401</v>
+        <v>345</v>
       </c>
       <c r="C216" s="3" t="s">
-        <v>402</v>
+        <v>346</v>
       </c>
       <c r="D216" s="3" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="E216" s="3" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="F216" s="3">
         <v>3</v>
       </c>
       <c r="G216" s="3">
-        <v>3</v>
-[...26 lines deleted...]
-        <v>11.61</v>
+        <v>4</v>
+      </c>
+      <c r="H216" s="3" t="s">
+        <v>2255</v>
+      </c>
+      <c r="I216" s="3" t="s">
+        <v>2256</v>
+      </c>
+      <c r="J216" s="3" t="s">
+        <v>1630</v>
+      </c>
+      <c r="K216" s="3" t="s">
+        <v>1054</v>
+      </c>
+      <c r="L216" s="3" t="s">
+        <v>672</v>
+      </c>
+      <c r="M216" s="3" t="s">
+        <v>1055</v>
+      </c>
+      <c r="N216" s="3" t="s">
+        <v>2257</v>
+      </c>
+      <c r="O216" s="3" t="s">
+        <v>2258</v>
+      </c>
+      <c r="P216" s="3" t="s">
+        <v>2259</v>
       </c>
       <c r="Q216" s="3">
         <v>0</v>
       </c>
-      <c r="R216" s="4">
-        <v>4.2099999999999999E-2</v>
+      <c r="R216" s="3" t="s">
+        <v>1211</v>
       </c>
     </row>
     <row r="217" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B217" s="3" t="s">
-        <v>237</v>
+        <v>487</v>
       </c>
       <c r="C217" s="3" t="s">
-        <v>238</v>
+        <v>488</v>
       </c>
       <c r="D217" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E217" s="3" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="F217" s="3">
+        <v>4</v>
+      </c>
+      <c r="G217" s="3">
         <v>3</v>
       </c>
-      <c r="G217" s="3">
-[...3 lines deleted...]
-        <v>260.82</v>
+      <c r="H217" s="3" t="s">
+        <v>2260</v>
       </c>
       <c r="I217" s="3">
         <v>0</v>
       </c>
-      <c r="J217" s="4">
-[...18 lines deleted...]
-        <v>38.200000000000003</v>
+      <c r="J217" s="3" t="s">
+        <v>2261</v>
+      </c>
+      <c r="K217" s="3" t="s">
+        <v>1056</v>
+      </c>
+      <c r="L217" s="3" t="s">
+        <v>1057</v>
+      </c>
+      <c r="M217" s="3" t="s">
+        <v>1058</v>
+      </c>
+      <c r="N217" s="3" t="s">
+        <v>1395</v>
+      </c>
+      <c r="O217" s="3" t="s">
+        <v>2262</v>
+      </c>
+      <c r="P217" s="3" t="s">
+        <v>1567</v>
       </c>
       <c r="Q217" s="3">
         <v>0</v>
       </c>
-      <c r="R217" s="4">
-        <v>1.2200000000000001E-2</v>
+      <c r="R217" s="3" t="s">
+        <v>1638</v>
       </c>
     </row>
     <row r="218" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B218" s="3" t="s">
-        <v>437</v>
+        <v>196</v>
       </c>
       <c r="C218" s="3" t="s">
-        <v>438</v>
+        <v>197</v>
       </c>
       <c r="D218" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E218" s="3" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="F218" s="3">
         <v>4</v>
       </c>
       <c r="G218" s="3">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>224.98</v>
+        <v>4</v>
+      </c>
+      <c r="H218" s="3" t="s">
+        <v>2263</v>
       </c>
       <c r="I218" s="3">
-        <v>100.16</v>
-[...20 lines deleted...]
-        <v>22.23</v>
+        <v>0</v>
+      </c>
+      <c r="J218" s="3" t="s">
+        <v>1354</v>
+      </c>
+      <c r="K218" s="3" t="s">
+        <v>1059</v>
+      </c>
+      <c r="L218" s="3" t="s">
+        <v>1060</v>
+      </c>
+      <c r="M218" s="3" t="s">
+        <v>782</v>
+      </c>
+      <c r="N218" s="3" t="s">
+        <v>2264</v>
+      </c>
+      <c r="O218" s="3" t="s">
+        <v>2265</v>
+      </c>
+      <c r="P218" s="3" t="s">
+        <v>2266</v>
       </c>
       <c r="Q218" s="3">
         <v>0</v>
       </c>
-      <c r="R218" s="4">
-        <v>9.7000000000000003E-3</v>
+      <c r="R218" s="3" t="s">
+        <v>555</v>
       </c>
     </row>
     <row r="219" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B219" s="3" t="s">
-        <v>119</v>
+        <v>384</v>
       </c>
       <c r="C219" s="3" t="s">
-        <v>120</v>
+        <v>385</v>
       </c>
       <c r="D219" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E219" s="3" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="F219" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G219" s="3">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>54.09</v>
+        <v>3</v>
+      </c>
+      <c r="H219" s="3" t="s">
+        <v>2267</v>
       </c>
       <c r="I219" s="3">
-        <v>50.35</v>
-[...20 lines deleted...]
-        <v>49.76</v>
+        <v>0</v>
+      </c>
+      <c r="J219" s="3" t="s">
+        <v>677</v>
+      </c>
+      <c r="K219" s="3" t="s">
+        <v>1062</v>
+      </c>
+      <c r="L219" s="3" t="s">
+        <v>1063</v>
+      </c>
+      <c r="M219" s="3" t="s">
+        <v>1064</v>
+      </c>
+      <c r="N219" s="3" t="s">
+        <v>2268</v>
+      </c>
+      <c r="O219" s="3" t="s">
+        <v>2269</v>
+      </c>
+      <c r="P219" s="3" t="s">
+        <v>1142</v>
       </c>
       <c r="Q219" s="3">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>1.3599999999999999E-2</v>
+        <v>0</v>
+      </c>
+      <c r="R219" s="3" t="s">
+        <v>2270</v>
       </c>
     </row>
     <row r="220" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B220" s="3" t="s">
-        <v>539</v>
+        <v>230</v>
       </c>
       <c r="C220" s="3" t="s">
-        <v>540</v>
+        <v>231</v>
       </c>
       <c r="D220" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E220" s="3" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="F220" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G220" s="3">
         <v>4</v>
       </c>
-      <c r="H220" s="3">
-        <v>360.19</v>
+      <c r="H220" s="3" t="s">
+        <v>2271</v>
       </c>
       <c r="I220" s="3">
-        <v>297.88</v>
-[...20 lines deleted...]
-        <v>25.37</v>
+        <v>0</v>
+      </c>
+      <c r="J220" s="3" t="s">
+        <v>2014</v>
+      </c>
+      <c r="K220" s="3" t="s">
+        <v>799</v>
+      </c>
+      <c r="L220" s="3" t="s">
+        <v>1065</v>
+      </c>
+      <c r="M220" s="3" t="s">
+        <v>1066</v>
+      </c>
+      <c r="N220" s="3" t="s">
+        <v>2272</v>
+      </c>
+      <c r="O220" s="3" t="s">
+        <v>2273</v>
+      </c>
+      <c r="P220" s="3" t="s">
+        <v>1972</v>
       </c>
       <c r="Q220" s="3">
         <v>0</v>
       </c>
-      <c r="R220" s="4">
-        <v>6.6E-3</v>
+      <c r="R220" s="3" t="s">
+        <v>1768</v>
       </c>
     </row>
     <row r="221" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B221" s="3" t="s">
-        <v>205</v>
+        <v>415</v>
       </c>
       <c r="C221" s="3" t="s">
-        <v>206</v>
+        <v>416</v>
       </c>
       <c r="D221" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E221" s="3" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="F221" s="3">
         <v>4</v>
       </c>
       <c r="G221" s="3">
-        <v>4</v>
-[...26 lines deleted...]
-        <v>33.44</v>
+        <v>3</v>
+      </c>
+      <c r="H221" s="3" t="s">
+        <v>2274</v>
+      </c>
+      <c r="I221" s="3" t="s">
+        <v>2275</v>
+      </c>
+      <c r="J221" s="3" t="s">
+        <v>1656</v>
+      </c>
+      <c r="K221" s="3" t="s">
+        <v>1067</v>
+      </c>
+      <c r="L221" s="3" t="s">
+        <v>1068</v>
+      </c>
+      <c r="M221" s="3" t="s">
+        <v>1057</v>
+      </c>
+      <c r="N221" s="3" t="s">
+        <v>1075</v>
+      </c>
+      <c r="O221" s="3" t="s">
+        <v>2276</v>
+      </c>
+      <c r="P221" s="3" t="s">
+        <v>2277</v>
       </c>
       <c r="Q221" s="3">
         <v>0</v>
       </c>
-      <c r="R221" s="4">
-        <v>9.7999999999999997E-3</v>
+      <c r="R221" s="3" t="s">
+        <v>1956</v>
       </c>
     </row>
     <row r="222" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B222" s="3" t="s">
-        <v>311</v>
+        <v>119</v>
       </c>
       <c r="C222" s="3" t="s">
-        <v>312</v>
+        <v>120</v>
       </c>
       <c r="D222" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E222" s="3" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="F222" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G222" s="3">
         <v>4</v>
       </c>
-      <c r="H222" s="3">
-[...24 lines deleted...]
-        <v>18.73</v>
+      <c r="H222" s="3" t="s">
+        <v>2278</v>
+      </c>
+      <c r="I222" s="3" t="s">
+        <v>2279</v>
+      </c>
+      <c r="J222" s="3" t="s">
+        <v>2280</v>
+      </c>
+      <c r="K222" s="3" t="s">
+        <v>1069</v>
+      </c>
+      <c r="L222" s="3" t="s">
+        <v>1070</v>
+      </c>
+      <c r="M222" s="3" t="s">
+        <v>1071</v>
+      </c>
+      <c r="N222" s="3" t="s">
+        <v>2281</v>
+      </c>
+      <c r="O222" s="3" t="s">
+        <v>2282</v>
+      </c>
+      <c r="P222" s="3" t="s">
+        <v>2283</v>
       </c>
       <c r="Q222" s="3">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>1.78E-2</v>
+        <v>1</v>
+      </c>
+      <c r="R222" s="3" t="s">
+        <v>1187</v>
       </c>
     </row>
     <row r="223" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B223" s="3" t="s">
-        <v>541</v>
+        <v>504</v>
       </c>
       <c r="C223" s="3" t="s">
-        <v>542</v>
+        <v>505</v>
       </c>
       <c r="D223" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E223" s="3" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="F223" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G223" s="3">
-        <v>3</v>
-[...26 lines deleted...]
-        <v>26.58</v>
+        <v>4</v>
+      </c>
+      <c r="H223" s="3" t="s">
+        <v>2284</v>
+      </c>
+      <c r="I223" s="3" t="s">
+        <v>2285</v>
+      </c>
+      <c r="J223" s="3" t="s">
+        <v>2023</v>
+      </c>
+      <c r="K223" s="3" t="s">
+        <v>1072</v>
+      </c>
+      <c r="L223" s="3" t="s">
+        <v>1073</v>
+      </c>
+      <c r="M223" s="3" t="s">
+        <v>1074</v>
+      </c>
+      <c r="N223" s="3" t="s">
+        <v>2286</v>
+      </c>
+      <c r="O223" s="3" t="s">
+        <v>2287</v>
+      </c>
+      <c r="P223" s="3" t="s">
+        <v>2288</v>
       </c>
       <c r="Q223" s="3">
         <v>0</v>
       </c>
-      <c r="R223" s="4">
-        <v>2.5899999999999999E-2</v>
+      <c r="R223" s="3" t="s">
+        <v>2289</v>
       </c>
     </row>
     <row r="224" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B224" s="3" t="s">
-        <v>121</v>
+        <v>198</v>
       </c>
       <c r="C224" s="3" t="s">
-        <v>239</v>
+        <v>199</v>
       </c>
       <c r="D224" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E224" s="3" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="F224" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G224" s="3">
         <v>4</v>
       </c>
-      <c r="H224" s="3">
-        <v>306.2</v>
+      <c r="H224" s="3" t="s">
+        <v>2290</v>
       </c>
       <c r="I224" s="3">
-        <v>155.55000000000001</v>
-[...20 lines deleted...]
-        <v>21.91</v>
+        <v>0</v>
+      </c>
+      <c r="J224" s="3" t="s">
+        <v>1818</v>
+      </c>
+      <c r="K224" s="3" t="s">
+        <v>1075</v>
+      </c>
+      <c r="L224" s="3" t="s">
+        <v>1076</v>
+      </c>
+      <c r="M224" s="3" t="s">
+        <v>1010</v>
+      </c>
+      <c r="N224" s="3" t="s">
+        <v>2291</v>
+      </c>
+      <c r="O224" s="3" t="s">
+        <v>2292</v>
+      </c>
+      <c r="P224" s="3" t="s">
+        <v>2293</v>
       </c>
       <c r="Q224" s="3">
         <v>0</v>
       </c>
-      <c r="R224" s="4">
-        <v>1.61E-2</v>
+      <c r="R224" s="3" t="s">
+        <v>1458</v>
       </c>
     </row>
     <row r="225" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B225" s="3" t="s">
-        <v>122</v>
+        <v>302</v>
       </c>
       <c r="C225" s="3" t="s">
-        <v>123</v>
+        <v>303</v>
       </c>
       <c r="D225" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E225" s="3" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="F225" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G225" s="3">
         <v>4</v>
       </c>
-      <c r="H225" s="3">
-[...24 lines deleted...]
-        <v>32.229999999999997</v>
+      <c r="H225" s="3" t="s">
+        <v>2294</v>
+      </c>
+      <c r="I225" s="3" t="s">
+        <v>2295</v>
+      </c>
+      <c r="J225" s="3" t="s">
+        <v>2296</v>
+      </c>
+      <c r="K225" s="3" t="s">
+        <v>1077</v>
+      </c>
+      <c r="L225" s="3" t="s">
+        <v>1078</v>
+      </c>
+      <c r="M225" s="3" t="s">
+        <v>1009</v>
+      </c>
+      <c r="N225" s="3" t="s">
+        <v>2297</v>
+      </c>
+      <c r="O225" s="3" t="s">
+        <v>2298</v>
+      </c>
+      <c r="P225" s="3" t="s">
+        <v>2299</v>
       </c>
       <c r="Q225" s="3">
         <v>0</v>
       </c>
-      <c r="R225" s="4">
-        <v>1.29E-2</v>
+      <c r="R225" s="3" t="s">
+        <v>2114</v>
       </c>
     </row>
     <row r="226" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B226" s="3" t="s">
-        <v>124</v>
+        <v>506</v>
       </c>
       <c r="C226" s="3" t="s">
-        <v>125</v>
+        <v>507</v>
       </c>
       <c r="D226" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E226" s="3" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="F226" s="3">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="G226" s="3">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>164.46</v>
+        <v>3</v>
+      </c>
+      <c r="H226" s="3" t="s">
+        <v>2300</v>
       </c>
       <c r="I226" s="3">
-        <v>171.72</v>
-[...20 lines deleted...]
-        <v>15.7</v>
+        <v>0</v>
+      </c>
+      <c r="J226" s="3" t="s">
+        <v>1218</v>
+      </c>
+      <c r="K226" s="3" t="s">
+        <v>1079</v>
+      </c>
+      <c r="L226" s="3" t="s">
+        <v>1080</v>
+      </c>
+      <c r="M226" s="3" t="s">
+        <v>525</v>
+      </c>
+      <c r="N226" s="3" t="s">
+        <v>2301</v>
+      </c>
+      <c r="O226" s="3" t="s">
+        <v>640</v>
+      </c>
+      <c r="P226" s="3" t="s">
+        <v>2302</v>
       </c>
       <c r="Q226" s="3">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>3.6200000000000003E-2</v>
+        <v>0</v>
+      </c>
+      <c r="R226" s="3" t="s">
+        <v>2303</v>
       </c>
     </row>
     <row r="227" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B227" s="3" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="C227" s="3" t="s">
-        <v>125</v>
+        <v>232</v>
       </c>
       <c r="D227" s="3" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="E227" s="3" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="F227" s="3">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="G227" s="3">
         <v>4</v>
       </c>
-      <c r="H227" s="3">
-[...24 lines deleted...]
-        <v>15.7</v>
+      <c r="H227" s="3" t="s">
+        <v>2304</v>
+      </c>
+      <c r="I227" s="3" t="s">
+        <v>2305</v>
+      </c>
+      <c r="J227" s="3" t="s">
+        <v>1619</v>
+      </c>
+      <c r="K227" s="3" t="s">
+        <v>1081</v>
+      </c>
+      <c r="L227" s="3" t="s">
+        <v>662</v>
+      </c>
+      <c r="M227" s="3" t="s">
+        <v>1082</v>
+      </c>
+      <c r="N227" s="3" t="s">
+        <v>2306</v>
+      </c>
+      <c r="O227" s="3" t="s">
+        <v>2307</v>
+      </c>
+      <c r="P227" s="3" t="s">
+        <v>2308</v>
       </c>
       <c r="Q227" s="3">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>3.6200000000000003E-2</v>
+        <v>0</v>
+      </c>
+      <c r="R227" s="3" t="s">
+        <v>1913</v>
       </c>
     </row>
     <row r="228" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B228" s="3" t="s">
-        <v>194</v>
+        <v>122</v>
       </c>
       <c r="C228" s="3" t="s">
-        <v>195</v>
+        <v>123</v>
       </c>
       <c r="D228" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E228" s="3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F228" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G228" s="3">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>94.77</v>
+        <v>4</v>
+      </c>
+      <c r="H228" s="3" t="s">
+        <v>2309</v>
       </c>
       <c r="I228" s="3">
-        <v>42.99</v>
-[...20 lines deleted...]
-        <v>78.959999999999994</v>
+        <v>0</v>
+      </c>
+      <c r="J228" s="3" t="s">
+        <v>1399</v>
+      </c>
+      <c r="K228" s="3" t="s">
+        <v>1083</v>
+      </c>
+      <c r="L228" s="3" t="s">
+        <v>1084</v>
+      </c>
+      <c r="M228" s="3" t="s">
+        <v>1085</v>
+      </c>
+      <c r="N228" s="3" t="s">
+        <v>2310</v>
+      </c>
+      <c r="O228" s="3" t="s">
+        <v>2311</v>
+      </c>
+      <c r="P228" s="3" t="s">
+        <v>2312</v>
       </c>
       <c r="Q228" s="3">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>2.53E-2</v>
+        <v>0</v>
+      </c>
+      <c r="R228" s="3" t="s">
+        <v>1872</v>
       </c>
     </row>
     <row r="229" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B229" s="3" t="s">
-        <v>403</v>
+        <v>124</v>
       </c>
       <c r="C229" s="3" t="s">
-        <v>404</v>
+        <v>125</v>
       </c>
       <c r="D229" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E229" s="3" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="F229" s="3">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="G229" s="3">
-        <v>3</v>
-[...26 lines deleted...]
-        <v>33.590000000000003</v>
+        <v>4</v>
+      </c>
+      <c r="H229" s="3" t="s">
+        <v>2313</v>
+      </c>
+      <c r="I229" s="3" t="s">
+        <v>2314</v>
+      </c>
+      <c r="J229" s="3" t="s">
+        <v>2315</v>
+      </c>
+      <c r="K229" s="3" t="s">
+        <v>980</v>
+      </c>
+      <c r="L229" s="3" t="s">
+        <v>1086</v>
+      </c>
+      <c r="M229" s="3" t="s">
+        <v>856</v>
+      </c>
+      <c r="N229" s="3" t="s">
+        <v>2316</v>
+      </c>
+      <c r="O229" s="3" t="s">
+        <v>939</v>
+      </c>
+      <c r="P229" s="3" t="s">
+        <v>2317</v>
       </c>
       <c r="Q229" s="3">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>3.09E-2</v>
+        <v>1</v>
+      </c>
+      <c r="R229" s="3" t="s">
+        <v>2318</v>
       </c>
     </row>
     <row r="230" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B230" s="3" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="C230" s="3" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="D230" s="3" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="E230" s="3" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="F230" s="3">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G230" s="3">
         <v>4</v>
       </c>
-      <c r="H230" s="3">
-[...24 lines deleted...]
-        <v>30.84</v>
+      <c r="H230" s="3" t="s">
+        <v>2319</v>
+      </c>
+      <c r="I230" s="3" t="s">
+        <v>2320</v>
+      </c>
+      <c r="J230" s="3" t="s">
+        <v>1418</v>
+      </c>
+      <c r="K230" s="3" t="s">
+        <v>1087</v>
+      </c>
+      <c r="L230" s="3" t="s">
+        <v>1086</v>
+      </c>
+      <c r="M230" s="3" t="s">
+        <v>856</v>
+      </c>
+      <c r="N230" s="3" t="s">
+        <v>2316</v>
+      </c>
+      <c r="O230" s="3" t="s">
+        <v>1137</v>
+      </c>
+      <c r="P230" s="3" t="s">
+        <v>2317</v>
       </c>
       <c r="Q230" s="3">
         <v>1</v>
       </c>
-      <c r="R230" s="4">
-        <v>8.9999999999999993E-3</v>
+      <c r="R230" s="3" t="s">
+        <v>2318</v>
       </c>
     </row>
     <row r="231" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B231" s="3" t="s">
-        <v>129</v>
+        <v>187</v>
       </c>
       <c r="C231" s="3" t="s">
-        <v>130</v>
+        <v>188</v>
       </c>
       <c r="D231" s="3" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="E231" s="3" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="F231" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G231" s="3">
-        <v>4</v>
-[...26 lines deleted...]
-        <v>14.92</v>
+        <v>3</v>
+      </c>
+      <c r="H231" s="3" t="s">
+        <v>2321</v>
+      </c>
+      <c r="I231" s="3" t="s">
+        <v>2322</v>
+      </c>
+      <c r="J231" s="3" t="s">
+        <v>1638</v>
+      </c>
+      <c r="K231" s="3" t="s">
+        <v>982</v>
+      </c>
+      <c r="L231" s="3" t="s">
+        <v>531</v>
+      </c>
+      <c r="M231" s="3" t="s">
+        <v>1089</v>
+      </c>
+      <c r="N231" s="3" t="s">
+        <v>2323</v>
+      </c>
+      <c r="O231" s="3" t="s">
+        <v>2324</v>
+      </c>
+      <c r="P231" s="3" t="s">
+        <v>2325</v>
       </c>
       <c r="Q231" s="3">
         <v>1</v>
       </c>
-      <c r="R231" s="4">
-        <v>1.47E-2</v>
+      <c r="R231" s="3" t="s">
+        <v>1448</v>
       </c>
     </row>
     <row r="232" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B232" s="3" t="s">
-        <v>131</v>
+        <v>386</v>
       </c>
       <c r="C232" s="3" t="s">
-        <v>132</v>
+        <v>387</v>
       </c>
       <c r="D232" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E232" s="3" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="F232" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G232" s="3">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>366.11</v>
+        <v>3</v>
+      </c>
+      <c r="H232" s="3" t="s">
+        <v>2326</v>
       </c>
       <c r="I232" s="3">
-        <v>344.85</v>
-[...20 lines deleted...]
-        <v>19.079999999999998</v>
+        <v>0</v>
+      </c>
+      <c r="J232" s="3" t="s">
+        <v>1307</v>
+      </c>
+      <c r="K232" s="3" t="s">
+        <v>1090</v>
+      </c>
+      <c r="L232" s="3" t="s">
+        <v>1091</v>
+      </c>
+      <c r="M232" s="3" t="s">
+        <v>668</v>
+      </c>
+      <c r="N232" s="3" t="s">
+        <v>2327</v>
+      </c>
+      <c r="O232" s="3" t="s">
+        <v>2328</v>
+      </c>
+      <c r="P232" s="3" t="s">
+        <v>2329</v>
       </c>
       <c r="Q232" s="3">
         <v>0</v>
       </c>
-      <c r="R232" s="4">
-        <v>2.69E-2</v>
+      <c r="R232" s="3" t="s">
+        <v>874</v>
       </c>
     </row>
     <row r="233" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B233" s="3" t="s">
-        <v>439</v>
+        <v>1092</v>
       </c>
       <c r="C233" s="3" t="s">
-        <v>440</v>
+        <v>1093</v>
       </c>
       <c r="D233" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E233" s="3" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="F233" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G233" s="3">
         <v>3</v>
       </c>
-      <c r="H233" s="3">
-        <v>190.22</v>
+      <c r="H233" s="3" t="s">
+        <v>2330</v>
       </c>
       <c r="I233" s="3">
         <v>0</v>
       </c>
-      <c r="J233" s="4">
-[...18 lines deleted...]
-        <v>13.42</v>
+      <c r="J233" s="3" t="s">
+        <v>2331</v>
+      </c>
+      <c r="K233" s="3" t="s">
+        <v>1094</v>
+      </c>
+      <c r="L233" s="3" t="s">
+        <v>1095</v>
+      </c>
+      <c r="M233" s="3" t="s">
+        <v>1096</v>
+      </c>
+      <c r="N233" s="3" t="s">
+        <v>2332</v>
+      </c>
+      <c r="O233" s="3" t="s">
+        <v>2333</v>
+      </c>
+      <c r="P233" s="3" t="s">
+        <v>2334</v>
       </c>
       <c r="Q233" s="3">
         <v>0</v>
       </c>
-      <c r="R233" s="4">
-        <v>5.2699999999999997E-2</v>
+      <c r="R233" s="3" t="s">
+        <v>1564</v>
       </c>
     </row>
     <row r="234" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B234" s="3" t="s">
-        <v>405</v>
+        <v>127</v>
       </c>
       <c r="C234" s="3" t="s">
-        <v>406</v>
+        <v>128</v>
       </c>
       <c r="D234" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E234" s="3" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="F234" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G234" s="3">
-        <v>3</v>
-[...26 lines deleted...]
-        <v>11.17</v>
+        <v>4</v>
+      </c>
+      <c r="H234" s="3" t="s">
+        <v>2335</v>
+      </c>
+      <c r="I234" s="3" t="s">
+        <v>2336</v>
+      </c>
+      <c r="J234" s="3" t="s">
+        <v>2337</v>
+      </c>
+      <c r="K234" s="3" t="s">
+        <v>961</v>
+      </c>
+      <c r="L234" s="3" t="s">
+        <v>1097</v>
+      </c>
+      <c r="M234" s="3" t="s">
+        <v>1098</v>
+      </c>
+      <c r="N234" s="3" t="s">
+        <v>1421</v>
+      </c>
+      <c r="O234" s="3" t="s">
+        <v>2338</v>
+      </c>
+      <c r="P234" s="3" t="s">
+        <v>2339</v>
       </c>
       <c r="Q234" s="3">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>2.4799999999999999E-2</v>
+        <v>1</v>
+      </c>
+      <c r="R234" s="3" t="s">
+        <v>1935</v>
       </c>
     </row>
     <row r="235" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B235" s="3" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="C235" s="3" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="D235" s="3" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="E235" s="3" t="s">
         <v>21</v>
       </c>
       <c r="F235" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G235" s="3">
         <v>4</v>
       </c>
-      <c r="H235" s="3">
-[...24 lines deleted...]
-        <v>22.07</v>
+      <c r="H235" s="3" t="s">
+        <v>2340</v>
+      </c>
+      <c r="I235" s="3" t="s">
+        <v>2341</v>
+      </c>
+      <c r="J235" s="3" t="s">
+        <v>1080</v>
+      </c>
+      <c r="K235" s="3" t="s">
+        <v>1099</v>
+      </c>
+      <c r="L235" s="3" t="s">
+        <v>1100</v>
+      </c>
+      <c r="M235" s="3" t="s">
+        <v>1101</v>
+      </c>
+      <c r="N235" s="3" t="s">
+        <v>2342</v>
+      </c>
+      <c r="O235" s="3" t="s">
+        <v>2343</v>
+      </c>
+      <c r="P235" s="3" t="s">
+        <v>873</v>
       </c>
       <c r="Q235" s="3">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>1.41E-2</v>
+        <v>1</v>
+      </c>
+      <c r="R235" s="3" t="s">
+        <v>1796</v>
       </c>
     </row>
     <row r="236" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B236" s="3" t="s">
-        <v>360</v>
+        <v>131</v>
       </c>
       <c r="C236" s="3" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="D236" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E236" s="3" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="F236" s="3">
         <v>4</v>
       </c>
       <c r="G236" s="3">
         <v>4</v>
       </c>
-      <c r="H236" s="3">
-[...24 lines deleted...]
-        <v>14.92</v>
+      <c r="H236" s="3" t="s">
+        <v>2344</v>
+      </c>
+      <c r="I236" s="3" t="s">
+        <v>2345</v>
+      </c>
+      <c r="J236" s="3" t="s">
+        <v>773</v>
+      </c>
+      <c r="K236" s="3" t="s">
+        <v>1102</v>
+      </c>
+      <c r="L236" s="3" t="s">
+        <v>1103</v>
+      </c>
+      <c r="M236" s="3" t="s">
+        <v>1104</v>
+      </c>
+      <c r="N236" s="3" t="s">
+        <v>2346</v>
+      </c>
+      <c r="O236" s="3" t="s">
+        <v>2347</v>
+      </c>
+      <c r="P236" s="3" t="s">
+        <v>2348</v>
       </c>
       <c r="Q236" s="3">
         <v>0</v>
       </c>
-      <c r="R236" s="4">
-        <v>1.47E-2</v>
+      <c r="R236" s="3" t="s">
+        <v>1418</v>
       </c>
     </row>
     <row r="237" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B237" s="3" t="s">
-        <v>543</v>
+        <v>1105</v>
       </c>
       <c r="C237" s="3" t="s">
-        <v>544</v>
+        <v>1106</v>
       </c>
       <c r="D237" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E237" s="3" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="F237" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G237" s="3">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>88.12</v>
+        <v>3</v>
+      </c>
+      <c r="H237" s="3" t="s">
+        <v>2283</v>
       </c>
       <c r="I237" s="3">
-        <v>39.06</v>
-[...20 lines deleted...]
-        <v>29.18</v>
+        <v>0</v>
+      </c>
+      <c r="J237" s="3" t="s">
+        <v>2349</v>
+      </c>
+      <c r="K237" s="3" t="s">
+        <v>1107</v>
+      </c>
+      <c r="L237" s="3" t="s">
+        <v>877</v>
+      </c>
+      <c r="M237" s="3" t="s">
+        <v>1108</v>
+      </c>
+      <c r="N237" s="3" t="s">
+        <v>1325</v>
+      </c>
+      <c r="O237" s="3" t="s">
+        <v>2350</v>
+      </c>
+      <c r="P237" s="3" t="s">
+        <v>2351</v>
       </c>
       <c r="Q237" s="3">
         <v>0</v>
       </c>
-      <c r="R237" s="4">
-        <v>8.2000000000000007E-3</v>
+      <c r="R237" s="3" t="s">
+        <v>760</v>
       </c>
     </row>
     <row r="238" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B238" s="3" t="s">
-        <v>545</v>
+        <v>417</v>
       </c>
       <c r="C238" s="3" t="s">
-        <v>544</v>
+        <v>418</v>
       </c>
       <c r="D238" s="3" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="E238" s="3" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="F238" s="3">
         <v>4</v>
       </c>
       <c r="G238" s="3">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>122.64</v>
+        <v>3</v>
+      </c>
+      <c r="H238" s="3" t="s">
+        <v>2352</v>
       </c>
       <c r="I238" s="3">
-        <v>52.43</v>
-[...20 lines deleted...]
-        <v>29.18</v>
+        <v>0</v>
+      </c>
+      <c r="J238" s="3" t="s">
+        <v>2349</v>
+      </c>
+      <c r="K238" s="3" t="s">
+        <v>1109</v>
+      </c>
+      <c r="L238" s="3" t="s">
+        <v>1110</v>
+      </c>
+      <c r="M238" s="3" t="s">
+        <v>1111</v>
+      </c>
+      <c r="N238" s="3" t="s">
+        <v>2353</v>
+      </c>
+      <c r="O238" s="3" t="s">
+        <v>2354</v>
+      </c>
+      <c r="P238" s="3" t="s">
+        <v>1158</v>
       </c>
       <c r="Q238" s="3">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>8.2000000000000007E-3</v>
+        <v>0</v>
+      </c>
+      <c r="R238" s="3" t="s">
+        <v>2355</v>
       </c>
     </row>
     <row r="239" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B239" s="3" t="s">
-        <v>522</v>
+        <v>388</v>
       </c>
       <c r="C239" s="3" t="s">
-        <v>523</v>
+        <v>389</v>
       </c>
       <c r="D239" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E239" s="3" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="F239" s="3">
         <v>3</v>
       </c>
       <c r="G239" s="3">
         <v>3</v>
       </c>
-      <c r="H239" s="3">
-        <v>66.069999999999993</v>
+      <c r="H239" s="3" t="s">
+        <v>2356</v>
       </c>
       <c r="I239" s="3">
         <v>0</v>
       </c>
-      <c r="J239" s="4">
-[...18 lines deleted...]
-        <v>18.93</v>
+      <c r="J239" s="3" t="s">
+        <v>1908</v>
+      </c>
+      <c r="K239" s="3" t="s">
+        <v>969</v>
+      </c>
+      <c r="L239" s="3" t="s">
+        <v>1047</v>
+      </c>
+      <c r="M239" s="3" t="s">
+        <v>1112</v>
+      </c>
+      <c r="N239" s="3" t="s">
+        <v>2286</v>
+      </c>
+      <c r="O239" s="3" t="s">
+        <v>2357</v>
+      </c>
+      <c r="P239" s="3" t="s">
+        <v>2358</v>
       </c>
       <c r="Q239" s="3">
         <v>0</v>
       </c>
-      <c r="R239" s="4">
-        <v>4.5900000000000003E-2</v>
+      <c r="R239" s="3" t="s">
+        <v>1392</v>
       </c>
     </row>
     <row r="240" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B240" s="3" t="s">
-        <v>524</v>
+        <v>133</v>
       </c>
       <c r="C240" s="3" t="s">
-        <v>523</v>
+        <v>134</v>
       </c>
       <c r="D240" s="3" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="E240" s="3" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="F240" s="3">
         <v>3</v>
       </c>
       <c r="G240" s="3">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>91.86</v>
+        <v>4</v>
+      </c>
+      <c r="H240" s="3" t="s">
+        <v>2359</v>
       </c>
       <c r="I240" s="3">
-        <v>50.4</v>
-[...20 lines deleted...]
-        <v>18.93</v>
+        <v>0</v>
+      </c>
+      <c r="J240" s="3" t="s">
+        <v>1752</v>
+      </c>
+      <c r="K240" s="3" t="s">
+        <v>1113</v>
+      </c>
+      <c r="L240" s="3" t="s">
+        <v>1114</v>
+      </c>
+      <c r="M240" s="3" t="s">
+        <v>1115</v>
+      </c>
+      <c r="N240" s="3" t="s">
+        <v>2360</v>
+      </c>
+      <c r="O240" s="3" t="s">
+        <v>2347</v>
+      </c>
+      <c r="P240" s="3" t="s">
+        <v>1348</v>
       </c>
       <c r="Q240" s="3">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>4.5900000000000003E-2</v>
+        <v>0</v>
+      </c>
+      <c r="R240" s="3" t="s">
+        <v>1268</v>
       </c>
     </row>
     <row r="241" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B241" s="3" t="s">
-        <v>525</v>
+        <v>347</v>
       </c>
       <c r="C241" s="3" t="s">
-        <v>526</v>
+        <v>130</v>
       </c>
       <c r="D241" s="3" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="E241" s="3" t="s">
         <v>21</v>
       </c>
       <c r="F241" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G241" s="3">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>3.8</v>
+        <v>4</v>
+      </c>
+      <c r="H241" s="3" t="s">
+        <v>2361</v>
       </c>
       <c r="I241" s="3">
         <v>0</v>
       </c>
-      <c r="J241" s="4">
-[...18 lines deleted...]
-        <v>7.76</v>
+      <c r="J241" s="3" t="s">
+        <v>2362</v>
+      </c>
+      <c r="K241" s="3" t="s">
+        <v>1099</v>
+      </c>
+      <c r="L241" s="3" t="s">
+        <v>1100</v>
+      </c>
+      <c r="M241" s="3" t="s">
+        <v>1116</v>
+      </c>
+      <c r="N241" s="3" t="s">
+        <v>2342</v>
+      </c>
+      <c r="O241" s="3" t="s">
+        <v>2343</v>
+      </c>
+      <c r="P241" s="3" t="s">
+        <v>873</v>
       </c>
       <c r="Q241" s="3">
         <v>0</v>
       </c>
-      <c r="R241" s="4">
-        <v>4.0300000000000002E-2</v>
+      <c r="R241" s="3" t="s">
+        <v>1796</v>
       </c>
     </row>
     <row r="242" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B242" s="3" t="s">
-        <v>527</v>
+        <v>1117</v>
       </c>
       <c r="C242" s="3" t="s">
-        <v>528</v>
+        <v>1118</v>
       </c>
       <c r="D242" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E242" s="3" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="F242" s="3">
         <v>3</v>
       </c>
       <c r="G242" s="3">
         <v>3</v>
       </c>
-      <c r="H242" s="3">
-[...24 lines deleted...]
-        <v>7.46</v>
+      <c r="H242" s="3" t="s">
+        <v>2363</v>
+      </c>
+      <c r="I242" s="3" t="s">
+        <v>2364</v>
+      </c>
+      <c r="J242" s="3" t="s">
+        <v>1036</v>
+      </c>
+      <c r="K242" s="3" t="s">
+        <v>1119</v>
+      </c>
+      <c r="L242" s="3" t="s">
+        <v>1120</v>
+      </c>
+      <c r="M242" s="3" t="s">
+        <v>1121</v>
+      </c>
+      <c r="N242" s="3" t="s">
+        <v>1506</v>
+      </c>
+      <c r="O242" s="3" t="s">
+        <v>2365</v>
+      </c>
+      <c r="P242" s="3" t="s">
+        <v>2366</v>
       </c>
       <c r="Q242" s="3">
         <v>0</v>
       </c>
-      <c r="R242" s="4">
-        <v>2.1000000000000001E-2</v>
+      <c r="R242" s="3" t="s">
+        <v>1665</v>
       </c>
     </row>
     <row r="243" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B243" s="3" t="s">
-        <v>272</v>
+        <v>489</v>
       </c>
       <c r="C243" s="3" t="s">
-        <v>273</v>
+        <v>490</v>
       </c>
       <c r="D243" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E243" s="3" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="F243" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G243" s="3">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>332.35</v>
+        <v>3</v>
+      </c>
+      <c r="H243" s="3" t="s">
+        <v>2367</v>
       </c>
       <c r="I243" s="3">
-        <v>100.19</v>
-[...20 lines deleted...]
-        <v>39.57</v>
+        <v>0</v>
+      </c>
+      <c r="J243" s="3" t="s">
+        <v>2303</v>
+      </c>
+      <c r="K243" s="3" t="s">
+        <v>1122</v>
+      </c>
+      <c r="L243" s="3" t="s">
+        <v>1123</v>
+      </c>
+      <c r="M243" s="3" t="s">
+        <v>1124</v>
+      </c>
+      <c r="N243" s="3" t="s">
+        <v>2368</v>
+      </c>
+      <c r="O243" s="3" t="s">
+        <v>2369</v>
+      </c>
+      <c r="P243" s="3" t="s">
+        <v>2370</v>
       </c>
       <c r="Q243" s="3">
         <v>0</v>
       </c>
-      <c r="R243" s="4">
-        <v>1.06E-2</v>
+      <c r="R243" s="3" t="s">
+        <v>2371</v>
       </c>
     </row>
     <row r="244" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B244" s="3" t="s">
-        <v>407</v>
+        <v>491</v>
       </c>
       <c r="C244" s="3" t="s">
-        <v>408</v>
+        <v>490</v>
       </c>
       <c r="D244" s="3" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="E244" s="3" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="F244" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G244" s="3">
         <v>3</v>
       </c>
-      <c r="H244" s="3">
-[...24 lines deleted...]
-        <v>10.83</v>
+      <c r="H244" s="3" t="s">
+        <v>2372</v>
+      </c>
+      <c r="I244" s="3" t="s">
+        <v>2373</v>
+      </c>
+      <c r="J244" s="3" t="s">
+        <v>1349</v>
+      </c>
+      <c r="K244" s="3" t="s">
+        <v>1122</v>
+      </c>
+      <c r="L244" s="3" t="s">
+        <v>1123</v>
+      </c>
+      <c r="M244" s="3" t="s">
+        <v>1124</v>
+      </c>
+      <c r="N244" s="3" t="s">
+        <v>2368</v>
+      </c>
+      <c r="O244" s="3" t="s">
+        <v>2369</v>
+      </c>
+      <c r="P244" s="3" t="s">
+        <v>2370</v>
       </c>
       <c r="Q244" s="3">
         <v>1</v>
       </c>
-      <c r="R244" s="4">
-        <v>4.4900000000000002E-2</v>
+      <c r="R244" s="3" t="s">
+        <v>2371</v>
       </c>
     </row>
     <row r="245" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B245" s="3" t="s">
-        <v>409</v>
+        <v>492</v>
       </c>
       <c r="C245" s="3" t="s">
-        <v>408</v>
+        <v>493</v>
       </c>
       <c r="D245" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E245" s="3" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="F245" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G245" s="3">
         <v>3</v>
       </c>
-      <c r="H245" s="3">
-        <v>133.44</v>
+      <c r="H245" s="3" t="s">
+        <v>2374</v>
       </c>
       <c r="I245" s="3">
-        <v>96.44</v>
-[...20 lines deleted...]
-        <v>10.83</v>
+        <v>0</v>
+      </c>
+      <c r="J245" s="3" t="s">
+        <v>1925</v>
+      </c>
+      <c r="K245" s="3" t="s">
+        <v>1125</v>
+      </c>
+      <c r="L245" s="3" t="s">
+        <v>1126</v>
+      </c>
+      <c r="M245" s="3" t="s">
+        <v>1127</v>
+      </c>
+      <c r="N245" s="3" t="s">
+        <v>2375</v>
+      </c>
+      <c r="O245" s="3" t="s">
+        <v>2376</v>
+      </c>
+      <c r="P245" s="3" t="s">
+        <v>2377</v>
       </c>
       <c r="Q245" s="3">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>4.4900000000000002E-2</v>
+        <v>0</v>
+      </c>
+      <c r="R245" s="3" t="s">
+        <v>2378</v>
       </c>
     </row>
     <row r="246" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B246" s="3" t="s">
-        <v>135</v>
+        <v>263</v>
       </c>
       <c r="C246" s="3" t="s">
-        <v>136</v>
+        <v>264</v>
       </c>
       <c r="D246" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E246" s="3" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="F246" s="3">
         <v>4</v>
       </c>
       <c r="G246" s="3">
         <v>4</v>
       </c>
-      <c r="H246" s="3">
-[...24 lines deleted...]
-        <v>30.56</v>
+      <c r="H246" s="3" t="s">
+        <v>2379</v>
+      </c>
+      <c r="I246" s="3" t="s">
+        <v>2380</v>
+      </c>
+      <c r="J246" s="3" t="s">
+        <v>1656</v>
+      </c>
+      <c r="K246" s="3" t="s">
+        <v>1128</v>
+      </c>
+      <c r="L246" s="3" t="s">
+        <v>1129</v>
+      </c>
+      <c r="M246" s="3" t="s">
+        <v>1130</v>
+      </c>
+      <c r="N246" s="3" t="s">
+        <v>2381</v>
+      </c>
+      <c r="O246" s="3" t="s">
+        <v>2382</v>
+      </c>
+      <c r="P246" s="3" t="s">
+        <v>2383</v>
       </c>
       <c r="Q246" s="3">
         <v>0</v>
       </c>
-      <c r="R246" s="4">
-        <v>1.43E-2</v>
+      <c r="R246" s="3" t="s">
+        <v>1295</v>
       </c>
     </row>
     <row r="247" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B247" s="3" t="s">
-        <v>137</v>
+        <v>390</v>
       </c>
       <c r="C247" s="3" t="s">
-        <v>136</v>
+        <v>391</v>
       </c>
       <c r="D247" s="3" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="E247" s="3" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="F247" s="3">
         <v>4</v>
       </c>
       <c r="G247" s="3">
-        <v>4</v>
-[...26 lines deleted...]
-        <v>30.56</v>
+        <v>3</v>
+      </c>
+      <c r="H247" s="3" t="s">
+        <v>2384</v>
+      </c>
+      <c r="I247" s="3" t="s">
+        <v>2385</v>
+      </c>
+      <c r="J247" s="3" t="s">
+        <v>1029</v>
+      </c>
+      <c r="K247" s="3" t="s">
+        <v>1131</v>
+      </c>
+      <c r="L247" s="3" t="s">
+        <v>1132</v>
+      </c>
+      <c r="M247" s="3" t="s">
+        <v>946</v>
+      </c>
+      <c r="N247" s="3" t="s">
+        <v>2386</v>
+      </c>
+      <c r="O247" s="3" t="s">
+        <v>2387</v>
+      </c>
+      <c r="P247" s="3" t="s">
+        <v>2388</v>
       </c>
       <c r="Q247" s="3">
         <v>1</v>
       </c>
-      <c r="R247" s="4">
-        <v>1.43E-2</v>
+      <c r="R247" s="3" t="s">
+        <v>2389</v>
       </c>
     </row>
     <row r="248" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B248" s="3" t="s">
-        <v>410</v>
+        <v>392</v>
       </c>
       <c r="C248" s="3" t="s">
-        <v>411</v>
+        <v>391</v>
       </c>
       <c r="D248" s="3" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="E248" s="3" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="F248" s="3">
+        <v>4</v>
+      </c>
+      <c r="G248" s="3">
         <v>3</v>
       </c>
-      <c r="G248" s="3">
-[...27 lines deleted...]
-        <v>12.81</v>
+      <c r="H248" s="3" t="s">
+        <v>2390</v>
+      </c>
+      <c r="I248" s="3" t="s">
+        <v>2391</v>
+      </c>
+      <c r="J248" s="3" t="s">
+        <v>806</v>
+      </c>
+      <c r="K248" s="3" t="s">
+        <v>1133</v>
+      </c>
+      <c r="L248" s="3" t="s">
+        <v>1132</v>
+      </c>
+      <c r="M248" s="3" t="s">
+        <v>946</v>
+      </c>
+      <c r="N248" s="3" t="s">
+        <v>2386</v>
+      </c>
+      <c r="O248" s="3" t="s">
+        <v>2392</v>
+      </c>
+      <c r="P248" s="3" t="s">
+        <v>2388</v>
       </c>
       <c r="Q248" s="3">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>9.2999999999999992E-3</v>
+        <v>1</v>
+      </c>
+      <c r="R248" s="3" t="s">
+        <v>2389</v>
       </c>
     </row>
     <row r="249" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B249" s="3" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="C249" s="3" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
       <c r="D249" s="3" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="E249" s="3" t="s">
         <v>20</v>
       </c>
       <c r="F249" s="3">
         <v>4</v>
       </c>
       <c r="G249" s="3">
         <v>4</v>
       </c>
-      <c r="H249" s="3">
-[...24 lines deleted...]
-        <v>32.4</v>
+      <c r="H249" s="3" t="s">
+        <v>2393</v>
+      </c>
+      <c r="I249" s="3" t="s">
+        <v>2394</v>
+      </c>
+      <c r="J249" s="3" t="s">
+        <v>2280</v>
+      </c>
+      <c r="K249" s="3" t="s">
+        <v>1134</v>
+      </c>
+      <c r="L249" s="3" t="s">
+        <v>1135</v>
+      </c>
+      <c r="M249" s="3" t="s">
+        <v>1136</v>
+      </c>
+      <c r="N249" s="3" t="s">
+        <v>2395</v>
+      </c>
+      <c r="O249" s="3" t="s">
+        <v>2396</v>
+      </c>
+      <c r="P249" s="3" t="s">
+        <v>2397</v>
       </c>
       <c r="Q249" s="3">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>1.5100000000000001E-2</v>
+        <v>0</v>
+      </c>
+      <c r="R249" s="3" t="s">
+        <v>2261</v>
       </c>
     </row>
     <row r="250" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B250" s="3" t="s">
-        <v>166</v>
+        <v>137</v>
       </c>
       <c r="C250" s="3" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="D250" s="3" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="E250" s="3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F250" s="3">
         <v>4</v>
       </c>
       <c r="G250" s="3">
         <v>4</v>
       </c>
-      <c r="H250" s="3">
-[...24 lines deleted...]
-        <v>33.200000000000003</v>
+      <c r="H250" s="3" t="s">
+        <v>2398</v>
+      </c>
+      <c r="I250" s="3" t="s">
+        <v>2399</v>
+      </c>
+      <c r="J250" s="3" t="s">
+        <v>1966</v>
+      </c>
+      <c r="K250" s="3" t="s">
+        <v>1134</v>
+      </c>
+      <c r="L250" s="3" t="s">
+        <v>1135</v>
+      </c>
+      <c r="M250" s="3" t="s">
+        <v>1136</v>
+      </c>
+      <c r="N250" s="3" t="s">
+        <v>2395</v>
+      </c>
+      <c r="O250" s="3" t="s">
+        <v>2400</v>
+      </c>
+      <c r="P250" s="3" t="s">
+        <v>2397</v>
       </c>
       <c r="Q250" s="3">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>1.3100000000000001E-2</v>
+        <v>1</v>
+      </c>
+      <c r="R250" s="3" t="s">
+        <v>2261</v>
       </c>
     </row>
     <row r="251" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B251" s="3" t="s">
-        <v>170</v>
+        <v>393</v>
       </c>
       <c r="C251" s="3" t="s">
-        <v>171</v>
+        <v>394</v>
       </c>
       <c r="D251" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E251" s="3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F251" s="3">
         <v>3</v>
       </c>
       <c r="G251" s="3">
         <v>4</v>
       </c>
-      <c r="H251" s="3">
-        <v>137.79</v>
+      <c r="H251" s="3" t="s">
+        <v>2401</v>
       </c>
       <c r="I251" s="3">
         <v>0</v>
       </c>
-      <c r="J251" s="4">
-[...18 lines deleted...]
-        <v>9.85</v>
+      <c r="J251" s="3" t="s">
+        <v>1642</v>
+      </c>
+      <c r="K251" s="3" t="s">
+        <v>1137</v>
+      </c>
+      <c r="L251" s="3" t="s">
+        <v>1138</v>
+      </c>
+      <c r="M251" s="3" t="s">
+        <v>1139</v>
+      </c>
+      <c r="N251" s="3" t="s">
+        <v>2402</v>
+      </c>
+      <c r="O251" s="3" t="s">
+        <v>2403</v>
+      </c>
+      <c r="P251" s="3" t="s">
+        <v>621</v>
       </c>
       <c r="Q251" s="3">
         <v>0</v>
       </c>
-      <c r="R251" s="4">
-        <v>9.7000000000000003E-3</v>
+      <c r="R251" s="3" t="s">
+        <v>1752</v>
       </c>
     </row>
     <row r="252" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B252" s="3" t="s">
-        <v>546</v>
+        <v>138</v>
       </c>
       <c r="C252" s="3" t="s">
-        <v>547</v>
+        <v>139</v>
       </c>
       <c r="D252" s="3" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="E252" s="3" t="s">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="F252" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G252" s="3">
-        <v>3</v>
-[...26 lines deleted...]
-        <v>23.89</v>
+        <v>4</v>
+      </c>
+      <c r="H252" s="3" t="s">
+        <v>2404</v>
+      </c>
+      <c r="I252" s="3" t="s">
+        <v>2405</v>
+      </c>
+      <c r="J252" s="3" t="s">
+        <v>1295</v>
+      </c>
+      <c r="K252" s="3" t="s">
+        <v>1140</v>
+      </c>
+      <c r="L252" s="3" t="s">
+        <v>936</v>
+      </c>
+      <c r="M252" s="3" t="s">
+        <v>1141</v>
+      </c>
+      <c r="N252" s="3" t="s">
+        <v>2406</v>
+      </c>
+      <c r="O252" s="3" t="s">
+        <v>2407</v>
+      </c>
+      <c r="P252" s="3" t="s">
+        <v>2408</v>
       </c>
       <c r="Q252" s="3">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>7.1000000000000004E-3</v>
+        <v>1</v>
+      </c>
+      <c r="R252" s="3" t="s">
+        <v>1613</v>
       </c>
     </row>
     <row r="253" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B253" s="3" t="s">
-        <v>529</v>
+        <v>163</v>
       </c>
       <c r="C253" s="3" t="s">
-        <v>530</v>
+        <v>164</v>
       </c>
       <c r="D253" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E253" s="3" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="F253" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G253" s="3">
-        <v>3</v>
-[...26 lines deleted...]
-        <v>28.9</v>
+        <v>4</v>
+      </c>
+      <c r="H253" s="3" t="s">
+        <v>2409</v>
+      </c>
+      <c r="I253" s="3" t="s">
+        <v>2410</v>
+      </c>
+      <c r="J253" s="3" t="s">
+        <v>1768</v>
+      </c>
+      <c r="K253" s="3" t="s">
+        <v>1143</v>
+      </c>
+      <c r="L253" s="3" t="s">
+        <v>1144</v>
+      </c>
+      <c r="M253" s="3" t="s">
+        <v>1145</v>
+      </c>
+      <c r="N253" s="3" t="s">
+        <v>2411</v>
+      </c>
+      <c r="O253" s="3" t="s">
+        <v>2412</v>
+      </c>
+      <c r="P253" s="3" t="s">
+        <v>2413</v>
       </c>
       <c r="Q253" s="3">
         <v>0</v>
       </c>
-      <c r="R253" s="4">
-        <v>2.01E-2</v>
+      <c r="R253" s="3" t="s">
+        <v>2280</v>
       </c>
     </row>
     <row r="254" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B254" s="3" t="s">
-        <v>412</v>
+        <v>167</v>
       </c>
       <c r="C254" s="3" t="s">
-        <v>413</v>
+        <v>168</v>
       </c>
       <c r="D254" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E254" s="3" t="s">
         <v>19</v>
       </c>
       <c r="F254" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G254" s="3">
         <v>4</v>
       </c>
-      <c r="H254" s="3">
-        <v>45.38</v>
+      <c r="H254" s="3" t="s">
+        <v>2414</v>
       </c>
       <c r="I254" s="3">
-        <v>34.5</v>
-[...20 lines deleted...]
-        <v>22.03</v>
+        <v>0</v>
+      </c>
+      <c r="J254" s="3" t="s">
+        <v>2415</v>
+      </c>
+      <c r="K254" s="3" t="s">
+        <v>1146</v>
+      </c>
+      <c r="L254" s="3" t="s">
+        <v>782</v>
+      </c>
+      <c r="M254" s="3" t="s">
+        <v>1012</v>
+      </c>
+      <c r="N254" s="3" t="s">
+        <v>1110</v>
+      </c>
+      <c r="O254" s="3" t="s">
+        <v>2416</v>
+      </c>
+      <c r="P254" s="3" t="s">
+        <v>2417</v>
       </c>
       <c r="Q254" s="3">
         <v>0</v>
       </c>
-      <c r="R254" s="4">
-        <v>1.7600000000000001E-2</v>
+      <c r="R254" s="3" t="s">
+        <v>1956</v>
       </c>
     </row>
     <row r="255" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B255" s="3" t="s">
-        <v>313</v>
+        <v>494</v>
       </c>
       <c r="C255" s="3" t="s">
-        <v>314</v>
+        <v>495</v>
       </c>
       <c r="D255" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E255" s="3" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="F255" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G255" s="3">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>340.82</v>
+        <v>3</v>
+      </c>
+      <c r="H255" s="3" t="s">
+        <v>2418</v>
       </c>
       <c r="I255" s="3">
-        <v>129.51</v>
-[...20 lines deleted...]
-        <v>32.99</v>
+        <v>0</v>
+      </c>
+      <c r="J255" s="3" t="s">
+        <v>1898</v>
+      </c>
+      <c r="K255" s="3" t="s">
+        <v>1147</v>
+      </c>
+      <c r="L255" s="3" t="s">
+        <v>1148</v>
+      </c>
+      <c r="M255" s="3" t="s">
+        <v>1149</v>
+      </c>
+      <c r="N255" s="3" t="s">
+        <v>2419</v>
+      </c>
+      <c r="O255" s="3" t="s">
+        <v>2420</v>
+      </c>
+      <c r="P255" s="3" t="s">
+        <v>2421</v>
       </c>
       <c r="Q255" s="3">
         <v>0</v>
       </c>
-      <c r="R255" s="4">
-        <v>1.83E-2</v>
+      <c r="R255" s="3" t="s">
+        <v>1318</v>
       </c>
     </row>
     <row r="256" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B256" s="3" t="s">
-        <v>177</v>
+        <v>395</v>
       </c>
       <c r="C256" s="3" t="s">
-        <v>178</v>
+        <v>396</v>
       </c>
       <c r="D256" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E256" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F256" s="3">
         <v>4</v>
       </c>
       <c r="G256" s="3">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>431</v>
+        <v>4</v>
+      </c>
+      <c r="H256" s="3" t="s">
+        <v>2408</v>
       </c>
       <c r="I256" s="3">
-        <v>0</v>
-[...20 lines deleted...]
-        <v>32.78</v>
+        <v>36</v>
+      </c>
+      <c r="J256" s="3" t="s">
+        <v>1918</v>
+      </c>
+      <c r="K256" s="3" t="s">
+        <v>1150</v>
+      </c>
+      <c r="L256" s="3" t="s">
+        <v>1121</v>
+      </c>
+      <c r="M256" s="3" t="s">
+        <v>1151</v>
+      </c>
+      <c r="N256" s="3" t="s">
+        <v>2422</v>
+      </c>
+      <c r="O256" s="3" t="s">
+        <v>2423</v>
+      </c>
+      <c r="P256" s="3" t="s">
+        <v>2424</v>
       </c>
       <c r="Q256" s="3">
         <v>0</v>
       </c>
-      <c r="R256" s="4">
-        <v>1.18E-2</v>
+      <c r="R256" s="3" t="s">
+        <v>1452</v>
       </c>
     </row>
     <row r="257" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B257" s="3" t="s">
-        <v>262</v>
+        <v>304</v>
       </c>
       <c r="C257" s="3" t="s">
-        <v>263</v>
+        <v>305</v>
       </c>
       <c r="D257" s="3" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="E257" s="3" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="F257" s="3">
         <v>4</v>
       </c>
       <c r="G257" s="3">
         <v>4</v>
       </c>
-      <c r="H257" s="3">
-[...24 lines deleted...]
-        <v>30.32</v>
+      <c r="H257" s="3" t="s">
+        <v>2425</v>
+      </c>
+      <c r="I257" s="3" t="s">
+        <v>2426</v>
+      </c>
+      <c r="J257" s="3" t="s">
+        <v>1243</v>
+      </c>
+      <c r="K257" s="3" t="s">
+        <v>528</v>
+      </c>
+      <c r="L257" s="3" t="s">
+        <v>1152</v>
+      </c>
+      <c r="M257" s="3" t="s">
+        <v>1153</v>
+      </c>
+      <c r="N257" s="3" t="s">
+        <v>2427</v>
+      </c>
+      <c r="O257" s="3" t="s">
+        <v>2428</v>
+      </c>
+      <c r="P257" s="3" t="s">
+        <v>2429</v>
       </c>
       <c r="Q257" s="3">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>1.0699999999999999E-2</v>
+        <v>0</v>
+      </c>
+      <c r="R257" s="3" t="s">
+        <v>1397</v>
       </c>
     </row>
     <row r="258" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B258" s="3" t="s">
-        <v>441</v>
+        <v>172</v>
       </c>
       <c r="C258" s="3" t="s">
-        <v>442</v>
+        <v>173</v>
       </c>
       <c r="D258" s="3" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="E258" s="3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F258" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G258" s="3">
         <v>3</v>
       </c>
-      <c r="H258" s="3">
-        <v>22.11</v>
+      <c r="H258" s="3" t="s">
+        <v>2430</v>
       </c>
       <c r="I258" s="3">
         <v>0</v>
       </c>
-      <c r="J258" s="4">
-[...18 lines deleted...]
-        <v>9.32</v>
+      <c r="J258" s="3" t="s">
+        <v>2226</v>
+      </c>
+      <c r="K258" s="3" t="s">
+        <v>1154</v>
+      </c>
+      <c r="L258" s="3" t="s">
+        <v>614</v>
+      </c>
+      <c r="M258" s="3" t="s">
+        <v>1155</v>
+      </c>
+      <c r="N258" s="3" t="s">
+        <v>2184</v>
+      </c>
+      <c r="O258" s="3" t="s">
+        <v>2431</v>
+      </c>
+      <c r="P258" s="3" t="s">
+        <v>2432</v>
       </c>
       <c r="Q258" s="3">
         <v>0</v>
       </c>
-      <c r="R258" s="4">
-        <v>1.3599999999999999E-2</v>
+      <c r="R258" s="3" t="s">
+        <v>1382</v>
       </c>
     </row>
     <row r="259" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B259" s="3" t="s">
-        <v>443</v>
+        <v>253</v>
       </c>
       <c r="C259" s="3" t="s">
-        <v>444</v>
+        <v>254</v>
       </c>
       <c r="D259" s="3" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="E259" s="3" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="F259" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G259" s="3">
         <v>4</v>
       </c>
-      <c r="H259" s="3">
-[...24 lines deleted...]
-        <v>26.8</v>
+      <c r="H259" s="3" t="s">
+        <v>2433</v>
+      </c>
+      <c r="I259" s="3" t="s">
+        <v>2434</v>
+      </c>
+      <c r="J259" s="3" t="s">
+        <v>1276</v>
+      </c>
+      <c r="K259" s="3" t="s">
+        <v>1156</v>
+      </c>
+      <c r="L259" s="3" t="s">
+        <v>749</v>
+      </c>
+      <c r="M259" s="3" t="s">
+        <v>1157</v>
+      </c>
+      <c r="N259" s="3" t="s">
+        <v>1245</v>
+      </c>
+      <c r="O259" s="3" t="s">
+        <v>2435</v>
+      </c>
+      <c r="P259" s="3" t="s">
+        <v>2436</v>
       </c>
       <c r="Q259" s="3">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>1.7000000000000001E-2</v>
+        <v>1</v>
+      </c>
+      <c r="R259" s="3" t="s">
+        <v>1343</v>
       </c>
     </row>
     <row r="260" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B260" s="3" t="s">
-        <v>214</v>
+        <v>419</v>
       </c>
       <c r="C260" s="3" t="s">
-        <v>215</v>
+        <v>420</v>
       </c>
       <c r="D260" s="3" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="E260" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F260" s="3">
         <v>3</v>
       </c>
       <c r="G260" s="3">
         <v>3</v>
       </c>
-      <c r="H260" s="3">
-        <v>245.49</v>
+      <c r="H260" s="3" t="s">
+        <v>2437</v>
       </c>
       <c r="I260" s="3">
-        <v>123.22</v>
-[...20 lines deleted...]
-        <v>20.49</v>
+        <v>0</v>
+      </c>
+      <c r="J260" s="3" t="s">
+        <v>2048</v>
+      </c>
+      <c r="K260" s="3" t="s">
+        <v>1159</v>
+      </c>
+      <c r="L260" s="3" t="s">
+        <v>1160</v>
+      </c>
+      <c r="M260" s="3" t="s">
+        <v>1161</v>
+      </c>
+      <c r="N260" s="3" t="s">
+        <v>1623</v>
+      </c>
+      <c r="O260" s="3" t="s">
+        <v>2438</v>
+      </c>
+      <c r="P260" s="3" t="s">
+        <v>2439</v>
       </c>
       <c r="Q260" s="3">
         <v>0</v>
       </c>
-      <c r="R260" s="4">
-        <v>2.3400000000000001E-2</v>
+      <c r="R260" s="3" t="s">
+        <v>1187</v>
       </c>
     </row>
     <row r="261" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B261" s="3" t="s">
-        <v>196</v>
+        <v>421</v>
       </c>
       <c r="C261" s="3" t="s">
-        <v>197</v>
+        <v>422</v>
       </c>
       <c r="D261" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E261" s="3" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="F261" s="3">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="G261" s="3">
-        <v>5</v>
-[...26 lines deleted...]
-        <v>28.47</v>
+        <v>4</v>
+      </c>
+      <c r="H261" s="3" t="s">
+        <v>2440</v>
+      </c>
+      <c r="I261" s="3" t="s">
+        <v>2441</v>
+      </c>
+      <c r="J261" s="3" t="s">
+        <v>1460</v>
+      </c>
+      <c r="K261" s="3" t="s">
+        <v>1162</v>
+      </c>
+      <c r="L261" s="3" t="s">
+        <v>1163</v>
+      </c>
+      <c r="M261" s="3" t="s">
+        <v>1164</v>
+      </c>
+      <c r="N261" s="3" t="s">
+        <v>2442</v>
+      </c>
+      <c r="O261" s="3" t="s">
+        <v>2443</v>
+      </c>
+      <c r="P261" s="3" t="s">
+        <v>2444</v>
       </c>
       <c r="Q261" s="3">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>7.9000000000000008E-3</v>
+        <v>0</v>
+      </c>
+      <c r="R261" s="3" t="s">
+        <v>2445</v>
       </c>
     </row>
     <row r="262" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B262" s="3" t="s">
-        <v>187</v>
+        <v>207</v>
       </c>
       <c r="C262" s="3" t="s">
-        <v>140</v>
+        <v>208</v>
       </c>
       <c r="D262" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E262" s="3" t="s">
         <v>20</v>
       </c>
       <c r="F262" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G262" s="3">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>165.43</v>
+        <v>3</v>
+      </c>
+      <c r="H262" s="3" t="s">
+        <v>2446</v>
       </c>
       <c r="I262" s="3" t="s">
-        <v>198</v>
-[...20 lines deleted...]
-        <v>39.700000000000003</v>
+        <v>2447</v>
+      </c>
+      <c r="J262" s="3" t="s">
+        <v>2448</v>
+      </c>
+      <c r="K262" s="3" t="s">
+        <v>915</v>
+      </c>
+      <c r="L262" s="3" t="s">
+        <v>1166</v>
+      </c>
+      <c r="M262" s="3" t="s">
+        <v>1167</v>
+      </c>
+      <c r="N262" s="3" t="s">
+        <v>2449</v>
+      </c>
+      <c r="O262" s="3" t="s">
+        <v>2450</v>
+      </c>
+      <c r="P262" s="3" t="s">
+        <v>2451</v>
       </c>
       <c r="Q262" s="3">
         <v>0</v>
       </c>
-      <c r="R262" s="4">
-        <v>7.7000000000000002E-3</v>
+      <c r="R262" s="3" t="s">
+        <v>1908</v>
       </c>
     </row>
     <row r="263" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B263" s="3" t="s">
-        <v>141</v>
+        <v>189</v>
       </c>
       <c r="C263" s="3" t="s">
-        <v>140</v>
+        <v>190</v>
       </c>
       <c r="D263" s="3" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="E263" s="3" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="F263" s="3">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G263" s="3">
         <v>5</v>
       </c>
-      <c r="H263" s="3">
-[...24 lines deleted...]
-        <v>39.700000000000003</v>
+      <c r="H263" s="3" t="s">
+        <v>2452</v>
+      </c>
+      <c r="I263" s="3" t="s">
+        <v>2453</v>
+      </c>
+      <c r="J263" s="3" t="s">
+        <v>2014</v>
+      </c>
+      <c r="K263" s="3" t="s">
+        <v>1168</v>
+      </c>
+      <c r="L263" s="3" t="s">
+        <v>1169</v>
+      </c>
+      <c r="M263" s="3" t="s">
+        <v>1012</v>
+      </c>
+      <c r="N263" s="3" t="s">
+        <v>836</v>
+      </c>
+      <c r="O263" s="3" t="s">
+        <v>2454</v>
+      </c>
+      <c r="P263" s="3" t="s">
+        <v>2455</v>
       </c>
       <c r="Q263" s="3">
         <v>1</v>
       </c>
-      <c r="R263" s="4">
-        <v>7.7000000000000002E-3</v>
+      <c r="R263" s="3" t="s">
+        <v>2456</v>
       </c>
     </row>
     <row r="264" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B264" s="3" t="s">
-        <v>255</v>
+        <v>180</v>
       </c>
       <c r="C264" s="3" t="s">
-        <v>256</v>
+        <v>1170</v>
       </c>
       <c r="D264" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E264" s="3" t="s">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="F264" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G264" s="3">
-        <v>3</v>
-[...26 lines deleted...]
-        <v>31.99</v>
+        <v>5</v>
+      </c>
+      <c r="H264" s="3" t="s">
+        <v>2457</v>
+      </c>
+      <c r="I264" s="3" t="s">
+        <v>191</v>
+      </c>
+      <c r="J264" s="3" t="s">
+        <v>2226</v>
+      </c>
+      <c r="K264" s="3" t="s">
+        <v>1171</v>
+      </c>
+      <c r="L264" s="3" t="s">
+        <v>1172</v>
+      </c>
+      <c r="M264" s="3" t="s">
+        <v>1173</v>
+      </c>
+      <c r="N264" s="3" t="s">
+        <v>2458</v>
+      </c>
+      <c r="O264" s="3" t="s">
+        <v>2459</v>
+      </c>
+      <c r="P264" s="3" t="s">
+        <v>2460</v>
       </c>
       <c r="Q264" s="3">
         <v>0</v>
       </c>
-      <c r="R264" s="4">
-        <v>1.7899999999999999E-2</v>
+      <c r="R264" s="3" t="s">
+        <v>1424</v>
       </c>
     </row>
     <row r="265" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B265" s="3" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="C265" s="3" t="s">
-        <v>143</v>
+        <v>1170</v>
       </c>
       <c r="D265" s="3" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="E265" s="3" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="F265" s="3">
         <v>4</v>
       </c>
       <c r="G265" s="3">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="H265" s="3">
-        <v>116.75</v>
-[...23 lines deleted...]
-        <v>24.18</v>
+        <v>219</v>
+      </c>
+      <c r="I265" s="3" t="s">
+        <v>2461</v>
+      </c>
+      <c r="J265" s="3" t="s">
+        <v>1264</v>
+      </c>
+      <c r="K265" s="3" t="s">
+        <v>1171</v>
+      </c>
+      <c r="L265" s="3" t="s">
+        <v>1172</v>
+      </c>
+      <c r="M265" s="3" t="s">
+        <v>1174</v>
+      </c>
+      <c r="N265" s="3" t="s">
+        <v>2458</v>
+      </c>
+      <c r="O265" s="3" t="s">
+        <v>2462</v>
+      </c>
+      <c r="P265" s="3" t="s">
+        <v>2460</v>
       </c>
       <c r="Q265" s="3">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>3.6799999999999999E-2</v>
+        <v>1</v>
+      </c>
+      <c r="R265" s="3" t="s">
+        <v>1424</v>
       </c>
     </row>
     <row r="266" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B266" s="3" t="s">
-        <v>414</v>
+        <v>141</v>
       </c>
       <c r="C266" s="3" t="s">
-        <v>415</v>
+        <v>142</v>
       </c>
       <c r="D266" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E266" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F266" s="3">
         <v>4</v>
       </c>
       <c r="G266" s="3">
-        <v>3</v>
-[...26 lines deleted...]
-        <v>13.07</v>
+        <v>4</v>
+      </c>
+      <c r="H266" s="3" t="s">
+        <v>2463</v>
+      </c>
+      <c r="I266" s="3" t="s">
+        <v>2464</v>
+      </c>
+      <c r="J266" s="3" t="s">
+        <v>1327</v>
+      </c>
+      <c r="K266" s="3" t="s">
+        <v>1175</v>
+      </c>
+      <c r="L266" s="3" t="s">
+        <v>1176</v>
+      </c>
+      <c r="M266" s="3" t="s">
+        <v>1177</v>
+      </c>
+      <c r="N266" s="3" t="s">
+        <v>2465</v>
+      </c>
+      <c r="O266" s="3" t="s">
+        <v>2466</v>
+      </c>
+      <c r="P266" s="3" t="s">
+        <v>2467</v>
       </c>
       <c r="Q266" s="3">
         <v>0</v>
       </c>
-      <c r="R266" s="4">
-        <v>2.4899999999999999E-2</v>
+      <c r="R266" s="3" t="s">
+        <v>1248</v>
       </c>
     </row>
     <row r="267" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B267" s="3" t="s">
-        <v>185</v>
+        <v>397</v>
       </c>
       <c r="C267" s="3" t="s">
-        <v>186</v>
+        <v>398</v>
       </c>
       <c r="D267" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E267" s="3" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="F267" s="3">
         <v>4</v>
       </c>
       <c r="G267" s="3">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>233.8</v>
+        <v>3</v>
+      </c>
+      <c r="H267" s="3" t="s">
+        <v>2468</v>
       </c>
       <c r="I267" s="3">
-        <v>133.56</v>
-[...20 lines deleted...]
-        <v>34.909999999999997</v>
+        <v>0</v>
+      </c>
+      <c r="J267" s="3" t="s">
+        <v>2244</v>
+      </c>
+      <c r="K267" s="3" t="s">
+        <v>1179</v>
+      </c>
+      <c r="L267" s="3" t="s">
+        <v>1180</v>
+      </c>
+      <c r="M267" s="3" t="s">
+        <v>1181</v>
+      </c>
+      <c r="N267" s="3" t="s">
+        <v>2469</v>
+      </c>
+      <c r="O267" s="3" t="s">
+        <v>2470</v>
+      </c>
+      <c r="P267" s="3" t="s">
+        <v>621</v>
       </c>
       <c r="Q267" s="3">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>1.55E-2</v>
+        <v>0</v>
+      </c>
+      <c r="R267" s="3" t="s">
+        <v>2119</v>
       </c>
     </row>
     <row r="268" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B268" s="3" t="s">
-        <v>416</v>
+        <v>178</v>
       </c>
       <c r="C268" s="3" t="s">
-        <v>417</v>
+        <v>179</v>
       </c>
       <c r="D268" s="3" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="E268" s="3" t="s">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="F268" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G268" s="3">
         <v>4</v>
       </c>
-      <c r="H268" s="3">
-[...24 lines deleted...]
-        <v>40.99</v>
+      <c r="H268" s="3" t="s">
+        <v>2471</v>
+      </c>
+      <c r="I268" s="3" t="s">
+        <v>2472</v>
+      </c>
+      <c r="J268" s="3" t="s">
+        <v>2473</v>
+      </c>
+      <c r="K268" s="3" t="s">
+        <v>1182</v>
+      </c>
+      <c r="L268" s="3" t="s">
+        <v>1183</v>
+      </c>
+      <c r="M268" s="3" t="s">
+        <v>1184</v>
+      </c>
+      <c r="N268" s="3" t="s">
+        <v>2474</v>
+      </c>
+      <c r="O268" s="3" t="s">
+        <v>2475</v>
+      </c>
+      <c r="P268" s="3" t="s">
+        <v>2476</v>
       </c>
       <c r="Q268" s="3">
         <v>1</v>
       </c>
-      <c r="R268" s="4">
-        <v>1.5100000000000001E-2</v>
+      <c r="R268" s="3" t="s">
+        <v>2055</v>
       </c>
     </row>
     <row r="269" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B269" s="3" t="s">
-        <v>418</v>
+        <v>399</v>
       </c>
       <c r="C269" s="3" t="s">
-        <v>419</v>
+        <v>400</v>
       </c>
       <c r="D269" s="3" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="E269" s="3" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="F269" s="3">
         <v>3</v>
       </c>
       <c r="G269" s="3">
-        <v>3</v>
-[...26 lines deleted...]
-        <v>41.45</v>
+        <v>4</v>
+      </c>
+      <c r="H269" s="3" t="s">
+        <v>2477</v>
+      </c>
+      <c r="I269" s="3" t="s">
+        <v>2478</v>
+      </c>
+      <c r="J269" s="3" t="s">
+        <v>1768</v>
+      </c>
+      <c r="K269" s="3" t="s">
+        <v>1185</v>
+      </c>
+      <c r="L269" s="3" t="s">
+        <v>584</v>
+      </c>
+      <c r="M269" s="3" t="s">
+        <v>1186</v>
+      </c>
+      <c r="N269" s="3" t="s">
+        <v>2479</v>
+      </c>
+      <c r="O269" s="3" t="s">
+        <v>827</v>
+      </c>
+      <c r="P269" s="3" t="s">
+        <v>2480</v>
       </c>
       <c r="Q269" s="3">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>1.0999999999999999E-2</v>
+        <v>1</v>
+      </c>
+      <c r="R269" s="3" t="s">
+        <v>1613</v>
       </c>
     </row>
     <row r="270" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B270" s="3" t="s">
-        <v>420</v>
+        <v>143</v>
       </c>
       <c r="C270" s="3" t="s">
-        <v>419</v>
+        <v>144</v>
       </c>
       <c r="D270" s="3" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="E270" s="3" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="F270" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G270" s="3">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>186.61</v>
+        <v>4</v>
+      </c>
+      <c r="H270" s="3" t="s">
+        <v>2481</v>
       </c>
       <c r="I270" s="3">
         <v>0</v>
       </c>
-      <c r="J270" s="4">
-[...18 lines deleted...]
-        <v>41.45</v>
+      <c r="J270" s="3" t="s">
+        <v>1489</v>
+      </c>
+      <c r="K270" s="3" t="s">
+        <v>560</v>
+      </c>
+      <c r="L270" s="3" t="s">
+        <v>1187</v>
+      </c>
+      <c r="M270" s="3" t="s">
+        <v>1188</v>
+      </c>
+      <c r="N270" s="3" t="s">
+        <v>2482</v>
+      </c>
+      <c r="O270" s="3" t="s">
+        <v>2482</v>
+      </c>
+      <c r="P270" s="3" t="s">
+        <v>2483</v>
       </c>
       <c r="Q270" s="3">
         <v>0</v>
       </c>
-      <c r="R270" s="4">
-        <v>1.0999999999999999E-2</v>
+      <c r="R270" s="3" t="s">
+        <v>1011</v>
       </c>
     </row>
     <row r="271" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B271" s="3" t="s">
-        <v>144</v>
+        <v>348</v>
       </c>
       <c r="C271" s="3" t="s">
-        <v>145</v>
+        <v>349</v>
       </c>
       <c r="D271" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E271" s="3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F271" s="3">
         <v>4</v>
       </c>
       <c r="G271" s="3">
-        <v>4</v>
-[...26 lines deleted...]
-        <v>20.62</v>
+        <v>3</v>
+      </c>
+      <c r="H271" s="3" t="s">
+        <v>2484</v>
+      </c>
+      <c r="I271" s="3" t="s">
+        <v>2485</v>
+      </c>
+      <c r="J271" s="3" t="s">
+        <v>2230</v>
+      </c>
+      <c r="K271" s="3" t="s">
+        <v>945</v>
+      </c>
+      <c r="L271" s="3" t="s">
+        <v>1086</v>
+      </c>
+      <c r="M271" s="3" t="s">
+        <v>824</v>
+      </c>
+      <c r="N271" s="3" t="s">
+        <v>2486</v>
+      </c>
+      <c r="O271" s="3" t="s">
+        <v>2487</v>
+      </c>
+      <c r="P271" s="3" t="s">
+        <v>2488</v>
       </c>
       <c r="Q271" s="3">
         <v>0</v>
       </c>
-      <c r="R271" s="4">
-        <v>1.7999999999999999E-2</v>
+      <c r="R271" s="3" t="s">
+        <v>1283</v>
       </c>
     </row>
     <row r="272" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B272" s="3" t="s">
-        <v>361</v>
+        <v>145</v>
       </c>
       <c r="C272" s="3" t="s">
-        <v>362</v>
+        <v>146</v>
       </c>
       <c r="D272" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E272" s="3" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="F272" s="3">
         <v>4</v>
       </c>
       <c r="G272" s="3">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>378.59</v>
+        <v>4</v>
+      </c>
+      <c r="H272" s="3" t="s">
+        <v>2489</v>
       </c>
       <c r="I272" s="3">
-        <v>341.54</v>
-[...20 lines deleted...]
-        <v>31.04</v>
+        <v>0</v>
+      </c>
+      <c r="J272" s="3" t="s">
+        <v>1984</v>
+      </c>
+      <c r="K272" s="3" t="s">
+        <v>1189</v>
+      </c>
+      <c r="L272" s="3" t="s">
+        <v>1190</v>
+      </c>
+      <c r="M272" s="3" t="s">
+        <v>923</v>
+      </c>
+      <c r="N272" s="3" t="s">
+        <v>2490</v>
+      </c>
+      <c r="O272" s="3" t="s">
+        <v>2491</v>
+      </c>
+      <c r="P272" s="3" t="s">
+        <v>2492</v>
       </c>
       <c r="Q272" s="3">
         <v>0</v>
       </c>
-      <c r="R272" s="4">
-        <v>2.9100000000000001E-2</v>
+      <c r="R272" s="3" t="s">
+        <v>2055</v>
       </c>
     </row>
     <row r="273" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B273" s="3" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="C273" s="3" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="D273" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E273" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F273" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G273" s="3">
         <v>4</v>
       </c>
-      <c r="H273" s="3">
-[...24 lines deleted...]
-        <v>12.31</v>
+      <c r="H273" s="3" t="s">
+        <v>2493</v>
+      </c>
+      <c r="I273" s="3" t="s">
+        <v>2494</v>
+      </c>
+      <c r="J273" s="3" t="s">
+        <v>574</v>
+      </c>
+      <c r="K273" s="3" t="s">
+        <v>619</v>
+      </c>
+      <c r="L273" s="3" t="s">
+        <v>1177</v>
+      </c>
+      <c r="M273" s="3" t="s">
+        <v>1191</v>
+      </c>
+      <c r="N273" s="3" t="s">
+        <v>2495</v>
+      </c>
+      <c r="O273" s="3" t="s">
+        <v>2496</v>
+      </c>
+      <c r="P273" s="3" t="s">
+        <v>2060</v>
       </c>
       <c r="Q273" s="3">
         <v>0</v>
       </c>
-      <c r="R273" s="4">
-        <v>1.55E-2</v>
+      <c r="R273" s="3" t="s">
+        <v>1231</v>
       </c>
     </row>
     <row r="274" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B274" s="3" t="s">
-        <v>148</v>
+        <v>350</v>
       </c>
       <c r="C274" s="3" t="s">
-        <v>149</v>
+        <v>351</v>
       </c>
       <c r="D274" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E274" s="3" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="F274" s="3">
+        <v>4</v>
+      </c>
+      <c r="G274" s="3">
         <v>3</v>
       </c>
-      <c r="G274" s="3">
-[...27 lines deleted...]
-        <v>18.52</v>
+      <c r="H274" s="3" t="s">
+        <v>2497</v>
+      </c>
+      <c r="I274" s="3" t="s">
+        <v>2498</v>
+      </c>
+      <c r="J274" s="3" t="s">
+        <v>1884</v>
+      </c>
+      <c r="K274" s="3" t="s">
+        <v>1192</v>
+      </c>
+      <c r="L274" s="3" t="s">
+        <v>1193</v>
+      </c>
+      <c r="M274" s="3" t="s">
+        <v>1194</v>
+      </c>
+      <c r="N274" s="3" t="s">
+        <v>2499</v>
+      </c>
+      <c r="O274" s="3" t="s">
+        <v>2500</v>
+      </c>
+      <c r="P274" s="3" t="s">
+        <v>1727</v>
       </c>
       <c r="Q274" s="3">
         <v>0</v>
       </c>
-      <c r="R274" s="4">
-        <v>3.2099999999999997E-2</v>
+      <c r="R274" s="3" t="s">
+        <v>1818</v>
       </c>
     </row>
     <row r="275" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B275" s="3" t="s">
-        <v>363</v>
+        <v>149</v>
       </c>
       <c r="C275" s="3" t="s">
-        <v>364</v>
+        <v>150</v>
       </c>
       <c r="D275" s="3" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="E275" s="3" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="F275" s="3">
         <v>4</v>
       </c>
       <c r="G275" s="3">
-        <v>3</v>
-[...26 lines deleted...]
-        <v>28.3</v>
+        <v>4</v>
+      </c>
+      <c r="H275" s="3" t="s">
+        <v>2501</v>
+      </c>
+      <c r="I275" s="3" t="s">
+        <v>2502</v>
+      </c>
+      <c r="J275" s="3" t="s">
+        <v>2503</v>
+      </c>
+      <c r="K275" s="3" t="s">
+        <v>1195</v>
+      </c>
+      <c r="L275" s="3" t="s">
+        <v>1196</v>
+      </c>
+      <c r="M275" s="3" t="s">
+        <v>800</v>
+      </c>
+      <c r="N275" s="3" t="s">
+        <v>2504</v>
+      </c>
+      <c r="O275" s="3" t="s">
+        <v>2505</v>
+      </c>
+      <c r="P275" s="3" t="s">
+        <v>2506</v>
       </c>
       <c r="Q275" s="3">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>7.7999999999999996E-3</v>
+        <v>1</v>
+      </c>
+      <c r="R275" s="3" t="s">
+        <v>783</v>
       </c>
     </row>
     <row r="276" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B276" s="3" t="s">
-        <v>150</v>
+        <v>272</v>
       </c>
       <c r="C276" s="3" t="s">
-        <v>151</v>
+        <v>273</v>
       </c>
       <c r="D276" s="3" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="E276" s="3" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="F276" s="3">
         <v>4</v>
       </c>
       <c r="G276" s="3">
         <v>4</v>
       </c>
-      <c r="H276" s="3">
-        <v>49.58</v>
+      <c r="H276" s="3" t="s">
+        <v>2507</v>
       </c>
       <c r="I276" s="3">
-        <v>36.869999999999997</v>
-[...20 lines deleted...]
-        <v>33.340000000000003</v>
+        <v>0</v>
+      </c>
+      <c r="J276" s="3" t="s">
+        <v>1984</v>
+      </c>
+      <c r="K276" s="3" t="s">
+        <v>1197</v>
+      </c>
+      <c r="L276" s="3" t="s">
+        <v>1198</v>
+      </c>
+      <c r="M276" s="3" t="s">
+        <v>967</v>
+      </c>
+      <c r="N276" s="3" t="s">
+        <v>2508</v>
+      </c>
+      <c r="O276" s="3" t="s">
+        <v>2509</v>
+      </c>
+      <c r="P276" s="3" t="s">
+        <v>2510</v>
       </c>
       <c r="Q276" s="3">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>2.0199999999999999E-2</v>
+        <v>0</v>
+      </c>
+      <c r="R276" s="3" t="s">
+        <v>2511</v>
       </c>
     </row>
     <row r="277" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B277" s="3" t="s">
-        <v>152</v>
+        <v>200</v>
       </c>
       <c r="C277" s="3" t="s">
-        <v>153</v>
+        <v>201</v>
       </c>
       <c r="D277" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E277" s="3" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="F277" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G277" s="3">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>80.37</v>
+        <v>3</v>
+      </c>
+      <c r="H277" s="3" t="s">
+        <v>2512</v>
       </c>
       <c r="I277" s="3">
-        <v>47.88</v>
-[...20 lines deleted...]
-        <v>23.48</v>
+        <v>63</v>
+      </c>
+      <c r="J277" s="3" t="s">
+        <v>1218</v>
+      </c>
+      <c r="K277" s="3" t="s">
+        <v>1199</v>
+      </c>
+      <c r="L277" s="3" t="s">
+        <v>1089</v>
+      </c>
+      <c r="M277" s="3" t="s">
+        <v>1200</v>
+      </c>
+      <c r="N277" s="3" t="s">
+        <v>2513</v>
+      </c>
+      <c r="O277" s="3" t="s">
+        <v>2514</v>
+      </c>
+      <c r="P277" s="3" t="s">
+        <v>1348</v>
       </c>
       <c r="Q277" s="3">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>3.1199999999999999E-2</v>
+        <v>0</v>
+      </c>
+      <c r="R277" s="3" t="s">
+        <v>1218</v>
       </c>
     </row>
     <row r="278" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B278" s="3" t="s">
-        <v>281</v>
+        <v>423</v>
       </c>
       <c r="C278" s="3" t="s">
-        <v>282</v>
+        <v>424</v>
       </c>
       <c r="D278" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E278" s="3" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="F278" s="3">
         <v>4</v>
       </c>
       <c r="G278" s="3">
         <v>4</v>
       </c>
-      <c r="H278" s="3">
-[...24 lines deleted...]
-        <v>31.59</v>
+      <c r="H278" s="3" t="s">
+        <v>2515</v>
+      </c>
+      <c r="I278" s="3" t="s">
+        <v>2516</v>
+      </c>
+      <c r="J278" s="3" t="s">
+        <v>1493</v>
+      </c>
+      <c r="K278" s="3" t="s">
+        <v>1201</v>
+      </c>
+      <c r="L278" s="3" t="s">
+        <v>979</v>
+      </c>
+      <c r="M278" s="3" t="s">
+        <v>1202</v>
+      </c>
+      <c r="N278" s="3" t="s">
+        <v>2517</v>
+      </c>
+      <c r="O278" s="3" t="s">
+        <v>2518</v>
+      </c>
+      <c r="P278" s="3" t="s">
+        <v>2519</v>
       </c>
       <c r="Q278" s="3">
         <v>0</v>
       </c>
-      <c r="R278" s="4">
-[...106 lines deleted...]
-        <v>1.2E-2</v>
+      <c r="R278" s="3" t="s">
+        <v>1649</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="B11:R11" xr:uid="{00000000-0001-0000-0000-000000000000}">
     <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="B12:R298">
       <sortCondition ref="E11"/>
     </sortState>
   </autoFilter>
   <hyperlinks>
     <hyperlink ref="B9" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId2"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>