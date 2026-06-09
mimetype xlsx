--- v1 (2026-05-20)
+++ v2 (2026-06-09)
@@ -1,72 +1,72 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://d.docs.live.net/aaa1a6dcf32e4bf0/Documents/M72/DSR/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="207" documentId="13_ncr:1_{B9390D53-68C6-4E74-85D0-45E257D0D973}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{9A251935-A93D-4073-8795-2CBACACFD18C}"/>
+  <xr:revisionPtr revIDLastSave="217" documentId="13_ncr:1_{B9390D53-68C6-4E74-85D0-45E257D0D973}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{7C722906-830A-485A-AD0A-44B423A72022}"/>
   <bookViews>
-    <workbookView xWindow="20685" yWindow="0" windowWidth="16200" windowHeight="20985" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="13635" yWindow="675" windowWidth="24690" windowHeight="18375" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Dividend Rock Star List" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Dividend Rock Star List'!$B$11:$R$11</definedName>
   </definedNames>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3628" uniqueCount="2520">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3971" uniqueCount="2702">
   <si>
     <t>Symbol</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Mkt</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Pro Rating</t>
   </si>
   <si>
     <t>Dvd Safety</t>
   </si>
   <si>
     <t>Current Price</t>
   </si>
   <si>
     <t>DDM</t>
   </si>
   <si>
@@ -108,56 +108,50 @@
   <si>
     <t>Industrials</t>
   </si>
   <si>
     <t>Materials</t>
   </si>
   <si>
     <t>Health Care</t>
   </si>
   <si>
     <t>Energy</t>
   </si>
   <si>
     <t>Communication Services</t>
   </si>
   <si>
     <t>DIVIDEND ROCK STAR LIST - THE SAFE LIST</t>
   </si>
   <si>
     <t>US</t>
   </si>
   <si>
     <t>Information Technology</t>
   </si>
   <si>
-    <t xml:space="preserve">ABT </t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">ACN </t>
   </si>
   <si>
     <t xml:space="preserve">Accenture PLC </t>
   </si>
   <si>
     <t xml:space="preserve">ADP </t>
   </si>
   <si>
     <t xml:space="preserve">Automatic Data Processing Inc </t>
   </si>
   <si>
     <t xml:space="preserve">AMAT </t>
   </si>
   <si>
     <t xml:space="preserve">Applied Materials Inc </t>
   </si>
   <si>
     <t xml:space="preserve">AME </t>
   </si>
   <si>
     <t xml:space="preserve">AMETEK Inc </t>
   </si>
   <si>
     <t xml:space="preserve">AMT </t>
@@ -165,56 +159,50 @@
   <si>
     <t xml:space="preserve">American Tower Corp </t>
   </si>
   <si>
     <t>Consumer Staples</t>
   </si>
   <si>
     <t xml:space="preserve">AON </t>
   </si>
   <si>
     <t xml:space="preserve">Aon PLC </t>
   </si>
   <si>
     <t xml:space="preserve">ATO </t>
   </si>
   <si>
     <t xml:space="preserve">Atmos Energy Corp </t>
   </si>
   <si>
     <t xml:space="preserve">AVGO </t>
   </si>
   <si>
     <t xml:space="preserve">Broadcom Inc </t>
   </si>
   <si>
-    <t xml:space="preserve">AVY </t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">AWK </t>
   </si>
   <si>
     <t xml:space="preserve">AWR </t>
   </si>
   <si>
     <t xml:space="preserve">American States Water Co </t>
   </si>
   <si>
     <t xml:space="preserve">BAC </t>
   </si>
   <si>
     <t xml:space="preserve">Bank of America Corp </t>
   </si>
   <si>
     <t xml:space="preserve">BMI </t>
   </si>
   <si>
     <t xml:space="preserve">Badger Meter Inc </t>
   </si>
   <si>
     <t xml:space="preserve">BR </t>
   </si>
   <si>
     <t xml:space="preserve">Broadridge Financial Solutions Inc </t>
@@ -258,56 +246,50 @@
   <si>
     <t xml:space="preserve">EQIX </t>
   </si>
   <si>
     <t xml:space="preserve">Equinix Inc </t>
   </si>
   <si>
     <t xml:space="preserve">FFIN </t>
   </si>
   <si>
     <t xml:space="preserve">First Financial Bankshares Inc </t>
   </si>
   <si>
     <t xml:space="preserve">FRME </t>
   </si>
   <si>
     <t xml:space="preserve">First Merchants Corp </t>
   </si>
   <si>
     <t xml:space="preserve">FULT </t>
   </si>
   <si>
     <t xml:space="preserve">Fulton Financial Corp </t>
   </si>
   <si>
-    <t xml:space="preserve">GABC </t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">HUBB </t>
   </si>
   <si>
     <t xml:space="preserve">Hubbell Inc </t>
   </si>
   <si>
     <t xml:space="preserve">INTU </t>
   </si>
   <si>
     <t xml:space="preserve">Intuit Inc </t>
   </si>
   <si>
     <t xml:space="preserve">ITW </t>
   </si>
   <si>
     <t xml:space="preserve">Illinois Tool Works Inc </t>
   </si>
   <si>
     <t xml:space="preserve">JPM </t>
   </si>
   <si>
     <t xml:space="preserve">JPMorgan Chase &amp; Co </t>
   </si>
   <si>
     <t xml:space="preserve">KBH </t>
@@ -429,59 +411,50 @@
   <si>
     <t xml:space="preserve">SHW </t>
   </si>
   <si>
     <t xml:space="preserve">Sherwin-Williams Co </t>
   </si>
   <si>
     <t xml:space="preserve">SJ.TO </t>
   </si>
   <si>
     <t xml:space="preserve">Stella-Jones Inc </t>
   </si>
   <si>
     <t xml:space="preserve">SNA </t>
   </si>
   <si>
     <t xml:space="preserve">Snap-On Inc </t>
   </si>
   <si>
     <t xml:space="preserve">STLD </t>
   </si>
   <si>
     <t xml:space="preserve">Steel Dynamics Inc </t>
   </si>
   <si>
-    <t xml:space="preserve">TFII </t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">TIH.TO </t>
   </si>
   <si>
     <t xml:space="preserve">Toromont Industries Ltd </t>
   </si>
   <si>
     <t xml:space="preserve">WCN.TO </t>
   </si>
   <si>
     <t xml:space="preserve">WEC </t>
   </si>
   <si>
     <t xml:space="preserve">WEC Energy Group Inc </t>
   </si>
   <si>
     <t xml:space="preserve">WSM </t>
   </si>
   <si>
     <t xml:space="preserve">Williams-Sonoma Inc </t>
   </si>
   <si>
     <t xml:space="preserve">WTFC </t>
   </si>
   <si>
     <t xml:space="preserve">Wintrust Financial Corp </t>
@@ -564,161 +537,140 @@
   <si>
     <t xml:space="preserve">TT </t>
   </si>
   <si>
     <t xml:space="preserve">Trane Technologies PLC </t>
   </si>
   <si>
     <t xml:space="preserve">ALSN </t>
   </si>
   <si>
     <t xml:space="preserve">Allison Transmission Holdings Inc </t>
   </si>
   <si>
     <t xml:space="preserve">CFR </t>
   </si>
   <si>
     <t xml:space="preserve">Cullen/Frost Bankers Inc </t>
   </si>
   <si>
     <t xml:space="preserve">WM </t>
   </si>
   <si>
     <t xml:space="preserve">Waste Management Inc </t>
   </si>
   <si>
-    <t xml:space="preserve">WCN </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">PG </t>
   </si>
   <si>
     <t xml:space="preserve">Procter &amp; Gamble Co </t>
   </si>
   <si>
     <t xml:space="preserve">PH </t>
   </si>
   <si>
     <t xml:space="preserve">Parker-Hannifin Corp </t>
   </si>
   <si>
     <t>Powered by the Dividend Stocks Rock Stock Screener. Click to learn more.</t>
   </si>
   <si>
     <t>DSR Popular</t>
   </si>
   <si>
-    <t xml:space="preserve">SBUX </t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">V </t>
   </si>
   <si>
     <t xml:space="preserve">Visa Inc </t>
   </si>
   <si>
     <t>N/A</t>
   </si>
   <si>
     <t xml:space="preserve">LMAT </t>
   </si>
   <si>
     <t xml:space="preserve">LeMaitre Vascular Inc </t>
   </si>
   <si>
     <t xml:space="preserve">MSCI </t>
   </si>
   <si>
     <t xml:space="preserve">MSCI Inc </t>
   </si>
   <si>
     <t xml:space="preserve">REXR </t>
   </si>
   <si>
     <t xml:space="preserve">Rexford Industrial Realty Inc </t>
   </si>
   <si>
     <t xml:space="preserve">ROST </t>
   </si>
   <si>
     <t xml:space="preserve">Ross Stores Inc </t>
   </si>
   <si>
     <t xml:space="preserve">YUM </t>
   </si>
   <si>
     <t xml:space="preserve">Yum! Brands Inc </t>
   </si>
   <si>
     <t xml:space="preserve">CNI </t>
   </si>
   <si>
     <t xml:space="preserve">Canadian National Railway Co </t>
   </si>
   <si>
     <t xml:space="preserve">CNR.TO </t>
   </si>
   <si>
-    <t xml:space="preserve">CSX </t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">UNP </t>
   </si>
   <si>
     <t xml:space="preserve">Union Pacific Corp </t>
   </si>
   <si>
     <t xml:space="preserve">BPOP </t>
   </si>
   <si>
     <t xml:space="preserve">Popular Inc </t>
   </si>
   <si>
     <t xml:space="preserve">CBOE </t>
   </si>
   <si>
     <t xml:space="preserve">Cboe Global Markets Inc </t>
   </si>
   <si>
     <t xml:space="preserve">EPRT </t>
   </si>
   <si>
     <t xml:space="preserve">Essential Properties Realty Trust Inc </t>
   </si>
   <si>
-    <t xml:space="preserve">FR </t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">FUNC </t>
   </si>
   <si>
     <t xml:space="preserve">First United Corp </t>
   </si>
   <si>
     <t xml:space="preserve">HIG </t>
   </si>
   <si>
     <t xml:space="preserve">ICE </t>
   </si>
   <si>
     <t xml:space="preserve">Intercontinental Exchange Inc </t>
   </si>
   <si>
     <t xml:space="preserve">LLY </t>
   </si>
   <si>
     <t xml:space="preserve">Eli Lilly and Co </t>
   </si>
   <si>
     <t xml:space="preserve">MCD </t>
   </si>
   <si>
     <t xml:space="preserve">McDonald's Corp </t>
@@ -792,104 +744,89 @@
   <si>
     <t xml:space="preserve">BMO </t>
   </si>
   <si>
     <t xml:space="preserve">Bank of Montreal </t>
   </si>
   <si>
     <t xml:space="preserve">BMO.TO </t>
   </si>
   <si>
     <t xml:space="preserve">MRU.TO </t>
   </si>
   <si>
     <t xml:space="preserve">Metro Inc </t>
   </si>
   <si>
     <t xml:space="preserve">TVK.TO </t>
   </si>
   <si>
     <t xml:space="preserve">TerraVest Industries Inc </t>
   </si>
   <si>
     <t xml:space="preserve">BK </t>
   </si>
   <si>
-    <t xml:space="preserve">Bank of New York Mellon Corp </t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">NEE </t>
   </si>
   <si>
     <t xml:space="preserve">Nextera Energy Inc </t>
   </si>
   <si>
     <t xml:space="preserve">NOC </t>
   </si>
   <si>
     <t xml:space="preserve">Northrop Grumman Corp </t>
   </si>
   <si>
     <t xml:space="preserve">SYK </t>
   </si>
   <si>
     <t xml:space="preserve">Stryker Corp </t>
   </si>
   <si>
     <t xml:space="preserve">CMI </t>
   </si>
   <si>
     <t xml:space="preserve">Cummins Inc </t>
   </si>
   <si>
     <t xml:space="preserve">Hartford Insurance Group Inc </t>
   </si>
   <si>
     <t xml:space="preserve">MRK </t>
   </si>
   <si>
     <t xml:space="preserve">Merck &amp; Co Inc </t>
   </si>
   <si>
     <t xml:space="preserve">PSK.TO </t>
   </si>
   <si>
     <t xml:space="preserve">Prairiesky Royalty Ltd </t>
   </si>
   <si>
-    <t xml:space="preserve">XYL </t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">EBAY </t>
   </si>
   <si>
     <t xml:space="preserve">eBay Inc </t>
   </si>
   <si>
     <t xml:space="preserve">EFN.TO </t>
   </si>
   <si>
     <t xml:space="preserve">Element Fleet Management Corp </t>
   </si>
   <si>
     <t xml:space="preserve">FNV </t>
   </si>
   <si>
     <t xml:space="preserve">Franco-Nevada Corp </t>
   </si>
   <si>
     <t xml:space="preserve">FNV.TO </t>
   </si>
   <si>
     <t xml:space="preserve">FSS </t>
   </si>
   <si>
     <t xml:space="preserve">Federal Signal Corp </t>
@@ -921,53 +858,50 @@
   <si>
     <t xml:space="preserve">HCA Healthcare Inc </t>
   </si>
   <si>
     <t xml:space="preserve">AEE </t>
   </si>
   <si>
     <t xml:space="preserve">Ameren Corp </t>
   </si>
   <si>
     <t xml:space="preserve">CASY </t>
   </si>
   <si>
     <t xml:space="preserve">Caseys General Stores Inc </t>
   </si>
   <si>
     <t xml:space="preserve">GWW </t>
   </si>
   <si>
     <t xml:space="preserve">WW Grainger Inc </t>
   </si>
   <si>
     <t xml:space="preserve">HTO </t>
   </si>
   <si>
-    <t xml:space="preserve">H2O America </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">MTL.TO </t>
   </si>
   <si>
     <t xml:space="preserve">Mullen Group Ltd </t>
   </si>
   <si>
     <t xml:space="preserve">RPM </t>
   </si>
   <si>
     <t xml:space="preserve">RPM International Inc </t>
   </si>
   <si>
     <t xml:space="preserve">TSM </t>
   </si>
   <si>
     <t xml:space="preserve">Taiwan Semiconductor Manufacturing Co Ltd </t>
   </si>
   <si>
     <t xml:space="preserve">AGM </t>
   </si>
   <si>
     <t xml:space="preserve">Federal Agricultural Mortgage Corp </t>
   </si>
   <si>
     <t xml:space="preserve">ANCTF </t>
@@ -987,74 +921,65 @@
   <si>
     <t xml:space="preserve">CCDBF </t>
   </si>
   <si>
     <t xml:space="preserve">CCL.A.TO </t>
   </si>
   <si>
     <t xml:space="preserve">CMCSA </t>
   </si>
   <si>
     <t xml:space="preserve">Comcast Corp </t>
   </si>
   <si>
     <t xml:space="preserve">CSL </t>
   </si>
   <si>
     <t xml:space="preserve">Carlisle Companies Inc </t>
   </si>
   <si>
     <t xml:space="preserve">CTRA </t>
   </si>
   <si>
     <t xml:space="preserve">Coterra Energy Inc </t>
   </si>
   <si>
-    <t xml:space="preserve">CWEN.A </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Clearway Energy Inc </t>
   </si>
   <si>
     <t xml:space="preserve">DPZ </t>
   </si>
   <si>
     <t xml:space="preserve">Domino's Pizza Inc </t>
   </si>
   <si>
     <t xml:space="preserve">EIX </t>
   </si>
   <si>
     <t xml:space="preserve">Edison International </t>
   </si>
   <si>
-    <t xml:space="preserve">FITB </t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">FSV.TO </t>
   </si>
   <si>
     <t xml:space="preserve">FirstService Corp </t>
   </si>
   <si>
     <t xml:space="preserve">Hammond Power Solutions Inc </t>
   </si>
   <si>
     <t xml:space="preserve">HPS.A.TO </t>
   </si>
   <si>
     <t xml:space="preserve">JJSF </t>
   </si>
   <si>
     <t xml:space="preserve">J&amp;J Snack Foods Corp </t>
   </si>
   <si>
     <t xml:space="preserve">LAMR </t>
   </si>
   <si>
     <t xml:space="preserve">Lamar Advertising Co </t>
   </si>
   <si>
     <t xml:space="preserve">MA </t>
@@ -1092,140 +1017,122 @@
   <si>
     <t xml:space="preserve">WSO </t>
   </si>
   <si>
     <t xml:space="preserve">Watsco Inc </t>
   </si>
   <si>
     <t xml:space="preserve">WTS </t>
   </si>
   <si>
     <t xml:space="preserve">Watts Water Technologies Inc </t>
   </si>
   <si>
     <t xml:space="preserve">ALA.TO </t>
   </si>
   <si>
     <t xml:space="preserve">AltaGas Ltd </t>
   </si>
   <si>
     <t xml:space="preserve">ALL </t>
   </si>
   <si>
     <t xml:space="preserve">Allstate Corp </t>
   </si>
   <si>
-    <t xml:space="preserve">Badger Infrastructure Solutions Ltd </t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">CALM </t>
   </si>
   <si>
     <t xml:space="preserve">Cal-Maine Foods Inc </t>
   </si>
   <si>
     <t xml:space="preserve">CM </t>
   </si>
   <si>
     <t xml:space="preserve">Canadian Imperial Bank of Commerce </t>
   </si>
   <si>
     <t xml:space="preserve">CM.TO </t>
   </si>
   <si>
     <t xml:space="preserve">Coca-Cola Co </t>
   </si>
   <si>
     <t xml:space="preserve">FAST </t>
   </si>
   <si>
     <t xml:space="preserve">Fastenal Co </t>
   </si>
   <si>
     <t xml:space="preserve">FTT.TO </t>
   </si>
   <si>
     <t xml:space="preserve">Finning International Inc </t>
   </si>
   <si>
     <t xml:space="preserve">GLPI </t>
   </si>
   <si>
     <t xml:space="preserve">Gaming and Leisure Properties Inc </t>
   </si>
   <si>
     <t xml:space="preserve">HLF.TO </t>
   </si>
   <si>
     <t xml:space="preserve">High Liner Foods Inc </t>
   </si>
   <si>
-    <t xml:space="preserve">HRB </t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">IDCC </t>
   </si>
   <si>
     <t xml:space="preserve">InterDigital Inc </t>
   </si>
   <si>
     <t xml:space="preserve">KEY.TO </t>
   </si>
   <si>
     <t xml:space="preserve">Keyera Corp </t>
   </si>
   <si>
     <t xml:space="preserve">L.TO </t>
   </si>
   <si>
     <t xml:space="preserve">Loblaw Companies Ltd </t>
   </si>
   <si>
     <t xml:space="preserve">NDAQ </t>
   </si>
   <si>
     <t xml:space="preserve">Nasdaq Inc </t>
   </si>
   <si>
     <t xml:space="preserve">NEU </t>
   </si>
   <si>
     <t xml:space="preserve">NewMarket Corp </t>
   </si>
   <si>
-    <t xml:space="preserve">RF </t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">SCCO </t>
   </si>
   <si>
     <t xml:space="preserve">Southern Copper Corp </t>
   </si>
   <si>
     <t xml:space="preserve">SRCE </t>
   </si>
   <si>
     <t xml:space="preserve">1st Source Corp </t>
   </si>
   <si>
     <t xml:space="preserve">TD </t>
   </si>
   <si>
     <t xml:space="preserve">Toronto-Dominion Bank </t>
   </si>
   <si>
     <t xml:space="preserve">TD.TO </t>
   </si>
   <si>
     <t xml:space="preserve">TGLS </t>
   </si>
   <si>
     <t xml:space="preserve">Tecnoglass Inc </t>
@@ -1257,56 +1164,50 @@
   <si>
     <t xml:space="preserve">CAT </t>
   </si>
   <si>
     <t xml:space="preserve">COLA.TO </t>
   </si>
   <si>
     <t xml:space="preserve">CTBI </t>
   </si>
   <si>
     <t xml:space="preserve">Community Trust Bancorp Inc </t>
   </si>
   <si>
     <t xml:space="preserve">IFC.TO </t>
   </si>
   <si>
     <t xml:space="preserve">Intact Financial Corp </t>
   </si>
   <si>
     <t xml:space="preserve">MSEX </t>
   </si>
   <si>
     <t xml:space="preserve">Middlesex Water Co </t>
   </si>
   <si>
-    <t xml:space="preserve">NRG </t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">ODFL </t>
   </si>
   <si>
     <t xml:space="preserve">Old Dominion Freight Line Inc </t>
   </si>
   <si>
     <t xml:space="preserve">RMD </t>
   </si>
   <si>
     <t xml:space="preserve">Resmed Inc </t>
   </si>
   <si>
     <t xml:space="preserve">SPG </t>
   </si>
   <si>
     <t xml:space="preserve">Simon Property Group Inc </t>
   </si>
   <si>
     <t xml:space="preserve">TWC.TO </t>
   </si>
   <si>
     <t xml:space="preserve">TWC Enterprises Ltd </t>
   </si>
   <si>
     <t xml:space="preserve">TXRH </t>
@@ -1341,92 +1242,74 @@
   <si>
     <t xml:space="preserve">Ecolab Inc </t>
   </si>
   <si>
     <t xml:space="preserve">HESM </t>
   </si>
   <si>
     <t xml:space="preserve">Hess Midstream LP </t>
   </si>
   <si>
     <t xml:space="preserve">LAS.A.TO </t>
   </si>
   <si>
     <t xml:space="preserve">Lassonde Industries Inc </t>
   </si>
   <si>
     <t xml:space="preserve">APOG </t>
   </si>
   <si>
     <t xml:space="preserve">Apogee Enterprises Inc </t>
   </si>
   <si>
     <t xml:space="preserve">MRSH </t>
   </si>
   <si>
-    <t xml:space="preserve">OTIS </t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">ADI </t>
   </si>
   <si>
     <t xml:space="preserve">Analog Devices Inc </t>
   </si>
   <si>
     <t xml:space="preserve">ARX.TO </t>
   </si>
   <si>
     <t xml:space="preserve">ARC Resources Ltd </t>
   </si>
   <si>
     <t xml:space="preserve">ASB </t>
   </si>
   <si>
     <t xml:space="preserve">Associated Banc-Corp </t>
   </si>
   <si>
     <t xml:space="preserve">ASML </t>
   </si>
   <si>
     <t xml:space="preserve">ASML Holding NV </t>
   </si>
   <si>
-    <t xml:space="preserve">BDGIF </t>
-[...10 lines deleted...]
-  <si>
     <t xml:space="preserve">BYD </t>
   </si>
   <si>
     <t xml:space="preserve">Boyd Gaming Corp </t>
   </si>
   <si>
     <t xml:space="preserve">CNP </t>
   </si>
   <si>
     <t xml:space="preserve">CenterPoint Energy Inc </t>
   </si>
   <si>
     <t xml:space="preserve">CNQ </t>
   </si>
   <si>
     <t xml:space="preserve">Canadian Natural Resources Ltd </t>
   </si>
   <si>
     <t xml:space="preserve">CNQ.TO </t>
   </si>
   <si>
     <t xml:space="preserve">CTRE </t>
   </si>
   <si>
     <t xml:space="preserve">CareTrust REIT Inc </t>
@@ -1467,68 +1350,56 @@
   <si>
     <t xml:space="preserve">MPLX </t>
   </si>
   <si>
     <t xml:space="preserve">MPLX LP </t>
   </si>
   <si>
     <t xml:space="preserve">MTB </t>
   </si>
   <si>
     <t xml:space="preserve">M&amp;T Bank Corp </t>
   </si>
   <si>
     <t xml:space="preserve">NI </t>
   </si>
   <si>
     <t xml:space="preserve">NiSource Inc </t>
   </si>
   <si>
     <t xml:space="preserve">PAA </t>
   </si>
   <si>
     <t xml:space="preserve">Plains All American Pipeline LP </t>
   </si>
   <si>
-    <t xml:space="preserve">PAGP </t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">PEY.TO </t>
   </si>
   <si>
     <t xml:space="preserve">Peyto Exploration &amp; Development Corp </t>
   </si>
   <si>
-    <t xml:space="preserve">PPG </t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">R </t>
   </si>
   <si>
     <t xml:space="preserve">Ryder System Inc </t>
   </si>
   <si>
     <t xml:space="preserve">SU </t>
   </si>
   <si>
     <t xml:space="preserve">Suncor Energy Inc (Canada) </t>
   </si>
   <si>
     <t xml:space="preserve">SU.TO </t>
   </si>
   <si>
     <t xml:space="preserve">SXP.TO </t>
   </si>
   <si>
     <t xml:space="preserve">Supremex Inc </t>
   </si>
   <si>
     <t xml:space="preserve">TRGP </t>
   </si>
   <si>
     <t xml:space="preserve">Targa Resources Corp </t>
@@ -1542,6090 +1413,6765 @@
   <si>
     <t xml:space="preserve">NJR </t>
   </si>
   <si>
     <t xml:space="preserve">New Jersey Resources Corp </t>
   </si>
   <si>
     <t xml:space="preserve">ORCL </t>
   </si>
   <si>
     <t xml:space="preserve">Oracle Corp </t>
   </si>
   <si>
     <t xml:space="preserve">OXM </t>
   </si>
   <si>
     <t xml:space="preserve">Oxford Industries Inc </t>
   </si>
   <si>
     <t xml:space="preserve">ROP </t>
   </si>
   <si>
     <t xml:space="preserve">Roper Technologies Inc </t>
   </si>
   <si>
-    <t xml:space="preserve">RPRX </t>
-[...4 lines deleted...]
-  <si>
     <t>AVG 5yr Dvd Yield</t>
   </si>
   <si>
-    <t>* Prices and datas as of 05/04/2026. Chowder rule minimum of 8 has been applied.</t>
-[...1 lines deleted...]
-  <si>
     <t>3.06%</t>
   </si>
   <si>
-    <t>3.49%</t>
-[...1 lines deleted...]
-  <si>
     <t>8.54%</t>
   </si>
   <si>
     <t>6.41%</t>
   </si>
   <si>
     <t>8.50%</t>
   </si>
   <si>
-    <t>12.58%</t>
-[...4 lines deleted...]
-  <si>
     <t>18.13%</t>
   </si>
   <si>
-    <t>9.93%</t>
-[...1 lines deleted...]
-  <si>
     <t>6.66%</t>
   </si>
   <si>
     <t>13.64%</t>
   </si>
   <si>
     <t>11.51%</t>
   </si>
   <si>
     <t>12.62%</t>
   </si>
   <si>
     <t>7.69%</t>
   </si>
   <si>
-    <t>11.86%</t>
-[...1 lines deleted...]
-  <si>
     <t>6.94%</t>
   </si>
   <si>
     <t>8.25%</t>
   </si>
   <si>
     <t>6.32%</t>
   </si>
   <si>
-    <t>26.02%</t>
-[...4 lines deleted...]
-  <si>
     <t>7.57%</t>
   </si>
   <si>
     <t>9.60%</t>
   </si>
   <si>
-    <t>28.16%</t>
-[...1 lines deleted...]
-  <si>
     <t>12.67%</t>
   </si>
   <si>
-    <t>13.96%</t>
-[...13 lines deleted...]
-  <si>
     <t>8.61%</t>
   </si>
   <si>
     <t>24.24%</t>
   </si>
   <si>
     <t>8.18%</t>
   </si>
   <si>
-    <t>8.45%</t>
-[...1 lines deleted...]
-  <si>
     <t>15.27%</t>
   </si>
   <si>
     <t>7.31%</t>
   </si>
   <si>
-    <t>15.38%</t>
-[...4 lines deleted...]
-  <si>
     <t>10.20%</t>
   </si>
   <si>
     <t>10.81%</t>
   </si>
   <si>
-    <t>3.34%</t>
-[...4 lines deleted...]
-  <si>
     <t>7.53%</t>
   </si>
   <si>
-    <t>4.63%</t>
-[...1 lines deleted...]
-  <si>
     <t>5.34%</t>
   </si>
   <si>
-    <t>7.71%</t>
-[...1 lines deleted...]
-  <si>
     <t>3.44%</t>
   </si>
   <si>
     <t>9.88%</t>
   </si>
   <si>
-    <t>20.49%</t>
-[...4 lines deleted...]
-  <si>
     <t>8.60%</t>
   </si>
   <si>
     <t>9.91%</t>
   </si>
   <si>
     <t>9.85%</t>
   </si>
   <si>
     <t>4.82%</t>
   </si>
   <si>
     <t>6.54%</t>
   </si>
   <si>
     <t>16.78%</t>
   </si>
   <si>
     <t>1.99%</t>
   </si>
   <si>
     <t>6.13%</t>
   </si>
   <si>
     <t>7.39%</t>
   </si>
   <si>
-    <t>18.38%</t>
-[...13 lines deleted...]
-  <si>
     <t>4.92%</t>
   </si>
   <si>
     <t>3.59%</t>
   </si>
   <si>
     <t>5.48%</t>
   </si>
   <si>
-    <t>18.10%</t>
-[...4 lines deleted...]
-  <si>
     <t>7.50%</t>
   </si>
   <si>
     <t>6.98%</t>
   </si>
   <si>
-    <t>8.65%</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">AVA </t>
   </si>
   <si>
     <t xml:space="preserve">Avista Corp </t>
   </si>
   <si>
     <t>1.97%</t>
   </si>
   <si>
     <t>3.38%</t>
   </si>
   <si>
     <t>36.55%</t>
   </si>
   <si>
     <t>21.72%</t>
   </si>
   <si>
-    <t>12.05%</t>
-[...1 lines deleted...]
-  <si>
     <t>3.20%</t>
   </si>
   <si>
     <t>3.94%</t>
   </si>
   <si>
     <t>7.68%</t>
   </si>
   <si>
     <t>6.11%</t>
   </si>
   <si>
     <t>8.09%</t>
   </si>
   <si>
     <t>6.40%</t>
   </si>
   <si>
-    <t>5.81%</t>
-[...10 lines deleted...]
-  <si>
     <t>10.25%</t>
   </si>
   <si>
     <t>5.73%</t>
   </si>
   <si>
-    <t>8.85%</t>
-[...4 lines deleted...]
-  <si>
     <t>7.74%</t>
   </si>
   <si>
     <t>10.49%</t>
   </si>
   <si>
-    <t>80.67%</t>
-[...16 lines deleted...]
-  <si>
     <t>5.63%</t>
   </si>
   <si>
-    <t>5.64%</t>
-[...4 lines deleted...]
-  <si>
     <t>5.15%</t>
   </si>
   <si>
-    <t>10.69%</t>
-[...10 lines deleted...]
-  <si>
     <t>5.66%</t>
   </si>
   <si>
     <t>7.03%</t>
   </si>
   <si>
     <t>9.25%</t>
   </si>
   <si>
-    <t>12.48</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">BNS </t>
   </si>
   <si>
     <t xml:space="preserve">Bank of Nova Scotia </t>
   </si>
   <si>
     <t>1.59%</t>
   </si>
   <si>
     <t>4.13%</t>
   </si>
   <si>
     <t>3.91%</t>
   </si>
   <si>
-    <t xml:space="preserve">BNS.TO </t>
-[...1 lines deleted...]
-  <si>
     <t>1.56%</t>
   </si>
   <si>
     <t>7.19%</t>
   </si>
   <si>
     <t>5.90%</t>
   </si>
   <si>
     <t>11.94%</t>
   </si>
   <si>
-    <t>15.44%</t>
-[...10 lines deleted...]
-  <si>
     <t>12.69%</t>
   </si>
   <si>
     <t>29.20%</t>
   </si>
   <si>
     <t>222.88%</t>
   </si>
   <si>
     <t>20.75%</t>
   </si>
   <si>
-    <t>42.16%</t>
-[...1 lines deleted...]
-  <si>
     <t>15.74%</t>
   </si>
   <si>
     <t>14.29%</t>
   </si>
   <si>
     <t>10.86%</t>
   </si>
   <si>
-    <t>25.25%</t>
-[...1 lines deleted...]
-  <si>
     <t>9.47%</t>
   </si>
   <si>
     <t>7.59%</t>
   </si>
   <si>
-    <t>20.42%</t>
-[...4 lines deleted...]
-  <si>
     <t>10.68%</t>
   </si>
   <si>
-    <t>11.64</t>
-[...4 lines deleted...]
-  <si>
     <t>7.67%</t>
   </si>
   <si>
     <t>10.56%</t>
   </si>
   <si>
-    <t>10.41%</t>
-[...1 lines deleted...]
-  <si>
     <t>6.45%</t>
   </si>
   <si>
     <t>3.46%</t>
   </si>
   <si>
     <t>9.79%</t>
   </si>
   <si>
-    <t>10.15%</t>
-[...4 lines deleted...]
-  <si>
     <t>6.87%</t>
   </si>
   <si>
     <t>10.08%</t>
   </si>
   <si>
     <t>9.51%</t>
   </si>
   <si>
     <t>6.39%</t>
   </si>
   <si>
-    <t>16.30%</t>
-[...1 lines deleted...]
-  <si>
     <t>3.50%</t>
   </si>
   <si>
-    <t>11.91</t>
-[...7 lines deleted...]
-  <si>
     <t>7.85%</t>
   </si>
   <si>
-    <t>5.37%</t>
-[...1 lines deleted...]
-  <si>
     <t>5.19%</t>
   </si>
   <si>
     <t>5.45%</t>
   </si>
   <si>
     <t>8.63%</t>
   </si>
   <si>
     <t>4.62%</t>
   </si>
   <si>
-    <t>8.49%</t>
-[...4 lines deleted...]
-  <si>
     <t>3.71%</t>
   </si>
   <si>
-    <t>40.60%</t>
-[...10 lines deleted...]
-  <si>
     <t>11.02%</t>
   </si>
   <si>
     <t>7.62%</t>
   </si>
   <si>
     <t>33.68%</t>
   </si>
   <si>
     <t xml:space="preserve">CRT.UN.TO </t>
   </si>
   <si>
     <t xml:space="preserve">CT Real Estate Investment Trust </t>
   </si>
   <si>
-    <t>22.93%</t>
-[...16 lines deleted...]
-  <si>
     <t>5.51%</t>
   </si>
   <si>
     <t>5.98%</t>
   </si>
   <si>
-    <t>7.63%</t>
-[...16 lines deleted...]
-  <si>
     <t>16.50%</t>
   </si>
   <si>
-    <t>12.57%</t>
-[...4 lines deleted...]
-  <si>
     <t>5.92%</t>
   </si>
   <si>
-    <t>13.43%</t>
-[...1 lines deleted...]
-  <si>
     <t>4.64%</t>
   </si>
   <si>
-    <t>6.49%</t>
-[...1 lines deleted...]
-  <si>
     <t>10.99%</t>
   </si>
   <si>
     <t>9.40%</t>
   </si>
   <si>
-    <t>24.21%</t>
-[...10 lines deleted...]
-  <si>
     <t>7.10%</t>
   </si>
   <si>
     <t>9.00%</t>
   </si>
   <si>
     <t>6.82%</t>
   </si>
   <si>
     <t>7.14%</t>
   </si>
   <si>
     <t>4.10%</t>
   </si>
   <si>
     <t>3.27%</t>
   </si>
   <si>
-    <t>15.30%</t>
-[...10 lines deleted...]
-  <si>
     <t xml:space="preserve">DLCG.TO </t>
   </si>
   <si>
     <t xml:space="preserve">Dominion Lending Centres Inc </t>
   </si>
   <si>
-    <t>67.33%</t>
-[...1 lines deleted...]
-  <si>
     <t>14.54%</t>
   </si>
   <si>
     <t>18.84%</t>
   </si>
   <si>
     <t>20.04%</t>
   </si>
   <si>
     <t>11.90%</t>
   </si>
   <si>
-    <t>17.96%</t>
-[...4 lines deleted...]
-  <si>
     <t>3.16%</t>
   </si>
   <si>
-    <t>15.95%</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">DRI </t>
   </si>
   <si>
     <t xml:space="preserve">Darden Restaurants Inc </t>
   </si>
   <si>
     <t>14.70%</t>
   </si>
   <si>
     <t>12.14%</t>
   </si>
   <si>
-    <t>19.41%</t>
-[...1 lines deleted...]
-  <si>
     <t>2.62%</t>
   </si>
   <si>
-    <t>2.71%</t>
-[...1 lines deleted...]
-  <si>
     <t>11.65%</t>
   </si>
   <si>
-    <t>19.18%</t>
-[...7 lines deleted...]
-  <si>
     <t>8.77%</t>
   </si>
   <si>
-    <t>11.98%</t>
-[...25 lines deleted...]
-  <si>
     <t xml:space="preserve">EPD </t>
   </si>
   <si>
     <t xml:space="preserve">Enterprise Products Partners L.P </t>
   </si>
   <si>
-    <t>9.34%</t>
-[...1 lines deleted...]
-  <si>
     <t>12.74%</t>
   </si>
   <si>
     <t>4.00%</t>
   </si>
   <si>
-    <t>24.12%</t>
-[...4 lines deleted...]
-  <si>
     <t>5.68%</t>
   </si>
   <si>
-    <t>24.65%</t>
-[...7 lines deleted...]
-  <si>
     <t>4.79%</t>
   </si>
   <si>
     <t>7.70%</t>
   </si>
   <si>
     <t>7.56%</t>
   </si>
   <si>
-    <t>23.38%</t>
-[...10 lines deleted...]
-  <si>
     <t>7.07%</t>
   </si>
   <si>
     <t>5.38%</t>
   </si>
   <si>
     <t>4.54%</t>
   </si>
   <si>
-    <t>7.35%</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">FNLC </t>
   </si>
   <si>
     <t xml:space="preserve">First Bancorp Inc </t>
   </si>
   <si>
     <t>2.61%</t>
   </si>
   <si>
-    <t>13.01%</t>
-[...1 lines deleted...]
-  <si>
     <t>7.91%</t>
   </si>
   <si>
     <t>2.02%</t>
   </si>
   <si>
-    <t>12.46%</t>
-[...1 lines deleted...]
-  <si>
     <t>5.09%</t>
   </si>
   <si>
     <t>6.12%</t>
   </si>
   <si>
     <t>21.11%</t>
   </si>
   <si>
     <t>14.18%</t>
   </si>
   <si>
     <t>5.87%</t>
   </si>
   <si>
     <t>14.04%</t>
   </si>
   <si>
-    <t>10.76%</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">FTS </t>
   </si>
   <si>
     <t xml:space="preserve">Fortis Inc </t>
   </si>
   <si>
     <t>4.86%</t>
   </si>
   <si>
     <t>6.03%</t>
   </si>
   <si>
     <t xml:space="preserve">FTS.TO </t>
   </si>
   <si>
-    <t>4.80%</t>
-[...1 lines deleted...]
-  <si>
     <t>4.93%</t>
   </si>
   <si>
-    <t>19.75%</t>
-[...4 lines deleted...]
-  <si>
     <t>7.51%</t>
   </si>
   <si>
     <t>10.66%</t>
   </si>
   <si>
     <t>11.16%</t>
   </si>
   <si>
     <t>5.22%</t>
   </si>
   <si>
-    <t>12.20%</t>
-[...10 lines deleted...]
-  <si>
     <t xml:space="preserve">GAIN </t>
   </si>
   <si>
     <t xml:space="preserve">Gladstone Investment Corp </t>
   </si>
   <si>
-    <t>19.43%</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">GEI.TO </t>
   </si>
   <si>
     <t xml:space="preserve">Gibson Energy Inc </t>
   </si>
   <si>
     <t>11.29%</t>
   </si>
   <si>
-    <t>16.00%</t>
-[...1 lines deleted...]
-  <si>
     <t>7.94%</t>
   </si>
   <si>
     <t>5.26%</t>
   </si>
   <si>
     <t>4.16%</t>
   </si>
   <si>
-    <t>6.37%</t>
-[...1 lines deleted...]
-  <si>
     <t>14.89%</t>
   </si>
   <si>
-    <t>9.46%</t>
-[...7 lines deleted...]
-  <si>
     <t>5.00%</t>
   </si>
   <si>
-    <t>15.60%</t>
-[...1 lines deleted...]
-  <si>
     <t>25.39%</t>
   </si>
   <si>
-    <t>20.06%</t>
-[...1 lines deleted...]
-  <si>
     <t>7.80%</t>
   </si>
   <si>
     <t>16.24%</t>
   </si>
   <si>
-    <t>10.43%</t>
-[...4 lines deleted...]
-  <si>
     <t>8.27%</t>
   </si>
   <si>
-    <t>10.78%</t>
-[...1 lines deleted...]
-  <si>
     <t>23.34%</t>
   </si>
   <si>
-    <t>6.30%</t>
-[...4 lines deleted...]
-  <si>
     <t>5.06%</t>
   </si>
   <si>
-    <t>21.56%</t>
-[...4 lines deleted...]
-  <si>
     <t>23.41%</t>
   </si>
   <si>
     <t>25.48%</t>
   </si>
   <si>
-    <t>56.86%</t>
-[...1 lines deleted...]
-  <si>
     <t>9.54%</t>
   </si>
   <si>
-    <t>6.24%</t>
-[...1 lines deleted...]
-  <si>
     <t>7.27%</t>
   </si>
   <si>
-    <t>22.71%</t>
-[...4 lines deleted...]
-  <si>
     <t>9.10%</t>
   </si>
   <si>
-    <t>8.11%</t>
-[...1 lines deleted...]
-  <si>
     <t>10.12%</t>
   </si>
   <si>
-    <t>49.12%</t>
-[...10 lines deleted...]
-  <si>
     <t>6.84%</t>
   </si>
   <si>
-    <t>12.59%</t>
-[...4 lines deleted...]
-  <si>
     <t>10.46%</t>
   </si>
   <si>
     <t>17.75%</t>
   </si>
   <si>
     <t>14.26%</t>
   </si>
   <si>
-    <t>8.53%</t>
-[...7 lines deleted...]
-  <si>
     <t>6.16%</t>
   </si>
   <si>
-    <t>9.79</t>
-[...4 lines deleted...]
-  <si>
     <t>8.04%</t>
   </si>
   <si>
-    <t>10.01%</t>
-[...1 lines deleted...]
-  <si>
     <t>14.52%</t>
   </si>
   <si>
     <t>11.10%</t>
   </si>
   <si>
-    <t>13.82</t>
-[...1 lines deleted...]
-  <si>
     <t>3.09%</t>
   </si>
   <si>
     <t>4.39%</t>
   </si>
   <si>
     <t>13.12%</t>
   </si>
   <si>
     <t>7.30%</t>
   </si>
   <si>
-    <t>6.88%</t>
-[...10 lines deleted...]
-  <si>
     <t>27.31%</t>
   </si>
   <si>
-    <t>23.60%</t>
-[...10 lines deleted...]
-  <si>
     <t>3.90%</t>
   </si>
   <si>
     <t>11.84%</t>
   </si>
   <si>
-    <t>19.32%</t>
-[...43 lines deleted...]
-  <si>
     <t>20.66%</t>
   </si>
   <si>
-    <t>14.40%</t>
-[...19 lines deleted...]
-  <si>
     <t>5.11%</t>
   </si>
   <si>
     <t>5.82%</t>
   </si>
   <si>
-    <t>15.58%</t>
-[...4 lines deleted...]
-  <si>
     <t>14.20%</t>
   </si>
   <si>
-    <t>20.40%</t>
-[...13 lines deleted...]
-  <si>
     <t>5.32%</t>
   </si>
   <si>
-    <t>11.68%</t>
-[...4 lines deleted...]
-  <si>
     <t>7.23%</t>
   </si>
   <si>
-    <t>10.28%</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">MKC </t>
   </si>
   <si>
     <t xml:space="preserve">McCormick &amp; Company Inc </t>
   </si>
   <si>
     <t>16.98%</t>
   </si>
   <si>
     <t>3.36%</t>
   </si>
   <si>
     <t>7.08%</t>
   </si>
   <si>
-    <t>35.52%</t>
-[...4 lines deleted...]
-  <si>
     <t>36.75%</t>
   </si>
   <si>
-    <t>14.01%</t>
-[...22 lines deleted...]
-  <si>
     <t>13.36%</t>
   </si>
   <si>
     <t>3.75%</t>
   </si>
   <si>
-    <t>9.82%</t>
-[...22 lines deleted...]
-  <si>
     <t>5.52%</t>
   </si>
   <si>
-    <t>16.83%</t>
-[...1 lines deleted...]
-  <si>
     <t>13.81%</t>
   </si>
   <si>
     <t>9.71%</t>
   </si>
   <si>
-    <t>17.29%</t>
-[...4 lines deleted...]
-  <si>
     <t>10.09%</t>
   </si>
   <si>
     <t>10.30%</t>
   </si>
   <si>
     <t>5.86%</t>
   </si>
   <si>
-    <t>7.58%</t>
-[...4 lines deleted...]
-  <si>
     <t>11.75%</t>
   </si>
   <si>
     <t>11.25%</t>
   </si>
   <si>
-    <t>13.67</t>
-[...7 lines deleted...]
-  <si>
     <t>12.03%</t>
   </si>
   <si>
     <t>5.16%</t>
   </si>
   <si>
-    <t>15.45%</t>
-[...1 lines deleted...]
-  <si>
     <t>8.84%</t>
   </si>
   <si>
     <t>9.50%</t>
   </si>
   <si>
     <t xml:space="preserve">NET.UN.V </t>
   </si>
   <si>
     <t xml:space="preserve">Canadian Net Real Estate Investment Trust </t>
   </si>
   <si>
-    <t>17.00%</t>
-[...4 lines deleted...]
-  <si>
     <t>3.13%</t>
   </si>
   <si>
-    <t>6.19%</t>
-[...1 lines deleted...]
-  <si>
     <t>8.16%</t>
   </si>
   <si>
-    <t>40.13%</t>
-[...1 lines deleted...]
-  <si>
     <t>7.52%</t>
   </si>
   <si>
     <t>5.80%</t>
   </si>
   <si>
     <t>5.02%</t>
   </si>
   <si>
     <t>1.94%</t>
   </si>
   <si>
-    <t>7.44%</t>
-[...1 lines deleted...]
-  <si>
     <t>1.30%</t>
   </si>
   <si>
     <t>2.36%</t>
   </si>
   <si>
     <t>9.31%</t>
   </si>
   <si>
-    <t>26.11%</t>
-[...13 lines deleted...]
-  <si>
     <t xml:space="preserve">NWFL </t>
   </si>
   <si>
     <t xml:space="preserve">Norwood Financial Corp </t>
   </si>
   <si>
     <t>6.22%</t>
   </si>
   <si>
     <t>6.33%</t>
   </si>
   <si>
-    <t>4.15%</t>
-[...1 lines deleted...]
-  <si>
     <t>9.09%</t>
   </si>
   <si>
     <t>26.42%</t>
   </si>
   <si>
     <t>5.24%</t>
   </si>
   <si>
     <t>9.62%</t>
   </si>
   <si>
-    <t>13.97%</t>
-[...4 lines deleted...]
-  <si>
     <t>8.82%</t>
   </si>
   <si>
-    <t>10.24%</t>
-[...1 lines deleted...]
-  <si>
     <t>24.37%</t>
   </si>
   <si>
     <t>6.96%</t>
   </si>
   <si>
     <t>7.73%</t>
   </si>
   <si>
     <t>1.80%</t>
   </si>
   <si>
-    <t>14.87%</t>
-[...1 lines deleted...]
-  <si>
     <t>106.48%</t>
   </si>
   <si>
     <t>11.59%</t>
   </si>
   <si>
-    <t>11.06%</t>
-[...4 lines deleted...]
-  <si>
     <t>13.86%</t>
   </si>
   <si>
-    <t>16.72%</t>
-[...1 lines deleted...]
-  <si>
     <t>11.07%</t>
   </si>
   <si>
-    <t>8.44%</t>
-[...1 lines deleted...]
-  <si>
     <t>25.67%</t>
   </si>
   <si>
     <t>15.04%</t>
   </si>
   <si>
-    <t>16.69%</t>
-[...1 lines deleted...]
-  <si>
     <t>8.38%</t>
   </si>
   <si>
     <t>9.32%</t>
   </si>
   <si>
     <t>11.38%</t>
   </si>
   <si>
-    <t xml:space="preserve">PEBO </t>
-[...4 lines deleted...]
-  <si>
     <t>2.89%</t>
   </si>
   <si>
-    <t>17.54%</t>
-[...7 lines deleted...]
-  <si>
     <t>18.37%</t>
   </si>
   <si>
     <t>61.54%</t>
   </si>
   <si>
     <t>4.43%</t>
   </si>
   <si>
     <t>2.63%</t>
   </si>
   <si>
-    <t>18.51%</t>
-[...1 lines deleted...]
-  <si>
     <t>8.59%</t>
   </si>
   <si>
-    <t>14.43%</t>
-[...13 lines deleted...]
-  <si>
     <t>7.81%</t>
   </si>
   <si>
-    <t>6.70%</t>
-[...1 lines deleted...]
-  <si>
     <t>2.06%</t>
   </si>
   <si>
-    <t>5.40%</t>
-[...1 lines deleted...]
-  <si>
     <t>17.36%</t>
   </si>
   <si>
     <t>7.15%</t>
   </si>
   <si>
-    <t>19.95%</t>
-[...10 lines deleted...]
-  <si>
     <t>10.65%</t>
   </si>
   <si>
     <t>7.84%</t>
   </si>
   <si>
-    <t>66.82%</t>
-[...10 lines deleted...]
-  <si>
     <t>23.28%</t>
   </si>
   <si>
     <t>12.76</t>
   </si>
   <si>
-    <t>8.74%</t>
-[...1 lines deleted...]
-  <si>
     <t>3.03%</t>
   </si>
   <si>
     <t>11.01%</t>
   </si>
   <si>
     <t>12.91%</t>
   </si>
   <si>
     <t>9.55%</t>
   </si>
   <si>
     <t>26.46%</t>
   </si>
   <si>
-    <t>11.80%</t>
-[...19 lines deleted...]
-  <si>
     <t>22.19%</t>
   </si>
   <si>
     <t>8.39%</t>
   </si>
   <si>
     <t>6.05%</t>
   </si>
   <si>
     <t>4.78%</t>
   </si>
   <si>
     <t>3.73%</t>
   </si>
   <si>
     <t>1.62%</t>
   </si>
   <si>
-    <t>9.48%</t>
-[...1 lines deleted...]
-  <si>
     <t>12.93%</t>
   </si>
   <si>
     <t>16.56%</t>
   </si>
   <si>
     <t>10.23%</t>
   </si>
   <si>
     <t>7.76%</t>
   </si>
   <si>
     <t>6.91%</t>
   </si>
   <si>
     <t>8.14%</t>
   </si>
   <si>
-    <t>10.18</t>
-[...1 lines deleted...]
-  <si>
     <t>6.93%</t>
   </si>
   <si>
-    <t>15.47%</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">SCHW </t>
   </si>
   <si>
     <t xml:space="preserve">Charles Schwab Corp </t>
   </si>
   <si>
-    <t>15.69%</t>
-[...1 lines deleted...]
-  <si>
     <t>14.32%</t>
   </si>
   <si>
-    <t>9.43%</t>
-[...7 lines deleted...]
-  <si>
     <t>11.34%</t>
   </si>
   <si>
     <t>5.55%</t>
   </si>
   <si>
-    <t>13.44%</t>
-[...1 lines deleted...]
-  <si>
     <t>9.04%</t>
   </si>
   <si>
     <t>4.60%</t>
   </si>
   <si>
-    <t>13.94%</t>
-[...10 lines deleted...]
-  <si>
     <t>3.79%</t>
   </si>
   <si>
-    <t>32.11%</t>
-[...1 lines deleted...]
-  <si>
     <t>7.21%</t>
   </si>
   <si>
     <t>10.71%</t>
   </si>
   <si>
     <t>6.29%</t>
   </si>
   <si>
-    <t>16.38%</t>
-[...4 lines deleted...]
-  <si>
     <t>14.98%</t>
   </si>
   <si>
     <t>14.34%</t>
   </si>
   <si>
     <t xml:space="preserve">STZ </t>
   </si>
   <si>
     <t xml:space="preserve">Constellation Brands Inc </t>
   </si>
   <si>
     <t>3.80%</t>
   </si>
   <si>
     <t>1.57%</t>
   </si>
   <si>
-    <t>6.27%</t>
-[...13 lines deleted...]
-  <si>
     <t>5.95%</t>
   </si>
   <si>
     <t>22.05%</t>
   </si>
   <si>
-    <t>17.85%</t>
-[...1 lines deleted...]
-  <si>
     <t>11.28%</t>
   </si>
   <si>
     <t>7.29%</t>
   </si>
   <si>
     <t>9.67%</t>
   </si>
   <si>
     <t>10.06%</t>
   </si>
   <si>
     <t>9.69%</t>
   </si>
   <si>
     <t>5.21%</t>
   </si>
   <si>
-    <t>15.67%</t>
-[...1 lines deleted...]
-  <si>
     <t>12.09%</t>
   </si>
   <si>
-    <t>25.73%</t>
-[...4 lines deleted...]
-  <si>
     <t>40.40%</t>
   </si>
   <si>
-    <t>13.47%</t>
-[...7 lines deleted...]
-  <si>
     <t>31.73%</t>
   </si>
   <si>
     <t>9.81%</t>
   </si>
   <si>
-    <t>11.91%</t>
-[...1 lines deleted...]
-  <si>
     <t>27.11%</t>
   </si>
   <si>
-    <t>59.71%</t>
-[...1 lines deleted...]
-  <si>
     <t>11.58%</t>
   </si>
   <si>
-    <t>58.49%</t>
-[...1 lines deleted...]
-  <si>
     <t>7.36%</t>
   </si>
   <si>
     <t>20.90%</t>
   </si>
   <si>
-    <t>22.32%</t>
-[...10 lines deleted...]
-  <si>
     <t>16.21%</t>
   </si>
   <si>
     <t>13.70%</t>
   </si>
   <si>
-    <t>14.28</t>
-[...4 lines deleted...]
-  <si>
     <t>13.06%</t>
   </si>
   <si>
     <t>35.10%</t>
   </si>
   <si>
-    <t>40.03%</t>
-[...7 lines deleted...]
-  <si>
     <t>17.32</t>
   </si>
   <si>
     <t>4.89%</t>
   </si>
   <si>
     <t>6.61%</t>
   </si>
   <si>
-    <t>17.90%</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Waste Connections, Inc </t>
   </si>
   <si>
-    <t>37.64%</t>
-[...13 lines deleted...]
-  <si>
     <t>4.61%</t>
   </si>
   <si>
-    <t>6.68%</t>
-[...4 lines deleted...]
-  <si>
     <t>35.46%</t>
   </si>
   <si>
     <t>2.32%</t>
   </si>
   <si>
-    <t>34.34%</t>
-[...4 lines deleted...]
-  <si>
     <t>10.07%</t>
   </si>
   <si>
     <t>8.00%</t>
   </si>
   <si>
-    <t>46.08%</t>
-[...4 lines deleted...]
-  <si>
     <t>1.36%</t>
   </si>
   <si>
-    <t>19.57%</t>
-[...4 lines deleted...]
-  <si>
     <t>9.68%</t>
   </si>
   <si>
     <t>6.34%</t>
   </si>
   <si>
-    <t>22.76%</t>
-[...16 lines deleted...]
-  <si>
     <t>12.52%</t>
   </si>
   <si>
     <t>9.22%</t>
   </si>
   <si>
     <t>8.22%</t>
   </si>
   <si>
-    <t>10.17%</t>
-[...1 lines deleted...]
-  <si>
     <t>18.01%</t>
   </si>
   <si>
-    <t>89.47</t>
-[...4 lines deleted...]
-  <si>
     <t>2.78%</t>
   </si>
   <si>
-    <t>64.21%</t>
-[...10 lines deleted...]
-  <si>
     <t>230.37</t>
   </si>
   <si>
     <t>3.65%</t>
   </si>
   <si>
     <t>48.19%</t>
   </si>
   <si>
     <t>30.88%</t>
   </si>
   <si>
-    <t>14.74</t>
-[...1 lines deleted...]
-  <si>
     <t>1.82%</t>
   </si>
   <si>
     <t>33.56</t>
   </si>
   <si>
     <t>18.38</t>
   </si>
   <si>
     <t>1.88%</t>
   </si>
   <si>
     <t>15.57%</t>
   </si>
   <si>
-    <t>7.28%</t>
-[...1 lines deleted...]
-  <si>
     <t>1.77%</t>
   </si>
   <si>
-    <t>397.74</t>
-[...1 lines deleted...]
-  <si>
     <t>156.93</t>
   </si>
   <si>
     <t>1.09%</t>
   </si>
   <si>
     <t>123.40%</t>
   </si>
   <si>
-    <t>42.81%</t>
-[...4 lines deleted...]
-  <si>
     <t>1.69%</t>
   </si>
   <si>
-    <t>214.19</t>
-[...1 lines deleted...]
-  <si>
     <t>240.27</t>
   </si>
   <si>
     <t>3.21%</t>
   </si>
   <si>
     <t>60.33%</t>
   </si>
   <si>
     <t>53.07%</t>
   </si>
   <si>
-    <t>20.36</t>
-[...1 lines deleted...]
-  <si>
     <t>2.31%</t>
   </si>
   <si>
-    <t>113.56</t>
-[...1 lines deleted...]
-  <si>
     <t>2.64%</t>
   </si>
   <si>
     <t>52.75%</t>
   </si>
   <si>
-    <t>-93.54%</t>
-[...4 lines deleted...]
-  <si>
     <t>3.00%</t>
   </si>
   <si>
-    <t>183.65</t>
-[...1 lines deleted...]
-  <si>
     <t>0.96%</t>
   </si>
   <si>
     <t>18.97%</t>
   </si>
   <si>
     <t>16.64%</t>
   </si>
   <si>
     <t>2.25%</t>
   </si>
   <si>
-    <t>174.67</t>
-[...1 lines deleted...]
-  <si>
     <t>3.68%</t>
   </si>
   <si>
     <t>35.86%</t>
   </si>
   <si>
-    <t>111.22%</t>
-[...4 lines deleted...]
-  <si>
     <t>2.98%</t>
   </si>
   <si>
-    <t>52.2</t>
-[...1 lines deleted...]
-  <si>
     <t>28.06</t>
   </si>
   <si>
     <t>51.00%</t>
   </si>
   <si>
-    <t>-94.54%</t>
-[...7 lines deleted...]
-  <si>
     <t>74.88</t>
   </si>
   <si>
     <t>10.19%</t>
   </si>
   <si>
-    <t>4.78</t>
-[...1 lines deleted...]
-  <si>
     <t>2.22%</t>
   </si>
   <si>
-    <t>131.22</t>
-[...4 lines deleted...]
-  <si>
     <t>14.61%</t>
   </si>
   <si>
-    <t>14.02%</t>
-[...4 lines deleted...]
-  <si>
     <t>1.41%</t>
   </si>
   <si>
-    <t>388.86</t>
-[...1 lines deleted...]
-  <si>
     <t>0.54%</t>
   </si>
   <si>
     <t>20.32%</t>
   </si>
   <si>
-    <t>22.97%</t>
-[...4 lines deleted...]
-  <si>
     <t>0.89%</t>
   </si>
   <si>
-    <t>230.47</t>
-[...1 lines deleted...]
-  <si>
     <t>0.58%</t>
   </si>
   <si>
     <t>19.28%</t>
   </si>
   <si>
-    <t>17.07%</t>
-[...1 lines deleted...]
-  <si>
     <t>34.82</t>
   </si>
   <si>
     <t>0.62%</t>
   </si>
   <si>
-    <t>329.76</t>
-[...1 lines deleted...]
-  <si>
     <t>289.44</t>
   </si>
   <si>
     <t>2.91%</t>
   </si>
   <si>
     <t>67.80%</t>
   </si>
   <si>
-    <t>63.26%</t>
-[...4 lines deleted...]
-  <si>
     <t>3.28%</t>
   </si>
   <si>
-    <t>181.75</t>
-[...4 lines deleted...]
-  <si>
     <t>3.92%</t>
   </si>
   <si>
     <t>126.17%</t>
   </si>
   <si>
     <t>84.74%</t>
   </si>
   <si>
-    <t>29.32</t>
-[...4 lines deleted...]
-  <si>
     <t>1.06%</t>
   </si>
   <si>
     <t>19.58%</t>
   </si>
   <si>
-    <t>20.45</t>
-[...1 lines deleted...]
-  <si>
     <t>0.99%</t>
   </si>
   <si>
-    <t>311.96</t>
-[...1 lines deleted...]
-  <si>
     <t>1.05%</t>
   </si>
   <si>
     <t>17.02%</t>
   </si>
   <si>
     <t>19.55%</t>
   </si>
   <si>
     <t>18.30</t>
   </si>
   <si>
     <t>0.80%</t>
   </si>
   <si>
-    <t>60.34</t>
-[...1 lines deleted...]
-  <si>
     <t>50.88</t>
   </si>
   <si>
-    <t>2.33%</t>
-[...1 lines deleted...]
-  <si>
     <t>35.83%</t>
   </si>
   <si>
     <t>30.38%</t>
   </si>
   <si>
-    <t>16.10</t>
-[...1 lines deleted...]
-  <si>
     <t>1.95%</t>
   </si>
   <si>
-    <t>36.3</t>
-[...7 lines deleted...]
-  <si>
     <t>41.04%</t>
   </si>
   <si>
     <t>23.35%</t>
   </si>
   <si>
     <t>14.48</t>
   </si>
   <si>
     <t>2.01%</t>
   </si>
   <si>
-    <t>119.04</t>
-[...1 lines deleted...]
-  <si>
     <t>271.44%</t>
   </si>
   <si>
-    <t>113.75%</t>
-[...4 lines deleted...]
-  <si>
     <t>2.76%</t>
   </si>
   <si>
-    <t>31.85</t>
-[...1 lines deleted...]
-  <si>
     <t>35.43%</t>
   </si>
   <si>
     <t>37.81%</t>
   </si>
   <si>
     <t>3.23%</t>
   </si>
   <si>
-    <t>28.18</t>
-[...4 lines deleted...]
-  <si>
     <t>33.79%</t>
   </si>
   <si>
     <t>26.37%</t>
   </si>
   <si>
-    <t>9.80</t>
-[...1 lines deleted...]
-  <si>
     <t>3.83%</t>
   </si>
   <si>
-    <t>1426.73</t>
-[...1 lines deleted...]
-  <si>
     <t>315.53</t>
   </si>
   <si>
     <t>0.88%</t>
   </si>
   <si>
     <t>26.54%</t>
   </si>
   <si>
     <t>30.01%</t>
   </si>
   <si>
-    <t>50.02</t>
-[...1 lines deleted...]
-  <si>
     <t>0.95%</t>
   </si>
   <si>
-    <t>81.09</t>
-[...1 lines deleted...]
-  <si>
     <t>90.87</t>
   </si>
   <si>
     <t>1.07%</t>
   </si>
   <si>
-    <t>188.67</t>
-[...1 lines deleted...]
-  <si>
     <t>2.11%</t>
   </si>
   <si>
     <t>46.21%</t>
   </si>
   <si>
-    <t>-35.55%</t>
-[...4 lines deleted...]
-  <si>
     <t>2.58%</t>
   </si>
   <si>
-    <t>40.73</t>
-[...1 lines deleted...]
-  <si>
     <t>82.38%</t>
   </si>
   <si>
-    <t>-157.43%</t>
-[...4 lines deleted...]
-  <si>
     <t>4.85%</t>
   </si>
   <si>
-    <t>421.17</t>
-[...1 lines deleted...]
-  <si>
     <t>108.5</t>
   </si>
   <si>
     <t>48.18%</t>
   </si>
   <si>
     <t>39.62%</t>
   </si>
   <si>
-    <t>81.43</t>
-[...1 lines deleted...]
-  <si>
     <t>1.74%</t>
   </si>
   <si>
-    <t>163.01</t>
-[...19 lines deleted...]
-  <si>
     <t>2.79%</t>
   </si>
   <si>
     <t>58.33%</t>
   </si>
   <si>
     <t>-54.89%</t>
   </si>
   <si>
-    <t>22.54</t>
-[...1 lines deleted...]
-  <si>
     <t>2.21%</t>
   </si>
   <si>
-    <t>75.23</t>
-[...1 lines deleted...]
-  <si>
     <t>77.42</t>
   </si>
   <si>
-    <t>2.68%</t>
-[...1 lines deleted...]
-  <si>
     <t>57.43%</t>
   </si>
   <si>
-    <t>-1052.71%</t>
-[...4 lines deleted...]
-  <si>
     <t>2.26%</t>
   </si>
   <si>
-    <t>319.7</t>
-[...1 lines deleted...]
-  <si>
     <t>79.8</t>
   </si>
   <si>
     <t>1.18%</t>
   </si>
   <si>
     <t>21.36%</t>
   </si>
   <si>
-    <t>19.95</t>
-[...1 lines deleted...]
-  <si>
     <t>1.13%</t>
   </si>
   <si>
-    <t>53.23</t>
-[...1 lines deleted...]
-  <si>
     <t>29.39</t>
   </si>
   <si>
     <t>2.10%</t>
   </si>
   <si>
     <t>26.81%</t>
   </si>
   <si>
     <t>22.02%</t>
   </si>
   <si>
-    <t>13.31</t>
-[...1 lines deleted...]
-  <si>
     <t>2.48%</t>
   </si>
   <si>
-    <t>78.3</t>
-[...1 lines deleted...]
-  <si>
     <t>106.99</t>
   </si>
   <si>
     <t>28.92%</t>
   </si>
   <si>
-    <t>29.41%</t>
-[...1 lines deleted...]
-  <si>
     <t>1.83%</t>
   </si>
   <si>
-    <t>78.36</t>
-[...1 lines deleted...]
-  <si>
     <t>1.19%</t>
   </si>
   <si>
-    <t>30.84%</t>
-[...37 lines deleted...]
-  <si>
     <t>44.52</t>
   </si>
   <si>
-    <t>1.58%</t>
-[...1 lines deleted...]
-  <si>
     <t>27.27%</t>
   </si>
   <si>
-    <t>29.30%</t>
-[...4 lines deleted...]
-  <si>
     <t>2.69%</t>
   </si>
   <si>
-    <t>121.99</t>
-[...1 lines deleted...]
-  <si>
     <t>1.32%</t>
   </si>
   <si>
     <t>30.75%</t>
   </si>
   <si>
     <t>26.75%</t>
   </si>
   <si>
-    <t>27.58</t>
-[...1 lines deleted...]
-  <si>
     <t>0.77%</t>
   </si>
   <si>
-    <t>152.47</t>
-[...4 lines deleted...]
-  <si>
     <t>55.97%</t>
   </si>
   <si>
-    <t>18.87%</t>
-[...16 lines deleted...]
-  <si>
     <t>4.09%</t>
   </si>
   <si>
     <t>73.94%</t>
   </si>
   <si>
-    <t>155.77%</t>
-[...16 lines deleted...]
-  <si>
     <t>2.00%</t>
   </si>
   <si>
     <t>23.59%</t>
   </si>
   <si>
-    <t>29.24%</t>
-[...4 lines deleted...]
-  <si>
     <t>2.93%</t>
   </si>
   <si>
-    <t>155.14</t>
-[...4 lines deleted...]
-  <si>
     <t>49.09%</t>
   </si>
   <si>
     <t>34.59%</t>
   </si>
   <si>
-    <t>16.61</t>
-[...1 lines deleted...]
-  <si>
     <t>1.76%</t>
   </si>
   <si>
-    <t>84.48</t>
-[...1 lines deleted...]
-  <si>
     <t>0.92%</t>
   </si>
   <si>
     <t>3.11%</t>
   </si>
   <si>
-    <t>19.17%</t>
-[...4 lines deleted...]
-  <si>
     <t>0.98%</t>
   </si>
   <si>
-    <t>76.24</t>
-[...1 lines deleted...]
-  <si>
     <t>1.86%</t>
   </si>
   <si>
     <t>33.33%</t>
   </si>
   <si>
     <t>53.16%</t>
   </si>
   <si>
-    <t>5.38</t>
-[...1 lines deleted...]
-  <si>
     <t>6.73%</t>
   </si>
   <si>
-    <t>836.37</t>
-[...1 lines deleted...]
-  <si>
     <t>80.56</t>
   </si>
   <si>
-    <t>0.28%</t>
-[...1 lines deleted...]
-  <si>
     <t>13.79%</t>
   </si>
   <si>
     <t>12.19%</t>
   </si>
   <si>
-    <t>47.19</t>
-[...1 lines deleted...]
-  <si>
     <t>0.56%</t>
   </si>
   <si>
-    <t>889.67</t>
-[...1 lines deleted...]
-  <si>
     <t>104.69</t>
   </si>
   <si>
-    <t>0.68%</t>
-[...1 lines deleted...]
-  <si>
     <t>30.94%</t>
   </si>
   <si>
     <t>35.16%</t>
   </si>
   <si>
-    <t>47.26</t>
-[...4 lines deleted...]
-  <si>
     <t>45.21%</t>
   </si>
   <si>
-    <t>24.66%</t>
-[...10 lines deleted...]
-  <si>
     <t>27.88%</t>
   </si>
   <si>
-    <t>25.92%</t>
-[...10 lines deleted...]
-  <si>
     <t>1.68%</t>
   </si>
   <si>
-    <t>84.92</t>
-[...4 lines deleted...]
-  <si>
     <t>97.63</t>
   </si>
   <si>
     <t>1.84%</t>
   </si>
   <si>
     <t>31.12%</t>
   </si>
   <si>
-    <t>30.20%</t>
-[...4 lines deleted...]
-  <si>
     <t>1.42%</t>
   </si>
   <si>
     <t>140.4</t>
   </si>
   <si>
-    <t>2.84%</t>
-[...1 lines deleted...]
-  <si>
     <t>40.18%</t>
   </si>
   <si>
-    <t>205.36%</t>
-[...7 lines deleted...]
-  <si>
     <t>2.77%</t>
   </si>
   <si>
     <t>45.00%</t>
   </si>
   <si>
     <t>42.43%</t>
   </si>
   <si>
-    <t>15.80</t>
-[...10 lines deleted...]
-  <si>
     <t>42.11%</t>
   </si>
   <si>
-    <t>27.18</t>
-[...1 lines deleted...]
-  <si>
     <t>57.48</t>
   </si>
   <si>
-    <t>4.88%</t>
-[...1 lines deleted...]
-  <si>
     <t>24.92%</t>
   </si>
   <si>
     <t>27.78%</t>
   </si>
   <si>
-    <t>5.32</t>
-[...4 lines deleted...]
-  <si>
     <t>231.43</t>
   </si>
   <si>
     <t>37.11%</t>
   </si>
   <si>
-    <t>44.22%</t>
-[...7 lines deleted...]
-  <si>
     <t>64.08%</t>
   </si>
   <si>
     <t>-33.17%</t>
   </si>
   <si>
-    <t>21.89</t>
-[...4 lines deleted...]
-  <si>
     <t>2.39%</t>
   </si>
   <si>
     <t>46.78%</t>
   </si>
   <si>
     <t>61.99%</t>
   </si>
   <si>
-    <t>20.09</t>
-[...1 lines deleted...]
-  <si>
     <t>2.16%</t>
   </si>
   <si>
-    <t>43.36</t>
-[...1 lines deleted...]
-  <si>
     <t>55.23%</t>
   </si>
   <si>
     <t>-21.74%</t>
   </si>
   <si>
-    <t>26.60</t>
-[...10 lines deleted...]
-  <si>
     <t>45.38%</t>
   </si>
   <si>
-    <t>58.58%</t>
-[...4 lines deleted...]
-  <si>
     <t>4.81%</t>
   </si>
   <si>
-    <t>63.88</t>
-[...1 lines deleted...]
-  <si>
     <t>61.36</t>
   </si>
   <si>
     <t>3.86%</t>
   </si>
   <si>
-    <t>152.19</t>
-[...1 lines deleted...]
-  <si>
     <t>88.6</t>
   </si>
   <si>
-    <t>2.40%</t>
-[...1 lines deleted...]
-  <si>
     <t>61.84%</t>
   </si>
   <si>
-    <t>27.6</t>
-[...1 lines deleted...]
-  <si>
     <t>66.98%</t>
   </si>
   <si>
     <t>87.33%</t>
   </si>
   <si>
-    <t>24.74</t>
-[...4 lines deleted...]
-  <si>
     <t>16.27</t>
   </si>
   <si>
-    <t>5.41%</t>
-[...1 lines deleted...]
-  <si>
     <t>43.11%</t>
   </si>
   <si>
-    <t>52.36%</t>
-[...4 lines deleted...]
-  <si>
     <t>6.00%</t>
   </si>
   <si>
-    <t>356.91</t>
-[...1 lines deleted...]
-  <si>
     <t>183.62</t>
   </si>
   <si>
     <t>1.24%</t>
   </si>
   <si>
     <t>24.42%</t>
   </si>
   <si>
     <t>19.68%</t>
   </si>
   <si>
-    <t>20.83</t>
-[...1 lines deleted...]
-  <si>
     <t>1.21%</t>
   </si>
   <si>
-    <t>45.09</t>
-[...1 lines deleted...]
-  <si>
     <t>25.52</t>
   </si>
   <si>
     <t>1.23%</t>
   </si>
   <si>
-    <t>33.64%</t>
-[...7 lines deleted...]
-  <si>
     <t>1.37%</t>
   </si>
   <si>
-    <t>65.81</t>
-[...1 lines deleted...]
-  <si>
     <t>34.07</t>
   </si>
   <si>
     <t>36.74%</t>
   </si>
   <si>
-    <t>45.97%</t>
-[...10 lines deleted...]
-  <si>
     <t>39.63%</t>
   </si>
   <si>
-    <t>41.74%</t>
-[...13 lines deleted...]
-  <si>
     <t>87.48%</t>
   </si>
   <si>
-    <t>68.42%</t>
-[...4 lines deleted...]
-  <si>
     <t>4.73%</t>
   </si>
   <si>
-    <t>52.42</t>
-[...4 lines deleted...]
-  <si>
     <t>24.86%</t>
   </si>
   <si>
-    <t>40.12</t>
-[...1 lines deleted...]
-  <si>
     <t>47.7</t>
   </si>
   <si>
     <t>143.30%</t>
   </si>
   <si>
-    <t>84.02%</t>
-[...4 lines deleted...]
-  <si>
     <t>123.67%</t>
   </si>
   <si>
-    <t>102.17%</t>
-[...7 lines deleted...]
-  <si>
     <t>3.17%</t>
   </si>
   <si>
     <t>57.60%</t>
   </si>
   <si>
-    <t>-34.44%</t>
-[...7 lines deleted...]
-  <si>
     <t>36.57%</t>
   </si>
   <si>
-    <t>39.06%</t>
-[...4 lines deleted...]
-  <si>
     <t>1.51%</t>
   </si>
   <si>
-    <t>577.42</t>
-[...1 lines deleted...]
-  <si>
     <t>1.10%</t>
   </si>
   <si>
     <t>34.97%</t>
   </si>
   <si>
-    <t>49.16%</t>
-[...4 lines deleted...]
-  <si>
     <t>1.38%</t>
   </si>
   <si>
-    <t>149.98</t>
-[...1 lines deleted...]
-  <si>
     <t>1.17%</t>
   </si>
   <si>
     <t>13.80%</t>
   </si>
   <si>
     <t>14.35%</t>
   </si>
   <si>
-    <t>14.05</t>
-[...1 lines deleted...]
-  <si>
     <t>1.08%</t>
   </si>
   <si>
-    <t>9.74</t>
-[...1 lines deleted...]
-  <si>
     <t>47.62%</t>
   </si>
   <si>
-    <t>46.01%</t>
-[...4 lines deleted...]
-  <si>
     <t>2.80%</t>
   </si>
   <si>
     <t>39.28</t>
   </si>
   <si>
     <t>8.90%</t>
   </si>
   <si>
     <t>8.30%</t>
   </si>
   <si>
-    <t>36.67</t>
-[...1 lines deleted...]
-  <si>
     <t>0.26%</t>
   </si>
   <si>
-    <t>337.75</t>
-[...1 lines deleted...]
-  <si>
     <t>366.83</t>
   </si>
   <si>
     <t>2.35%</t>
   </si>
   <si>
     <t>39.44%</t>
   </si>
   <si>
     <t>36.34%</t>
   </si>
   <si>
-    <t>19.52</t>
-[...1 lines deleted...]
-  <si>
     <t>1.39%</t>
   </si>
   <si>
-    <t>194.68</t>
-[...1 lines deleted...]
-  <si>
     <t>2.99%</t>
   </si>
   <si>
     <t>63.09%</t>
   </si>
   <si>
     <t>68.19%</t>
   </si>
   <si>
     <t>3.24%</t>
   </si>
   <si>
-    <t>104.03</t>
-[...1 lines deleted...]
-  <si>
     <t>1.20%</t>
   </si>
   <si>
     <t>27.76%</t>
   </si>
   <si>
     <t>25.43%</t>
   </si>
   <si>
-    <t>23.91</t>
-[...1 lines deleted...]
-  <si>
     <t>1.87%</t>
   </si>
   <si>
-    <t>259.84</t>
-[...1 lines deleted...]
-  <si>
     <t>52.48</t>
   </si>
   <si>
     <t>1.12%</t>
   </si>
   <si>
-    <t>39.57%</t>
-[...7 lines deleted...]
-  <si>
     <t>10.4</t>
   </si>
   <si>
     <t>1.85%</t>
   </si>
   <si>
     <t>53.72%</t>
   </si>
   <si>
-    <t>-61.39%</t>
-[...1 lines deleted...]
-  <si>
     <t>34.46</t>
   </si>
   <si>
     <t>1.91%</t>
   </si>
   <si>
-    <t>69.88</t>
-[...1 lines deleted...]
-  <si>
     <t>67.69</t>
   </si>
   <si>
-    <t>5.05%</t>
-[...1 lines deleted...]
-  <si>
     <t>29.01%</t>
   </si>
   <si>
     <t>-180.59%</t>
   </si>
   <si>
-    <t>7.59</t>
-[...1 lines deleted...]
-  <si>
     <t>4.75%</t>
   </si>
   <si>
-    <t>372.64</t>
-[...1 lines deleted...]
-  <si>
     <t>205.62</t>
   </si>
   <si>
     <t>23.55%</t>
   </si>
   <si>
-    <t>15.85</t>
-[...1 lines deleted...]
-  <si>
     <t>1.49%</t>
   </si>
   <si>
-    <t>138.97</t>
-[...1 lines deleted...]
-  <si>
     <t>2.90%</t>
   </si>
   <si>
     <t>68.92%</t>
   </si>
   <si>
-    <t>62.64%</t>
-[...7 lines deleted...]
-  <si>
     <t>32.37</t>
   </si>
   <si>
     <t>81.29%</t>
   </si>
   <si>
     <t>0.00%</t>
   </si>
   <si>
-    <t>14.32</t>
-[...1 lines deleted...]
-  <si>
     <t>7.24%</t>
   </si>
   <si>
-    <t>31.26</t>
-[...1 lines deleted...]
-  <si>
     <t>96.21%</t>
   </si>
   <si>
     <t>-32.73%</t>
   </si>
   <si>
-    <t>24.75</t>
-[...1 lines deleted...]
-  <si>
     <t>4.28%</t>
   </si>
   <si>
-    <t>1085.71</t>
-[...1 lines deleted...]
-  <si>
     <t>861.34</t>
   </si>
   <si>
     <t>135.93%</t>
   </si>
   <si>
     <t>-191.08%</t>
   </si>
   <si>
-    <t>74.89</t>
-[...1 lines deleted...]
-  <si>
     <t>2.07%</t>
   </si>
   <si>
-    <t>71.08</t>
-[...1 lines deleted...]
-  <si>
     <t>4.46%</t>
   </si>
   <si>
     <t>65.97%</t>
   </si>
   <si>
-    <t>-2077.46%</t>
-[...4 lines deleted...]
-  <si>
     <t>4.22%</t>
   </si>
   <si>
-    <t>44.91</t>
-[...1 lines deleted...]
-  <si>
     <t>31.2</t>
   </si>
   <si>
-    <t>2.14%</t>
-[...1 lines deleted...]
-  <si>
     <t>79.80%</t>
   </si>
   <si>
     <t>88.78%</t>
   </si>
   <si>
-    <t>39.78</t>
-[...1 lines deleted...]
-  <si>
     <t>2.29%</t>
   </si>
   <si>
-    <t>220.01</t>
-[...1 lines deleted...]
-  <si>
     <t>21.45%</t>
   </si>
   <si>
     <t>15.56%</t>
   </si>
   <si>
-    <t>27.31</t>
-[...1 lines deleted...]
-  <si>
     <t>1.33%</t>
   </si>
   <si>
     <t>2.73%</t>
   </si>
   <si>
     <t>42.38%</t>
   </si>
   <si>
-    <t>34.51%</t>
-[...7 lines deleted...]
-  <si>
     <t>3.15%</t>
   </si>
   <si>
-    <t>43.69%</t>
-[...13 lines deleted...]
-  <si>
     <t>47.52%</t>
   </si>
   <si>
-    <t>47.25%</t>
-[...4 lines deleted...]
-  <si>
     <t>32.4</t>
   </si>
   <si>
     <t>0.76%</t>
   </si>
   <si>
-    <t>-39.13%</t>
-[...4 lines deleted...]
-  <si>
     <t>1.04%</t>
   </si>
   <si>
-    <t>307.53</t>
-[...1 lines deleted...]
-  <si>
     <t>67.63</t>
   </si>
   <si>
-    <t>62.14</t>
-[...13 lines deleted...]
-  <si>
     <t>36.99%</t>
   </si>
   <si>
     <t>29.43%</t>
   </si>
   <si>
     <t>3.53%</t>
   </si>
   <si>
-    <t>121.62</t>
-[...1 lines deleted...]
-  <si>
     <t>0.49%</t>
   </si>
   <si>
     <t>13.83%</t>
   </si>
   <si>
-    <t>179.9</t>
-[...1 lines deleted...]
-  <si>
     <t>50.91</t>
   </si>
   <si>
     <t>0.93%</t>
   </si>
   <si>
     <t>34.56%</t>
   </si>
   <si>
     <t>13.59%</t>
   </si>
   <si>
-    <t>37.86</t>
-[...10 lines deleted...]
-  <si>
     <t>73.86%</t>
   </si>
   <si>
-    <t>-34.91%</t>
-[...4 lines deleted...]
-  <si>
     <t>4.05%</t>
   </si>
   <si>
-    <t>77.74</t>
-[...1 lines deleted...]
-  <si>
     <t>71.07</t>
   </si>
   <si>
     <t>3.30%</t>
   </si>
   <si>
-    <t>99.4</t>
-[...1 lines deleted...]
-  <si>
     <t>25.37</t>
   </si>
   <si>
     <t>1.22%</t>
   </si>
   <si>
     <t>28.94%</t>
   </si>
   <si>
-    <t>32.50%</t>
-[...4 lines deleted...]
-  <si>
     <t>21.62</t>
   </si>
   <si>
-    <t>3.52%</t>
-[...1 lines deleted...]
-  <si>
     <t>34.71%</t>
   </si>
   <si>
-    <t>49.66%</t>
-[...4 lines deleted...]
-  <si>
     <t>3.84%</t>
   </si>
   <si>
-    <t>37.29</t>
-[...7 lines deleted...]
-  <si>
     <t>2.88%</t>
   </si>
   <si>
-    <t>38.42%</t>
-[...10 lines deleted...]
-  <si>
     <t>5.78%</t>
   </si>
   <si>
-    <t>93.31%</t>
-[...10 lines deleted...]
-  <si>
     <t>142.53%</t>
   </si>
   <si>
-    <t>134.15%</t>
-[...4 lines deleted...]
-  <si>
     <t>6.89%</t>
   </si>
   <si>
-    <t>79.19</t>
-[...1 lines deleted...]
-  <si>
     <t>1.47%</t>
   </si>
   <si>
     <t>35.55%</t>
   </si>
   <si>
     <t>29.39%</t>
   </si>
   <si>
-    <t>25.83</t>
-[...7 lines deleted...]
-  <si>
     <t>105.76%</t>
   </si>
   <si>
     <t>118.78%</t>
   </si>
   <si>
-    <t>15.37</t>
-[...7 lines deleted...]
-  <si>
     <t>41.64%</t>
   </si>
   <si>
     <t>47.74%</t>
   </si>
   <si>
-    <t>27.03</t>
-[...1 lines deleted...]
-  <si>
     <t>2.17%</t>
   </si>
   <si>
-    <t>923.6</t>
-[...10 lines deleted...]
-  <si>
     <t>2.42%</t>
   </si>
   <si>
-    <t>1149.57</t>
-[...4 lines deleted...]
-  <si>
     <t>0.78%</t>
   </si>
   <si>
     <t>24.91%</t>
   </si>
   <si>
-    <t>35.09%</t>
-[...7 lines deleted...]
-  <si>
     <t>96.27</t>
   </si>
   <si>
-    <t>0.72%</t>
-[...4 lines deleted...]
-  <si>
     <t>0.83%</t>
   </si>
   <si>
-    <t>38.13</t>
-[...4 lines deleted...]
-  <si>
     <t>99.23%</t>
   </si>
   <si>
-    <t>48.09%</t>
-[...4 lines deleted...]
-  <si>
     <t>7.72%</t>
   </si>
   <si>
-    <t>135.87</t>
-[...4 lines deleted...]
-  <si>
     <t>15.62%</t>
   </si>
   <si>
     <t>10.50%</t>
   </si>
   <si>
-    <t>9.54</t>
-[...4 lines deleted...]
-  <si>
     <t>39.27%</t>
   </si>
   <si>
-    <t>-49.70%</t>
-[...7 lines deleted...]
-  <si>
     <t>31.77</t>
   </si>
   <si>
-    <t>0.38%</t>
-[...4 lines deleted...]
-  <si>
     <t>47.73</t>
   </si>
   <si>
-    <t>31.25</t>
-[...1 lines deleted...]
-  <si>
     <t>5.29%</t>
   </si>
   <si>
-    <t>33.44%</t>
-[...1 lines deleted...]
-  <si>
     <t>39.10%</t>
   </si>
   <si>
-    <t>7.14</t>
-[...4 lines deleted...]
-  <si>
     <t>57.17%</t>
   </si>
   <si>
     <t>-21.14%</t>
   </si>
   <si>
-    <t>19.26</t>
-[...4 lines deleted...]
-  <si>
     <t>32.41%</t>
   </si>
   <si>
     <t>32.04%</t>
   </si>
   <si>
-    <t>30.00</t>
-[...1 lines deleted...]
-  <si>
     <t>1.48%</t>
   </si>
   <si>
-    <t>154.75</t>
-[...4 lines deleted...]
-  <si>
     <t>22.53</t>
   </si>
   <si>
-    <t>290.58</t>
-[...1 lines deleted...]
-  <si>
     <t>0.94%</t>
   </si>
   <si>
     <t>13.09%</t>
   </si>
   <si>
-    <t>24.84</t>
-[...1 lines deleted...]
-  <si>
     <t>1.53%</t>
   </si>
   <si>
-    <t>214.86</t>
-[...1 lines deleted...]
-  <si>
     <t>44.14%</t>
   </si>
   <si>
     <t>34.84%</t>
   </si>
   <si>
     <t>1.29%</t>
   </si>
   <si>
-    <t>261.66</t>
-[...1 lines deleted...]
-  <si>
     <t>288.57</t>
   </si>
   <si>
-    <t>14.27</t>
-[...1 lines deleted...]
-  <si>
     <t>1.98%</t>
   </si>
   <si>
-    <t>192.22</t>
-[...7 lines deleted...]
-  <si>
     <t>392.81</t>
   </si>
   <si>
     <t>30.76%</t>
   </si>
   <si>
-    <t>18.64%</t>
-[...4 lines deleted...]
-  <si>
     <t>0.69%</t>
   </si>
   <si>
-    <t>255.46</t>
-[...1 lines deleted...]
-  <si>
     <t>247.32</t>
   </si>
   <si>
     <t>59.00%</t>
   </si>
   <si>
-    <t>65.94%</t>
-[...4 lines deleted...]
-  <si>
     <t>2.37%</t>
   </si>
   <si>
-    <t>87.07</t>
-[...1 lines deleted...]
-  <si>
     <t>3.63%</t>
   </si>
   <si>
     <t>93.18%</t>
   </si>
   <si>
-    <t>73.54%</t>
-[...4 lines deleted...]
-  <si>
     <t>2.30%</t>
   </si>
   <si>
-    <t>312.45</t>
-[...1 lines deleted...]
-  <si>
     <t>1.92%</t>
   </si>
   <si>
     <t>28.84%</t>
   </si>
   <si>
-    <t>16.48%</t>
-[...7 lines deleted...]
-  <si>
     <t>45.29</t>
   </si>
   <si>
-    <t>2.72%</t>
-[...1 lines deleted...]
-  <si>
     <t>59.55%</t>
   </si>
   <si>
-    <t>53.92%</t>
-[...4 lines deleted...]
-  <si>
     <t>2.34%</t>
   </si>
   <si>
-    <t>51.44</t>
-[...1 lines deleted...]
-  <si>
     <t>1.89%</t>
   </si>
   <si>
     <t>16.09%</t>
   </si>
   <si>
     <t>13.39%</t>
   </si>
   <si>
     <t>1.61%</t>
   </si>
   <si>
-    <t>29.1</t>
-[...1 lines deleted...]
-  <si>
     <t>60.13%</t>
   </si>
   <si>
     <t>86.69%</t>
   </si>
   <si>
     <t>21.87</t>
   </si>
   <si>
     <t>2.74%</t>
   </si>
   <si>
-    <t>52.8</t>
-[...1 lines deleted...]
-  <si>
     <t>24.48</t>
   </si>
   <si>
-    <t>4.12%</t>
-[...1 lines deleted...]
-  <si>
     <t>112.40%</t>
   </si>
   <si>
-    <t>173.89%</t>
-[...4 lines deleted...]
-  <si>
     <t>5.59%</t>
   </si>
   <si>
-    <t>1724.66</t>
-[...4 lines deleted...]
-  <si>
     <t>0.43%</t>
   </si>
   <si>
     <t>22.31%</t>
   </si>
   <si>
-    <t>22.47%</t>
-[...4 lines deleted...]
-  <si>
     <t>1.02%</t>
   </si>
   <si>
-    <t>62.72</t>
-[...4 lines deleted...]
-  <si>
     <t>0.90%</t>
   </si>
   <si>
     <t>25.84%</t>
   </si>
   <si>
-    <t>21.67%</t>
-[...7 lines deleted...]
-  <si>
     <t>111.77%</t>
   </si>
   <si>
-    <t>96.04%</t>
-[...10 lines deleted...]
-  <si>
     <t>20.05%</t>
   </si>
   <si>
-    <t>-271.83%</t>
-[...4 lines deleted...]
-  <si>
     <t>2.03%</t>
   </si>
   <si>
-    <t>266.51</t>
-[...1 lines deleted...]
-  <si>
     <t>32.30%</t>
   </si>
   <si>
     <t>38.62%</t>
   </si>
   <si>
-    <t>28.44</t>
-[...1 lines deleted...]
-  <si>
     <t>1.50%</t>
   </si>
   <si>
-    <t>526.31</t>
-[...1 lines deleted...]
-  <si>
     <t>183.73</t>
   </si>
   <si>
     <t>0.97%</t>
   </si>
   <si>
     <t>26.84%</t>
   </si>
   <si>
-    <t>23.12</t>
-[...1 lines deleted...]
-  <si>
     <t>1.15%</t>
   </si>
   <si>
-    <t>507.86</t>
-[...4 lines deleted...]
-  <si>
     <t>1.28%</t>
   </si>
   <si>
     <t>40.75%</t>
   </si>
   <si>
-    <t>55.24%</t>
-[...4 lines deleted...]
-  <si>
     <t>1.35%</t>
   </si>
   <si>
-    <t>963.23</t>
-[...1 lines deleted...]
-  <si>
     <t>246.81</t>
   </si>
   <si>
     <t>0.74%</t>
   </si>
   <si>
     <t>27.06%</t>
   </si>
   <si>
-    <t>90.28%</t>
-[...7 lines deleted...]
-  <si>
     <t>53.77</t>
   </si>
   <si>
     <t>0.91%</t>
   </si>
   <si>
     <t>31.37%</t>
   </si>
   <si>
-    <t>24.32%</t>
-[...7 lines deleted...]
-  <si>
     <t>24.36</t>
   </si>
   <si>
     <t>11.46%</t>
   </si>
   <si>
     <t>8.17%</t>
   </si>
   <si>
-    <t>9.35</t>
-[...1 lines deleted...]
-  <si>
     <t>1.46%</t>
   </si>
   <si>
-    <t>74.09</t>
-[...1 lines deleted...]
-  <si>
     <t>64.32%</t>
   </si>
   <si>
-    <t>-39.65%</t>
-[...4 lines deleted...]
-  <si>
     <t>3.25%</t>
   </si>
   <si>
-    <t>256.72</t>
-[...1 lines deleted...]
-  <si>
     <t>43.4</t>
   </si>
   <si>
-    <t>0.40%</t>
-[...1 lines deleted...]
-  <si>
     <t>22.03%</t>
   </si>
   <si>
-    <t>48.67</t>
-[...1 lines deleted...]
-  <si>
     <t>1.14%</t>
   </si>
   <si>
-    <t>495.4</t>
-[...1 lines deleted...]
-  <si>
     <t>365.44</t>
   </si>
   <si>
     <t>17.05%</t>
   </si>
   <si>
-    <t>28.67</t>
-[...4 lines deleted...]
-  <si>
     <t>76.87%</t>
   </si>
   <si>
-    <t>97.65%</t>
-[...7 lines deleted...]
-  <si>
     <t>195.3</t>
   </si>
   <si>
     <t>59.73%</t>
   </si>
   <si>
-    <t>71.18%</t>
-[...7 lines deleted...]
-  <si>
     <t>284.83</t>
   </si>
   <si>
     <t>27.53%</t>
   </si>
   <si>
     <t>25.15%</t>
   </si>
   <si>
-    <t>32.69</t>
-[...1 lines deleted...]
-  <si>
     <t>0.81%</t>
   </si>
   <si>
-    <t>50.25</t>
-[...1 lines deleted...]
-  <si>
     <t>94.23</t>
   </si>
   <si>
-    <t>3.78%</t>
-[...1 lines deleted...]
-  <si>
     <t>62.22%</t>
   </si>
   <si>
     <t>72.19%</t>
   </si>
   <si>
-    <t>8.24</t>
-[...1 lines deleted...]
-  <si>
     <t>2.38%</t>
   </si>
   <si>
-    <t>133.14</t>
-[...1 lines deleted...]
-  <si>
     <t>1.03%</t>
   </si>
   <si>
     <t>14.57%</t>
   </si>
   <si>
-    <t>17.38</t>
-[...4 lines deleted...]
-  <si>
     <t>7.65%</t>
   </si>
   <si>
     <t>81.80%</t>
   </si>
   <si>
-    <t>98.12%</t>
-[...4 lines deleted...]
-  <si>
     <t>8.69%</t>
   </si>
   <si>
-    <t>1583.39</t>
-[...4 lines deleted...]
-  <si>
     <t>49.02%</t>
   </si>
   <si>
-    <t>42.94%</t>
-[...4 lines deleted...]
-  <si>
     <t>0.75%</t>
   </si>
   <si>
-    <t>112.16</t>
-[...1 lines deleted...]
-  <si>
     <t>89.25</t>
   </si>
   <si>
     <t>45.18%</t>
   </si>
   <si>
-    <t>66.15%</t>
-[...7 lines deleted...]
-  <si>
     <t>2.15%</t>
   </si>
   <si>
     <t>40.50%</t>
   </si>
   <si>
     <t>35.19%</t>
   </si>
   <si>
     <t>20.80</t>
   </si>
   <si>
     <t>1.60%</t>
   </si>
   <si>
     <t>91.16</t>
   </si>
   <si>
     <t>87.21</t>
   </si>
   <si>
     <t>1.79%</t>
   </si>
   <si>
     <t>31.15%</t>
   </si>
   <si>
     <t>26.53%</t>
   </si>
   <si>
     <t>19.48</t>
   </si>
   <si>
     <t>1.55%</t>
   </si>
   <si>
-    <t>190.13</t>
-[...1 lines deleted...]
-  <si>
     <t>83.28</t>
   </si>
   <si>
     <t>37.83%</t>
   </si>
   <si>
-    <t>14.30%</t>
-[...4 lines deleted...]
-  <si>
     <t>3.12%</t>
   </si>
   <si>
-    <t>588.59</t>
-[...1 lines deleted...]
-  <si>
     <t>46.29%</t>
   </si>
   <si>
     <t>38.91%</t>
   </si>
   <si>
-    <t>33.63</t>
-[...7 lines deleted...]
-  <si>
     <t>58.31%</t>
   </si>
   <si>
-    <t>-73.67%</t>
-[...7 lines deleted...]
-  <si>
     <t>251.65</t>
   </si>
   <si>
     <t>24.23%</t>
   </si>
   <si>
-    <t>24.29</t>
-[...1 lines deleted...]
-  <si>
     <t>0.87%</t>
   </si>
   <si>
-    <t>436.11</t>
-[...1 lines deleted...]
-  <si>
     <t>238.28</t>
   </si>
   <si>
     <t>34.63%</t>
   </si>
   <si>
-    <t>28.30%</t>
-[...7 lines deleted...]
-  <si>
     <t>33.35%</t>
   </si>
   <si>
-    <t>37.55%</t>
-[...4 lines deleted...]
-  <si>
     <t>51.51%</t>
   </si>
   <si>
-    <t>19.99</t>
-[...7 lines deleted...]
-  <si>
     <t>45.77%</t>
   </si>
   <si>
-    <t>82.52%</t>
-[...4 lines deleted...]
-  <si>
     <t>3.70%</t>
   </si>
   <si>
-    <t>91.33</t>
-[...1 lines deleted...]
-  <si>
     <t>33.61%</t>
   </si>
   <si>
     <t>30.74%</t>
   </si>
   <si>
-    <t>27.70</t>
-[...4 lines deleted...]
-  <si>
     <t>268.42</t>
   </si>
   <si>
     <t>36.96%</t>
   </si>
   <si>
-    <t>27.89%</t>
-[...10 lines deleted...]
-  <si>
     <t>68.47%</t>
   </si>
   <si>
     <t>203.72%</t>
   </si>
   <si>
     <t>24.61</t>
   </si>
   <si>
     <t>2.70%</t>
   </si>
   <si>
-    <t>6.6</t>
-[...1 lines deleted...]
-  <si>
     <t>3.87</t>
   </si>
   <si>
     <t>42.91%</t>
   </si>
   <si>
     <t>51.76%</t>
   </si>
   <si>
-    <t>8.03</t>
-[...4 lines deleted...]
-  <si>
     <t>1.78%</t>
   </si>
   <si>
     <t>25.40%</t>
   </si>
   <si>
     <t>22.29%</t>
   </si>
   <si>
     <t>15.28</t>
   </si>
   <si>
-    <t>48.09</t>
-[...1 lines deleted...]
-  <si>
     <t>2.49%</t>
   </si>
   <si>
     <t>57.50%</t>
   </si>
   <si>
-    <t>-126.29%</t>
-[...1 lines deleted...]
-  <si>
     <t>3.19%</t>
   </si>
   <si>
-    <t>55.99</t>
-[...4 lines deleted...]
-  <si>
     <t>54.53%</t>
   </si>
   <si>
-    <t>-99.28%</t>
-[...1 lines deleted...]
-  <si>
     <t>3.72%</t>
   </si>
   <si>
-    <t>568.19</t>
-[...1 lines deleted...]
-  <si>
     <t>498.96</t>
   </si>
   <si>
     <t>40.06%</t>
   </si>
   <si>
-    <t>17.79</t>
-[...25 lines deleted...]
-  <si>
     <t>24.13</t>
   </si>
   <si>
-    <t>5.77%</t>
-[...1 lines deleted...]
-  <si>
     <t>50.74%</t>
   </si>
   <si>
-    <t>178.52%</t>
-[...10 lines deleted...]
-  <si>
     <t>41.75%</t>
   </si>
   <si>
-    <t>39.73%</t>
-[...4 lines deleted...]
-  <si>
     <t>4.06%</t>
   </si>
   <si>
-    <t>205.84</t>
-[...1 lines deleted...]
-  <si>
     <t>28.37</t>
   </si>
   <si>
-    <t>0.55%</t>
-[...1 lines deleted...]
-  <si>
     <t>23.02%</t>
   </si>
   <si>
-    <t>24.67%</t>
-[...1 lines deleted...]
-  <si>
     <t>0.53%</t>
   </si>
   <si>
-    <t>171.83</t>
-[...1 lines deleted...]
-  <si>
     <t>83.46</t>
   </si>
   <si>
     <t>38.12%</t>
   </si>
   <si>
     <t>-22.99%</t>
   </si>
   <si>
-    <t>29.12</t>
-[...1 lines deleted...]
-  <si>
     <t>1.27%</t>
   </si>
   <si>
-    <t>155.3</t>
-[...10 lines deleted...]
-  <si>
     <t>19.07</t>
   </si>
   <si>
     <t>63.30%</t>
   </si>
   <si>
-    <t>31.24%</t>
-[...1 lines deleted...]
-  <si>
     <t>3.18%</t>
   </si>
   <si>
-    <t>31.51</t>
-[...1 lines deleted...]
-  <si>
     <t>25.74</t>
   </si>
   <si>
     <t>4.84%</t>
   </si>
   <si>
-    <t>77.1</t>
-[...7 lines deleted...]
-  <si>
     <t>1.65%</t>
   </si>
   <si>
-    <t>42.55</t>
-[...1 lines deleted...]
-  <si>
     <t>372.58%</t>
   </si>
   <si>
     <t>0.00</t>
   </si>
   <si>
     <t>4.11%</t>
   </si>
   <si>
-    <t>48.57</t>
-[...1 lines deleted...]
-  <si>
     <t>61.1</t>
   </si>
   <si>
     <t>28.33%</t>
   </si>
   <si>
-    <t>27.50%</t>
-[...10 lines deleted...]
-  <si>
     <t>136.13%</t>
   </si>
   <si>
-    <t>51.74%</t>
-[...7 lines deleted...]
-  <si>
     <t>3.26%</t>
   </si>
   <si>
-    <t>46.45%</t>
-[...19 lines deleted...]
-  <si>
     <t>89.86</t>
   </si>
   <si>
-    <t>4.66%</t>
-[...1 lines deleted...]
-  <si>
     <t>87.41%</t>
   </si>
   <si>
     <t>76.82%</t>
   </si>
   <si>
     <t>20.42</t>
   </si>
   <si>
-    <t>34.65</t>
-[...16 lines deleted...]
-  <si>
     <t>63.29%</t>
   </si>
   <si>
-    <t>68.81%</t>
-[...10 lines deleted...]
-  <si>
     <t>2.96%</t>
   </si>
   <si>
     <t>61.25%</t>
   </si>
   <si>
     <t>67.71%</t>
   </si>
   <si>
-    <t>21.54</t>
-[...7 lines deleted...]
-  <si>
     <t>24.38%</t>
   </si>
   <si>
     <t>24.84%</t>
   </si>
   <si>
-    <t>119.25</t>
-[...1 lines deleted...]
-  <si>
     <t>0.85%</t>
   </si>
   <si>
-    <t>11.52</t>
-[...4 lines deleted...]
-  <si>
     <t>105.04</t>
   </si>
   <si>
     <t>3.01%</t>
   </si>
   <si>
     <t>113.14%</t>
   </si>
   <si>
-    <t>91.40%</t>
-[...4 lines deleted...]
-  <si>
     <t>3.05%</t>
   </si>
   <si>
-    <t>220.71</t>
-[...1 lines deleted...]
-  <si>
     <t>40.07%</t>
   </si>
   <si>
-    <t>28.82%</t>
-[...4 lines deleted...]
-  <si>
     <t>107.51</t>
   </si>
   <si>
-    <t>55.17</t>
-[...19 lines deleted...]
-  <si>
     <t>18.17%</t>
   </si>
   <si>
-    <t>12.07</t>
-[...1 lines deleted...]
-  <si>
     <t>1.44%</t>
   </si>
   <si>
-    <t>34.35</t>
-[...1 lines deleted...]
-  <si>
     <t>118.73%</t>
   </si>
   <si>
     <t>79.70%</t>
   </si>
   <si>
-    <t>39.64</t>
-[...1 lines deleted...]
-  <si>
     <t>3.99%</t>
   </si>
   <si>
-    <t>57.24</t>
-[...1 lines deleted...]
-  <si>
     <t>32.27</t>
   </si>
   <si>
     <t>37.57%</t>
   </si>
   <si>
-    <t>22.63%</t>
-[...10 lines deleted...]
-  <si>
     <t>30.54%</t>
   </si>
   <si>
-    <t>35.52</t>
-[...1 lines deleted...]
-  <si>
     <t>201.34%</t>
   </si>
   <si>
     <t>197.44%</t>
   </si>
   <si>
-    <t>37.77</t>
-[...10 lines deleted...]
-  <si>
     <t>4.21%</t>
   </si>
   <si>
-    <t>230.52</t>
-[...1 lines deleted...]
-  <si>
     <t>27.69%</t>
   </si>
   <si>
-    <t>-25.77%</t>
-[...4 lines deleted...]
-  <si>
     <t>100.16</t>
   </si>
   <si>
-    <t>18.61%</t>
-[...7 lines deleted...]
-  <si>
     <t>50.35</t>
   </si>
   <si>
     <t>1.31%</t>
   </si>
   <si>
     <t>62.26%</t>
   </si>
   <si>
     <t>54.07%</t>
   </si>
   <si>
-    <t>50.05</t>
-[...4 lines deleted...]
-  <si>
     <t>297.88</t>
   </si>
   <si>
     <t>23.79%</t>
   </si>
   <si>
     <t>14.60%</t>
   </si>
   <si>
     <t>22.17</t>
   </si>
   <si>
     <t>0.66%</t>
   </si>
   <si>
-    <t>228.84</t>
-[...1 lines deleted...]
-  <si>
     <t>24.62%</t>
   </si>
   <si>
-    <t>23.92%</t>
-[...7 lines deleted...]
-  <si>
     <t>38.82</t>
   </si>
   <si>
-    <t>2.12%</t>
-[...1 lines deleted...]
-  <si>
     <t>37.25%</t>
   </si>
   <si>
     <t>46.64%</t>
   </si>
   <si>
-    <t>19.53</t>
-[...10 lines deleted...]
-  <si>
     <t>2.59%</t>
   </si>
   <si>
-    <t>365.73</t>
-[...1 lines deleted...]
-  <si>
     <t>155.55</t>
   </si>
   <si>
     <t>34.08%</t>
   </si>
   <si>
     <t>41.84%</t>
   </si>
   <si>
-    <t>23.87</t>
-[...4 lines deleted...]
-  <si>
     <t>35.02%</t>
   </si>
   <si>
-    <t>30.64%</t>
-[...10 lines deleted...]
-  <si>
     <t>2.67%</t>
   </si>
   <si>
     <t>42.79%</t>
   </si>
   <si>
-    <t>16.77</t>
-[...1 lines deleted...]
-  <si>
     <t>3.62%</t>
   </si>
   <si>
-    <t>244.2</t>
-[...22 lines deleted...]
-  <si>
     <t>57.33%</t>
   </si>
   <si>
     <t>64.34%</t>
   </si>
   <si>
-    <t>28.45</t>
-[...7 lines deleted...]
-  <si>
     <t>23.26%</t>
   </si>
   <si>
-    <t>17.55%</t>
-[...10 lines deleted...]
-  <si>
     <t>1.00%</t>
   </si>
   <si>
     <t>27.07%</t>
   </si>
   <si>
-    <t>30.52</t>
-[...4 lines deleted...]
-  <si>
     <t>30.88</t>
   </si>
   <si>
     <t>20.18%</t>
   </si>
   <si>
-    <t>15.28%</t>
-[...4 lines deleted...]
-  <si>
     <t>344.85</t>
   </si>
   <si>
     <t>45.45%</t>
   </si>
   <si>
     <t>44.25%</t>
   </si>
   <si>
-    <t>19.63</t>
-[...13 lines deleted...]
-  <si>
     <t>60.40%</t>
   </si>
   <si>
-    <t>135.67%</t>
-[...1 lines deleted...]
-  <si>
     <t>5.27%</t>
   </si>
   <si>
-    <t>73.93</t>
-[...1 lines deleted...]
-  <si>
     <t>19.47%</t>
   </si>
   <si>
-    <t>11.28</t>
-[...4 lines deleted...]
-  <si>
     <t>24.81%</t>
   </si>
   <si>
-    <t>60.83</t>
-[...7 lines deleted...]
-  <si>
     <t>84.86</t>
   </si>
   <si>
     <t>39.89%</t>
   </si>
   <si>
-    <t>15.94</t>
-[...4 lines deleted...]
-  <si>
     <t>47.47%</t>
   </si>
   <si>
-    <t>40.56%</t>
-[...4 lines deleted...]
-  <si>
     <t>4.59%</t>
   </si>
   <si>
-    <t>91.83</t>
-[...1 lines deleted...]
-  <si>
     <t>50.4</t>
   </si>
   <si>
-    <t>3.64</t>
-[...1 lines deleted...]
-  <si>
     <t>142.93%</t>
   </si>
   <si>
-    <t>90.23%</t>
-[...4 lines deleted...]
-  <si>
     <t>4.03%</t>
   </si>
   <si>
-    <t>294.69</t>
-[...1 lines deleted...]
-  <si>
     <t>100.19</t>
   </si>
   <si>
     <t>40.11%</t>
   </si>
   <si>
     <t>29.98%</t>
   </si>
   <si>
-    <t>34.14</t>
-[...7 lines deleted...]
-  <si>
     <t>36.19%</t>
   </si>
   <si>
-    <t>15.99%</t>
-[...4 lines deleted...]
-  <si>
     <t>4.49%</t>
   </si>
   <si>
-    <t>145.84</t>
-[...1 lines deleted...]
-  <si>
     <t>96.44</t>
   </si>
   <si>
     <t>15.81%</t>
   </si>
   <si>
-    <t>142.46</t>
-[...25 lines deleted...]
-  <si>
     <t>17.42%</t>
   </si>
   <si>
-    <t>64.80%</t>
-[...4 lines deleted...]
-  <si>
     <t>86.03</t>
   </si>
   <si>
     <t>34.05%</t>
   </si>
   <si>
     <t>39.83%</t>
   </si>
   <si>
-    <t>33.83</t>
-[...4 lines deleted...]
-  <si>
     <t>60.77</t>
   </si>
   <si>
     <t>34.46%</t>
   </si>
   <si>
-    <t>37.46%</t>
-[...7 lines deleted...]
-  <si>
     <t>0.73%</t>
   </si>
   <si>
-    <t>6.72%</t>
-[...7 lines deleted...]
-  <si>
     <t>44.27%</t>
   </si>
   <si>
-    <t>140.10%</t>
-[...4 lines deleted...]
-  <si>
     <t>44.49%</t>
   </si>
   <si>
     <t>88.82%</t>
   </si>
   <si>
-    <t>17.24</t>
-[...7 lines deleted...]
-  <si>
     <t>33.21%</t>
   </si>
   <si>
-    <t>44.53%</t>
-[...7 lines deleted...]
-  <si>
     <t>27.46%</t>
   </si>
   <si>
-    <t>37.15</t>
-[...4 lines deleted...]
-  <si>
     <t>24.8</t>
   </si>
   <si>
     <t>14.96%</t>
   </si>
   <si>
-    <t>32.58</t>
-[...4 lines deleted...]
-  <si>
     <t>23.04%</t>
   </si>
   <si>
-    <t>10.55</t>
-[...4 lines deleted...]
-  <si>
     <t>73.63</t>
   </si>
   <si>
     <t>44.45%</t>
   </si>
   <si>
-    <t>53.64%</t>
-[...4 lines deleted...]
-  <si>
     <t>1.70%</t>
   </si>
   <si>
-    <t>266.18</t>
-[...1 lines deleted...]
-  <si>
     <t>123.22</t>
   </si>
   <si>
     <t>2.05%</t>
   </si>
   <si>
     <t>45.35%</t>
   </si>
   <si>
     <t>57.09%</t>
   </si>
   <si>
-    <t>21.92</t>
-[...4 lines deleted...]
-  <si>
     <t>238.44</t>
   </si>
   <si>
     <t>23.03%</t>
   </si>
   <si>
     <t>28.58</t>
   </si>
   <si>
     <t>0.79%</t>
   </si>
   <si>
-    <t>161.16</t>
-[...1 lines deleted...]
-  <si>
     <t>31.01%</t>
   </si>
   <si>
-    <t>29.92%</t>
-[...4 lines deleted...]
-  <si>
     <t>110.2</t>
   </si>
   <si>
     <t>29.95%</t>
   </si>
   <si>
-    <t>117.48</t>
-[...1 lines deleted...]
-  <si>
     <t>100.01</t>
   </si>
   <si>
     <t>73.70%</t>
   </si>
   <si>
-    <t>-115.55%</t>
-[...7 lines deleted...]
-  <si>
     <t>27.33%</t>
   </si>
   <si>
     <t>-161.71%</t>
   </si>
   <si>
-    <t>228.72</t>
-[...1 lines deleted...]
-  <si>
     <t>133.56</t>
   </si>
   <si>
-    <t>1.63%</t>
-[...1 lines deleted...]
-  <si>
     <t>49.26%</t>
   </si>
   <si>
     <t>42.04%</t>
   </si>
   <si>
-    <t>33.12</t>
-[...7 lines deleted...]
-  <si>
     <t>44.01%</t>
   </si>
   <si>
-    <t>40.25</t>
-[...4 lines deleted...]
-  <si>
     <t>30.02%</t>
   </si>
   <si>
-    <t>20.32</t>
-[...4 lines deleted...]
-  <si>
     <t>341.54</t>
   </si>
   <si>
     <t>102.06%</t>
   </si>
   <si>
-    <t>70.05%</t>
-[...7 lines deleted...]
-  <si>
     <t>17.28%</t>
   </si>
   <si>
-    <t>19.86%</t>
-[...4 lines deleted...]
-  <si>
     <t>38.04</t>
   </si>
   <si>
     <t>39.05</t>
   </si>
   <si>
     <t>46.14%</t>
   </si>
   <si>
-    <t>-78.45%</t>
-[...4 lines deleted...]
-  <si>
     <t>73.49</t>
   </si>
   <si>
     <t>19.63%</t>
   </si>
   <si>
-    <t>18.78%</t>
-[...4 lines deleted...]
-  <si>
     <t>36.87</t>
   </si>
   <si>
     <t>1.73%</t>
   </si>
   <si>
     <t>56.19%</t>
   </si>
   <si>
-    <t>41.23%</t>
-[...16 lines deleted...]
-  <si>
     <t>1.16%</t>
   </si>
   <si>
-    <t>158.37</t>
-[...1 lines deleted...]
-  <si>
     <t>50.61%</t>
   </si>
   <si>
     <t>48.45%</t>
   </si>
   <si>
-    <t>114.13</t>
-[...1 lines deleted...]
-  <si>
     <t>134.62</t>
   </si>
   <si>
     <t>31.79%</t>
   </si>
   <si>
     <t>38.94%</t>
   </si>
   <si>
-    <t>18.96</t>
+    <t>177.46</t>
+  </si>
+  <si>
+    <t>12.60%</t>
+  </si>
+  <si>
+    <t>15.33</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ADC </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Agree Realty Corp </t>
+  </si>
+  <si>
+    <t>72.04</t>
+  </si>
+  <si>
+    <t>4.41%</t>
+  </si>
+  <si>
+    <t>19.44%</t>
+  </si>
+  <si>
+    <t>175.59%</t>
+  </si>
+  <si>
+    <t>69.57%</t>
+  </si>
+  <si>
+    <t>40.16</t>
+  </si>
+  <si>
+    <t>4.36%</t>
+  </si>
+  <si>
+    <t>33.89</t>
+  </si>
+  <si>
+    <t>15.32%</t>
+  </si>
+  <si>
+    <t>9.06</t>
+  </si>
+  <si>
+    <t>437.27</t>
+  </si>
+  <si>
+    <t>43.76%</t>
+  </si>
+  <si>
+    <t>58.85</t>
+  </si>
+  <si>
+    <t>227.8</t>
+  </si>
+  <si>
+    <t>2.94%</t>
+  </si>
+  <si>
+    <t>11.39%</t>
+  </si>
+  <si>
+    <t>7.17%</t>
+  </si>
+  <si>
+    <t>12.41%</t>
+  </si>
+  <si>
+    <t>20.68</t>
+  </si>
+  <si>
+    <t>106.16</t>
+  </si>
+  <si>
+    <t>2.81%</t>
+  </si>
+  <si>
+    <t>7.95%</t>
+  </si>
+  <si>
+    <t>7.98%</t>
+  </si>
+  <si>
+    <t>-58.36%</t>
+  </si>
+  <si>
+    <t>19.40</t>
+  </si>
+  <si>
+    <t>171.63</t>
+  </si>
+  <si>
+    <t>1.01%</t>
+  </si>
+  <si>
+    <t>22.98%</t>
+  </si>
+  <si>
+    <t>25.38%</t>
+  </si>
+  <si>
+    <t>18.00%</t>
+  </si>
+  <si>
+    <t>16.75%</t>
+  </si>
+  <si>
+    <t>17.29</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AEM.TO </t>
+  </si>
+  <si>
+    <t>238.71</t>
+  </si>
+  <si>
+    <t>22.95</t>
+  </si>
+  <si>
+    <t>16.67%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AEP </t>
+  </si>
+  <si>
+    <t xml:space="preserve">American Electric Power Company Inc </t>
+  </si>
+  <si>
+    <t>126.26</t>
+  </si>
+  <si>
+    <t>86.27</t>
+  </si>
+  <si>
+    <t>6.74%</t>
+  </si>
+  <si>
+    <t>5.30%</t>
+  </si>
+  <si>
+    <t>56.09%</t>
+  </si>
+  <si>
+    <t>-89.02%</t>
+  </si>
+  <si>
+    <t>18.72</t>
+  </si>
+  <si>
+    <t>174.75</t>
+  </si>
+  <si>
+    <t>10.88%</t>
+  </si>
+  <si>
+    <t>29.32%</t>
+  </si>
+  <si>
+    <t>41.30%</t>
+  </si>
+  <si>
+    <t>10.24</t>
+  </si>
+  <si>
+    <t>54.31</t>
+  </si>
+  <si>
+    <t>10.38%</t>
+  </si>
+  <si>
+    <t>31.25%</t>
+  </si>
+  <si>
+    <t>-71.40%</t>
+  </si>
+  <si>
+    <t>32.72</t>
+  </si>
+  <si>
+    <t>209.37</t>
+  </si>
+  <si>
+    <t>4.55</t>
+  </si>
+  <si>
+    <t>17.41%</t>
+  </si>
+  <si>
+    <t>9.24%</t>
+  </si>
+  <si>
+    <t>15.92%</t>
+  </si>
+  <si>
+    <t>17.68</t>
+  </si>
+  <si>
+    <t>500.48</t>
+  </si>
+  <si>
+    <t>27.38%</t>
+  </si>
+  <si>
+    <t>42.30</t>
+  </si>
+  <si>
+    <t>228.13</t>
+  </si>
+  <si>
+    <t>0.60%</t>
+  </si>
+  <si>
+    <t>11.13%</t>
+  </si>
+  <si>
+    <t>8.47%</t>
+  </si>
+  <si>
+    <t>11.33%</t>
+  </si>
+  <si>
+    <t>17.13%</t>
+  </si>
+  <si>
+    <t>34.12</t>
+  </si>
+  <si>
+    <t>338.26</t>
+  </si>
+  <si>
+    <t>3.07%</t>
+  </si>
+  <si>
+    <t>7.60%</t>
+  </si>
+  <si>
+    <t>60.52%</t>
+  </si>
+  <si>
+    <t>23.41</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AMP </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ameriprise Financial Inc </t>
+  </si>
+  <si>
+    <t>441.63</t>
+  </si>
+  <si>
+    <t>32.97%</t>
+  </si>
+  <si>
+    <t>7.82%</t>
+  </si>
+  <si>
+    <t>8.87%</t>
+  </si>
+  <si>
+    <t>17.23%</t>
+  </si>
+  <si>
+    <t>8.15%</t>
+  </si>
+  <si>
+    <t>11.08</t>
+  </si>
+  <si>
+    <t>182.09</t>
+  </si>
+  <si>
+    <t>106.71</t>
+  </si>
+  <si>
+    <t>4.38%</t>
+  </si>
+  <si>
+    <t>30.18</t>
+  </si>
+  <si>
+    <t>57.25</t>
+  </si>
+  <si>
+    <t>19.79%</t>
+  </si>
+  <si>
+    <t>19.51</t>
+  </si>
+  <si>
+    <t>315.55</t>
+  </si>
+  <si>
+    <t>13.32%</t>
+  </si>
+  <si>
+    <t>7.88%</t>
+  </si>
+  <si>
+    <t>10.42%</t>
+  </si>
+  <si>
+    <t>18.42%</t>
+  </si>
+  <si>
+    <t>17.34</t>
+  </si>
+  <si>
+    <t>56.72</t>
+  </si>
+  <si>
+    <t>2.54%</t>
+  </si>
+  <si>
+    <t>3.51%</t>
+  </si>
+  <si>
+    <t>15.13</t>
+  </si>
+  <si>
+    <t>37.27</t>
+  </si>
+  <si>
+    <t>31.01</t>
+  </si>
+  <si>
+    <t>123.15</t>
+  </si>
+  <si>
+    <t>2.60%</t>
+  </si>
+  <si>
+    <t>12.55%</t>
+  </si>
+  <si>
+    <t>23.21%</t>
+  </si>
+  <si>
+    <t>-4955.70%</t>
+  </si>
+  <si>
+    <t>59.49</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AROC </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Archrock Inc </t>
+  </si>
+  <si>
+    <t>34.21</t>
+  </si>
+  <si>
+    <t>2.57%</t>
+  </si>
+  <si>
+    <t>51.38%</t>
+  </si>
+  <si>
+    <t>7.47%</t>
+  </si>
+  <si>
+    <t>44.40%</t>
+  </si>
+  <si>
+    <t>60.25%</t>
+  </si>
+  <si>
+    <t>18.04</t>
+  </si>
+  <si>
+    <t>31.96</t>
+  </si>
+  <si>
+    <t>35.01%</t>
+  </si>
+  <si>
+    <t>20.35%</t>
+  </si>
+  <si>
+    <t>27.86%</t>
+  </si>
+  <si>
+    <t>12.36</t>
+  </si>
+  <si>
+    <t>26.91</t>
+  </si>
+  <si>
+    <t>3.48%</t>
+  </si>
+  <si>
+    <t>9.06%</t>
+  </si>
+  <si>
+    <t>5.70%</t>
+  </si>
+  <si>
+    <t>9.67</t>
+  </si>
+  <si>
+    <t>1726.71</t>
+  </si>
+  <si>
+    <t>14.50%</t>
+  </si>
+  <si>
+    <t>8.32%</t>
+  </si>
+  <si>
+    <t>53.49</t>
+  </si>
+  <si>
+    <t>80.03</t>
+  </si>
+  <si>
+    <t>168.39</t>
+  </si>
+  <si>
+    <t>-30.35%</t>
+  </si>
+  <si>
+    <t>20.78</t>
+  </si>
+  <si>
+    <t>41.07</t>
+  </si>
+  <si>
+    <t>4.71%</t>
+  </si>
+  <si>
+    <t>2.52%</t>
+  </si>
+  <si>
+    <t>-104.58%</t>
+  </si>
+  <si>
+    <t>16.49</t>
+  </si>
+  <si>
+    <t>479.26</t>
+  </si>
+  <si>
+    <t>12.04%</t>
+  </si>
+  <si>
+    <t>87.15</t>
+  </si>
+  <si>
+    <t>123.84</t>
+  </si>
+  <si>
+    <t>209.87</t>
+  </si>
+  <si>
+    <t>6.79%</t>
+  </si>
+  <si>
+    <t>5.74%</t>
+  </si>
+  <si>
+    <t>21.81</t>
+  </si>
+  <si>
+    <t>76.3</t>
+  </si>
+  <si>
+    <t>6.18%</t>
+  </si>
+  <si>
+    <t>8.02%</t>
+  </si>
+  <si>
+    <t>201.57%</t>
+  </si>
+  <si>
+    <t>300.63</t>
+  </si>
+  <si>
+    <t>12.31%</t>
+  </si>
+  <si>
+    <t>15.36%</t>
+  </si>
+  <si>
+    <t>14.67%</t>
+  </si>
+  <si>
+    <t>19.75</t>
+  </si>
+  <si>
+    <t>52.43</t>
+  </si>
+  <si>
+    <t>2.13%</t>
+  </si>
+  <si>
+    <t>14.93%</t>
+  </si>
+  <si>
+    <t>12.90</t>
+  </si>
+  <si>
+    <t>78.5</t>
+  </si>
+  <si>
+    <t>32.78%</t>
+  </si>
+  <si>
+    <t>29.02%</t>
+  </si>
+  <si>
+    <t>11.48</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BDI.TO </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Black Diamond Group Ltd </t>
+  </si>
+  <si>
+    <t>19.3</t>
+  </si>
+  <si>
+    <t>107.05%</t>
+  </si>
+  <si>
+    <t>17.78%</t>
+  </si>
+  <si>
+    <t>-309.37%</t>
+  </si>
+  <si>
+    <t>40.82</t>
+  </si>
+  <si>
+    <t xml:space="preserve">**SEE </t>
+  </si>
+  <si>
+    <t>11.32%</t>
+  </si>
+  <si>
+    <t>17.28</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BKH </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Black Hills Corp </t>
+  </si>
+  <si>
+    <t>71.49</t>
+  </si>
+  <si>
+    <t>4.67%</t>
+  </si>
+  <si>
+    <t>4.17%</t>
+  </si>
+  <si>
+    <t>67.87%</t>
+  </si>
+  <si>
+    <t>-64.77%</t>
+  </si>
+  <si>
+    <t>18.95</t>
+  </si>
+  <si>
+    <t>129.86</t>
+  </si>
+  <si>
+    <t>20.28%</t>
+  </si>
+  <si>
+    <t>14.46%</t>
+  </si>
+  <si>
+    <t>17.32%</t>
+  </si>
+  <si>
+    <t>28.02</t>
+  </si>
+  <si>
+    <t>162.34</t>
+  </si>
+  <si>
+    <t>107.72</t>
+  </si>
+  <si>
+    <t>17.19</t>
+  </si>
+  <si>
+    <t>225.53</t>
+  </si>
+  <si>
+    <t>143.64</t>
+  </si>
+  <si>
+    <t>13.20%</t>
+  </si>
+  <si>
+    <t>80.24</t>
+  </si>
+  <si>
+    <t>61.46</t>
+  </si>
+  <si>
+    <t>15.29</t>
+  </si>
+  <si>
+    <t>148.2</t>
+  </si>
+  <si>
+    <t>4.51%</t>
+  </si>
+  <si>
+    <t>12.32%</t>
+  </si>
+  <si>
+    <t>28.23%</t>
+  </si>
+  <si>
+    <t>10.96</t>
+  </si>
+  <si>
+    <t>152.59</t>
+  </si>
+  <si>
+    <t>14.25%</t>
+  </si>
+  <si>
+    <t>16.45</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BRX </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Brixmor Property Group Inc </t>
+  </si>
+  <si>
+    <t>30.2</t>
+  </si>
+  <si>
+    <t>13.95%</t>
+  </si>
+  <si>
+    <t>4.70%</t>
+  </si>
+  <si>
+    <t>93.48%</t>
+  </si>
+  <si>
+    <t>101.99%</t>
+  </si>
+  <si>
+    <t>21.21</t>
+  </si>
+  <si>
+    <t>4.52%</t>
+  </si>
+  <si>
+    <t>86.98</t>
+  </si>
+  <si>
+    <t>50.33%</t>
+  </si>
+  <si>
+    <t>29.91%</t>
+  </si>
+  <si>
+    <t>3.63</t>
+  </si>
+  <si>
+    <t>75.36</t>
+  </si>
+  <si>
+    <t>1.93%</t>
+  </si>
+  <si>
+    <t>53.61%</t>
+  </si>
+  <si>
+    <t>5.21</t>
+  </si>
+  <si>
+    <t>773.97</t>
+  </si>
+  <si>
+    <t>0.30%</t>
+  </si>
+  <si>
+    <t>11.55%</t>
+  </si>
+  <si>
+    <t>44.03</t>
+  </si>
+  <si>
+    <t>926.4</t>
+  </si>
+  <si>
+    <t>19.19%</t>
+  </si>
+  <si>
+    <t>8.05%</t>
+  </si>
+  <si>
+    <t>43.57</t>
+  </si>
+  <si>
+    <t>284.68</t>
+  </si>
+  <si>
+    <t>20.69%</t>
+  </si>
+  <si>
+    <t>30.07%</t>
+  </si>
+  <si>
+    <t>28.49</t>
+  </si>
+  <si>
+    <t>59.74</t>
+  </si>
+  <si>
+    <t>6.47%</t>
+  </si>
+  <si>
+    <t>26.91%</t>
+  </si>
+  <si>
+    <t>84.45</t>
+  </si>
+  <si>
+    <t>44.43</t>
+  </si>
+  <si>
+    <t>26.66%</t>
+  </si>
+  <si>
+    <t>83.19</t>
+  </si>
+  <si>
+    <t>1.72%</t>
+  </si>
+  <si>
+    <t>137.31</t>
+  </si>
+  <si>
+    <t>4.33%</t>
+  </si>
+  <si>
+    <t>15.27</t>
+  </si>
+  <si>
+    <t>134.33</t>
+  </si>
+  <si>
+    <t>3.04%</t>
+  </si>
+  <si>
+    <t>10.72%</t>
+  </si>
+  <si>
+    <t>7.02%</t>
+  </si>
+  <si>
+    <t>39.08%</t>
+  </si>
+  <si>
+    <t>13.20</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CJT.TO </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cargojet Inc </t>
+  </si>
+  <si>
+    <t>82.2</t>
+  </si>
+  <si>
+    <t>32.06</t>
+  </si>
+  <si>
+    <t>19.27%</t>
+  </si>
+  <si>
+    <t>26.43%</t>
+  </si>
+  <si>
+    <t>-92.78%</t>
+  </si>
+  <si>
+    <t>40.35</t>
+  </si>
+  <si>
+    <t>1.25%</t>
+  </si>
+  <si>
+    <t>107.41</t>
+  </si>
+  <si>
+    <t>67.41</t>
+  </si>
+  <si>
+    <t>2.85%</t>
+  </si>
+  <si>
+    <t>6.92%</t>
+  </si>
+  <si>
+    <t>14.92</t>
+  </si>
+  <si>
+    <t>149.27</t>
+  </si>
+  <si>
+    <t>89.88</t>
+  </si>
+  <si>
+    <t>23.51</t>
+  </si>
+  <si>
+    <t>5.31%</t>
+  </si>
+  <si>
+    <t>6.58%</t>
+  </si>
+  <si>
+    <t>4.89</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CME </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CME Group Inc </t>
+  </si>
+  <si>
+    <t>252.69</t>
+  </si>
+  <si>
+    <t>278.2</t>
+  </si>
+  <si>
+    <t>2.08%</t>
+  </si>
+  <si>
+    <t>15.83%</t>
+  </si>
+  <si>
+    <t>20.22%</t>
+  </si>
+  <si>
+    <t>16.91%</t>
+  </si>
+  <si>
+    <t>44.81%</t>
+  </si>
+  <si>
+    <t>93.85%</t>
+  </si>
+  <si>
+    <t>23.27</t>
+  </si>
+  <si>
+    <t>682.59</t>
+  </si>
+  <si>
+    <t>6.63%</t>
+  </si>
+  <si>
+    <t>7.78%</t>
+  </si>
+  <si>
+    <t>40.43%</t>
+  </si>
+  <si>
+    <t>70.21</t>
+  </si>
+  <si>
+    <t>5.72%</t>
+  </si>
+  <si>
+    <t>20.89</t>
+  </si>
+  <si>
+    <t>119.46</t>
+  </si>
+  <si>
+    <t>4.04%</t>
+  </si>
+  <si>
+    <t>8.66%</t>
+  </si>
+  <si>
+    <t>21.50</t>
+  </si>
+  <si>
+    <t>41.54</t>
+  </si>
+  <si>
+    <t>2.20%</t>
+  </si>
+  <si>
+    <t>7.66%</t>
+  </si>
+  <si>
+    <t>25.93</t>
+  </si>
+  <si>
+    <t>47.68</t>
+  </si>
+  <si>
+    <t>46.02</t>
+  </si>
+  <si>
+    <t>24.57%</t>
+  </si>
+  <si>
+    <t>22.08%</t>
+  </si>
+  <si>
+    <t>75.91%</t>
+  </si>
+  <si>
+    <t>13.52</t>
+  </si>
+  <si>
+    <t>66.36</t>
+  </si>
+  <si>
+    <t>3.82%</t>
+  </si>
+  <si>
+    <t>22.06%</t>
+  </si>
+  <si>
+    <t>76.28%</t>
+  </si>
+  <si>
+    <t>165.97</t>
+  </si>
+  <si>
+    <t>2.18%</t>
+  </si>
+  <si>
+    <t>27.61</t>
+  </si>
+  <si>
+    <t>24.87</t>
+  </si>
+  <si>
+    <t xml:space="preserve">COP </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ConocoPhillips </t>
+  </si>
+  <si>
+    <t>119.01</t>
+  </si>
+  <si>
+    <t>40.37%</t>
+  </si>
+  <si>
+    <t>14.05%</t>
+  </si>
+  <si>
+    <t>50.18%</t>
+  </si>
+  <si>
+    <t>68.84%</t>
+  </si>
+  <si>
+    <t>19.38</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CPT </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Camden Property Trust </t>
+  </si>
+  <si>
+    <t>108.88</t>
+  </si>
+  <si>
+    <t>7.99%</t>
+  </si>
+  <si>
+    <t>118.80%</t>
+  </si>
+  <si>
+    <t>125.63%</t>
+  </si>
+  <si>
+    <t>29.73</t>
+  </si>
+  <si>
+    <t>3.69%</t>
+  </si>
+  <si>
+    <t>17.71</t>
+  </si>
+  <si>
+    <t>12.01%</t>
+  </si>
+  <si>
+    <t>3.47%</t>
+  </si>
+  <si>
+    <t>343.32</t>
+  </si>
+  <si>
+    <t>22.95%</t>
+  </si>
+  <si>
+    <t>3.81%</t>
+  </si>
+  <si>
+    <t>15.72%</t>
+  </si>
+  <si>
+    <t>20.12</t>
+  </si>
+  <si>
+    <t>65.37</t>
+  </si>
+  <si>
+    <t>5.35%</t>
+  </si>
+  <si>
+    <t>6.60%</t>
+  </si>
+  <si>
+    <t>38.95%</t>
+  </si>
+  <si>
+    <t>11.69</t>
+  </si>
+  <si>
+    <t>26.96%</t>
+  </si>
+  <si>
+    <t>37.92%</t>
+  </si>
+  <si>
+    <t>32.76</t>
+  </si>
+  <si>
+    <t>20.98%</t>
+  </si>
+  <si>
+    <t>6.28%</t>
+  </si>
+  <si>
+    <t>70.45%</t>
+  </si>
+  <si>
+    <t>26.15</t>
+  </si>
+  <si>
+    <t>53.52</t>
+  </si>
+  <si>
+    <t>11.18%</t>
+  </si>
+  <si>
+    <t>6.83%</t>
+  </si>
+  <si>
+    <t>10.32</t>
+  </si>
+  <si>
+    <t>39.1</t>
+  </si>
+  <si>
+    <t>9.98%</t>
+  </si>
+  <si>
+    <t>8.72%</t>
+  </si>
+  <si>
+    <t>84.22%</t>
+  </si>
+  <si>
+    <t>27.96</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CVX </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Chevron Corp </t>
+  </si>
+  <si>
+    <t>189.78</t>
+  </si>
+  <si>
+    <t>186.9</t>
+  </si>
+  <si>
+    <t>28.97%</t>
+  </si>
+  <si>
+    <t>9.66%</t>
+  </si>
+  <si>
+    <t>6.02%</t>
+  </si>
+  <si>
+    <t>103.68%</t>
+  </si>
+  <si>
+    <t>95.15%</t>
+  </si>
+  <si>
+    <t>31.67</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CWEN </t>
+  </si>
+  <si>
+    <t>40.34</t>
+  </si>
+  <si>
+    <t>4.53%</t>
+  </si>
+  <si>
+    <t>30.69%</t>
+  </si>
+  <si>
+    <t>7.41%</t>
+  </si>
+  <si>
+    <t>58.69%</t>
+  </si>
+  <si>
+    <t>4.95%</t>
+  </si>
+  <si>
+    <t>44.8</t>
+  </si>
+  <si>
+    <t>20.67%</t>
+  </si>
+  <si>
+    <t>-33.03%</t>
+  </si>
+  <si>
+    <t>22.56</t>
+  </si>
+  <si>
+    <t>85.26</t>
+  </si>
+  <si>
+    <t>35.75%</t>
+  </si>
+  <si>
+    <t>25.58</t>
+  </si>
+  <si>
+    <t>588.77</t>
+  </si>
+  <si>
+    <t>14.31%</t>
+  </si>
+  <si>
+    <t>46.58%</t>
+  </si>
+  <si>
+    <t>30.72</t>
+  </si>
+  <si>
+    <t>144.58</t>
+  </si>
+  <si>
+    <t>17.69%</t>
+  </si>
+  <si>
+    <t>13.78</t>
+  </si>
+  <si>
+    <t>8.54</t>
+  </si>
+  <si>
+    <t>40.02%</t>
+  </si>
+  <si>
+    <t>20.29%</t>
+  </si>
+  <si>
+    <t>67.04%</t>
+  </si>
+  <si>
+    <t>28.81</t>
+  </si>
+  <si>
+    <t>175.09</t>
+  </si>
+  <si>
+    <t>0.27%</t>
+  </si>
+  <si>
+    <t>17.95%</t>
+  </si>
+  <si>
+    <t>37.24</t>
+  </si>
+  <si>
+    <t>306.66</t>
+  </si>
+  <si>
+    <t>7.22%</t>
+  </si>
+  <si>
+    <t>16.74%</t>
+  </si>
+  <si>
+    <t>17.86</t>
+  </si>
+  <si>
+    <t>198.18</t>
+  </si>
+  <si>
+    <t>17.76%</t>
+  </si>
+  <si>
+    <t>108.81</t>
+  </si>
+  <si>
+    <t>25.25</t>
+  </si>
+  <si>
+    <t>255.73</t>
+  </si>
+  <si>
+    <t>14.78%</t>
+  </si>
+  <si>
+    <t>8.26%</t>
+  </si>
+  <si>
+    <t>41.57%</t>
+  </si>
+  <si>
+    <t>34.64</t>
+  </si>
+  <si>
+    <t>11.78%</t>
+  </si>
+  <si>
+    <t>16.59%</t>
+  </si>
+  <si>
+    <t>62.51%</t>
+  </si>
+  <si>
+    <t>27.00</t>
+  </si>
+  <si>
+    <t>70.85</t>
+  </si>
+  <si>
+    <t>40.09%</t>
+  </si>
+  <si>
+    <t>6.53%</t>
+  </si>
+  <si>
+    <t>5.47%</t>
+  </si>
+  <si>
+    <t>7.60</t>
+  </si>
+  <si>
+    <t>391.32</t>
+  </si>
+  <si>
+    <t>10.52%</t>
+  </si>
+  <si>
+    <t>16.73</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ENB </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Enbridge Inc </t>
+  </si>
+  <si>
+    <t>55.81</t>
+  </si>
+  <si>
+    <t>46.77</t>
+  </si>
+  <si>
+    <t>117.11%</t>
+  </si>
+  <si>
+    <t>421.90%</t>
+  </si>
+  <si>
+    <t>6.62%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ENB.TO </t>
+  </si>
+  <si>
+    <t>77.58</t>
+  </si>
+  <si>
+    <t>62.36</t>
+  </si>
+  <si>
+    <t>4.98%</t>
+  </si>
+  <si>
+    <t>425.15%</t>
+  </si>
+  <si>
+    <t>26.30</t>
+  </si>
+  <si>
+    <t>141.48</t>
+  </si>
+  <si>
+    <t>23.10%</t>
+  </si>
+  <si>
+    <t>11.63%</t>
+  </si>
+  <si>
+    <t>54.64%</t>
+  </si>
+  <si>
+    <t>13.12</t>
+  </si>
+  <si>
+    <t>37.97</t>
+  </si>
+  <si>
+    <t>5.83%</t>
+  </si>
+  <si>
+    <t>8.96%</t>
+  </si>
+  <si>
+    <t>207.49%</t>
+  </si>
+  <si>
+    <t>13.64</t>
+  </si>
+  <si>
+    <t>29.71</t>
+  </si>
+  <si>
+    <t>4.25%</t>
+  </si>
+  <si>
+    <t>19.59%</t>
+  </si>
+  <si>
+    <t>24.21</t>
+  </si>
+  <si>
+    <t>1076.24</t>
+  </si>
+  <si>
+    <t>29.27%</t>
+  </si>
+  <si>
+    <t>12.24%</t>
+  </si>
+  <si>
+    <t>73.86</t>
+  </si>
+  <si>
+    <t>68.17</t>
+  </si>
+  <si>
+    <t>4.68%</t>
+  </si>
+  <si>
+    <t>5.65%</t>
+  </si>
+  <si>
+    <t>485.57%</t>
+  </si>
+  <si>
+    <t>14.60</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ESS </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Essex Property Trust Inc </t>
+  </si>
+  <si>
+    <t>278.07</t>
+  </si>
+  <si>
+    <t>250.79</t>
+  </si>
+  <si>
+    <t>10.97%</t>
+  </si>
+  <si>
+    <t>5.57%</t>
+  </si>
+  <si>
+    <t>4.31%</t>
+  </si>
+  <si>
+    <t>98.88%</t>
+  </si>
+  <si>
+    <t>58.90%</t>
+  </si>
+  <si>
+    <t>30.67</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ETN </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Eaton Corporation PLC </t>
+  </si>
+  <si>
+    <t>421.4</t>
+  </si>
+  <si>
+    <t>109.2</t>
+  </si>
+  <si>
+    <t>39.78%</t>
+  </si>
+  <si>
+    <t>43.54%</t>
+  </si>
+  <si>
+    <t>39.17</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ETR </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Entergy Corp </t>
+  </si>
+  <si>
+    <t>108.64</t>
+  </si>
+  <si>
+    <t>3.42%</t>
+  </si>
+  <si>
+    <t>61.09%</t>
+  </si>
+  <si>
+    <t>-34.99%</t>
+  </si>
+  <si>
+    <t>27.78</t>
+  </si>
+  <si>
+    <t>3.55%</t>
+  </si>
+  <si>
+    <t>46.45</t>
+  </si>
+  <si>
+    <t>7.77%</t>
+  </si>
+  <si>
+    <t>8.57%</t>
+  </si>
+  <si>
+    <t>39.13</t>
+  </si>
+  <si>
+    <t>220.05</t>
+  </si>
+  <si>
+    <t>22.67%</t>
+  </si>
+  <si>
+    <t>18.76%</t>
+  </si>
+  <si>
+    <t>8.64%</t>
+  </si>
+  <si>
+    <t>27.52</t>
+  </si>
+  <si>
+    <t>31.7</t>
+  </si>
+  <si>
+    <t>33.90%</t>
+  </si>
+  <si>
+    <t>17.78</t>
+  </si>
+  <si>
+    <t>28.64</t>
+  </si>
+  <si>
+    <t>9.00</t>
+  </si>
+  <si>
+    <t>229.22</t>
+  </si>
+  <si>
+    <t>10.22%</t>
+  </si>
+  <si>
+    <t>-69.00%</t>
+  </si>
+  <si>
+    <t>32.62</t>
+  </si>
+  <si>
+    <t>318.84</t>
+  </si>
+  <si>
+    <t>-69.06%</t>
+  </si>
+  <si>
+    <t>38.9</t>
+  </si>
+  <si>
+    <t>30.59%</t>
+  </si>
+  <si>
+    <t>11.87</t>
+  </si>
+  <si>
+    <t>107.15</t>
+  </si>
+  <si>
+    <t>19.15%</t>
+  </si>
+  <si>
+    <t>11.27%</t>
+  </si>
+  <si>
+    <t>190.45</t>
+  </si>
+  <si>
+    <t>12.43%</t>
+  </si>
+  <si>
+    <t>37.84</t>
+  </si>
+  <si>
+    <t>54.69</t>
+  </si>
+  <si>
+    <t>53.3</t>
+  </si>
+  <si>
+    <t>-34.00%</t>
+  </si>
+  <si>
+    <t>22.48</t>
+  </si>
+  <si>
+    <t>76.01</t>
+  </si>
+  <si>
+    <t>-33.88%</t>
+  </si>
+  <si>
+    <t>13.73%</t>
+  </si>
+  <si>
+    <t>10.47%</t>
+  </si>
+  <si>
+    <t>387.80%</t>
+  </si>
+  <si>
+    <t>26.62</t>
+  </si>
+  <si>
+    <t>21.22</t>
+  </si>
+  <si>
+    <t>10.34</t>
+  </si>
+  <si>
+    <t>38.01</t>
+  </si>
+  <si>
+    <t>2.66%</t>
+  </si>
+  <si>
+    <t>8.42%</t>
+  </si>
+  <si>
+    <t>12.30%</t>
+  </si>
+  <si>
+    <t>28.29%</t>
+  </si>
+  <si>
+    <t>10.14</t>
+  </si>
+  <si>
+    <t>15.59</t>
+  </si>
+  <si>
+    <t>135.74%</t>
+  </si>
+  <si>
+    <t>3.37</t>
+  </si>
+  <si>
+    <t>28.82</t>
+  </si>
+  <si>
+    <t>6.17%</t>
+  </si>
+  <si>
+    <t>13.41%</t>
+  </si>
+  <si>
+    <t>12.36%</t>
+  </si>
+  <si>
+    <t>236.22%</t>
+  </si>
+  <si>
+    <t>32.07</t>
+  </si>
+  <si>
+    <t>73.82</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GIL.TO </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gildan Activewear Inc </t>
+  </si>
+  <si>
+    <t>80.93</t>
+  </si>
+  <si>
+    <t>6.95%</t>
+  </si>
+  <si>
+    <t>34.78%</t>
+  </si>
+  <si>
+    <t>41.31%</t>
+  </si>
+  <si>
+    <t>35.01</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GLP </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Global Partners LP </t>
+  </si>
+  <si>
+    <t>48.37</t>
+  </si>
+  <si>
+    <t>6.21%</t>
+  </si>
+  <si>
+    <t>30.16%</t>
+  </si>
+  <si>
+    <t>12.97%</t>
+  </si>
+  <si>
+    <t>140.99%</t>
+  </si>
+  <si>
+    <t>84.53%</t>
+  </si>
+  <si>
+    <t>13.17</t>
+  </si>
+  <si>
+    <t>46.09</t>
+  </si>
+  <si>
+    <t>14.90</t>
+  </si>
+  <si>
+    <t>237.9</t>
+  </si>
+  <si>
+    <t>88.2</t>
+  </si>
+  <si>
+    <t>10.93%</t>
+  </si>
+  <si>
+    <t>26.08</t>
+  </si>
+  <si>
+    <t>1285.56</t>
+  </si>
+  <si>
+    <t>283.48</t>
+  </si>
+  <si>
+    <t>16.71%</t>
+  </si>
+  <si>
+    <t>7.93%</t>
+  </si>
+  <si>
+    <t>8.34%</t>
+  </si>
+  <si>
+    <t>33.36%</t>
+  </si>
+  <si>
+    <t>33.07</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HAL </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Halliburton Co </t>
+  </si>
+  <si>
+    <t>41.03</t>
+  </si>
+  <si>
+    <t>56.22%</t>
+  </si>
+  <si>
+    <t>27.73%</t>
+  </si>
+  <si>
+    <t>45.13%</t>
+  </si>
+  <si>
+    <t>34.21%</t>
+  </si>
+  <si>
+    <t>21.33</t>
+  </si>
+  <si>
+    <t>363.47</t>
+  </si>
+  <si>
+    <t>13.02</t>
+  </si>
+  <si>
+    <t>38.49</t>
+  </si>
+  <si>
+    <t>47.26%</t>
+  </si>
+  <si>
+    <t>12.98</t>
+  </si>
+  <si>
+    <t>125.98</t>
+  </si>
+  <si>
+    <t>8.93</t>
+  </si>
+  <si>
+    <t>14.45</t>
+  </si>
+  <si>
+    <t>4.44%</t>
+  </si>
+  <si>
+    <t>21.91%</t>
+  </si>
+  <si>
+    <t>337.99%</t>
+  </si>
+  <si>
+    <t>10.78</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HMDPF </t>
+  </si>
+  <si>
+    <t>238.18</t>
+  </si>
+  <si>
+    <t>0.33%</t>
+  </si>
+  <si>
+    <t>37.65%</t>
+  </si>
+  <si>
+    <t>22.42%</t>
+  </si>
+  <si>
+    <t>26.47%</t>
+  </si>
+  <si>
+    <t>-7188.80%</t>
+  </si>
+  <si>
+    <t>58.91</t>
+  </si>
+  <si>
+    <t>12713.59%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">H2O America(Dover) </t>
+  </si>
+  <si>
+    <t>56.07</t>
+  </si>
+  <si>
+    <t>6.20%</t>
+  </si>
+  <si>
+    <t>19.82</t>
+  </si>
+  <si>
+    <t>484.89</t>
+  </si>
+  <si>
+    <t>22.72%</t>
+  </si>
+  <si>
+    <t>27.94</t>
+  </si>
+  <si>
+    <t>138.39</t>
+  </si>
+  <si>
+    <t>26.48%</t>
+  </si>
+  <si>
+    <t>21.53</t>
+  </si>
+  <si>
+    <t>256.63</t>
+  </si>
+  <si>
+    <t>65.87%</t>
+  </si>
+  <si>
+    <t>19.08%</t>
+  </si>
+  <si>
+    <t>23.73</t>
+  </si>
+  <si>
+    <t>215.42</t>
+  </si>
+  <si>
+    <t>6.99%</t>
+  </si>
+  <si>
+    <t>31.16</t>
+  </si>
+  <si>
+    <t>270.16</t>
+  </si>
+  <si>
+    <t>8.88%</t>
+  </si>
+  <si>
+    <t>15.23%</t>
+  </si>
+  <si>
+    <t>26.79%</t>
+  </si>
+  <si>
+    <t>14.42</t>
+  </si>
+  <si>
+    <t>195.24</t>
+  </si>
+  <si>
+    <t>15.85%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">INGR </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ingredion Inc </t>
+  </si>
+  <si>
+    <t>100.92</t>
+  </si>
+  <si>
+    <t>40.67%</t>
+  </si>
+  <si>
+    <t>46.99%</t>
+  </si>
+  <si>
+    <t>9.77</t>
+  </si>
+  <si>
+    <t>311.47</t>
+  </si>
+  <si>
+    <t>14.48%</t>
+  </si>
+  <si>
+    <t>17.06%</t>
+  </si>
+  <si>
+    <t>20.08</t>
+  </si>
+  <si>
+    <t xml:space="preserve">INVH </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invitation Homes Inc </t>
+  </si>
+  <si>
+    <t>19.73%</t>
+  </si>
+  <si>
+    <t>13.02%</t>
+  </si>
+  <si>
+    <t>122.32%</t>
+  </si>
+  <si>
+    <t>82.20%</t>
+  </si>
+  <si>
+    <t>30.76</t>
+  </si>
+  <si>
+    <t>250.27</t>
+  </si>
+  <si>
+    <t>6.78%</t>
+  </si>
+  <si>
+    <t>66.05%</t>
+  </si>
+  <si>
+    <t>22.96</t>
+  </si>
+  <si>
+    <t>75.78</t>
+  </si>
+  <si>
+    <t>4.20%</t>
+  </si>
+  <si>
+    <t>6.77%</t>
+  </si>
+  <si>
+    <t>68.11%</t>
+  </si>
+  <si>
+    <t>25.53</t>
+  </si>
+  <si>
+    <t>300.83</t>
+  </si>
+  <si>
+    <t>5.94%</t>
+  </si>
+  <si>
+    <t>14.34</t>
+  </si>
+  <si>
+    <t>34.53</t>
+  </si>
+  <si>
+    <t>5.97%</t>
+  </si>
+  <si>
+    <t>122.52%</t>
+  </si>
+  <si>
+    <t>20.50</t>
+  </si>
+  <si>
+    <t>51.16</t>
+  </si>
+  <si>
+    <t>9.42</t>
+  </si>
+  <si>
+    <t>30.55</t>
+  </si>
+  <si>
+    <t>22.34</t>
+  </si>
+  <si>
+    <t>56.94</t>
+  </si>
+  <si>
+    <t>27.64%</t>
+  </si>
+  <si>
+    <t>14.56%</t>
+  </si>
+  <si>
+    <t>142.25%</t>
+  </si>
+  <si>
+    <t>72.80</t>
+  </si>
+  <si>
+    <t>2126.38</t>
+  </si>
+  <si>
+    <t>335.8</t>
+  </si>
+  <si>
+    <t>0.45%</t>
+  </si>
+  <si>
+    <t>20.76%</t>
+  </si>
+  <si>
+    <t>13.00%</t>
+  </si>
+  <si>
+    <t>25.08%</t>
+  </si>
+  <si>
+    <t>54.41</t>
+  </si>
+  <si>
+    <t>62.8</t>
+  </si>
+  <si>
+    <t>21.93</t>
+  </si>
+  <si>
+    <t>16.57%</t>
+  </si>
+  <si>
+    <t>12.63%</t>
+  </si>
+  <si>
+    <t>16.19%</t>
+  </si>
+  <si>
+    <t>28.12</t>
+  </si>
+  <si>
+    <t>149.64</t>
+  </si>
+  <si>
+    <t>12.13%</t>
+  </si>
+  <si>
+    <t>6.81%</t>
+  </si>
+  <si>
+    <t>21.06%</t>
+  </si>
+  <si>
+    <t>94.30%</t>
+  </si>
+  <si>
+    <t>28.16</t>
+  </si>
+  <si>
+    <t>221.11</t>
+  </si>
+  <si>
+    <t>85.83</t>
+  </si>
+  <si>
+    <t>11.64%</t>
+  </si>
+  <si>
+    <t>8.55%</t>
+  </si>
+  <si>
+    <t>19.93%</t>
+  </si>
+  <si>
+    <t>9.32</t>
+  </si>
+  <si>
+    <t>262.78</t>
+  </si>
+  <si>
+    <t>9.08%</t>
+  </si>
+  <si>
+    <t>26.68</t>
+  </si>
+  <si>
+    <t>515.41</t>
+  </si>
+  <si>
+    <t>11.83%</t>
+  </si>
+  <si>
+    <t>4.65%</t>
+  </si>
+  <si>
+    <t>9.99%</t>
+  </si>
+  <si>
+    <t>22.05</t>
+  </si>
+  <si>
+    <t>507.71</t>
+  </si>
+  <si>
+    <t>145.3</t>
+  </si>
+  <si>
+    <t>18.56%</t>
+  </si>
+  <si>
+    <t>8.94%</t>
+  </si>
+  <si>
+    <t>55.81%</t>
+  </si>
+  <si>
+    <t>33.03</t>
+  </si>
+  <si>
+    <t>1082.36</t>
+  </si>
+  <si>
+    <t>0.65%</t>
+  </si>
+  <si>
+    <t>28.11%</t>
+  </si>
+  <si>
+    <t>19.52%</t>
+  </si>
+  <si>
+    <t>53.87%</t>
+  </si>
+  <si>
+    <t>39.26</t>
+  </si>
+  <si>
+    <t>91.73</t>
+  </si>
+  <si>
+    <t>16.47%</t>
+  </si>
+  <si>
+    <t>24.40%</t>
+  </si>
+  <si>
+    <t>35.41</t>
+  </si>
+  <si>
+    <t>105.11</t>
+  </si>
+  <si>
+    <t>1.11%</t>
+  </si>
+  <si>
+    <t>4.94%</t>
+  </si>
+  <si>
+    <t>18.33%</t>
+  </si>
+  <si>
+    <t>9.72</t>
+  </si>
+  <si>
+    <t>70.76</t>
+  </si>
+  <si>
+    <t>3.02%</t>
+  </si>
+  <si>
+    <t>-51.41%</t>
+  </si>
+  <si>
+    <t>22.51</t>
+  </si>
+  <si>
+    <t>343.91</t>
+  </si>
+  <si>
+    <t>0.31%</t>
+  </si>
+  <si>
+    <t>7.05%</t>
+  </si>
+  <si>
+    <t>60.06</t>
+  </si>
+  <si>
+    <t>472.05</t>
+  </si>
+  <si>
+    <t>18.07%</t>
+  </si>
+  <si>
+    <t>14.53%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAA </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mid-America Apartment Communities Inc </t>
+  </si>
+  <si>
+    <t>132.62</t>
+  </si>
+  <si>
+    <t>160.45%</t>
+  </si>
+  <si>
+    <t>104.24%</t>
+  </si>
+  <si>
+    <t>39.14</t>
+  </si>
+  <si>
+    <t>4.07%</t>
+  </si>
+  <si>
+    <t>50.73</t>
+  </si>
+  <si>
+    <t>3.74%</t>
+  </si>
+  <si>
+    <t>18.29%</t>
+  </si>
+  <si>
+    <t>102.41%</t>
+  </si>
+  <si>
+    <t>185.93</t>
+  </si>
+  <si>
+    <t>9.37%</t>
+  </si>
+  <si>
+    <t>22.59%</t>
+  </si>
+  <si>
+    <t>13.35</t>
+  </si>
+  <si>
+    <t>273.4</t>
+  </si>
+  <si>
+    <t>5.42%</t>
+  </si>
+  <si>
+    <t>4.34%</t>
+  </si>
+  <si>
+    <t>73.48%</t>
+  </si>
+  <si>
+    <t>23.01</t>
+  </si>
+  <si>
+    <t>448.56</t>
+  </si>
+  <si>
+    <t>4.26%</t>
+  </si>
+  <si>
+    <t>5.88%</t>
+  </si>
+  <si>
+    <t>10.79%</t>
+  </si>
+  <si>
+    <t>32.51</t>
+  </si>
+  <si>
+    <t>46.3</t>
+  </si>
+  <si>
+    <t>7.77</t>
+  </si>
+  <si>
+    <t>131.45</t>
+  </si>
+  <si>
+    <t>16.80</t>
+  </si>
+  <si>
+    <t>55.24</t>
+  </si>
+  <si>
+    <t>13.33%</t>
+  </si>
+  <si>
+    <t>7.09%</t>
+  </si>
+  <si>
+    <t>8.76%</t>
+  </si>
+  <si>
+    <t>106.29%</t>
+  </si>
+  <si>
+    <t>11.84</t>
+  </si>
+  <si>
+    <t>1690.09</t>
+  </si>
+  <si>
+    <t>25.13%</t>
+  </si>
+  <si>
+    <t>21.82%</t>
+  </si>
+  <si>
+    <t>24.87%</t>
+  </si>
+  <si>
+    <t>48.38%</t>
+  </si>
+  <si>
+    <t>111.93</t>
+  </si>
+  <si>
+    <t>114.76</t>
+  </si>
+  <si>
+    <t>38.27%</t>
+  </si>
+  <si>
+    <t>33.40</t>
+  </si>
+  <si>
+    <t>157.34</t>
+  </si>
+  <si>
+    <t>2.23%</t>
+  </si>
+  <si>
+    <t>7.86%</t>
+  </si>
+  <si>
+    <t>13.05%</t>
+  </si>
+  <si>
+    <t>20.02</t>
+  </si>
+  <si>
+    <t>89.02</t>
+  </si>
+  <si>
+    <t>3.88%</t>
+  </si>
+  <si>
+    <t>10.36%</t>
+  </si>
+  <si>
+    <t>18.92</t>
+  </si>
+  <si>
+    <t>210.2</t>
+  </si>
+  <si>
+    <t>15.79%</t>
+  </si>
+  <si>
+    <t>23.36%</t>
+  </si>
+  <si>
+    <t>18.84</t>
+  </si>
+  <si>
+    <t>613.97</t>
+  </si>
+  <si>
+    <t>13.57%</t>
+  </si>
+  <si>
+    <t>11.17%</t>
+  </si>
+  <si>
+    <t>19.80%</t>
+  </si>
+  <si>
+    <t>36.06</t>
+  </si>
+  <si>
+    <t>51.95</t>
+  </si>
+  <si>
+    <t>1.34%</t>
+  </si>
+  <si>
+    <t>6.25%</t>
+  </si>
+  <si>
+    <t>-67.83%</t>
+  </si>
+  <si>
+    <t>427.17</t>
+  </si>
+  <si>
+    <t>0.82%</t>
+  </si>
+  <si>
+    <t>14.69%</t>
+  </si>
+  <si>
+    <t>26.82</t>
+  </si>
+  <si>
+    <t>408.44</t>
+  </si>
+  <si>
+    <t>13.88%</t>
+  </si>
+  <si>
+    <t>32.53</t>
+  </si>
+  <si>
+    <t>214.13</t>
+  </si>
+  <si>
+    <t>5.56%</t>
+  </si>
+  <si>
+    <t>10.26%</t>
+  </si>
+  <si>
+    <t>39.64%</t>
+  </si>
+  <si>
+    <t>12.10</t>
+  </si>
+  <si>
+    <t>7.42%</t>
+  </si>
+  <si>
+    <t>21.19</t>
+  </si>
+  <si>
+    <t>186.56</t>
+  </si>
+  <si>
+    <t>82.56%</t>
+  </si>
+  <si>
+    <t>17.83</t>
+  </si>
+  <si>
+    <t>86.78</t>
+  </si>
+  <si>
+    <t>6.55%</t>
+  </si>
+  <si>
+    <t>27.89</t>
+  </si>
+  <si>
+    <t>289.41</t>
+  </si>
+  <si>
+    <t>25.47%</t>
+  </si>
+  <si>
+    <t>30.66</t>
+  </si>
+  <si>
+    <t>84.63</t>
+  </si>
+  <si>
+    <t>95.73</t>
+  </si>
+  <si>
+    <t>15.01%</t>
+  </si>
+  <si>
+    <t>22.09</t>
+  </si>
+  <si>
+    <t>6.47</t>
+  </si>
+  <si>
+    <t>7.61%</t>
+  </si>
+  <si>
+    <t>14.76</t>
+  </si>
+  <si>
+    <t>781.94</t>
+  </si>
+  <si>
+    <t>9.11%</t>
+  </si>
+  <si>
+    <t>17.67</t>
+  </si>
+  <si>
+    <t>45.57</t>
+  </si>
+  <si>
+    <t>30.18%</t>
+  </si>
+  <si>
+    <t>-65.79%</t>
+  </si>
+  <si>
+    <t>23.00</t>
+  </si>
+  <si>
+    <t>53.87</t>
+  </si>
+  <si>
+    <t>15.54%</t>
+  </si>
+  <si>
+    <t>-290.41%</t>
+  </si>
+  <si>
+    <t>16.41</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NNN </t>
+  </si>
+  <si>
+    <t xml:space="preserve">NNN REIT Inc </t>
+  </si>
+  <si>
+    <t>44.23</t>
+  </si>
+  <si>
+    <t>41.2</t>
+  </si>
+  <si>
+    <t>6.35%</t>
+  </si>
+  <si>
+    <t>113.92%</t>
+  </si>
+  <si>
+    <t>68.89%</t>
+  </si>
+  <si>
+    <t>21.64</t>
+  </si>
+  <si>
+    <t>526.58</t>
+  </si>
+  <si>
+    <t>17.65</t>
+  </si>
+  <si>
+    <t>144.69</t>
+  </si>
+  <si>
+    <t>79.82%</t>
+  </si>
+  <si>
+    <t>42.01</t>
+  </si>
+  <si>
+    <t>5.67%</t>
+  </si>
+  <si>
+    <t>19.22%</t>
+  </si>
+  <si>
+    <t>18.93%</t>
+  </si>
+  <si>
+    <t>21.07%</t>
+  </si>
+  <si>
+    <t>439.24%</t>
+  </si>
+  <si>
+    <t>10.66</t>
+  </si>
+  <si>
+    <t>29.36</t>
+  </si>
+  <si>
+    <t>4.19%</t>
+  </si>
+  <si>
+    <t>46.09%</t>
+  </si>
+  <si>
+    <t>11.19</t>
+  </si>
+  <si>
+    <t xml:space="preserve">O </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Realty Income Corp </t>
+  </si>
+  <si>
+    <t>59.73</t>
+  </si>
+  <si>
+    <t>41.39</t>
+  </si>
+  <si>
+    <t>3.31%</t>
+  </si>
+  <si>
+    <t>27.23%</t>
+  </si>
+  <si>
+    <t>275.92%</t>
+  </si>
+  <si>
+    <t>75.18%</t>
+  </si>
+  <si>
+    <t>50.31</t>
+  </si>
+  <si>
+    <t>5.44%</t>
+  </si>
+  <si>
+    <t>236.21</t>
+  </si>
+  <si>
+    <t>0.51%</t>
+  </si>
+  <si>
+    <t>5.69%</t>
+  </si>
+  <si>
+    <t>23.25%</t>
+  </si>
+  <si>
+    <t>47.08</t>
+  </si>
+  <si>
+    <t>230.46</t>
+  </si>
+  <si>
+    <t>38.27</t>
+  </si>
+  <si>
+    <t>134.2</t>
+  </si>
+  <si>
+    <t>16.31%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">OTCM </t>
+  </si>
+  <si>
+    <t xml:space="preserve">OTC Markets Group Inc </t>
+  </si>
+  <si>
+    <t>20.85%</t>
+  </si>
+  <si>
+    <t>64.07%</t>
+  </si>
+  <si>
+    <t>20.37</t>
+  </si>
+  <si>
+    <t>23.69</t>
+  </si>
+  <si>
+    <t>8.41%</t>
+  </si>
+  <si>
+    <t>11.60</t>
+  </si>
+  <si>
+    <t>32.87</t>
+  </si>
+  <si>
+    <t>7.20%</t>
+  </si>
+  <si>
+    <t>33.32%</t>
+  </si>
+  <si>
+    <t>45.18</t>
+  </si>
+  <si>
+    <t>16.51%</t>
+  </si>
+  <si>
+    <t>3.87%</t>
+  </si>
+  <si>
+    <t>10.00%</t>
+  </si>
+  <si>
+    <t>29.17%</t>
+  </si>
+  <si>
+    <t>7.88</t>
+  </si>
+  <si>
+    <t>22.9</t>
+  </si>
+  <si>
+    <t>52.08%</t>
+  </si>
+  <si>
+    <t>57.22%</t>
+  </si>
+  <si>
+    <t>20.23</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PAAS </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pan American Silver Corp </t>
+  </si>
+  <si>
+    <t>52.61</t>
+  </si>
+  <si>
+    <t>12.06%</t>
+  </si>
+  <si>
+    <t>19.56%</t>
+  </si>
+  <si>
+    <t>18.98%</t>
+  </si>
+  <si>
+    <t>17.89%</t>
+  </si>
+  <si>
+    <t>165.54%</t>
+  </si>
+  <si>
+    <t>171.99</t>
+  </si>
+  <si>
+    <t>3.33%</t>
+  </si>
+  <si>
+    <t>57.41%</t>
+  </si>
+  <si>
+    <t>11.93</t>
+  </si>
+  <si>
+    <t>98.36</t>
+  </si>
+  <si>
+    <t>4.72%</t>
+  </si>
+  <si>
+    <t>21.38</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PCAR </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Paccar Inc </t>
+  </si>
+  <si>
+    <t>114.39</t>
+  </si>
+  <si>
+    <t>36.75</t>
+  </si>
+  <si>
+    <t>6.07%</t>
+  </si>
+  <si>
+    <t>60.22%</t>
+  </si>
+  <si>
+    <t>46.13%</t>
+  </si>
+  <si>
+    <t>23.49</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PEG </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Public Service Enterprise Group Inc </t>
+  </si>
+  <si>
+    <t>77.86</t>
+  </si>
+  <si>
+    <t>5.39%</t>
+  </si>
+  <si>
+    <t>59.59%</t>
+  </si>
+  <si>
+    <t>698.36%</t>
+  </si>
+  <si>
+    <t>17.39</t>
+  </si>
+  <si>
+    <t>25.71</t>
+  </si>
+  <si>
+    <t>67.88%</t>
+  </si>
+  <si>
+    <t>10.73</t>
+  </si>
+  <si>
+    <t>141.5</t>
+  </si>
+  <si>
+    <t>5.61%</t>
+  </si>
+  <si>
+    <t>21.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PGR </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Progressive Corp </t>
+  </si>
+  <si>
+    <t>193.49</t>
+  </si>
+  <si>
+    <t>0.20%</t>
+  </si>
+  <si>
+    <t>15.65%</t>
+  </si>
+  <si>
+    <t>13.91%</t>
+  </si>
+  <si>
+    <t>23.01%</t>
+  </si>
+  <si>
+    <t>72.04%</t>
+  </si>
+  <si>
+    <t>49.62%</t>
+  </si>
+  <si>
+    <t>9.68</t>
+  </si>
+  <si>
+    <t>0.23%</t>
+  </si>
+  <si>
+    <t>851.16</t>
+  </si>
+  <si>
+    <t>393.85</t>
+  </si>
+  <si>
+    <t>15.06%</t>
+  </si>
+  <si>
+    <t>117.25</t>
+  </si>
+  <si>
+    <t>12.40%</t>
+  </si>
+  <si>
+    <t>11.42</t>
+  </si>
+  <si>
+    <t>141.91</t>
+  </si>
+  <si>
+    <t>11.36%</t>
+  </si>
+  <si>
+    <t>14.36%</t>
+  </si>
+  <si>
+    <t>11.44%</t>
+  </si>
+  <si>
+    <t>89.93%</t>
+  </si>
+  <si>
+    <t>36.16</t>
+  </si>
+  <si>
+    <t>218.22</t>
+  </si>
+  <si>
+    <t>3.08%</t>
+  </si>
+  <si>
+    <t>29.55%</t>
+  </si>
+  <si>
+    <t>12.83</t>
+  </si>
+  <si>
+    <t>255.12</t>
+  </si>
+  <si>
+    <t>20.82%</t>
+  </si>
+  <si>
+    <t>16.22%</t>
+  </si>
+  <si>
+    <t>11.32</t>
+  </si>
+  <si>
+    <t>23.00%</t>
+  </si>
+  <si>
+    <t>16.82%</t>
+  </si>
+  <si>
+    <t>32.45%</t>
+  </si>
+  <si>
+    <t>70.15</t>
+  </si>
+  <si>
+    <t>11.37%</t>
+  </si>
+  <si>
+    <t>22.70%</t>
+  </si>
+  <si>
+    <t>17.31</t>
+  </si>
+  <si>
+    <t>260.37</t>
+  </si>
+  <si>
+    <t>18.49%</t>
+  </si>
+  <si>
+    <t>20.90</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RBA.TO </t>
+  </si>
+  <si>
+    <t xml:space="preserve">RB Global Inc </t>
+  </si>
+  <si>
+    <t>141.89</t>
+  </si>
+  <si>
+    <t>26.04</t>
+  </si>
+  <si>
+    <t>26.05%</t>
+  </si>
+  <si>
+    <t>58.61%</t>
+  </si>
+  <si>
+    <t>38.86%</t>
+  </si>
+  <si>
+    <t>49.28</t>
+  </si>
+  <si>
+    <t xml:space="preserve">REG </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Regency Centers Corp </t>
+  </si>
+  <si>
+    <t>3.97%</t>
+  </si>
+  <si>
+    <t>16.15%</t>
+  </si>
+  <si>
+    <t>101.69%</t>
+  </si>
+  <si>
+    <t>178.86%</t>
+  </si>
+  <si>
+    <t>26.53</t>
+  </si>
+  <si>
+    <t>34.01</t>
+  </si>
+  <si>
+    <t>5.49%</t>
+  </si>
+  <si>
+    <t>21.64%</t>
+  </si>
+  <si>
+    <t>13.71%</t>
+  </si>
+  <si>
+    <t>37.73</t>
+  </si>
+  <si>
+    <t>216.69</t>
+  </si>
+  <si>
+    <t>15.97%</t>
+  </si>
+  <si>
+    <t>9.53%</t>
+  </si>
+  <si>
+    <t>-52.81%</t>
+  </si>
+  <si>
+    <t>26.69</t>
+  </si>
+  <si>
+    <t>186.54</t>
+  </si>
+  <si>
+    <t>25.59%</t>
+  </si>
+  <si>
+    <t>11.05%</t>
+  </si>
+  <si>
+    <t>18.37</t>
+  </si>
+  <si>
+    <t>45.79</t>
+  </si>
+  <si>
+    <t>10.40%</t>
+  </si>
+  <si>
+    <t>15.20%</t>
+  </si>
+  <si>
+    <t>43.49</t>
+  </si>
+  <si>
+    <t>331.64</t>
+  </si>
+  <si>
+    <t>16.33%</t>
+  </si>
+  <si>
+    <t>20.34</t>
+  </si>
+  <si>
+    <t>232.62</t>
+  </si>
+  <si>
+    <t>20.45%</t>
+  </si>
+  <si>
+    <t>32.30</t>
+  </si>
+  <si>
+    <t>103.86</t>
+  </si>
+  <si>
+    <t>393.99</t>
+  </si>
+  <si>
+    <t>13.17%</t>
+  </si>
+  <si>
+    <t>24.85</t>
+  </si>
+  <si>
+    <t>204.15</t>
+  </si>
+  <si>
+    <t>28.91%</t>
+  </si>
+  <si>
+    <t>28.76</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RTX </t>
+  </si>
+  <si>
+    <t xml:space="preserve">RTX Corp </t>
+  </si>
+  <si>
+    <t>172.66</t>
+  </si>
+  <si>
+    <t>57.12</t>
+  </si>
+  <si>
+    <t>50.79%</t>
+  </si>
+  <si>
+    <t>47.16%</t>
+  </si>
+  <si>
+    <t>33.67</t>
+  </si>
+  <si>
+    <t>191.14</t>
+  </si>
+  <si>
+    <t>25.19%</t>
+  </si>
+  <si>
+    <t>17.18</t>
+  </si>
+  <si>
+    <t>265.81</t>
+  </si>
+  <si>
+    <t>248.75</t>
+  </si>
+  <si>
+    <t>196.71</t>
+  </si>
+  <si>
+    <t>32.12</t>
+  </si>
+  <si>
+    <t>86.64</t>
+  </si>
+  <si>
+    <t>11.20%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SGU </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Star Group LP </t>
+  </si>
+  <si>
+    <t>39.30%</t>
+  </si>
+  <si>
+    <t>272.62%</t>
+  </si>
+  <si>
+    <t>5.19</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SHEL </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Shell PLC </t>
+  </si>
+  <si>
+    <t>40.17</t>
+  </si>
+  <si>
+    <t>3.60%</t>
+  </si>
+  <si>
+    <t>33.51%</t>
+  </si>
+  <si>
+    <t>5.50%</t>
+  </si>
+  <si>
+    <t>47.50%</t>
+  </si>
+  <si>
+    <t>46.07%</t>
+  </si>
+  <si>
+    <t>13.09</t>
+  </si>
+  <si>
+    <t>296.52</t>
+  </si>
+  <si>
+    <t>9.72%</t>
+  </si>
+  <si>
+    <t>29.16</t>
+  </si>
+  <si>
+    <t>79.31</t>
+  </si>
+  <si>
+    <t>13.15%</t>
+  </si>
+  <si>
+    <t>14.04</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SLB </t>
+  </si>
+  <si>
+    <t xml:space="preserve">SLB NV </t>
+  </si>
+  <si>
+    <t>56.87</t>
+  </si>
+  <si>
+    <t>2.09%</t>
+  </si>
+  <si>
+    <t>26.71%</t>
+  </si>
+  <si>
+    <t>10.53%</t>
+  </si>
+  <si>
+    <t>48.16%</t>
+  </si>
+  <si>
+    <t>37.22%</t>
+  </si>
+  <si>
+    <t>23.90</t>
+  </si>
+  <si>
+    <t>2.27%</t>
+  </si>
+  <si>
+    <t>377.29</t>
+  </si>
+  <si>
+    <t>2.87%</t>
+  </si>
+  <si>
+    <t>14.68%</t>
+  </si>
+  <si>
+    <t>19.16</t>
+  </si>
+  <si>
+    <t>203.72</t>
+  </si>
+  <si>
+    <t>4.42%</t>
+  </si>
+  <si>
+    <t>6.31%</t>
+  </si>
+  <si>
+    <t>10.29%</t>
+  </si>
+  <si>
+    <t>115.58%</t>
+  </si>
+  <si>
+    <t>14.25</t>
+  </si>
+  <si>
+    <t>72.77</t>
+  </si>
+  <si>
+    <t>5.23%</t>
+  </si>
+  <si>
+    <t>275.19</t>
+  </si>
+  <si>
+    <t>3.57%</t>
+  </si>
+  <si>
+    <t>15.09%</t>
+  </si>
+  <si>
+    <t>27.87</t>
+  </si>
+  <si>
+    <t>55.89</t>
+  </si>
+  <si>
+    <t xml:space="preserve">STN </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stantec Inc </t>
+  </si>
+  <si>
+    <t>73.54</t>
+  </si>
+  <si>
+    <t>39.06</t>
+  </si>
+  <si>
+    <t>19.94%</t>
+  </si>
+  <si>
+    <t>15.18%</t>
+  </si>
+  <si>
+    <t>24.24</t>
+  </si>
+  <si>
+    <t xml:space="preserve">STN.TO </t>
+  </si>
+  <si>
+    <t>102.11</t>
+  </si>
+  <si>
+    <t>7.33%</t>
+  </si>
+  <si>
+    <t>135.44</t>
+  </si>
+  <si>
+    <t>65.55</t>
+  </si>
+  <si>
+    <t>37.8</t>
+  </si>
+  <si>
+    <t>37.17%</t>
+  </si>
+  <si>
+    <t>9.63%</t>
+  </si>
+  <si>
+    <t>23.05%</t>
+  </si>
+  <si>
+    <t>16.39</t>
+  </si>
+  <si>
+    <t>3.66</t>
+  </si>
+  <si>
+    <t>5.53%</t>
+  </si>
+  <si>
+    <t>167.30%</t>
+  </si>
+  <si>
+    <t>8.20</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SYF </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Synchrony Financial </t>
+  </si>
+  <si>
+    <t>68.69</t>
+  </si>
+  <si>
+    <t>10.63%</t>
+  </si>
+  <si>
+    <t>4.45%</t>
+  </si>
+  <si>
+    <t>7.39</t>
+  </si>
+  <si>
+    <t>295.13</t>
+  </si>
+  <si>
+    <t>8.98%</t>
+  </si>
+  <si>
+    <t>28.46%</t>
+  </si>
+  <si>
+    <t>35.34</t>
+  </si>
+  <si>
+    <t>112.39</t>
+  </si>
+  <si>
+    <t>72.32</t>
+  </si>
+  <si>
+    <t>18.61</t>
+  </si>
+  <si>
+    <t>156.24</t>
+  </si>
+  <si>
+    <t>2.86%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TECK </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Teck Resources Ltd </t>
+  </si>
+  <si>
+    <t>67.25</t>
+  </si>
+  <si>
+    <t>0.52%</t>
+  </si>
+  <si>
+    <t>57.86%</t>
+  </si>
+  <si>
+    <t>17.56%</t>
+  </si>
+  <si>
+    <t>95.52%</t>
+  </si>
+  <si>
+    <t>24.27</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TECK.A.TO </t>
+  </si>
+  <si>
+    <t>93.51</t>
+  </si>
+  <si>
+    <t>87.14%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TECK.B.TO </t>
+  </si>
+  <si>
+    <t>42.34</t>
+  </si>
+  <si>
+    <t>169.61%</t>
+  </si>
+  <si>
+    <t>223.92</t>
+  </si>
+  <si>
+    <t>11.03%</t>
+  </si>
+  <si>
+    <t>36.42</t>
+  </si>
+  <si>
+    <t>157.89</t>
+  </si>
+  <si>
+    <t>34.54%</t>
+  </si>
+  <si>
+    <t>30.06</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TNL </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Travel + Leisure Co </t>
+  </si>
+  <si>
+    <t>69.89</t>
+  </si>
+  <si>
+    <t>3.35%</t>
+  </si>
+  <si>
+    <t>66.09%</t>
+  </si>
+  <si>
+    <t>33.71%</t>
+  </si>
+  <si>
+    <t>19.00</t>
+  </si>
+  <si>
+    <t>137.35</t>
+  </si>
+  <si>
+    <t>10.48</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TPB </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Turning Point Brands Inc </t>
+  </si>
+  <si>
+    <t>86.08</t>
+  </si>
+  <si>
+    <t>0.39%</t>
+  </si>
+  <si>
+    <t>8.10%</t>
+  </si>
+  <si>
+    <t>9.74%</t>
+  </si>
+  <si>
+    <t>-95.76%</t>
+  </si>
+  <si>
+    <t>28.92</t>
+  </si>
+  <si>
+    <t>0.71%</t>
+  </si>
+  <si>
+    <t>262.61</t>
+  </si>
+  <si>
+    <t>1.90%</t>
+  </si>
+  <si>
+    <t>60.42%</t>
+  </si>
+  <si>
+    <t>332.19%</t>
+  </si>
+  <si>
+    <t>26.01</t>
+  </si>
+  <si>
+    <t>29.15</t>
+  </si>
+  <si>
+    <t>15.49</t>
+  </si>
+  <si>
+    <t>437.15</t>
+  </si>
+  <si>
+    <t>127.11</t>
+  </si>
+  <si>
+    <t>21.27%</t>
+  </si>
+  <si>
+    <t>44.57%</t>
+  </si>
+  <si>
+    <t>465.92</t>
+  </si>
+  <si>
+    <t>12.18%</t>
+  </si>
+  <si>
+    <t>15.71%</t>
+  </si>
+  <si>
+    <t>13.24%</t>
+  </si>
+  <si>
+    <t>46.39</t>
+  </si>
+  <si>
+    <t>25.2</t>
+  </si>
+  <si>
+    <t>36.56%</t>
+  </si>
+  <si>
+    <t>20.20%</t>
+  </si>
+  <si>
+    <t>9.73</t>
+  </si>
+  <si>
+    <t>166.32</t>
+  </si>
+  <si>
+    <t>17.79%</t>
+  </si>
+  <si>
+    <t>14.64%</t>
+  </si>
+  <si>
+    <t>16.03%</t>
+  </si>
+  <si>
+    <t>52.02%</t>
+  </si>
+  <si>
+    <t>28.90</t>
+  </si>
+  <si>
+    <t>262.35</t>
+  </si>
+  <si>
+    <t>313.73</t>
+  </si>
+  <si>
+    <t>0.84%</t>
+  </si>
+  <si>
+    <t>12.82%</t>
+  </si>
+  <si>
+    <t>15.59%</t>
+  </si>
+  <si>
+    <t>28.43</t>
+  </si>
+  <si>
+    <t xml:space="preserve">VICI </t>
+  </si>
+  <si>
+    <t xml:space="preserve">VICI Properties Inc </t>
+  </si>
+  <si>
+    <t>27.27</t>
+  </si>
+  <si>
+    <t>67.59%</t>
+  </si>
+  <si>
+    <t>73.62%</t>
+  </si>
+  <si>
+    <t>209.62</t>
+  </si>
+  <si>
+    <t>11.87%</t>
+  </si>
+  <si>
+    <t>10.61%</t>
+  </si>
+  <si>
+    <t>36.40</t>
+  </si>
+  <si>
+    <t>110.04</t>
+  </si>
+  <si>
+    <t>3.40%</t>
+  </si>
+  <si>
+    <t>4.27%</t>
+  </si>
+  <si>
+    <t>-111.38%</t>
+  </si>
+  <si>
+    <t>22.16</t>
+  </si>
+  <si>
+    <t xml:space="preserve">WEYS </t>
+  </si>
+  <si>
+    <t xml:space="preserve">WEYCO Group Inc </t>
+  </si>
+  <si>
+    <t>34.05</t>
+  </si>
+  <si>
+    <t>3.14%</t>
+  </si>
+  <si>
+    <t>18.69%</t>
+  </si>
+  <si>
+    <t>4.69%</t>
+  </si>
+  <si>
+    <t>26.34%</t>
+  </si>
+  <si>
+    <t>127.05%</t>
+  </si>
+  <si>
+    <t>59.95%</t>
+  </si>
+  <si>
+    <t>14.20</t>
+  </si>
+  <si>
+    <t>78.7</t>
+  </si>
+  <si>
+    <t>11.97</t>
+  </si>
+  <si>
+    <t xml:space="preserve">WH </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Wyndham Hotels &amp; Resorts Inc </t>
+  </si>
+  <si>
+    <t>80.12</t>
+  </si>
+  <si>
+    <t>1.26%</t>
+  </si>
+  <si>
+    <t>28.17%</t>
+  </si>
+  <si>
+    <t>65.80%</t>
+  </si>
+  <si>
+    <t>30.61</t>
+  </si>
+  <si>
+    <t>98.93</t>
+  </si>
+  <si>
+    <t>109.98</t>
+  </si>
+  <si>
+    <t>22.30%</t>
+  </si>
+  <si>
+    <t>13.38%</t>
+  </si>
+  <si>
+    <t>38.97</t>
+  </si>
+  <si>
+    <t xml:space="preserve">WPM </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Wheaton Precious Metals Corp </t>
+  </si>
+  <si>
+    <t>124.93</t>
+  </si>
+  <si>
+    <t>18.11%</t>
+  </si>
+  <si>
+    <t>20.36%</t>
+  </si>
+  <si>
+    <t>29.66%</t>
+  </si>
+  <si>
+    <t>33.96</t>
+  </si>
+  <si>
+    <t xml:space="preserve">WPM.TO </t>
+  </si>
+  <si>
+    <t>173.92</t>
+  </si>
+  <si>
+    <t>0.59%</t>
+  </si>
+  <si>
+    <t>30.24%</t>
+  </si>
+  <si>
+    <t>207.15</t>
+  </si>
+  <si>
+    <t>20.47%</t>
+  </si>
+  <si>
+    <t>22.79</t>
+  </si>
+  <si>
+    <t>368.28</t>
+  </si>
+  <si>
+    <t>70.06%</t>
+  </si>
+  <si>
+    <t>30.23</t>
+  </si>
+  <si>
+    <t>148.06</t>
+  </si>
+  <si>
+    <t>12.22%</t>
+  </si>
+  <si>
+    <t>12.60</t>
+  </si>
+  <si>
+    <t>37.03</t>
+  </si>
+  <si>
+    <t>6.67%</t>
+  </si>
+  <si>
+    <t>-74.78%</t>
+  </si>
+  <si>
+    <t>18.73</t>
+  </si>
+  <si>
+    <t>314.8</t>
+  </si>
+  <si>
+    <t>7.90%</t>
+  </si>
+  <si>
+    <t>18.18%</t>
+  </si>
+  <si>
+    <t>28.25</t>
+  </si>
+  <si>
+    <t>47.39</t>
+  </si>
+  <si>
+    <t>10.05%</t>
+  </si>
+  <si>
+    <t>43.37%</t>
+  </si>
+  <si>
+    <t>26.98</t>
+  </si>
+  <si>
+    <t xml:space="preserve">XEL </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Xcel Energy Inc </t>
+  </si>
+  <si>
+    <t>77.35</t>
+  </si>
+  <si>
+    <t>49.77</t>
+  </si>
+  <si>
+    <t>67.24%</t>
+  </si>
+  <si>
+    <t>-18.40%</t>
+  </si>
+  <si>
+    <t>22.88</t>
+  </si>
+  <si>
+    <t>148.27</t>
+  </si>
+  <si>
+    <t>77.53</t>
+  </si>
+  <si>
+    <t>8.56%</t>
+  </si>
+  <si>
+    <t>41.62%</t>
+  </si>
+  <si>
+    <t>12.87</t>
+  </si>
+  <si>
+    <t>* Prices and datas as of 06/04/2026. Chowder rule minimum of 8 has been applied.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="24" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Calibri Light"/>
@@ -8586,14292 +9132,15670 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dividendstocksrock.com/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="B8:R278"/>
+  <dimension ref="B8:R304"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="C267" sqref="C267"/>
+      <selection activeCell="C27" sqref="C27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="2.7109375" customWidth="1"/>
     <col min="2" max="2" width="16.42578125" customWidth="1"/>
     <col min="3" max="3" width="53" customWidth="1"/>
     <col min="5" max="5" width="25.140625" customWidth="1"/>
     <col min="6" max="6" width="14.28515625" customWidth="1"/>
     <col min="7" max="7" width="15" customWidth="1"/>
     <col min="8" max="8" width="16.85546875" customWidth="1"/>
     <col min="10" max="10" width="19.5703125" customWidth="1"/>
     <col min="11" max="11" width="21.7109375" customWidth="1"/>
     <col min="12" max="12" width="21.42578125" customWidth="1"/>
     <col min="13" max="13" width="20.5703125" customWidth="1"/>
     <col min="14" max="14" width="18.7109375" customWidth="1"/>
     <col min="15" max="15" width="23.5703125" customWidth="1"/>
     <col min="17" max="17" width="19.7109375" customWidth="1"/>
     <col min="18" max="18" width="26.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="8" spans="2:18" ht="30.75" x14ac:dyDescent="0.45">
       <c r="B8" s="1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="9" spans="2:18" s="2" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B9" s="4" t="s">
-        <v>185</v>
+        <v>175</v>
       </c>
     </row>
     <row r="10" spans="2:18" s="2" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B10" s="5" t="s">
-        <v>509</v>
+        <v>2701</v>
       </c>
     </row>
     <row r="11" spans="2:18" s="6" customFormat="1" ht="23.25" x14ac:dyDescent="0.35">
       <c r="B11" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>3</v>
       </c>
       <c r="F11" s="7" t="s">
         <v>4</v>
       </c>
       <c r="G11" s="7" t="s">
         <v>5</v>
       </c>
       <c r="H11" s="7" t="s">
         <v>6</v>
       </c>
       <c r="I11" s="7" t="s">
         <v>7</v>
       </c>
       <c r="J11" s="7" t="s">
         <v>8</v>
       </c>
       <c r="K11" s="7" t="s">
         <v>9</v>
       </c>
       <c r="L11" s="7" t="s">
         <v>10</v>
       </c>
       <c r="M11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="N11" s="7" t="s">
         <v>12</v>
       </c>
       <c r="O11" s="7" t="s">
         <v>13</v>
       </c>
       <c r="P11" s="7" t="s">
         <v>14</v>
       </c>
       <c r="Q11" s="7" t="s">
-        <v>186</v>
+        <v>176</v>
       </c>
       <c r="R11" s="7" t="s">
-        <v>508</v>
+        <v>463</v>
       </c>
     </row>
     <row r="12" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B12" s="3" t="s">
         <v>28</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E12" s="3" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="F12" s="3">
         <v>4</v>
       </c>
       <c r="G12" s="3">
         <v>4</v>
       </c>
       <c r="H12" s="3" t="s">
-        <v>1203</v>
+        <v>1422</v>
       </c>
       <c r="I12" s="3" t="s">
-        <v>1204</v>
+        <v>807</v>
       </c>
       <c r="J12" s="3" t="s">
-        <v>1205</v>
+        <v>554</v>
       </c>
       <c r="K12" s="3" t="s">
-        <v>510</v>
+        <v>466</v>
       </c>
       <c r="L12" s="3" t="s">
-        <v>511</v>
+        <v>467</v>
       </c>
       <c r="M12" s="3" t="s">
-        <v>512</v>
+        <v>1423</v>
       </c>
       <c r="N12" s="3" t="s">
-        <v>1206</v>
+        <v>809</v>
       </c>
       <c r="O12" s="3" t="s">
-        <v>1207</v>
+        <v>810</v>
       </c>
       <c r="P12" s="3" t="s">
-        <v>1208</v>
+        <v>1424</v>
       </c>
       <c r="Q12" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R12" s="3" t="s">
-        <v>565</v>
+        <v>811</v>
       </c>
     </row>
     <row r="13" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B13" s="3" t="s">
-        <v>30</v>
+        <v>1425</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>31</v>
+        <v>1426</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E13" s="3" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="F13" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G13" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H13" s="3" t="s">
-        <v>1209</v>
-[...2 lines deleted...]
-        <v>1210</v>
+        <v>1427</v>
+      </c>
+      <c r="I13" s="3">
+        <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
-        <v>1211</v>
+        <v>1428</v>
       </c>
       <c r="K13" s="3" t="s">
-        <v>513</v>
+        <v>1280</v>
       </c>
       <c r="L13" s="3" t="s">
-        <v>514</v>
+        <v>1429</v>
       </c>
       <c r="M13" s="3" t="s">
-        <v>515</v>
+        <v>724</v>
       </c>
       <c r="N13" s="3" t="s">
-        <v>1212</v>
+        <v>1430</v>
       </c>
       <c r="O13" s="3" t="s">
-        <v>1213</v>
+        <v>1431</v>
       </c>
       <c r="P13" s="3" t="s">
-        <v>1214</v>
+        <v>1432</v>
       </c>
       <c r="Q13" s="3">
         <v>0</v>
       </c>
       <c r="R13" s="3" t="s">
-        <v>1215</v>
+        <v>1433</v>
       </c>
     </row>
     <row r="14" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B14" s="3" t="s">
-        <v>165</v>
+        <v>156</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>166</v>
+        <v>157</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="F14" s="3">
         <v>3</v>
       </c>
       <c r="G14" s="3">
         <v>4</v>
       </c>
       <c r="H14" s="3" t="s">
-        <v>1216</v>
+        <v>1434</v>
       </c>
       <c r="I14" s="3" t="s">
-        <v>1217</v>
+        <v>813</v>
       </c>
       <c r="J14" s="3" t="s">
-        <v>1218</v>
+        <v>1144</v>
       </c>
       <c r="K14" s="3" t="s">
-        <v>516</v>
+        <v>897</v>
       </c>
       <c r="L14" s="3" t="s">
-        <v>517</v>
+        <v>1435</v>
       </c>
       <c r="M14" s="3" t="s">
-        <v>518</v>
+        <v>797</v>
       </c>
       <c r="N14" s="3" t="s">
-        <v>1219</v>
+        <v>815</v>
       </c>
       <c r="O14" s="3" t="s">
-        <v>1220</v>
+        <v>651</v>
       </c>
       <c r="P14" s="3" t="s">
-        <v>813</v>
+        <v>1436</v>
       </c>
       <c r="Q14" s="3">
         <v>0</v>
       </c>
       <c r="R14" s="3" t="s">
-        <v>1221</v>
+        <v>816</v>
       </c>
     </row>
     <row r="15" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B15" s="3" t="s">
-        <v>441</v>
+        <v>406</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>442</v>
+        <v>407</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E15" s="3" t="s">
         <v>27</v>
       </c>
       <c r="F15" s="3">
         <v>4</v>
       </c>
       <c r="G15" s="3">
         <v>4</v>
       </c>
       <c r="H15" s="3" t="s">
-        <v>1222</v>
+        <v>1437</v>
       </c>
       <c r="I15" s="3" t="s">
-        <v>1223</v>
+        <v>817</v>
       </c>
       <c r="J15" s="3" t="s">
-        <v>1224</v>
+        <v>1074</v>
       </c>
       <c r="K15" s="3" t="s">
-        <v>519</v>
+        <v>469</v>
       </c>
       <c r="L15" s="3" t="s">
-        <v>520</v>
+        <v>470</v>
       </c>
       <c r="M15" s="3" t="s">
-        <v>521</v>
+        <v>471</v>
       </c>
       <c r="N15" s="3" t="s">
-        <v>1225</v>
+        <v>819</v>
       </c>
       <c r="O15" s="3" t="s">
-        <v>1226</v>
+        <v>1438</v>
       </c>
       <c r="P15" s="3" t="s">
-        <v>1227</v>
+        <v>1439</v>
       </c>
       <c r="Q15" s="3">
         <v>0</v>
       </c>
       <c r="R15" s="3" t="s">
-        <v>1228</v>
+        <v>820</v>
       </c>
     </row>
     <row r="16" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B16" s="3" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="F16" s="3">
         <v>5</v>
       </c>
       <c r="G16" s="3">
         <v>5</v>
       </c>
       <c r="H16" s="3" t="s">
-        <v>1229</v>
+        <v>1440</v>
       </c>
       <c r="I16" s="3" t="s">
-        <v>1230</v>
+        <v>821</v>
       </c>
       <c r="J16" s="3" t="s">
-        <v>1231</v>
+        <v>1441</v>
       </c>
       <c r="K16" s="3" t="s">
-        <v>522</v>
+        <v>1442</v>
       </c>
       <c r="L16" s="3" t="s">
-        <v>523</v>
+        <v>1443</v>
       </c>
       <c r="M16" s="3" t="s">
-        <v>524</v>
+        <v>1444</v>
       </c>
       <c r="N16" s="3" t="s">
-        <v>1232</v>
+        <v>823</v>
       </c>
       <c r="O16" s="3" t="s">
-        <v>1233</v>
+        <v>824</v>
       </c>
       <c r="P16" s="3" t="s">
-        <v>1234</v>
+        <v>1445</v>
       </c>
       <c r="Q16" s="3">
         <v>1</v>
       </c>
       <c r="R16" s="3" t="s">
-        <v>1235</v>
+        <v>825</v>
       </c>
     </row>
     <row r="17" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B17" s="3" t="s">
-        <v>292</v>
+        <v>271</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>293</v>
+        <v>272</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E17" s="3" t="s">
         <v>17</v>
       </c>
       <c r="F17" s="3">
         <v>3</v>
       </c>
       <c r="G17" s="3">
         <v>3</v>
       </c>
       <c r="H17" s="3" t="s">
-        <v>1236</v>
+        <v>1446</v>
       </c>
       <c r="I17" s="3">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
-        <v>1237</v>
+        <v>1447</v>
       </c>
       <c r="K17" s="3" t="s">
-        <v>525</v>
+        <v>1448</v>
       </c>
       <c r="L17" s="3" t="s">
-        <v>526</v>
+        <v>1449</v>
       </c>
       <c r="M17" s="3" t="s">
-        <v>527</v>
+        <v>476</v>
       </c>
       <c r="N17" s="3" t="s">
-        <v>1238</v>
+        <v>827</v>
       </c>
       <c r="O17" s="3" t="s">
-        <v>1239</v>
+        <v>1450</v>
       </c>
       <c r="P17" s="3" t="s">
-        <v>1240</v>
+        <v>1451</v>
       </c>
       <c r="Q17" s="3">
         <v>0</v>
       </c>
       <c r="R17" s="3" t="s">
-        <v>1241</v>
+        <v>828</v>
       </c>
     </row>
     <row r="18" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B18" s="3" t="s">
-        <v>425</v>
+        <v>392</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>426</v>
+        <v>393</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="F18" s="3">
         <v>3</v>
       </c>
       <c r="G18" s="3">
         <v>3</v>
       </c>
       <c r="H18" s="3" t="s">
-        <v>1242</v>
+        <v>1452</v>
       </c>
       <c r="I18" s="3">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
-        <v>1243</v>
+        <v>1453</v>
       </c>
       <c r="K18" s="3" t="s">
-        <v>528</v>
+        <v>1454</v>
       </c>
       <c r="L18" s="3" t="s">
-        <v>529</v>
+        <v>1455</v>
       </c>
       <c r="M18" s="3" t="s">
-        <v>530</v>
+        <v>477</v>
       </c>
       <c r="N18" s="3" t="s">
-        <v>1244</v>
+        <v>1456</v>
       </c>
       <c r="O18" s="3" t="s">
-        <v>1245</v>
+        <v>1457</v>
       </c>
       <c r="P18" s="3" t="s">
-        <v>1240</v>
+        <v>1458</v>
       </c>
       <c r="Q18" s="3">
         <v>0</v>
       </c>
       <c r="R18" s="3" t="s">
-        <v>1246</v>
+        <v>832</v>
       </c>
     </row>
     <row r="19" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B19" s="3" t="s">
-        <v>306</v>
+        <v>1459</v>
       </c>
       <c r="C19" s="3" t="s">
-        <v>307</v>
+        <v>393</v>
       </c>
       <c r="D19" s="3" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="E19" s="3" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="F19" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G19" s="3">
         <v>3</v>
       </c>
       <c r="H19" s="3" t="s">
-        <v>1247</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>1460</v>
+      </c>
+      <c r="I19" s="3" t="s">
+        <v>1461</v>
       </c>
       <c r="J19" s="3" t="s">
-        <v>1248</v>
+        <v>1342</v>
       </c>
       <c r="K19" s="3" t="s">
-        <v>531</v>
+        <v>1454</v>
       </c>
       <c r="L19" s="3" t="s">
-        <v>532</v>
+        <v>1455</v>
       </c>
       <c r="M19" s="3" t="s">
-        <v>533</v>
+        <v>477</v>
       </c>
       <c r="N19" s="3" t="s">
-        <v>1249</v>
+        <v>1456</v>
       </c>
       <c r="O19" s="3" t="s">
-        <v>1250</v>
+        <v>1462</v>
       </c>
       <c r="P19" s="3" t="s">
-        <v>1251</v>
+        <v>1458</v>
       </c>
       <c r="Q19" s="3">
         <v>0</v>
       </c>
       <c r="R19" s="3" t="s">
-        <v>1252</v>
+        <v>832</v>
       </c>
     </row>
     <row r="20" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B20" s="3" t="s">
-        <v>352</v>
+        <v>1463</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>353</v>
+        <v>1464</v>
       </c>
       <c r="D20" s="3" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="E20" s="3" t="s">
         <v>17</v>
       </c>
       <c r="F20" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G20" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H20" s="3" t="s">
-        <v>1253</v>
+        <v>1465</v>
       </c>
       <c r="I20" s="3" t="s">
-        <v>1254</v>
+        <v>1466</v>
       </c>
       <c r="J20" s="3" t="s">
-        <v>740</v>
+        <v>1023</v>
       </c>
       <c r="K20" s="3" t="s">
-        <v>534</v>
+        <v>519</v>
       </c>
       <c r="L20" s="3" t="s">
-        <v>535</v>
+        <v>1467</v>
       </c>
       <c r="M20" s="3" t="s">
-        <v>536</v>
+        <v>1468</v>
       </c>
       <c r="N20" s="3" t="s">
-        <v>1255</v>
+        <v>1469</v>
       </c>
       <c r="O20" s="3" t="s">
-        <v>1256</v>
+        <v>1470</v>
       </c>
       <c r="P20" s="3" t="s">
-        <v>1257</v>
+        <v>1471</v>
       </c>
       <c r="Q20" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R20" s="3" t="s">
-        <v>589</v>
+        <v>760</v>
       </c>
     </row>
     <row r="21" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B21" s="3" t="s">
-        <v>354</v>
+        <v>284</v>
       </c>
       <c r="C21" s="3" t="s">
-        <v>355</v>
+        <v>285</v>
       </c>
       <c r="D21" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E21" s="3" t="s">
         <v>16</v>
       </c>
       <c r="F21" s="3">
         <v>4</v>
       </c>
       <c r="G21" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H21" s="3" t="s">
-        <v>1258</v>
-[...2 lines deleted...]
-        <v>1259</v>
+        <v>1472</v>
+      </c>
+      <c r="I21" s="3">
+        <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
-        <v>565</v>
+        <v>1078</v>
       </c>
       <c r="K21" s="3" t="s">
-        <v>537</v>
+        <v>1473</v>
       </c>
       <c r="L21" s="3" t="s">
-        <v>538</v>
+        <v>1474</v>
       </c>
       <c r="M21" s="3" t="s">
-        <v>539</v>
+        <v>479</v>
       </c>
       <c r="N21" s="3" t="s">
-        <v>1260</v>
+        <v>834</v>
       </c>
       <c r="O21" s="3" t="s">
-        <v>1199</v>
+        <v>1475</v>
       </c>
       <c r="P21" s="3" t="s">
-        <v>1261</v>
+        <v>1476</v>
       </c>
       <c r="Q21" s="3">
         <v>0</v>
       </c>
       <c r="R21" s="3" t="s">
-        <v>1262</v>
+        <v>835</v>
       </c>
     </row>
     <row r="22" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B22" s="3" t="s">
-        <v>174</v>
+        <v>327</v>
       </c>
       <c r="C22" s="3" t="s">
-        <v>175</v>
+        <v>328</v>
       </c>
       <c r="D22" s="3" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="E22" s="3" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F22" s="3">
         <v>4</v>
       </c>
       <c r="G22" s="3">
         <v>4</v>
       </c>
       <c r="H22" s="3" t="s">
-        <v>1263</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>1477</v>
+      </c>
+      <c r="I22" s="3" t="s">
+        <v>836</v>
       </c>
       <c r="J22" s="3" t="s">
-        <v>1264</v>
+        <v>912</v>
       </c>
       <c r="K22" s="3" t="s">
-        <v>540</v>
+        <v>714</v>
       </c>
       <c r="L22" s="3" t="s">
-        <v>541</v>
+        <v>1478</v>
       </c>
       <c r="M22" s="3" t="s">
-        <v>542</v>
+        <v>1479</v>
       </c>
       <c r="N22" s="3" t="s">
-        <v>1265</v>
+        <v>837</v>
       </c>
       <c r="O22" s="3" t="s">
-        <v>1266</v>
+        <v>1480</v>
       </c>
       <c r="P22" s="3" t="s">
-        <v>1267</v>
+        <v>1481</v>
       </c>
       <c r="Q22" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R22" s="3" t="s">
-        <v>1268</v>
+        <v>512</v>
       </c>
     </row>
     <row r="23" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B23" s="3" t="s">
-        <v>34</v>
+        <v>329</v>
       </c>
       <c r="C23" s="3" t="s">
-        <v>35</v>
+        <v>330</v>
       </c>
       <c r="D23" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E23" s="3" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="F23" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G23" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H23" s="3" t="s">
-        <v>1269</v>
-[...2 lines deleted...]
-        <v>45</v>
+        <v>1482</v>
+      </c>
+      <c r="I23" s="3" t="s">
+        <v>838</v>
       </c>
       <c r="J23" s="3" t="s">
-        <v>1270</v>
+        <v>1386</v>
       </c>
       <c r="K23" s="3" t="s">
-        <v>543</v>
+        <v>748</v>
       </c>
       <c r="L23" s="3" t="s">
-        <v>544</v>
+        <v>473</v>
       </c>
       <c r="M23" s="3" t="s">
-        <v>545</v>
+        <v>480</v>
       </c>
       <c r="N23" s="3" t="s">
-        <v>1271</v>
+        <v>839</v>
       </c>
       <c r="O23" s="3" t="s">
-        <v>1272</v>
+        <v>803</v>
       </c>
       <c r="P23" s="3" t="s">
-        <v>1273</v>
+        <v>1483</v>
       </c>
       <c r="Q23" s="3">
         <v>0</v>
       </c>
       <c r="R23" s="3" t="s">
-        <v>1274</v>
+        <v>840</v>
       </c>
     </row>
     <row r="24" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B24" s="3" t="s">
-        <v>36</v>
+        <v>165</v>
       </c>
       <c r="C24" s="3" t="s">
-        <v>37</v>
+        <v>166</v>
       </c>
       <c r="D24" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="F24" s="3">
         <v>4</v>
       </c>
       <c r="G24" s="3">
         <v>4</v>
       </c>
-      <c r="H24" s="3" t="s">
-        <v>1275</v>
+      <c r="H24" s="3">
+        <v>119</v>
       </c>
       <c r="I24" s="3">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
-        <v>1276</v>
+        <v>1342</v>
       </c>
       <c r="K24" s="3" t="s">
-        <v>546</v>
+        <v>1484</v>
       </c>
       <c r="L24" s="3" t="s">
-        <v>547</v>
+        <v>569</v>
       </c>
       <c r="M24" s="3" t="s">
-        <v>548</v>
+        <v>1485</v>
       </c>
       <c r="N24" s="3" t="s">
-        <v>1277</v>
+        <v>841</v>
       </c>
       <c r="O24" s="3" t="s">
-        <v>1278</v>
+        <v>1486</v>
       </c>
       <c r="P24" s="3" t="s">
-        <v>1279</v>
+        <v>1487</v>
       </c>
       <c r="Q24" s="3">
         <v>0</v>
       </c>
       <c r="R24" s="3" t="s">
-        <v>1280</v>
+        <v>842</v>
       </c>
     </row>
     <row r="25" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B25" s="3" t="s">
-        <v>401</v>
+        <v>32</v>
       </c>
       <c r="C25" s="3" t="s">
-        <v>402</v>
+        <v>33</v>
       </c>
       <c r="D25" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E25" s="3" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="F25" s="3">
         <v>3</v>
       </c>
       <c r="G25" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H25" s="3" t="s">
-        <v>1281</v>
-[...2 lines deleted...]
-        <v>1282</v>
+        <v>1488</v>
+      </c>
+      <c r="I25" s="3">
+        <v>45</v>
       </c>
       <c r="J25" s="3" t="s">
-        <v>1283</v>
+        <v>1160</v>
       </c>
       <c r="K25" s="3" t="s">
-        <v>549</v>
+        <v>483</v>
       </c>
       <c r="L25" s="3" t="s">
-        <v>550</v>
+        <v>484</v>
       </c>
       <c r="M25" s="3" t="s">
-        <v>551</v>
+        <v>637</v>
       </c>
       <c r="N25" s="3" t="s">
-        <v>1284</v>
+        <v>844</v>
       </c>
       <c r="O25" s="3" t="s">
-        <v>1285</v>
+        <v>1489</v>
       </c>
       <c r="P25" s="3" t="s">
-        <v>1286</v>
+        <v>1490</v>
       </c>
       <c r="Q25" s="3">
         <v>0</v>
       </c>
       <c r="R25" s="3" t="s">
-        <v>1287</v>
+        <v>845</v>
       </c>
     </row>
     <row r="26" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B26" s="3" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="C26" s="3" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="D26" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E26" s="3" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="F26" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G26" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H26" s="3" t="s">
-        <v>1288</v>
-[...2 lines deleted...]
-        <v>1289</v>
+        <v>1491</v>
+      </c>
+      <c r="I26" s="3">
+        <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
-        <v>1290</v>
+        <v>1492</v>
       </c>
       <c r="K26" s="3" t="s">
-        <v>552</v>
+        <v>1493</v>
       </c>
       <c r="L26" s="3" t="s">
-        <v>553</v>
+        <v>1494</v>
       </c>
       <c r="M26" s="3" t="s">
-        <v>554</v>
+        <v>1495</v>
       </c>
       <c r="N26" s="3" t="s">
-        <v>1291</v>
+        <v>847</v>
       </c>
       <c r="O26" s="3" t="s">
-        <v>1292</v>
+        <v>1496</v>
       </c>
       <c r="P26" s="3" t="s">
-        <v>1293</v>
+        <v>1497</v>
       </c>
       <c r="Q26" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R26" s="3" t="s">
-        <v>584</v>
+        <v>849</v>
       </c>
     </row>
     <row r="27" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B27" s="3" t="s">
-        <v>308</v>
+        <v>370</v>
       </c>
       <c r="C27" s="3" t="s">
-        <v>309</v>
+        <v>371</v>
       </c>
       <c r="D27" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E27" s="3" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="F27" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G27" s="3">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="H27" s="3" t="s">
-        <v>1294</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>1498</v>
+      </c>
+      <c r="I27" s="3" t="s">
+        <v>850</v>
       </c>
       <c r="J27" s="3" t="s">
-        <v>1295</v>
+        <v>1499</v>
       </c>
       <c r="K27" s="3" t="s">
-        <v>555</v>
+        <v>513</v>
       </c>
       <c r="L27" s="3" t="s">
-        <v>556</v>
+        <v>1500</v>
       </c>
       <c r="M27" s="3" t="s">
-        <v>557</v>
+        <v>732</v>
       </c>
       <c r="N27" s="3" t="s">
-        <v>1296</v>
+        <v>852</v>
       </c>
       <c r="O27" s="3" t="s">
-        <v>831</v>
+        <v>1501</v>
       </c>
       <c r="P27" s="3" t="s">
-        <v>1297</v>
+        <v>1502</v>
       </c>
       <c r="Q27" s="3">
         <v>0</v>
       </c>
       <c r="R27" s="3" t="s">
-        <v>1298</v>
+        <v>853</v>
       </c>
     </row>
     <row r="28" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B28" s="3" t="s">
-        <v>41</v>
+        <v>1503</v>
       </c>
       <c r="C28" s="3" t="s">
-        <v>42</v>
+        <v>1504</v>
       </c>
       <c r="D28" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E28" s="3" t="s">
         <v>16</v>
       </c>
       <c r="F28" s="3">
         <v>3</v>
       </c>
       <c r="G28" s="3">
         <v>4</v>
       </c>
       <c r="H28" s="3" t="s">
-        <v>1299</v>
+        <v>1505</v>
       </c>
       <c r="I28" s="3">
-        <v>0</v>
+        <v>221</v>
       </c>
       <c r="J28" s="3" t="s">
-        <v>1300</v>
+        <v>1129</v>
       </c>
       <c r="K28" s="3" t="s">
-        <v>558</v>
+        <v>1506</v>
       </c>
       <c r="L28" s="3" t="s">
-        <v>559</v>
+        <v>1507</v>
       </c>
       <c r="M28" s="3" t="s">
-        <v>560</v>
+        <v>1508</v>
       </c>
       <c r="N28" s="3" t="s">
-        <v>1301</v>
+        <v>1509</v>
       </c>
       <c r="O28" s="3" t="s">
-        <v>1302</v>
+        <v>1510</v>
       </c>
       <c r="P28" s="3" t="s">
-        <v>1303</v>
+        <v>1511</v>
       </c>
       <c r="Q28" s="3">
         <v>0</v>
       </c>
       <c r="R28" s="3" t="s">
-        <v>1304</v>
+        <v>799</v>
       </c>
     </row>
     <row r="29" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B29" s="3" t="s">
-        <v>310</v>
+        <v>36</v>
       </c>
       <c r="C29" s="3" t="s">
-        <v>311</v>
+        <v>37</v>
       </c>
       <c r="D29" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E29" s="3" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="F29" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G29" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H29" s="3" t="s">
-        <v>1305</v>
+        <v>1512</v>
       </c>
       <c r="I29" s="3" t="s">
-        <v>1306</v>
+        <v>1513</v>
       </c>
       <c r="J29" s="3" t="s">
-        <v>1307</v>
+        <v>976</v>
       </c>
       <c r="K29" s="3" t="s">
-        <v>561</v>
+        <v>1414</v>
       </c>
       <c r="L29" s="3" t="s">
-        <v>562</v>
+        <v>1514</v>
       </c>
       <c r="M29" s="3" t="s">
-        <v>563</v>
+        <v>667</v>
       </c>
       <c r="N29" s="3" t="s">
-        <v>1308</v>
+        <v>855</v>
       </c>
       <c r="O29" s="3" t="s">
-        <v>1309</v>
+        <v>856</v>
       </c>
       <c r="P29" s="3" t="s">
-        <v>1310</v>
+        <v>1515</v>
       </c>
       <c r="Q29" s="3">
         <v>1</v>
       </c>
       <c r="R29" s="3" t="s">
-        <v>1311</v>
+        <v>508</v>
       </c>
     </row>
     <row r="30" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B30" s="3" t="s">
-        <v>436</v>
+        <v>286</v>
       </c>
       <c r="C30" s="3" t="s">
-        <v>437</v>
+        <v>287</v>
       </c>
       <c r="D30" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E30" s="3" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="F30" s="3">
         <v>4</v>
       </c>
       <c r="G30" s="3">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="H30" s="3" t="s">
-        <v>1312</v>
-[...2 lines deleted...]
-        <v>1313</v>
+        <v>1516</v>
+      </c>
+      <c r="I30" s="3">
+        <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
-        <v>1314</v>
+        <v>1005</v>
       </c>
       <c r="K30" s="3" t="s">
-        <v>564</v>
+        <v>489</v>
       </c>
       <c r="L30" s="3" t="s">
-        <v>565</v>
+        <v>490</v>
       </c>
       <c r="M30" s="3" t="s">
-        <v>566</v>
+        <v>1517</v>
       </c>
       <c r="N30" s="3" t="s">
-        <v>1315</v>
+        <v>858</v>
       </c>
       <c r="O30" s="3" t="s">
-        <v>1316</v>
+        <v>637</v>
       </c>
       <c r="P30" s="3" t="s">
-        <v>1317</v>
+        <v>1518</v>
       </c>
       <c r="Q30" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R30" s="3" t="s">
-        <v>1318</v>
+        <v>859</v>
       </c>
     </row>
     <row r="31" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B31" s="3" t="s">
-        <v>153</v>
+        <v>39</v>
       </c>
       <c r="C31" s="3" t="s">
-        <v>154</v>
+        <v>40</v>
       </c>
       <c r="D31" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E31" s="3" t="s">
         <v>16</v>
       </c>
       <c r="F31" s="3">
         <v>3</v>
       </c>
       <c r="G31" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H31" s="3" t="s">
-        <v>1319</v>
+        <v>1519</v>
       </c>
       <c r="I31" s="3">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
-        <v>1103</v>
+        <v>1206</v>
       </c>
       <c r="K31" s="3" t="s">
-        <v>567</v>
+        <v>1520</v>
       </c>
       <c r="L31" s="3" t="s">
-        <v>568</v>
+        <v>1521</v>
       </c>
       <c r="M31" s="3" t="s">
-        <v>569</v>
+        <v>1522</v>
       </c>
       <c r="N31" s="3" t="s">
-        <v>1320</v>
+        <v>861</v>
       </c>
       <c r="O31" s="3" t="s">
-        <v>1321</v>
+        <v>1523</v>
       </c>
       <c r="P31" s="3" t="s">
-        <v>1322</v>
+        <v>1524</v>
       </c>
       <c r="Q31" s="3">
         <v>0</v>
       </c>
       <c r="R31" s="3" t="s">
-        <v>1323</v>
+        <v>864</v>
       </c>
     </row>
     <row r="32" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B32" s="3" t="s">
-        <v>443</v>
+        <v>288</v>
       </c>
       <c r="C32" s="3" t="s">
-        <v>444</v>
+        <v>289</v>
       </c>
       <c r="D32" s="3" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="E32" s="3" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="F32" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G32" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H32" s="3" t="s">
-        <v>1324</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>1525</v>
+      </c>
+      <c r="I32" s="3" t="s">
+        <v>865</v>
       </c>
       <c r="J32" s="3" t="s">
-        <v>780</v>
+        <v>1526</v>
       </c>
       <c r="K32" s="3" t="s">
-        <v>570</v>
+        <v>761</v>
       </c>
       <c r="L32" s="3" t="s">
-        <v>571</v>
+        <v>1527</v>
       </c>
       <c r="M32" s="3" t="s">
-        <v>572</v>
+        <v>647</v>
       </c>
       <c r="N32" s="3" t="s">
-        <v>1325</v>
+        <v>866</v>
       </c>
       <c r="O32" s="3" t="s">
-        <v>1326</v>
+        <v>867</v>
       </c>
       <c r="P32" s="3" t="s">
-        <v>1061</v>
+        <v>1528</v>
       </c>
       <c r="Q32" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R32" s="3" t="s">
-        <v>1327</v>
+        <v>868</v>
       </c>
     </row>
     <row r="33" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B33" s="3" t="s">
-        <v>445</v>
+        <v>403</v>
       </c>
       <c r="C33" s="3" t="s">
-        <v>446</v>
+        <v>404</v>
       </c>
       <c r="D33" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E33" s="3" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="F33" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G33" s="3">
         <v>4</v>
       </c>
       <c r="H33" s="3" t="s">
-        <v>1328</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>1529</v>
+      </c>
+      <c r="I33" s="3" t="s">
+        <v>1530</v>
       </c>
       <c r="J33" s="3" t="s">
-        <v>1329</v>
+        <v>1013</v>
       </c>
       <c r="K33" s="3" t="s">
-        <v>573</v>
+        <v>496</v>
       </c>
       <c r="L33" s="3" t="s">
-        <v>574</v>
+        <v>497</v>
       </c>
       <c r="M33" s="3" t="s">
-        <v>575</v>
+        <v>702</v>
       </c>
       <c r="N33" s="3" t="s">
-        <v>1330</v>
+        <v>869</v>
       </c>
       <c r="O33" s="3" t="s">
-        <v>1331</v>
+        <v>870</v>
       </c>
       <c r="P33" s="3" t="s">
-        <v>1332</v>
+        <v>1256</v>
       </c>
       <c r="Q33" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R33" s="3" t="s">
-        <v>1333</v>
+        <v>872</v>
       </c>
     </row>
     <row r="34" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B34" s="3" t="s">
-        <v>447</v>
+        <v>144</v>
       </c>
       <c r="C34" s="3" t="s">
-        <v>448</v>
+        <v>145</v>
       </c>
       <c r="D34" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E34" s="3" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="F34" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G34" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H34" s="3" t="s">
-        <v>1334</v>
-[...2 lines deleted...]
-        <v>1335</v>
+        <v>1531</v>
+      </c>
+      <c r="I34" s="3">
+        <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
-        <v>1336</v>
+        <v>1315</v>
       </c>
       <c r="K34" s="3" t="s">
-        <v>576</v>
+        <v>1532</v>
       </c>
       <c r="L34" s="3" t="s">
-        <v>577</v>
+        <v>1533</v>
       </c>
       <c r="M34" s="3" t="s">
-        <v>578</v>
+        <v>1534</v>
       </c>
       <c r="N34" s="3" t="s">
-        <v>1337</v>
+        <v>873</v>
       </c>
       <c r="O34" s="3" t="s">
-        <v>1338</v>
+        <v>1535</v>
       </c>
       <c r="P34" s="3" t="s">
-        <v>1339</v>
+        <v>1536</v>
       </c>
       <c r="Q34" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R34" s="3" t="s">
-        <v>1340</v>
+        <v>874</v>
       </c>
     </row>
     <row r="35" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B35" s="3" t="s">
-        <v>312</v>
+        <v>1537</v>
       </c>
       <c r="C35" s="3" t="s">
-        <v>309</v>
+        <v>1538</v>
       </c>
       <c r="D35" s="3" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="E35" s="3" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="F35" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G35" s="3">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="H35" s="3" t="s">
-        <v>1341</v>
-[...2 lines deleted...]
-        <v>1342</v>
+        <v>1539</v>
+      </c>
+      <c r="I35" s="3">
+        <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
-        <v>1343</v>
+        <v>1540</v>
       </c>
       <c r="K35" s="3" t="s">
-        <v>555</v>
+        <v>1541</v>
       </c>
       <c r="L35" s="3" t="s">
-        <v>556</v>
+        <v>674</v>
       </c>
       <c r="M35" s="3" t="s">
-        <v>557</v>
+        <v>1542</v>
       </c>
       <c r="N35" s="3" t="s">
-        <v>1296</v>
+        <v>1543</v>
       </c>
       <c r="O35" s="3" t="s">
-        <v>1156</v>
+        <v>1544</v>
       </c>
       <c r="P35" s="3" t="s">
-        <v>1297</v>
+        <v>1545</v>
       </c>
       <c r="Q35" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R35" s="3" t="s">
-        <v>1298</v>
+        <v>529</v>
       </c>
     </row>
     <row r="36" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B36" s="3" t="s">
-        <v>43</v>
+        <v>408</v>
       </c>
       <c r="C36" s="3" t="s">
-        <v>44</v>
+        <v>409</v>
       </c>
       <c r="D36" s="3" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="E36" s="3" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="F36" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G36" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H36" s="3" t="s">
-        <v>1344</v>
+        <v>1546</v>
       </c>
       <c r="I36" s="3">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
-        <v>1345</v>
+        <v>725</v>
       </c>
       <c r="K36" s="3" t="s">
-        <v>579</v>
+        <v>1547</v>
       </c>
       <c r="L36" s="3" t="s">
-        <v>538</v>
+        <v>1548</v>
       </c>
       <c r="M36" s="3" t="s">
-        <v>580</v>
+        <v>1549</v>
       </c>
       <c r="N36" s="3" t="s">
-        <v>1346</v>
+        <v>875</v>
       </c>
       <c r="O36" s="3" t="s">
-        <v>1347</v>
+        <v>876</v>
       </c>
       <c r="P36" s="3" t="s">
-        <v>1348</v>
+        <v>1550</v>
       </c>
       <c r="Q36" s="3">
         <v>0</v>
       </c>
       <c r="R36" s="3" t="s">
-        <v>1349</v>
+        <v>877</v>
       </c>
     </row>
     <row r="37" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B37" s="3" t="s">
-        <v>581</v>
+        <v>410</v>
       </c>
       <c r="C37" s="3" t="s">
-        <v>582</v>
+        <v>411</v>
       </c>
       <c r="D37" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E37" s="3" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="F37" s="3">
         <v>3</v>
       </c>
       <c r="G37" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H37" s="3" t="s">
-        <v>1350</v>
+        <v>1551</v>
       </c>
       <c r="I37" s="3">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
-        <v>767</v>
+        <v>1552</v>
       </c>
       <c r="K37" s="3" t="s">
-        <v>583</v>
+        <v>1553</v>
       </c>
       <c r="L37" s="3" t="s">
-        <v>550</v>
+        <v>573</v>
       </c>
       <c r="M37" s="3" t="s">
-        <v>584</v>
+        <v>1554</v>
       </c>
       <c r="N37" s="3" t="s">
-        <v>1351</v>
+        <v>878</v>
       </c>
       <c r="O37" s="3" t="s">
-        <v>1352</v>
+        <v>879</v>
       </c>
       <c r="P37" s="3" t="s">
-        <v>1353</v>
+        <v>1555</v>
       </c>
       <c r="Q37" s="3">
         <v>0</v>
       </c>
       <c r="R37" s="3" t="s">
-        <v>1354</v>
+        <v>880</v>
       </c>
     </row>
     <row r="38" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B38" s="3" t="s">
-        <v>45</v>
+        <v>412</v>
       </c>
       <c r="C38" s="3" t="s">
-        <v>46</v>
+        <v>413</v>
       </c>
       <c r="D38" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E38" s="3" t="s">
         <v>27</v>
       </c>
       <c r="F38" s="3">
         <v>4</v>
       </c>
       <c r="G38" s="3">
         <v>4</v>
       </c>
       <c r="H38" s="3" t="s">
-        <v>1355</v>
+        <v>1556</v>
       </c>
       <c r="I38" s="3" t="s">
-        <v>1356</v>
+        <v>881</v>
       </c>
       <c r="J38" s="3" t="s">
-        <v>1280</v>
+        <v>1212</v>
       </c>
       <c r="K38" s="3" t="s">
-        <v>585</v>
+        <v>747</v>
       </c>
       <c r="L38" s="3" t="s">
-        <v>586</v>
+        <v>1557</v>
       </c>
       <c r="M38" s="3" t="s">
-        <v>587</v>
+        <v>1558</v>
       </c>
       <c r="N38" s="3" t="s">
-        <v>1357</v>
+        <v>883</v>
       </c>
       <c r="O38" s="3" t="s">
-        <v>1358</v>
+        <v>884</v>
       </c>
       <c r="P38" s="3" t="s">
-        <v>1359</v>
+        <v>1559</v>
       </c>
       <c r="Q38" s="3">
         <v>1</v>
       </c>
       <c r="R38" s="3" t="s">
-        <v>1360</v>
+        <v>885</v>
       </c>
     </row>
     <row r="39" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B39" s="3" t="s">
-        <v>47</v>
+        <v>290</v>
       </c>
       <c r="C39" s="3" t="s">
-        <v>48</v>
+        <v>287</v>
       </c>
       <c r="D39" s="3" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="E39" s="3" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="F39" s="3">
         <v>4</v>
       </c>
       <c r="G39" s="3">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="H39" s="3" t="s">
-        <v>1361</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>1560</v>
+      </c>
+      <c r="I39" s="3" t="s">
+        <v>886</v>
       </c>
       <c r="J39" s="3" t="s">
-        <v>1362</v>
+        <v>818</v>
       </c>
       <c r="K39" s="3" t="s">
-        <v>588</v>
+        <v>489</v>
       </c>
       <c r="L39" s="3" t="s">
-        <v>589</v>
+        <v>490</v>
       </c>
       <c r="M39" s="3" t="s">
-        <v>514</v>
+        <v>1517</v>
       </c>
       <c r="N39" s="3" t="s">
-        <v>1363</v>
+        <v>858</v>
       </c>
       <c r="O39" s="3" t="s">
-        <v>1364</v>
+        <v>786</v>
       </c>
       <c r="P39" s="3" t="s">
-        <v>1365</v>
+        <v>1518</v>
       </c>
       <c r="Q39" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R39" s="3" t="s">
-        <v>1011</v>
+        <v>859</v>
       </c>
     </row>
     <row r="40" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B40" s="3" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="C40" s="3" t="s">
-        <v>289</v>
+        <v>42</v>
       </c>
       <c r="D40" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E40" s="3" t="s">
         <v>17</v>
       </c>
       <c r="F40" s="3">
         <v>4</v>
       </c>
       <c r="G40" s="3">
         <v>4</v>
       </c>
       <c r="H40" s="3" t="s">
-        <v>1366</v>
-[...2 lines deleted...]
-        <v>1367</v>
+        <v>1561</v>
+      </c>
+      <c r="I40" s="3">
+        <v>0</v>
       </c>
       <c r="J40" s="3" t="s">
-        <v>1368</v>
+        <v>1140</v>
       </c>
       <c r="K40" s="3" t="s">
-        <v>590</v>
+        <v>599</v>
       </c>
       <c r="L40" s="3" t="s">
-        <v>591</v>
+        <v>798</v>
       </c>
       <c r="M40" s="3" t="s">
-        <v>592</v>
+        <v>572</v>
       </c>
       <c r="N40" s="3" t="s">
-        <v>1369</v>
+        <v>889</v>
       </c>
       <c r="O40" s="3" t="s">
-        <v>1370</v>
+        <v>1562</v>
       </c>
       <c r="P40" s="3" t="s">
-        <v>1371</v>
+        <v>1563</v>
       </c>
       <c r="Q40" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R40" s="3" t="s">
-        <v>1372</v>
+        <v>890</v>
       </c>
     </row>
     <row r="41" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B41" s="3" t="s">
-        <v>50</v>
+        <v>505</v>
       </c>
       <c r="C41" s="3" t="s">
-        <v>51</v>
+        <v>506</v>
       </c>
       <c r="D41" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E41" s="3" t="s">
         <v>17</v>
       </c>
       <c r="F41" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G41" s="3">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="H41" s="3" t="s">
-        <v>1373</v>
-[...2 lines deleted...]
-        <v>1374</v>
+        <v>1564</v>
+      </c>
+      <c r="I41" s="3">
+        <v>0</v>
       </c>
       <c r="J41" s="3" t="s">
-        <v>1375</v>
+        <v>1565</v>
       </c>
       <c r="K41" s="3" t="s">
-        <v>593</v>
+        <v>1566</v>
       </c>
       <c r="L41" s="3" t="s">
-        <v>594</v>
+        <v>600</v>
       </c>
       <c r="M41" s="3" t="s">
-        <v>523</v>
+        <v>508</v>
       </c>
       <c r="N41" s="3" t="s">
-        <v>1376</v>
+        <v>891</v>
       </c>
       <c r="O41" s="3" t="s">
-        <v>1377</v>
+        <v>1567</v>
       </c>
       <c r="P41" s="3" t="s">
-        <v>1378</v>
+        <v>1568</v>
       </c>
       <c r="Q41" s="3">
         <v>0</v>
       </c>
       <c r="R41" s="3" t="s">
-        <v>1379</v>
+        <v>892</v>
       </c>
     </row>
     <row r="42" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B42" s="3" t="s">
-        <v>155</v>
+        <v>43</v>
       </c>
       <c r="C42" s="3" t="s">
-        <v>156</v>
+        <v>44</v>
       </c>
       <c r="D42" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E42" s="3" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="F42" s="3">
         <v>4</v>
       </c>
       <c r="G42" s="3">
         <v>4</v>
       </c>
       <c r="H42" s="3" t="s">
-        <v>1380</v>
+        <v>1569</v>
       </c>
       <c r="I42" s="3" t="s">
-        <v>1381</v>
+        <v>893</v>
       </c>
       <c r="J42" s="3" t="s">
-        <v>1382</v>
+        <v>843</v>
       </c>
       <c r="K42" s="3" t="s">
-        <v>595</v>
+        <v>509</v>
       </c>
       <c r="L42" s="3" t="s">
-        <v>596</v>
+        <v>510</v>
       </c>
       <c r="M42" s="3" t="s">
-        <v>597</v>
+        <v>1570</v>
       </c>
       <c r="N42" s="3" t="s">
-        <v>1383</v>
+        <v>894</v>
       </c>
       <c r="O42" s="3" t="s">
-        <v>831</v>
+        <v>895</v>
       </c>
       <c r="P42" s="3" t="s">
-        <v>1384</v>
+        <v>1571</v>
       </c>
       <c r="Q42" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R42" s="3" t="s">
-        <v>1385</v>
+        <v>896</v>
       </c>
     </row>
     <row r="43" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B43" s="3" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="C43" s="3" t="s">
-        <v>53</v>
+        <v>268</v>
       </c>
       <c r="D43" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E43" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F43" s="3">
         <v>4</v>
       </c>
       <c r="G43" s="3">
         <v>4</v>
       </c>
       <c r="H43" s="3" t="s">
-        <v>1386</v>
+        <v>1572</v>
       </c>
       <c r="I43" s="3" t="s">
-        <v>1387</v>
+        <v>1573</v>
       </c>
       <c r="J43" s="3" t="s">
-        <v>1388</v>
+        <v>721</v>
       </c>
       <c r="K43" s="3" t="s">
-        <v>598</v>
+        <v>1574</v>
       </c>
       <c r="L43" s="3" t="s">
-        <v>599</v>
+        <v>1575</v>
       </c>
       <c r="M43" s="3" t="s">
-        <v>600</v>
+        <v>465</v>
       </c>
       <c r="N43" s="3" t="s">
-        <v>1389</v>
+        <v>898</v>
       </c>
       <c r="O43" s="3" t="s">
-        <v>1390</v>
+        <v>899</v>
       </c>
       <c r="P43" s="3" t="s">
-        <v>1391</v>
+        <v>1576</v>
       </c>
       <c r="Q43" s="3">
         <v>1</v>
       </c>
       <c r="R43" s="3" t="s">
-        <v>1392</v>
+        <v>900</v>
       </c>
     </row>
     <row r="44" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B44" s="3" t="s">
-        <v>237</v>
+        <v>46</v>
       </c>
       <c r="C44" s="3" t="s">
-        <v>238</v>
+        <v>47</v>
       </c>
       <c r="D44" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E44" s="3" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F44" s="3">
         <v>4</v>
       </c>
       <c r="G44" s="3">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="H44" s="3" t="s">
-        <v>1393</v>
+        <v>1577</v>
       </c>
       <c r="I44" s="3" t="s">
-        <v>1394</v>
+        <v>901</v>
       </c>
       <c r="J44" s="3" t="s">
-        <v>1063</v>
+        <v>606</v>
       </c>
       <c r="K44" s="3" t="s">
-        <v>601</v>
+        <v>1578</v>
       </c>
       <c r="L44" s="3" t="s">
-        <v>602</v>
+        <v>566</v>
       </c>
       <c r="M44" s="3" t="s">
-        <v>603</v>
+        <v>1579</v>
       </c>
       <c r="N44" s="3" t="s">
-        <v>1395</v>
+        <v>902</v>
       </c>
       <c r="O44" s="3" t="s">
-        <v>1396</v>
+        <v>1580</v>
       </c>
       <c r="P44" s="3" t="s">
-        <v>650</v>
+        <v>1126</v>
       </c>
       <c r="Q44" s="3">
         <v>0</v>
       </c>
       <c r="R44" s="3" t="s">
-        <v>1397</v>
+        <v>903</v>
       </c>
     </row>
     <row r="45" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B45" s="3" t="s">
-        <v>357</v>
+        <v>146</v>
       </c>
       <c r="C45" s="3" t="s">
-        <v>356</v>
+        <v>147</v>
       </c>
       <c r="D45" s="3" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="E45" s="3" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="F45" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G45" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H45" s="3" t="s">
-        <v>1398</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>1581</v>
+      </c>
+      <c r="I45" s="3" t="s">
+        <v>904</v>
       </c>
       <c r="J45" s="3" t="s">
-        <v>1399</v>
+        <v>1090</v>
       </c>
       <c r="K45" s="3" t="s">
-        <v>604</v>
+        <v>1582</v>
       </c>
       <c r="L45" s="3" t="s">
-        <v>605</v>
+        <v>1583</v>
       </c>
       <c r="M45" s="3" t="s">
-        <v>606</v>
+        <v>1584</v>
       </c>
       <c r="N45" s="3" t="s">
-        <v>1400</v>
+        <v>906</v>
       </c>
       <c r="O45" s="3" t="s">
-        <v>1401</v>
+        <v>637</v>
       </c>
       <c r="P45" s="3" t="s">
-        <v>1402</v>
+        <v>1585</v>
       </c>
       <c r="Q45" s="3">
         <v>0</v>
       </c>
       <c r="R45" s="3" t="s">
-        <v>1011</v>
+        <v>907</v>
       </c>
     </row>
     <row r="46" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B46" s="3" t="s">
-        <v>449</v>
+        <v>48</v>
       </c>
       <c r="C46" s="3" t="s">
-        <v>356</v>
+        <v>49</v>
       </c>
       <c r="D46" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E46" s="3" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="F46" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G46" s="3">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>56</v>
+        <v>4</v>
+      </c>
+      <c r="H46" s="3" t="s">
+        <v>1586</v>
       </c>
       <c r="I46" s="3" t="s">
-        <v>191</v>
+        <v>908</v>
       </c>
       <c r="J46" s="3" t="s">
-        <v>980</v>
+        <v>1587</v>
       </c>
       <c r="K46" s="3" t="s">
-        <v>604</v>
+        <v>500</v>
       </c>
       <c r="L46" s="3" t="s">
-        <v>605</v>
+        <v>770</v>
       </c>
       <c r="M46" s="3" t="s">
-        <v>607</v>
+        <v>1485</v>
       </c>
       <c r="N46" s="3" t="s">
-        <v>1400</v>
+        <v>910</v>
       </c>
       <c r="O46" s="3" t="s">
-        <v>1403</v>
+        <v>1588</v>
       </c>
       <c r="P46" s="3" t="s">
-        <v>1402</v>
+        <v>1589</v>
       </c>
       <c r="Q46" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R46" s="3" t="s">
-        <v>1011</v>
+        <v>912</v>
       </c>
     </row>
     <row r="47" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B47" s="3" t="s">
-        <v>450</v>
+        <v>221</v>
       </c>
       <c r="C47" s="3" t="s">
-        <v>451</v>
+        <v>222</v>
       </c>
       <c r="D47" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E47" s="3" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="F47" s="3">
         <v>4</v>
       </c>
       <c r="G47" s="3">
         <v>4</v>
       </c>
       <c r="H47" s="3" t="s">
-        <v>1404</v>
+        <v>1590</v>
       </c>
       <c r="I47" s="3" t="s">
-        <v>1405</v>
+        <v>913</v>
       </c>
       <c r="J47" s="3" t="s">
-        <v>1406</v>
+        <v>1441</v>
       </c>
       <c r="K47" s="3" t="s">
-        <v>608</v>
+        <v>680</v>
       </c>
       <c r="L47" s="3" t="s">
-        <v>609</v>
+        <v>1208</v>
       </c>
       <c r="M47" s="3" t="s">
-        <v>610</v>
+        <v>520</v>
       </c>
       <c r="N47" s="3" t="s">
-        <v>1407</v>
+        <v>1591</v>
       </c>
       <c r="O47" s="3" t="s">
-        <v>1408</v>
+        <v>1592</v>
       </c>
       <c r="P47" s="3" t="s">
-        <v>1409</v>
+        <v>1593</v>
       </c>
       <c r="Q47" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R47" s="3" t="s">
-        <v>1166</v>
+        <v>915</v>
       </c>
     </row>
     <row r="48" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B48" s="3" t="s">
-        <v>452</v>
+        <v>1594</v>
       </c>
       <c r="C48" s="3" t="s">
-        <v>451</v>
+        <v>1595</v>
       </c>
       <c r="D48" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E48" s="3" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="F48" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G48" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H48" s="3" t="s">
-        <v>1410</v>
-[...2 lines deleted...]
-        <v>1411</v>
+        <v>1596</v>
+      </c>
+      <c r="I48" s="3">
+        <v>0</v>
       </c>
       <c r="J48" s="3" t="s">
-        <v>912</v>
+        <v>933</v>
       </c>
       <c r="K48" s="3" t="s">
-        <v>608</v>
+        <v>1597</v>
       </c>
       <c r="L48" s="3" t="s">
-        <v>609</v>
+        <v>1557</v>
       </c>
       <c r="M48" s="3" t="s">
-        <v>611</v>
+        <v>1598</v>
       </c>
       <c r="N48" s="3" t="s">
-        <v>1407</v>
+        <v>1316</v>
       </c>
       <c r="O48" s="3" t="s">
-        <v>191</v>
+        <v>1599</v>
       </c>
       <c r="P48" s="3" t="s">
-        <v>1409</v>
+        <v>1600</v>
       </c>
       <c r="Q48" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R48" s="3" t="s">
-        <v>1166</v>
+        <v>1187</v>
       </c>
     </row>
     <row r="49" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B49" s="3" t="s">
-        <v>255</v>
+        <v>239</v>
       </c>
       <c r="C49" s="3" t="s">
-        <v>256</v>
+        <v>1601</v>
       </c>
       <c r="D49" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E49" s="3" t="s">
         <v>16</v>
       </c>
       <c r="F49" s="3">
         <v>3</v>
       </c>
       <c r="G49" s="3">
         <v>3</v>
       </c>
       <c r="H49" s="3" t="s">
-        <v>1412</v>
+        <v>179</v>
       </c>
       <c r="I49" s="3" t="s">
-        <v>1413</v>
+        <v>917</v>
       </c>
       <c r="J49" s="3" t="s">
-        <v>1414</v>
+        <v>179</v>
       </c>
       <c r="K49" s="3" t="s">
-        <v>612</v>
+        <v>1151</v>
       </c>
       <c r="L49" s="3" t="s">
-        <v>613</v>
+        <v>624</v>
       </c>
       <c r="M49" s="3" t="s">
-        <v>614</v>
+        <v>1602</v>
       </c>
       <c r="N49" s="3" t="s">
-        <v>1415</v>
+        <v>918</v>
       </c>
       <c r="O49" s="3" t="s">
-        <v>1416</v>
+        <v>179</v>
       </c>
       <c r="P49" s="3" t="s">
-        <v>1417</v>
+        <v>1603</v>
       </c>
       <c r="Q49" s="3">
         <v>0</v>
       </c>
       <c r="R49" s="3" t="s">
-        <v>1418</v>
+        <v>919</v>
       </c>
     </row>
     <row r="50" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B50" s="3" t="s">
-        <v>54</v>
+        <v>1604</v>
       </c>
       <c r="C50" s="3" t="s">
-        <v>55</v>
+        <v>1605</v>
       </c>
       <c r="D50" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E50" s="3" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="F50" s="3">
         <v>3</v>
       </c>
       <c r="G50" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H50" s="3" t="s">
-        <v>1419</v>
+        <v>1606</v>
       </c>
       <c r="I50" s="3">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="s">
-        <v>1420</v>
+        <v>660</v>
       </c>
       <c r="K50" s="3" t="s">
-        <v>615</v>
+        <v>1090</v>
       </c>
       <c r="L50" s="3" t="s">
-        <v>616</v>
+        <v>1607</v>
       </c>
       <c r="M50" s="3" t="s">
-        <v>617</v>
+        <v>1608</v>
       </c>
       <c r="N50" s="3" t="s">
-        <v>1421</v>
+        <v>1609</v>
       </c>
       <c r="O50" s="3" t="s">
-        <v>1422</v>
+        <v>1610</v>
       </c>
       <c r="P50" s="3" t="s">
-        <v>1423</v>
+        <v>1611</v>
       </c>
       <c r="Q50" s="3">
         <v>0</v>
       </c>
       <c r="R50" s="3" t="s">
-        <v>1424</v>
+        <v>529</v>
       </c>
     </row>
     <row r="51" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B51" s="3" t="s">
-        <v>248</v>
+        <v>50</v>
       </c>
       <c r="C51" s="3" t="s">
-        <v>249</v>
+        <v>51</v>
       </c>
       <c r="D51" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E51" s="3" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="F51" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G51" s="3">
         <v>4</v>
       </c>
       <c r="H51" s="3" t="s">
-        <v>1425</v>
-[...2 lines deleted...]
-        <v>1426</v>
+        <v>1612</v>
+      </c>
+      <c r="I51" s="3">
+        <v>0</v>
       </c>
       <c r="J51" s="3" t="s">
-        <v>1231</v>
+        <v>1274</v>
       </c>
       <c r="K51" s="3" t="s">
-        <v>618</v>
+        <v>1613</v>
       </c>
       <c r="L51" s="3" t="s">
-        <v>619</v>
+        <v>1614</v>
       </c>
       <c r="M51" s="3" t="s">
-        <v>620</v>
+        <v>1615</v>
       </c>
       <c r="N51" s="3" t="s">
-        <v>1427</v>
+        <v>921</v>
       </c>
       <c r="O51" s="3" t="s">
-        <v>1428</v>
+        <v>922</v>
       </c>
       <c r="P51" s="3" t="s">
-        <v>1429</v>
+        <v>1616</v>
       </c>
       <c r="Q51" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R51" s="3" t="s">
-        <v>875</v>
+        <v>923</v>
       </c>
     </row>
     <row r="52" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B52" s="3" t="s">
-        <v>250</v>
+        <v>232</v>
       </c>
       <c r="C52" s="3" t="s">
-        <v>249</v>
+        <v>233</v>
       </c>
       <c r="D52" s="3" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="E52" s="3" t="s">
         <v>16</v>
       </c>
       <c r="F52" s="3">
         <v>4</v>
       </c>
       <c r="G52" s="3">
         <v>4</v>
       </c>
       <c r="H52" s="3" t="s">
-        <v>1430</v>
+        <v>1617</v>
       </c>
       <c r="I52" s="3" t="s">
-        <v>1431</v>
+        <v>1618</v>
       </c>
       <c r="J52" s="3" t="s">
-        <v>1327</v>
+        <v>1023</v>
       </c>
       <c r="K52" s="3" t="s">
-        <v>618</v>
+        <v>523</v>
       </c>
       <c r="L52" s="3" t="s">
-        <v>619</v>
+        <v>524</v>
       </c>
       <c r="M52" s="3" t="s">
-        <v>620</v>
+        <v>525</v>
       </c>
       <c r="N52" s="3" t="s">
-        <v>1427</v>
+        <v>924</v>
       </c>
       <c r="O52" s="3" t="s">
-        <v>1432</v>
+        <v>788</v>
       </c>
       <c r="P52" s="3" t="s">
-        <v>1429</v>
+        <v>1619</v>
       </c>
       <c r="Q52" s="3">
         <v>1</v>
       </c>
       <c r="R52" s="3" t="s">
-        <v>875</v>
+        <v>656</v>
       </c>
     </row>
     <row r="53" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B53" s="3" t="s">
-        <v>622</v>
+        <v>234</v>
       </c>
       <c r="C53" s="3" t="s">
-        <v>623</v>
+        <v>233</v>
       </c>
       <c r="D53" s="3" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="E53" s="3" t="s">
         <v>16</v>
       </c>
       <c r="F53" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G53" s="3">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>78</v>
+        <v>4</v>
+      </c>
+      <c r="H53" s="3" t="s">
+        <v>1620</v>
       </c>
       <c r="I53" s="3" t="s">
-        <v>1433</v>
+        <v>1621</v>
       </c>
       <c r="J53" s="3" t="s">
-        <v>1434</v>
+        <v>1023</v>
       </c>
       <c r="K53" s="3" t="s">
-        <v>624</v>
+        <v>523</v>
       </c>
       <c r="L53" s="3" t="s">
-        <v>625</v>
+        <v>524</v>
       </c>
       <c r="M53" s="3" t="s">
-        <v>626</v>
+        <v>525</v>
       </c>
       <c r="N53" s="3" t="s">
-        <v>1435</v>
+        <v>924</v>
       </c>
       <c r="O53" s="3" t="s">
-        <v>1436</v>
+        <v>1622</v>
       </c>
       <c r="P53" s="3" t="s">
-        <v>1437</v>
+        <v>1619</v>
       </c>
       <c r="Q53" s="3">
         <v>1</v>
       </c>
       <c r="R53" s="3" t="s">
-        <v>618</v>
+        <v>656</v>
       </c>
     </row>
     <row r="54" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B54" s="3" t="s">
-        <v>627</v>
+        <v>526</v>
       </c>
       <c r="C54" s="3" t="s">
-        <v>623</v>
+        <v>527</v>
       </c>
       <c r="D54" s="3" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="E54" s="3" t="s">
         <v>16</v>
       </c>
       <c r="F54" s="3">
         <v>3</v>
       </c>
       <c r="G54" s="3">
         <v>3</v>
       </c>
       <c r="H54" s="3" t="s">
-        <v>1438</v>
+        <v>1623</v>
       </c>
       <c r="I54" s="3" t="s">
-        <v>1439</v>
+        <v>1624</v>
       </c>
       <c r="J54" s="3" t="s">
-        <v>820</v>
+        <v>925</v>
       </c>
       <c r="K54" s="3" t="s">
-        <v>628</v>
+        <v>528</v>
       </c>
       <c r="L54" s="3" t="s">
-        <v>625</v>
+        <v>529</v>
       </c>
       <c r="M54" s="3" t="s">
-        <v>626</v>
+        <v>530</v>
       </c>
       <c r="N54" s="3" t="s">
-        <v>1435</v>
+        <v>926</v>
       </c>
       <c r="O54" s="3" t="s">
-        <v>1440</v>
+        <v>1335</v>
       </c>
       <c r="P54" s="3" t="s">
-        <v>1437</v>
+        <v>1625</v>
       </c>
       <c r="Q54" s="3">
         <v>1</v>
       </c>
       <c r="R54" s="3" t="s">
-        <v>618</v>
+        <v>523</v>
       </c>
     </row>
     <row r="55" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B55" s="3" t="s">
-        <v>209</v>
+        <v>195</v>
       </c>
       <c r="C55" s="3" t="s">
-        <v>210</v>
+        <v>196</v>
       </c>
       <c r="D55" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E55" s="3" t="s">
         <v>16</v>
       </c>
       <c r="F55" s="3">
         <v>3</v>
       </c>
       <c r="G55" s="3">
         <v>3</v>
       </c>
       <c r="H55" s="3" t="s">
-        <v>1441</v>
+        <v>1626</v>
       </c>
       <c r="I55" s="3">
         <v>-330</v>
       </c>
       <c r="J55" s="3" t="s">
-        <v>1442</v>
+        <v>497</v>
       </c>
       <c r="K55" s="3" t="s">
-        <v>629</v>
+        <v>1627</v>
       </c>
       <c r="L55" s="3" t="s">
-        <v>630</v>
+        <v>777</v>
       </c>
       <c r="M55" s="3" t="s">
-        <v>631</v>
+        <v>1628</v>
       </c>
       <c r="N55" s="3" t="s">
-        <v>1443</v>
+        <v>928</v>
       </c>
       <c r="O55" s="3" t="s">
-        <v>1444</v>
+        <v>1629</v>
       </c>
       <c r="P55" s="3" t="s">
-        <v>1445</v>
+        <v>1630</v>
       </c>
       <c r="Q55" s="3">
         <v>0</v>
       </c>
       <c r="R55" s="3" t="s">
-        <v>1446</v>
+        <v>929</v>
       </c>
     </row>
     <row r="56" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B56" s="3" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="C56" s="3" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="D56" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E56" s="3" t="s">
         <v>20</v>
       </c>
       <c r="F56" s="3">
         <v>4</v>
       </c>
       <c r="G56" s="3">
         <v>3</v>
       </c>
       <c r="H56" s="3" t="s">
-        <v>1447</v>
+        <v>1631</v>
       </c>
       <c r="I56" s="3">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="s">
-        <v>1448</v>
+        <v>1566</v>
       </c>
       <c r="K56" s="3" t="s">
-        <v>632</v>
+        <v>1632</v>
       </c>
       <c r="L56" s="3" t="s">
-        <v>633</v>
+        <v>487</v>
       </c>
       <c r="M56" s="3" t="s">
-        <v>634</v>
+        <v>520</v>
       </c>
       <c r="N56" s="3" t="s">
-        <v>1449</v>
+        <v>930</v>
       </c>
       <c r="O56" s="3" t="s">
-        <v>1450</v>
+        <v>931</v>
       </c>
       <c r="P56" s="3" t="s">
-        <v>1451</v>
+        <v>1633</v>
       </c>
       <c r="Q56" s="3">
         <v>0</v>
       </c>
       <c r="R56" s="3" t="s">
-        <v>1452</v>
+        <v>932</v>
       </c>
     </row>
     <row r="57" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B57" s="3" t="s">
-        <v>453</v>
+        <v>1634</v>
       </c>
       <c r="C57" s="3" t="s">
-        <v>454</v>
+        <v>1635</v>
       </c>
       <c r="D57" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E57" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="F57" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G57" s="3">
         <v>3</v>
       </c>
       <c r="H57" s="3" t="s">
-        <v>1453</v>
+        <v>1636</v>
       </c>
       <c r="I57" s="3">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="s">
-        <v>1454</v>
+        <v>925</v>
       </c>
       <c r="K57" s="3" t="s">
-        <v>635</v>
+        <v>1637</v>
       </c>
       <c r="L57" s="3" t="s">
-        <v>636</v>
+        <v>1638</v>
       </c>
       <c r="M57" s="3" t="s">
-        <v>637</v>
+        <v>620</v>
       </c>
       <c r="N57" s="3" t="s">
-        <v>1455</v>
+        <v>1639</v>
       </c>
       <c r="O57" s="3" t="s">
-        <v>1456</v>
+        <v>1640</v>
       </c>
       <c r="P57" s="3" t="s">
-        <v>1457</v>
+        <v>1641</v>
       </c>
       <c r="Q57" s="3">
         <v>0</v>
       </c>
       <c r="R57" s="3" t="s">
-        <v>1458</v>
+        <v>1642</v>
       </c>
     </row>
     <row r="58" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B58" s="3" t="s">
-        <v>358</v>
+        <v>414</v>
       </c>
       <c r="C58" s="3" t="s">
-        <v>359</v>
+        <v>415</v>
       </c>
       <c r="D58" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E58" s="3" t="s">
-        <v>40</v>
+        <v>19</v>
       </c>
       <c r="F58" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G58" s="3">
         <v>3</v>
       </c>
       <c r="H58" s="3" t="s">
-        <v>1459</v>
+        <v>1643</v>
       </c>
       <c r="I58" s="3">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="s">
-        <v>1460</v>
+        <v>1127</v>
       </c>
       <c r="K58" s="3" t="s">
-        <v>638</v>
+        <v>1644</v>
       </c>
       <c r="L58" s="3" t="s">
-        <v>639</v>
+        <v>550</v>
       </c>
       <c r="M58" s="3" t="s">
-        <v>640</v>
+        <v>1645</v>
       </c>
       <c r="N58" s="3" t="s">
-        <v>1461</v>
+        <v>934</v>
       </c>
       <c r="O58" s="3" t="s">
-        <v>1462</v>
+        <v>536</v>
       </c>
       <c r="P58" s="3" t="s">
-        <v>1463</v>
+        <v>1646</v>
       </c>
       <c r="Q58" s="3">
         <v>0</v>
       </c>
       <c r="R58" s="3" t="s">
-        <v>1464</v>
+        <v>935</v>
       </c>
     </row>
     <row r="59" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B59" s="3" t="s">
-        <v>294</v>
+        <v>331</v>
       </c>
       <c r="C59" s="3" t="s">
-        <v>295</v>
+        <v>332</v>
       </c>
       <c r="D59" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E59" s="3" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="F59" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G59" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H59" s="3" t="s">
-        <v>1465</v>
-[...2 lines deleted...]
-        <v>1466</v>
+        <v>1647</v>
+      </c>
+      <c r="I59" s="3">
+        <v>0</v>
       </c>
       <c r="J59" s="3" t="s">
-        <v>1467</v>
+        <v>1648</v>
       </c>
       <c r="K59" s="3" t="s">
-        <v>641</v>
+        <v>537</v>
       </c>
       <c r="L59" s="3" t="s">
-        <v>642</v>
+        <v>538</v>
       </c>
       <c r="M59" s="3" t="s">
-        <v>643</v>
+        <v>1649</v>
       </c>
       <c r="N59" s="3" t="s">
-        <v>1468</v>
+        <v>937</v>
       </c>
       <c r="O59" s="3" t="s">
-        <v>1469</v>
+        <v>938</v>
       </c>
       <c r="P59" s="3" t="s">
-        <v>1470</v>
+        <v>1650</v>
       </c>
       <c r="Q59" s="3">
         <v>0</v>
       </c>
       <c r="R59" s="3" t="s">
-        <v>1471</v>
+        <v>939</v>
       </c>
     </row>
     <row r="60" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B60" s="3" t="s">
-        <v>403</v>
+        <v>273</v>
       </c>
       <c r="C60" s="3" t="s">
-        <v>58</v>
+        <v>274</v>
       </c>
       <c r="D60" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E60" s="3" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="F60" s="3">
         <v>4</v>
       </c>
       <c r="G60" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H60" s="3" t="s">
-        <v>1472</v>
+        <v>1651</v>
       </c>
       <c r="I60" s="3" t="s">
-        <v>1473</v>
+        <v>940</v>
       </c>
       <c r="J60" s="3" t="s">
-        <v>1474</v>
+        <v>1652</v>
       </c>
       <c r="K60" s="3" t="s">
-        <v>644</v>
+        <v>539</v>
       </c>
       <c r="L60" s="3" t="s">
-        <v>645</v>
+        <v>540</v>
       </c>
       <c r="M60" s="3" t="s">
-        <v>646</v>
+        <v>1653</v>
       </c>
       <c r="N60" s="3" t="s">
-        <v>1475</v>
+        <v>941</v>
       </c>
       <c r="O60" s="3" t="s">
-        <v>1476</v>
+        <v>942</v>
       </c>
       <c r="P60" s="3" t="s">
-        <v>1477</v>
+        <v>1654</v>
       </c>
       <c r="Q60" s="3">
         <v>0</v>
       </c>
       <c r="R60" s="3" t="s">
-        <v>624</v>
+        <v>943</v>
       </c>
     </row>
     <row r="61" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B61" s="3" t="s">
-        <v>211</v>
+        <v>372</v>
       </c>
       <c r="C61" s="3" t="s">
-        <v>212</v>
+        <v>54</v>
       </c>
       <c r="D61" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E61" s="3" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="F61" s="3">
         <v>4</v>
       </c>
       <c r="G61" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H61" s="3" t="s">
-        <v>1478</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>1655</v>
+      </c>
+      <c r="I61" s="3" t="s">
+        <v>944</v>
       </c>
       <c r="J61" s="3" t="s">
-        <v>1243</v>
+        <v>1326</v>
       </c>
       <c r="K61" s="3" t="s">
-        <v>647</v>
+        <v>1656</v>
       </c>
       <c r="L61" s="3" t="s">
-        <v>648</v>
+        <v>1657</v>
       </c>
       <c r="M61" s="3" t="s">
-        <v>649</v>
+        <v>1448</v>
       </c>
       <c r="N61" s="3" t="s">
-        <v>1479</v>
+        <v>945</v>
       </c>
       <c r="O61" s="3" t="s">
-        <v>1480</v>
+        <v>946</v>
       </c>
       <c r="P61" s="3" t="s">
-        <v>1481</v>
+        <v>1658</v>
       </c>
       <c r="Q61" s="3">
         <v>0</v>
       </c>
       <c r="R61" s="3" t="s">
-        <v>1420</v>
+        <v>528</v>
       </c>
     </row>
     <row r="62" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B62" s="3" t="s">
-        <v>313</v>
+        <v>197</v>
       </c>
       <c r="C62" s="3" t="s">
-        <v>59</v>
+        <v>198</v>
       </c>
       <c r="D62" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E62" s="3" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="F62" s="3">
         <v>4</v>
       </c>
       <c r="G62" s="3">
         <v>4</v>
       </c>
       <c r="H62" s="3" t="s">
-        <v>1482</v>
+        <v>1659</v>
       </c>
       <c r="I62" s="3">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="s">
-        <v>1483</v>
+        <v>860</v>
       </c>
       <c r="K62" s="3" t="s">
-        <v>651</v>
+        <v>1660</v>
       </c>
       <c r="L62" s="3" t="s">
-        <v>652</v>
+        <v>547</v>
       </c>
       <c r="M62" s="3" t="s">
-        <v>653</v>
+        <v>544</v>
       </c>
       <c r="N62" s="3" t="s">
-        <v>1484</v>
+        <v>947</v>
       </c>
       <c r="O62" s="3" t="s">
-        <v>1485</v>
+        <v>1661</v>
       </c>
       <c r="P62" s="3" t="s">
-        <v>1486</v>
+        <v>1662</v>
       </c>
       <c r="Q62" s="3">
         <v>0</v>
       </c>
       <c r="R62" s="3" t="s">
-        <v>1080</v>
+        <v>920</v>
       </c>
     </row>
     <row r="63" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B63" s="3" t="s">
-        <v>314</v>
+        <v>291</v>
       </c>
       <c r="C63" s="3" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="D63" s="3" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="E63" s="3" t="s">
         <v>21</v>
       </c>
       <c r="F63" s="3">
         <v>4</v>
       </c>
       <c r="G63" s="3">
         <v>4</v>
       </c>
       <c r="H63" s="3" t="s">
-        <v>1487</v>
-[...2 lines deleted...]
-        <v>1488</v>
+        <v>1663</v>
+      </c>
+      <c r="I63" s="3">
+        <v>0</v>
       </c>
       <c r="J63" s="3" t="s">
-        <v>1489</v>
+        <v>932</v>
       </c>
       <c r="K63" s="3" t="s">
-        <v>651</v>
+        <v>1664</v>
       </c>
       <c r="L63" s="3" t="s">
-        <v>652</v>
+        <v>474</v>
       </c>
       <c r="M63" s="3" t="s">
-        <v>654</v>
+        <v>546</v>
       </c>
       <c r="N63" s="3" t="s">
-        <v>1484</v>
+        <v>948</v>
       </c>
       <c r="O63" s="3" t="s">
-        <v>1485</v>
+        <v>1665</v>
       </c>
       <c r="P63" s="3" t="s">
-        <v>1486</v>
+        <v>1225</v>
       </c>
       <c r="Q63" s="3">
         <v>0</v>
       </c>
       <c r="R63" s="3" t="s">
-        <v>1080</v>
+        <v>745</v>
       </c>
     </row>
     <row r="64" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B64" s="3" t="s">
-        <v>60</v>
+        <v>292</v>
       </c>
       <c r="C64" s="3" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="D64" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E64" s="3" t="s">
         <v>21</v>
       </c>
       <c r="F64" s="3">
         <v>4</v>
       </c>
       <c r="G64" s="3">
         <v>4</v>
       </c>
       <c r="H64" s="3" t="s">
-        <v>1490</v>
+        <v>1666</v>
       </c>
       <c r="I64" s="3" t="s">
-        <v>1488</v>
+        <v>1667</v>
       </c>
       <c r="J64" s="3" t="s">
-        <v>1489</v>
+        <v>949</v>
       </c>
       <c r="K64" s="3" t="s">
-        <v>651</v>
+        <v>1664</v>
       </c>
       <c r="L64" s="3" t="s">
-        <v>652</v>
+        <v>474</v>
       </c>
       <c r="M64" s="3" t="s">
         <v>654</v>
       </c>
       <c r="N64" s="3" t="s">
-        <v>1484</v>
+        <v>948</v>
       </c>
       <c r="O64" s="3" t="s">
-        <v>1485</v>
+        <v>1668</v>
       </c>
       <c r="P64" s="3" t="s">
-        <v>1486</v>
+        <v>1225</v>
       </c>
       <c r="Q64" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R64" s="3" t="s">
-        <v>1080</v>
+        <v>745</v>
       </c>
     </row>
     <row r="65" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B65" s="3" t="s">
-        <v>61</v>
+        <v>56</v>
       </c>
       <c r="C65" s="3" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="D65" s="3" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="E65" s="3" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="F65" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G65" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H65" s="3" t="s">
-        <v>1491</v>
+        <v>1669</v>
       </c>
       <c r="I65" s="3" t="s">
-        <v>1492</v>
+        <v>1667</v>
       </c>
       <c r="J65" s="3" t="s">
-        <v>1493</v>
+        <v>1670</v>
       </c>
       <c r="K65" s="3" t="s">
-        <v>655</v>
+        <v>1664</v>
       </c>
       <c r="L65" s="3" t="s">
-        <v>656</v>
+        <v>474</v>
       </c>
       <c r="M65" s="3" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
       <c r="N65" s="3" t="s">
-        <v>1494</v>
+        <v>948</v>
       </c>
       <c r="O65" s="3" t="s">
-        <v>1495</v>
+        <v>1668</v>
       </c>
       <c r="P65" s="3" t="s">
-        <v>1496</v>
+        <v>1225</v>
       </c>
       <c r="Q65" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R65" s="3" t="s">
-        <v>1497</v>
+        <v>745</v>
       </c>
     </row>
     <row r="66" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B66" s="3" t="s">
-        <v>176</v>
+        <v>57</v>
       </c>
       <c r="C66" s="3" t="s">
-        <v>177</v>
+        <v>58</v>
       </c>
       <c r="D66" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E66" s="3" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="F66" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G66" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H66" s="3" t="s">
-        <v>1498</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>1671</v>
+      </c>
+      <c r="I66" s="3" t="s">
+        <v>950</v>
       </c>
       <c r="J66" s="3" t="s">
-        <v>1499</v>
+        <v>711</v>
       </c>
       <c r="K66" s="3" t="s">
-        <v>658</v>
+        <v>1672</v>
       </c>
       <c r="L66" s="3" t="s">
-        <v>659</v>
+        <v>725</v>
       </c>
       <c r="M66" s="3" t="s">
-        <v>660</v>
+        <v>549</v>
       </c>
       <c r="N66" s="3" t="s">
-        <v>1500</v>
+        <v>952</v>
       </c>
       <c r="O66" s="3" t="s">
-        <v>1501</v>
+        <v>867</v>
       </c>
       <c r="P66" s="3" t="s">
-        <v>966</v>
+        <v>1673</v>
       </c>
       <c r="Q66" s="3">
         <v>0</v>
       </c>
       <c r="R66" s="3" t="s">
-        <v>1241</v>
+        <v>953</v>
       </c>
     </row>
     <row r="67" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B67" s="3" t="s">
-        <v>360</v>
+        <v>167</v>
       </c>
       <c r="C67" s="3" t="s">
-        <v>361</v>
+        <v>168</v>
       </c>
       <c r="D67" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E67" s="3" t="s">
         <v>16</v>
       </c>
       <c r="F67" s="3">
         <v>4</v>
       </c>
       <c r="G67" s="3">
         <v>4</v>
       </c>
       <c r="H67" s="3" t="s">
-        <v>1502</v>
-[...2 lines deleted...]
-        <v>1503</v>
+        <v>1674</v>
+      </c>
+      <c r="I67" s="3">
+        <v>0</v>
       </c>
       <c r="J67" s="3" t="s">
-        <v>1504</v>
+        <v>1675</v>
       </c>
       <c r="K67" s="3" t="s">
-        <v>661</v>
+        <v>574</v>
       </c>
       <c r="L67" s="3" t="s">
-        <v>662</v>
+        <v>1676</v>
       </c>
       <c r="M67" s="3" t="s">
-        <v>663</v>
+        <v>1677</v>
       </c>
       <c r="N67" s="3" t="s">
-        <v>1505</v>
+        <v>955</v>
       </c>
       <c r="O67" s="3" t="s">
-        <v>1506</v>
+        <v>1678</v>
       </c>
       <c r="P67" s="3" t="s">
-        <v>1507</v>
+        <v>1679</v>
       </c>
       <c r="Q67" s="3">
         <v>0</v>
       </c>
       <c r="R67" s="3" t="s">
-        <v>1166</v>
+        <v>828</v>
       </c>
     </row>
     <row r="68" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B68" s="3" t="s">
-        <v>362</v>
+        <v>1680</v>
       </c>
       <c r="C68" s="3" t="s">
-        <v>361</v>
+        <v>1681</v>
       </c>
       <c r="D68" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E68" s="3" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="F68" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G68" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H68" s="3" t="s">
-        <v>1508</v>
+        <v>1682</v>
       </c>
       <c r="I68" s="3" t="s">
-        <v>1509</v>
+        <v>1683</v>
       </c>
       <c r="J68" s="3" t="s">
-        <v>1510</v>
+        <v>711</v>
       </c>
       <c r="K68" s="3" t="s">
-        <v>661</v>
+        <v>1684</v>
       </c>
       <c r="L68" s="3" t="s">
-        <v>662</v>
+        <v>636</v>
       </c>
       <c r="M68" s="3" t="s">
-        <v>663</v>
+        <v>726</v>
       </c>
       <c r="N68" s="3" t="s">
-        <v>1505</v>
+        <v>1685</v>
       </c>
       <c r="O68" s="3" t="s">
-        <v>1511</v>
+        <v>1686</v>
       </c>
       <c r="P68" s="3" t="s">
-        <v>1507</v>
+        <v>1687</v>
       </c>
       <c r="Q68" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R68" s="3" t="s">
-        <v>1166</v>
+        <v>1688</v>
       </c>
     </row>
     <row r="69" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B69" s="3" t="s">
-        <v>315</v>
+        <v>333</v>
       </c>
       <c r="C69" s="3" t="s">
-        <v>316</v>
+        <v>334</v>
       </c>
       <c r="D69" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E69" s="3" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="F69" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G69" s="3">
         <v>4</v>
       </c>
       <c r="H69" s="3" t="s">
-        <v>1512</v>
+        <v>1689</v>
       </c>
       <c r="I69" s="3" t="s">
-        <v>1513</v>
+        <v>1690</v>
       </c>
       <c r="J69" s="3" t="s">
-        <v>1514</v>
+        <v>1691</v>
       </c>
       <c r="K69" s="3" t="s">
-        <v>664</v>
+        <v>551</v>
       </c>
       <c r="L69" s="3" t="s">
-        <v>665</v>
+        <v>552</v>
       </c>
       <c r="M69" s="3" t="s">
-        <v>619</v>
+        <v>1692</v>
       </c>
       <c r="N69" s="3" t="s">
-        <v>1515</v>
+        <v>957</v>
       </c>
       <c r="O69" s="3" t="s">
-        <v>1516</v>
+        <v>612</v>
       </c>
       <c r="P69" s="3" t="s">
-        <v>1517</v>
+        <v>1693</v>
       </c>
       <c r="Q69" s="3">
         <v>0</v>
       </c>
       <c r="R69" s="3" t="s">
-        <v>930</v>
+        <v>791</v>
       </c>
     </row>
     <row r="70" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B70" s="3" t="s">
-        <v>265</v>
+        <v>335</v>
       </c>
       <c r="C70" s="3" t="s">
-        <v>266</v>
+        <v>334</v>
       </c>
       <c r="D70" s="3" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="E70" s="3" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="F70" s="3">
         <v>4</v>
       </c>
       <c r="G70" s="3">
         <v>4</v>
       </c>
       <c r="H70" s="3" t="s">
-        <v>1518</v>
+        <v>1694</v>
       </c>
       <c r="I70" s="3" t="s">
-        <v>1519</v>
+        <v>1695</v>
       </c>
       <c r="J70" s="3" t="s">
-        <v>1399</v>
+        <v>1691</v>
       </c>
       <c r="K70" s="3" t="s">
-        <v>667</v>
+        <v>551</v>
       </c>
       <c r="L70" s="3" t="s">
-        <v>668</v>
+        <v>552</v>
       </c>
       <c r="M70" s="3" t="s">
-        <v>669</v>
+        <v>1692</v>
       </c>
       <c r="N70" s="3" t="s">
-        <v>1520</v>
+        <v>957</v>
       </c>
       <c r="O70" s="3" t="s">
-        <v>1521</v>
+        <v>614</v>
       </c>
       <c r="P70" s="3" t="s">
-        <v>1522</v>
+        <v>1693</v>
       </c>
       <c r="Q70" s="3">
         <v>1</v>
       </c>
       <c r="R70" s="3" t="s">
-        <v>1379</v>
+        <v>791</v>
       </c>
     </row>
     <row r="71" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B71" s="3" t="s">
-        <v>63</v>
+        <v>293</v>
       </c>
       <c r="C71" s="3" t="s">
-        <v>64</v>
+        <v>294</v>
       </c>
       <c r="D71" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E71" s="3" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="F71" s="3">
         <v>3</v>
       </c>
       <c r="G71" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H71" s="3" t="s">
-        <v>1523</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>1696</v>
+      </c>
+      <c r="I71" s="3" t="s">
+        <v>960</v>
       </c>
       <c r="J71" s="3" t="s">
-        <v>1314</v>
+        <v>1697</v>
       </c>
       <c r="K71" s="3" t="s">
-        <v>670</v>
+        <v>1380</v>
       </c>
       <c r="L71" s="3" t="s">
+        <v>1540</v>
+      </c>
+      <c r="M71" s="3" t="s">
+        <v>1698</v>
+      </c>
+      <c r="N71" s="3" t="s">
+        <v>961</v>
+      </c>
+      <c r="O71" s="3" t="s">
+        <v>962</v>
+      </c>
+      <c r="P71" s="3" t="s">
+        <v>1699</v>
+      </c>
+      <c r="Q71" s="3">
+        <v>0</v>
+      </c>
+      <c r="R71" s="3" t="s">
         <v>671</v>
-      </c>
-[...16 lines deleted...]
-        <v>1455</v>
       </c>
     </row>
     <row r="72" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B72" s="3" t="s">
-        <v>202</v>
+        <v>1700</v>
       </c>
       <c r="C72" s="3" t="s">
-        <v>203</v>
+        <v>1701</v>
       </c>
       <c r="D72" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E72" s="3" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="F72" s="3">
         <v>4</v>
       </c>
       <c r="G72" s="3">
         <v>4</v>
       </c>
-      <c r="H72" s="3">
-        <v>112</v>
+      <c r="H72" s="3" t="s">
+        <v>1702</v>
       </c>
       <c r="I72" s="3" t="s">
-        <v>1527</v>
+        <v>1703</v>
       </c>
       <c r="J72" s="3" t="s">
-        <v>1528</v>
+        <v>1704</v>
       </c>
       <c r="K72" s="3" t="s">
-        <v>673</v>
+        <v>1705</v>
       </c>
       <c r="L72" s="3" t="s">
-        <v>674</v>
+        <v>1706</v>
       </c>
       <c r="M72" s="3" t="s">
-        <v>675</v>
+        <v>1707</v>
       </c>
       <c r="N72" s="3" t="s">
-        <v>1529</v>
+        <v>1708</v>
       </c>
       <c r="O72" s="3" t="s">
-        <v>1530</v>
+        <v>1709</v>
       </c>
       <c r="P72" s="3" t="s">
-        <v>1531</v>
+        <v>1710</v>
       </c>
       <c r="Q72" s="3">
         <v>0</v>
       </c>
       <c r="R72" s="3" t="s">
-        <v>1532</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="73" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B73" s="3" t="s">
-        <v>455</v>
+        <v>246</v>
       </c>
       <c r="C73" s="3" t="s">
-        <v>456</v>
+        <v>247</v>
       </c>
       <c r="D73" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E73" s="3" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="F73" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G73" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H73" s="3" t="s">
-        <v>1533</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>1711</v>
+      </c>
+      <c r="I73" s="3" t="s">
+        <v>963</v>
       </c>
       <c r="J73" s="3" t="s">
-        <v>1345</v>
+        <v>916</v>
       </c>
       <c r="K73" s="3" t="s">
-        <v>676</v>
+        <v>1712</v>
       </c>
       <c r="L73" s="3" t="s">
-        <v>677</v>
+        <v>1713</v>
       </c>
       <c r="M73" s="3" t="s">
-        <v>578</v>
+        <v>555</v>
       </c>
       <c r="N73" s="3" t="s">
-        <v>1534</v>
+        <v>964</v>
       </c>
       <c r="O73" s="3" t="s">
-        <v>1535</v>
+        <v>1714</v>
       </c>
       <c r="P73" s="3" t="s">
-        <v>1536</v>
+        <v>812</v>
       </c>
       <c r="Q73" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R73" s="3" t="s">
-        <v>1036</v>
+        <v>903</v>
       </c>
     </row>
     <row r="74" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B74" s="3" t="s">
-        <v>457</v>
+        <v>59</v>
       </c>
       <c r="C74" s="3" t="s">
-        <v>458</v>
+        <v>60</v>
       </c>
       <c r="D74" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E74" s="3" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="F74" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G74" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H74" s="3" t="s">
-        <v>1537</v>
-[...2 lines deleted...]
-        <v>1538</v>
+        <v>1715</v>
+      </c>
+      <c r="I74" s="3">
+        <v>0</v>
       </c>
       <c r="J74" s="3" t="s">
-        <v>1539</v>
+        <v>1001</v>
       </c>
       <c r="K74" s="3" t="s">
-        <v>678</v>
+        <v>794</v>
       </c>
       <c r="L74" s="3" t="s">
-        <v>679</v>
+        <v>570</v>
       </c>
       <c r="M74" s="3" t="s">
-        <v>680</v>
+        <v>1716</v>
       </c>
       <c r="N74" s="3" t="s">
-        <v>1540</v>
+        <v>965</v>
       </c>
       <c r="O74" s="3" t="s">
-        <v>1541</v>
+        <v>966</v>
       </c>
       <c r="P74" s="3" t="s">
-        <v>1542</v>
+        <v>1717</v>
       </c>
       <c r="Q74" s="3">
         <v>0</v>
       </c>
       <c r="R74" s="3" t="s">
-        <v>1543</v>
+        <v>934</v>
       </c>
     </row>
     <row r="75" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B75" s="3" t="s">
-        <v>459</v>
+        <v>190</v>
       </c>
       <c r="C75" s="3" t="s">
-        <v>458</v>
+        <v>191</v>
       </c>
       <c r="D75" s="3" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="E75" s="3" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="F75" s="3">
         <v>4</v>
       </c>
       <c r="G75" s="3">
         <v>4</v>
       </c>
       <c r="H75" s="3" t="s">
-        <v>1544</v>
-[...2 lines deleted...]
-        <v>1545</v>
+        <v>1718</v>
+      </c>
+      <c r="I75" s="3">
+        <v>0</v>
       </c>
       <c r="J75" s="3" t="s">
-        <v>1546</v>
+        <v>900</v>
       </c>
       <c r="K75" s="3" t="s">
-        <v>678</v>
+        <v>613</v>
       </c>
       <c r="L75" s="3" t="s">
-        <v>679</v>
+        <v>1719</v>
       </c>
       <c r="M75" s="3" t="s">
-        <v>681</v>
+        <v>1720</v>
       </c>
       <c r="N75" s="3" t="s">
-        <v>1540</v>
+        <v>968</v>
       </c>
       <c r="O75" s="3" t="s">
-        <v>1541</v>
+        <v>969</v>
       </c>
       <c r="P75" s="3" t="s">
-        <v>1542</v>
+        <v>1721</v>
       </c>
       <c r="Q75" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R75" s="3" t="s">
-        <v>1543</v>
+        <v>970</v>
       </c>
     </row>
     <row r="76" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B76" s="3" t="s">
-        <v>204</v>
+        <v>416</v>
       </c>
       <c r="C76" s="3" t="s">
-        <v>203</v>
+        <v>417</v>
       </c>
       <c r="D76" s="3" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="E76" s="3" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F76" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G76" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H76" s="3" t="s">
-        <v>1547</v>
-[...2 lines deleted...]
-        <v>1548</v>
+        <v>1722</v>
+      </c>
+      <c r="I76" s="3">
+        <v>0</v>
       </c>
       <c r="J76" s="3" t="s">
-        <v>1549</v>
+        <v>1723</v>
       </c>
       <c r="K76" s="3" t="s">
-        <v>673</v>
+        <v>1724</v>
       </c>
       <c r="L76" s="3" t="s">
-        <v>674</v>
+        <v>578</v>
       </c>
       <c r="M76" s="3" t="s">
-        <v>675</v>
+        <v>519</v>
       </c>
       <c r="N76" s="3" t="s">
-        <v>1529</v>
+        <v>971</v>
       </c>
       <c r="O76" s="3" t="s">
-        <v>1550</v>
+        <v>972</v>
       </c>
       <c r="P76" s="3" t="s">
-        <v>1531</v>
+        <v>1725</v>
       </c>
       <c r="Q76" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R76" s="3" t="s">
-        <v>1532</v>
+        <v>725</v>
       </c>
     </row>
     <row r="77" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B77" s="3" t="s">
-        <v>404</v>
+        <v>418</v>
       </c>
       <c r="C77" s="3" t="s">
-        <v>363</v>
+        <v>419</v>
       </c>
       <c r="D77" s="3" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="E77" s="3" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="F77" s="3">
         <v>4</v>
       </c>
       <c r="G77" s="3">
         <v>4</v>
       </c>
       <c r="H77" s="3" t="s">
-        <v>1551</v>
+        <v>1726</v>
       </c>
       <c r="I77" s="3" t="s">
-        <v>191</v>
+        <v>1727</v>
       </c>
       <c r="J77" s="3" t="s">
-        <v>1418</v>
+        <v>976</v>
       </c>
       <c r="K77" s="3" t="s">
-        <v>682</v>
+        <v>1728</v>
       </c>
       <c r="L77" s="3" t="s">
-        <v>683</v>
+        <v>756</v>
       </c>
       <c r="M77" s="3" t="s">
-        <v>684</v>
+        <v>1729</v>
       </c>
       <c r="N77" s="3" t="s">
-        <v>1552</v>
+        <v>973</v>
       </c>
       <c r="O77" s="3" t="s">
-        <v>1553</v>
+        <v>1730</v>
       </c>
       <c r="P77" s="3" t="s">
-        <v>1554</v>
+        <v>1731</v>
       </c>
       <c r="Q77" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R77" s="3" t="s">
-        <v>1252</v>
+        <v>974</v>
       </c>
     </row>
     <row r="78" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B78" s="3" t="s">
-        <v>685</v>
+        <v>420</v>
       </c>
       <c r="C78" s="3" t="s">
-        <v>686</v>
+        <v>419</v>
       </c>
       <c r="D78" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E78" s="3" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="F78" s="3">
         <v>4</v>
       </c>
       <c r="G78" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H78" s="3" t="s">
-        <v>1555</v>
+        <v>1732</v>
       </c>
       <c r="I78" s="3" t="s">
-        <v>1556</v>
+        <v>975</v>
       </c>
       <c r="J78" s="3" t="s">
-        <v>1557</v>
+        <v>1733</v>
       </c>
       <c r="K78" s="3" t="s">
-        <v>687</v>
+        <v>1728</v>
       </c>
       <c r="L78" s="3" t="s">
-        <v>688</v>
+        <v>756</v>
       </c>
       <c r="M78" s="3" t="s">
-        <v>584</v>
+        <v>1734</v>
       </c>
       <c r="N78" s="3" t="s">
-        <v>1558</v>
+        <v>973</v>
       </c>
       <c r="O78" s="3" t="s">
-        <v>1559</v>
+        <v>1735</v>
       </c>
       <c r="P78" s="3" t="s">
-        <v>1560</v>
+        <v>1731</v>
       </c>
       <c r="Q78" s="3">
         <v>1</v>
       </c>
       <c r="R78" s="3" t="s">
-        <v>1561</v>
+        <v>974</v>
       </c>
     </row>
     <row r="79" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B79" s="3" t="s">
-        <v>317</v>
+        <v>192</v>
       </c>
       <c r="C79" s="3" t="s">
-        <v>318</v>
+        <v>191</v>
       </c>
       <c r="D79" s="3" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="E79" s="3" t="s">
         <v>20</v>
       </c>
       <c r="F79" s="3">
         <v>4</v>
       </c>
       <c r="G79" s="3">
         <v>4</v>
       </c>
       <c r="H79" s="3" t="s">
-        <v>1562</v>
+        <v>1736</v>
       </c>
       <c r="I79" s="3" t="s">
-        <v>1563</v>
+        <v>977</v>
       </c>
       <c r="J79" s="3" t="s">
-        <v>1564</v>
+        <v>1737</v>
       </c>
       <c r="K79" s="3" t="s">
-        <v>690</v>
+        <v>613</v>
       </c>
       <c r="L79" s="3" t="s">
-        <v>691</v>
+        <v>1719</v>
       </c>
       <c r="M79" s="3" t="s">
-        <v>692</v>
+        <v>1720</v>
       </c>
       <c r="N79" s="3" t="s">
-        <v>1565</v>
+        <v>968</v>
       </c>
       <c r="O79" s="3" t="s">
-        <v>1566</v>
+        <v>978</v>
       </c>
       <c r="P79" s="3" t="s">
-        <v>1567</v>
+        <v>1721</v>
       </c>
       <c r="Q79" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R79" s="3" t="s">
-        <v>1568</v>
+        <v>970</v>
       </c>
     </row>
     <row r="80" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B80" s="3" t="s">
-        <v>205</v>
+        <v>373</v>
       </c>
       <c r="C80" s="3" t="s">
-        <v>206</v>
+        <v>336</v>
       </c>
       <c r="D80" s="3" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="E80" s="3" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="F80" s="3">
         <v>4</v>
       </c>
       <c r="G80" s="3">
         <v>4</v>
       </c>
       <c r="H80" s="3" t="s">
-        <v>1569</v>
+        <v>1738</v>
       </c>
       <c r="I80" s="3" t="s">
-        <v>1570</v>
+        <v>179</v>
       </c>
       <c r="J80" s="3" t="s">
-        <v>1571</v>
+        <v>919</v>
       </c>
       <c r="K80" s="3" t="s">
-        <v>693</v>
+        <v>561</v>
       </c>
       <c r="L80" s="3" t="s">
-        <v>694</v>
+        <v>562</v>
       </c>
       <c r="M80" s="3" t="s">
-        <v>695</v>
+        <v>563</v>
       </c>
       <c r="N80" s="3" t="s">
-        <v>1572</v>
+        <v>979</v>
       </c>
       <c r="O80" s="3" t="s">
-        <v>1573</v>
+        <v>980</v>
       </c>
       <c r="P80" s="3" t="s">
-        <v>1574</v>
+        <v>1739</v>
       </c>
       <c r="Q80" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R80" s="3" t="s">
-        <v>1575</v>
+        <v>835</v>
       </c>
     </row>
     <row r="81" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B81" s="3" t="s">
-        <v>405</v>
+        <v>1740</v>
       </c>
       <c r="C81" s="3" t="s">
-        <v>406</v>
+        <v>1741</v>
       </c>
       <c r="D81" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E81" s="3" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="F81" s="3">
         <v>3</v>
       </c>
       <c r="G81" s="3">
         <v>3</v>
       </c>
       <c r="H81" s="3" t="s">
-        <v>1576</v>
-[...2 lines deleted...]
-        <v>1577</v>
+        <v>1742</v>
+      </c>
+      <c r="I81" s="3">
+        <v>0</v>
       </c>
       <c r="J81" s="3" t="s">
-        <v>719</v>
+        <v>1095</v>
       </c>
       <c r="K81" s="3" t="s">
-        <v>696</v>
+        <v>1743</v>
       </c>
       <c r="L81" s="3" t="s">
-        <v>697</v>
+        <v>717</v>
       </c>
       <c r="M81" s="3" t="s">
-        <v>698</v>
+        <v>1744</v>
       </c>
       <c r="N81" s="3" t="s">
-        <v>1578</v>
+        <v>1745</v>
       </c>
       <c r="O81" s="3" t="s">
-        <v>1579</v>
+        <v>1746</v>
       </c>
       <c r="P81" s="3" t="s">
-        <v>1580</v>
+        <v>1747</v>
       </c>
       <c r="Q81" s="3">
         <v>0</v>
       </c>
       <c r="R81" s="3" t="s">
-        <v>1333</v>
+        <v>744</v>
       </c>
     </row>
     <row r="82" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B82" s="3" t="s">
-        <v>319</v>
+        <v>1748</v>
       </c>
       <c r="C82" s="3" t="s">
-        <v>320</v>
+        <v>1749</v>
       </c>
       <c r="D82" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E82" s="3" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="F82" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G82" s="3">
         <v>3</v>
       </c>
       <c r="H82" s="3" t="s">
-        <v>1581</v>
+        <v>1750</v>
       </c>
       <c r="I82" s="3">
         <v>0</v>
       </c>
       <c r="J82" s="3" t="s">
-        <v>1582</v>
+        <v>596</v>
       </c>
       <c r="K82" s="3" t="s">
-        <v>699</v>
+        <v>1381</v>
       </c>
       <c r="L82" s="3" t="s">
-        <v>700</v>
+        <v>1751</v>
       </c>
       <c r="M82" s="3" t="s">
-        <v>701</v>
+        <v>617</v>
       </c>
       <c r="N82" s="3" t="s">
-        <v>1583</v>
+        <v>1752</v>
       </c>
       <c r="O82" s="3" t="s">
-        <v>1584</v>
+        <v>1753</v>
       </c>
       <c r="P82" s="3" t="s">
-        <v>1585</v>
+        <v>1754</v>
       </c>
       <c r="Q82" s="3">
         <v>0</v>
       </c>
       <c r="R82" s="3" t="s">
-        <v>553</v>
+        <v>1755</v>
       </c>
     </row>
     <row r="83" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B83" s="3" t="s">
-        <v>460</v>
+        <v>564</v>
       </c>
       <c r="C83" s="3" t="s">
-        <v>461</v>
+        <v>565</v>
       </c>
       <c r="D83" s="3" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="E83" s="3" t="s">
         <v>18</v>
       </c>
       <c r="F83" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G83" s="3">
         <v>3</v>
       </c>
       <c r="H83" s="3" t="s">
-        <v>1586</v>
+        <v>1756</v>
       </c>
       <c r="I83" s="3" t="s">
-        <v>1587</v>
+        <v>981</v>
       </c>
       <c r="J83" s="3" t="s">
-        <v>1588</v>
+        <v>757</v>
       </c>
       <c r="K83" s="3" t="s">
-        <v>702</v>
+        <v>1757</v>
       </c>
       <c r="L83" s="3" t="s">
-        <v>703</v>
+        <v>1758</v>
       </c>
       <c r="M83" s="3" t="s">
-        <v>704</v>
+        <v>508</v>
       </c>
       <c r="N83" s="3" t="s">
-        <v>1589</v>
+        <v>982</v>
       </c>
       <c r="O83" s="3" t="s">
-        <v>1590</v>
+        <v>1252</v>
       </c>
       <c r="P83" s="3" t="s">
-        <v>1591</v>
+        <v>1218</v>
       </c>
       <c r="Q83" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R83" s="3" t="s">
-        <v>1592</v>
+        <v>983</v>
       </c>
     </row>
     <row r="84" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B84" s="3" t="s">
-        <v>169</v>
+        <v>295</v>
       </c>
       <c r="C84" s="3" t="s">
-        <v>170</v>
+        <v>296</v>
       </c>
       <c r="D84" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E84" s="3" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="F84" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G84" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H84" s="3" t="s">
-        <v>1593</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>1759</v>
+      </c>
+      <c r="I84" s="3" t="s">
+        <v>984</v>
       </c>
       <c r="J84" s="3" t="s">
-        <v>1594</v>
+        <v>1175</v>
       </c>
       <c r="K84" s="3" t="s">
-        <v>705</v>
+        <v>1760</v>
       </c>
       <c r="L84" s="3" t="s">
-        <v>706</v>
+        <v>1761</v>
       </c>
       <c r="M84" s="3" t="s">
-        <v>707</v>
+        <v>1762</v>
       </c>
       <c r="N84" s="3" t="s">
-        <v>1060</v>
+        <v>986</v>
       </c>
       <c r="O84" s="3" t="s">
-        <v>1595</v>
+        <v>987</v>
       </c>
       <c r="P84" s="3" t="s">
-        <v>867</v>
+        <v>1763</v>
       </c>
       <c r="Q84" s="3">
         <v>0</v>
       </c>
       <c r="R84" s="3" t="s">
-        <v>1080</v>
+        <v>988</v>
       </c>
     </row>
     <row r="85" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B85" s="3" t="s">
-        <v>235</v>
+        <v>374</v>
       </c>
       <c r="C85" s="3" t="s">
-        <v>236</v>
+        <v>375</v>
       </c>
       <c r="D85" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E85" s="3" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="F85" s="3">
         <v>3</v>
       </c>
       <c r="G85" s="3">
         <v>3</v>
       </c>
       <c r="H85" s="3" t="s">
-        <v>1596</v>
+        <v>1764</v>
       </c>
       <c r="I85" s="3" t="s">
-        <v>1597</v>
+        <v>992</v>
       </c>
       <c r="J85" s="3" t="s">
-        <v>1002</v>
+        <v>1070</v>
       </c>
       <c r="K85" s="3" t="s">
-        <v>708</v>
+        <v>1141</v>
       </c>
       <c r="L85" s="3" t="s">
-        <v>657</v>
+        <v>1765</v>
       </c>
       <c r="M85" s="3" t="s">
-        <v>709</v>
+        <v>1766</v>
       </c>
       <c r="N85" s="3" t="s">
-        <v>1598</v>
+        <v>993</v>
       </c>
       <c r="O85" s="3" t="s">
-        <v>1599</v>
+        <v>1767</v>
       </c>
       <c r="P85" s="3" t="s">
-        <v>1254</v>
+        <v>1768</v>
       </c>
       <c r="Q85" s="3">
         <v>0</v>
       </c>
       <c r="R85" s="3" t="s">
-        <v>826</v>
+        <v>880</v>
       </c>
     </row>
     <row r="86" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B86" s="3" t="s">
-        <v>321</v>
+        <v>297</v>
       </c>
       <c r="C86" s="3" t="s">
-        <v>322</v>
+        <v>298</v>
       </c>
       <c r="D86" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E86" s="3" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="F86" s="3">
         <v>3</v>
       </c>
       <c r="G86" s="3">
         <v>3</v>
       </c>
       <c r="H86" s="3" t="s">
-        <v>1600</v>
+        <v>179</v>
       </c>
       <c r="I86" s="3">
         <v>0</v>
       </c>
       <c r="J86" s="3" t="s">
-        <v>1097</v>
+        <v>179</v>
       </c>
       <c r="K86" s="3" t="s">
-        <v>710</v>
+        <v>1769</v>
       </c>
       <c r="L86" s="3" t="s">
-        <v>589</v>
+        <v>1770</v>
       </c>
       <c r="M86" s="3" t="s">
-        <v>711</v>
+        <v>568</v>
       </c>
       <c r="N86" s="3" t="s">
-        <v>1601</v>
+        <v>994</v>
       </c>
       <c r="O86" s="3" t="s">
-        <v>1602</v>
+        <v>179</v>
       </c>
       <c r="P86" s="3" t="s">
-        <v>1603</v>
+        <v>1282</v>
       </c>
       <c r="Q86" s="3">
         <v>0</v>
       </c>
       <c r="R86" s="3" t="s">
-        <v>1126</v>
+        <v>488</v>
       </c>
     </row>
     <row r="87" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B87" s="3" t="s">
-        <v>462</v>
+        <v>421</v>
       </c>
       <c r="C87" s="3" t="s">
-        <v>463</v>
+        <v>422</v>
       </c>
       <c r="D87" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E87" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F87" s="3">
         <v>3</v>
       </c>
       <c r="G87" s="3">
         <v>3</v>
       </c>
       <c r="H87" s="3" t="s">
-        <v>1604</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>1408</v>
+      </c>
+      <c r="I87" s="3" t="s">
+        <v>1771</v>
       </c>
       <c r="J87" s="3" t="s">
-        <v>1605</v>
+        <v>1359</v>
       </c>
       <c r="K87" s="3" t="s">
-        <v>712</v>
+        <v>1570</v>
       </c>
       <c r="L87" s="3" t="s">
-        <v>713</v>
+        <v>1772</v>
       </c>
       <c r="M87" s="3" t="s">
-        <v>714</v>
+        <v>1773</v>
       </c>
       <c r="N87" s="3" t="s">
-        <v>1606</v>
+        <v>995</v>
       </c>
       <c r="O87" s="3" t="s">
-        <v>1607</v>
+        <v>1774</v>
       </c>
       <c r="P87" s="3" t="s">
-        <v>1608</v>
+        <v>1775</v>
       </c>
       <c r="Q87" s="3">
         <v>0</v>
       </c>
       <c r="R87" s="3" t="s">
-        <v>1262</v>
+        <v>996</v>
       </c>
     </row>
     <row r="88" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B88" s="3" t="s">
-        <v>427</v>
+        <v>160</v>
       </c>
       <c r="C88" s="3" t="s">
-        <v>428</v>
+        <v>161</v>
       </c>
       <c r="D88" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E88" s="3" t="s">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="F88" s="3">
         <v>3</v>
       </c>
       <c r="G88" s="3">
         <v>3</v>
       </c>
       <c r="H88" s="3" t="s">
-        <v>1609</v>
+        <v>1776</v>
       </c>
       <c r="I88" s="3">
         <v>0</v>
       </c>
       <c r="J88" s="3" t="s">
-        <v>1187</v>
+        <v>967</v>
       </c>
       <c r="K88" s="3" t="s">
-        <v>715</v>
+        <v>1777</v>
       </c>
       <c r="L88" s="3" t="s">
-        <v>716</v>
+        <v>854</v>
       </c>
       <c r="M88" s="3" t="s">
-        <v>717</v>
+        <v>1778</v>
       </c>
       <c r="N88" s="3" t="s">
-        <v>1610</v>
+        <v>733</v>
       </c>
       <c r="O88" s="3" t="s">
-        <v>1611</v>
+        <v>997</v>
       </c>
       <c r="P88" s="3" t="s">
-        <v>1612</v>
+        <v>1779</v>
       </c>
       <c r="Q88" s="3">
         <v>0</v>
       </c>
       <c r="R88" s="3" t="s">
-        <v>1613</v>
+        <v>745</v>
       </c>
     </row>
     <row r="89" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B89" s="3" t="s">
-        <v>65</v>
+        <v>219</v>
       </c>
       <c r="C89" s="3" t="s">
-        <v>66</v>
+        <v>220</v>
       </c>
       <c r="D89" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E89" s="3" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="F89" s="3">
         <v>3</v>
       </c>
       <c r="G89" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H89" s="3" t="s">
-        <v>1614</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>1780</v>
+      </c>
+      <c r="I89" s="3" t="s">
+        <v>998</v>
       </c>
       <c r="J89" s="3" t="s">
-        <v>1615</v>
+        <v>602</v>
       </c>
       <c r="K89" s="3" t="s">
-        <v>718</v>
+        <v>1781</v>
       </c>
       <c r="L89" s="3" t="s">
-        <v>719</v>
+        <v>1782</v>
       </c>
       <c r="M89" s="3" t="s">
-        <v>720</v>
+        <v>1485</v>
       </c>
       <c r="N89" s="3" t="s">
-        <v>1616</v>
+        <v>999</v>
       </c>
       <c r="O89" s="3" t="s">
-        <v>1617</v>
+        <v>1783</v>
       </c>
       <c r="P89" s="3" t="s">
-        <v>1618</v>
+        <v>1784</v>
       </c>
       <c r="Q89" s="3">
         <v>0</v>
       </c>
       <c r="R89" s="3" t="s">
-        <v>1619</v>
+        <v>634</v>
       </c>
     </row>
     <row r="90" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B90" s="3" t="s">
-        <v>67</v>
+        <v>1785</v>
       </c>
       <c r="C90" s="3" t="s">
-        <v>429</v>
+        <v>1786</v>
       </c>
       <c r="D90" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E90" s="3" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="F90" s="3">
         <v>3</v>
       </c>
       <c r="G90" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H90" s="3" t="s">
-        <v>1620</v>
+        <v>1787</v>
       </c>
       <c r="I90" s="3" t="s">
-        <v>1597</v>
+        <v>1788</v>
       </c>
       <c r="J90" s="3" t="s">
-        <v>1621</v>
+        <v>768</v>
       </c>
       <c r="K90" s="3" t="s">
-        <v>721</v>
+        <v>1789</v>
       </c>
       <c r="L90" s="3" t="s">
-        <v>722</v>
+        <v>1790</v>
       </c>
       <c r="M90" s="3" t="s">
-        <v>723</v>
+        <v>1791</v>
       </c>
       <c r="N90" s="3" t="s">
-        <v>1622</v>
+        <v>1792</v>
       </c>
       <c r="O90" s="3" t="s">
-        <v>1623</v>
+        <v>1793</v>
       </c>
       <c r="P90" s="3" t="s">
-        <v>1624</v>
+        <v>1794</v>
       </c>
       <c r="Q90" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R90" s="3" t="s">
-        <v>1625</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="91" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B91" s="3" t="s">
-        <v>724</v>
+        <v>1795</v>
       </c>
       <c r="C91" s="3" t="s">
-        <v>725</v>
+        <v>299</v>
       </c>
       <c r="D91" s="3" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="E91" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F91" s="3">
         <v>3</v>
       </c>
       <c r="G91" s="3">
         <v>3</v>
       </c>
       <c r="H91" s="3" t="s">
-        <v>1626</v>
+        <v>1796</v>
       </c>
       <c r="I91" s="3">
         <v>0</v>
       </c>
       <c r="J91" s="3" t="s">
-        <v>1046</v>
+        <v>1797</v>
       </c>
       <c r="K91" s="3" t="s">
-        <v>726</v>
+        <v>1798</v>
       </c>
       <c r="L91" s="3" t="s">
-        <v>727</v>
+        <v>464</v>
       </c>
       <c r="M91" s="3" t="s">
-        <v>728</v>
+        <v>1799</v>
       </c>
       <c r="N91" s="3" t="s">
-        <v>1627</v>
+        <v>1000</v>
       </c>
       <c r="O91" s="3" t="s">
-        <v>1628</v>
+        <v>1800</v>
       </c>
       <c r="P91" s="3" t="s">
-        <v>1629</v>
+        <v>1282</v>
       </c>
       <c r="Q91" s="3">
         <v>0</v>
       </c>
       <c r="R91" s="3" t="s">
-        <v>1630</v>
+        <v>1801</v>
       </c>
     </row>
     <row r="92" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B92" s="3" t="s">
-        <v>68</v>
+        <v>423</v>
       </c>
       <c r="C92" s="3" t="s">
-        <v>69</v>
+        <v>424</v>
       </c>
       <c r="D92" s="3" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="E92" s="3" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="F92" s="3">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="G92" s="3">
-        <v>5</v>
-[...5 lines deleted...]
-        <v>1631</v>
+        <v>3</v>
+      </c>
+      <c r="H92" s="3" t="s">
+        <v>1802</v>
+      </c>
+      <c r="I92" s="3">
+        <v>0</v>
       </c>
       <c r="J92" s="3" t="s">
-        <v>1467</v>
+        <v>1293</v>
       </c>
       <c r="K92" s="3" t="s">
-        <v>729</v>
+        <v>1803</v>
       </c>
       <c r="L92" s="3" t="s">
-        <v>730</v>
+        <v>822</v>
       </c>
       <c r="M92" s="3" t="s">
-        <v>731</v>
+        <v>1713</v>
       </c>
       <c r="N92" s="3" t="s">
-        <v>1632</v>
+        <v>1002</v>
       </c>
       <c r="O92" s="3" t="s">
-        <v>1633</v>
+        <v>1804</v>
       </c>
       <c r="P92" s="3" t="s">
-        <v>1634</v>
+        <v>1805</v>
       </c>
       <c r="Q92" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R92" s="3" t="s">
-        <v>1635</v>
+        <v>840</v>
       </c>
     </row>
     <row r="93" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B93" s="3" t="s">
-        <v>323</v>
+        <v>394</v>
       </c>
       <c r="C93" s="3" t="s">
-        <v>324</v>
+        <v>395</v>
       </c>
       <c r="D93" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E93" s="3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F93" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G93" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H93" s="3" t="s">
-        <v>1636</v>
-[...2 lines deleted...]
-        <v>1637</v>
+        <v>1806</v>
+      </c>
+      <c r="I93" s="3">
+        <v>0</v>
       </c>
       <c r="J93" s="3" t="s">
-        <v>1638</v>
+        <v>1044</v>
       </c>
       <c r="K93" s="3" t="s">
-        <v>732</v>
+        <v>574</v>
       </c>
       <c r="L93" s="3" t="s">
-        <v>733</v>
+        <v>575</v>
       </c>
       <c r="M93" s="3" t="s">
-        <v>734</v>
+        <v>576</v>
       </c>
       <c r="N93" s="3" t="s">
-        <v>1639</v>
+        <v>1003</v>
       </c>
       <c r="O93" s="3" t="s">
-        <v>1640</v>
+        <v>1807</v>
       </c>
       <c r="P93" s="3" t="s">
-        <v>1641</v>
+        <v>1808</v>
       </c>
       <c r="Q93" s="3">
         <v>0</v>
       </c>
       <c r="R93" s="3" t="s">
-        <v>1642</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="94" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B94" s="3" t="s">
-        <v>735</v>
+        <v>61</v>
       </c>
       <c r="C94" s="3" t="s">
-        <v>736</v>
+        <v>62</v>
       </c>
       <c r="D94" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E94" s="3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F94" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G94" s="3">
         <v>4</v>
       </c>
       <c r="H94" s="3" t="s">
-        <v>1643</v>
+        <v>1809</v>
       </c>
       <c r="I94" s="3">
         <v>0</v>
       </c>
       <c r="J94" s="3" t="s">
-        <v>1644</v>
+        <v>1032</v>
       </c>
       <c r="K94" s="3" t="s">
-        <v>737</v>
+        <v>577</v>
       </c>
       <c r="L94" s="3" t="s">
-        <v>738</v>
+        <v>578</v>
       </c>
       <c r="M94" s="3" t="s">
-        <v>739</v>
+        <v>1810</v>
       </c>
       <c r="N94" s="3" t="s">
-        <v>1645</v>
+        <v>1006</v>
       </c>
       <c r="O94" s="3" t="s">
-        <v>1646</v>
+        <v>1811</v>
       </c>
       <c r="P94" s="3" t="s">
-        <v>1257</v>
+        <v>1812</v>
       </c>
       <c r="Q94" s="3">
         <v>0</v>
       </c>
       <c r="R94" s="3" t="s">
-        <v>1647</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="95" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B95" s="3" t="s">
-        <v>274</v>
+        <v>63</v>
       </c>
       <c r="C95" s="3" t="s">
-        <v>275</v>
+        <v>396</v>
       </c>
       <c r="D95" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E95" s="3" t="s">
         <v>19</v>
       </c>
       <c r="F95" s="3">
         <v>3</v>
       </c>
       <c r="G95" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H95" s="3" t="s">
-        <v>1648</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>1813</v>
+      </c>
+      <c r="I95" s="3" t="s">
+        <v>998</v>
       </c>
       <c r="J95" s="3" t="s">
-        <v>1649</v>
+        <v>1090</v>
       </c>
       <c r="K95" s="3" t="s">
-        <v>740</v>
+        <v>497</v>
       </c>
       <c r="L95" s="3" t="s">
-        <v>741</v>
+        <v>685</v>
       </c>
       <c r="M95" s="3" t="s">
-        <v>742</v>
+        <v>1814</v>
       </c>
       <c r="N95" s="3" t="s">
-        <v>1650</v>
+        <v>1009</v>
       </c>
       <c r="O95" s="3" t="s">
-        <v>1651</v>
+        <v>1010</v>
       </c>
       <c r="P95" s="3" t="s">
-        <v>1652</v>
+        <v>1815</v>
       </c>
       <c r="Q95" s="3">
         <v>0</v>
       </c>
       <c r="R95" s="3" t="s">
-        <v>1653</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="96" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B96" s="3" t="s">
-        <v>430</v>
+        <v>579</v>
       </c>
       <c r="C96" s="3" t="s">
-        <v>431</v>
+        <v>580</v>
       </c>
       <c r="D96" s="3" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="E96" s="3" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="F96" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G96" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H96" s="3" t="s">
-        <v>1654</v>
-[...2 lines deleted...]
-        <v>1655</v>
+        <v>1816</v>
+      </c>
+      <c r="I96" s="3">
+        <v>0</v>
       </c>
       <c r="J96" s="3" t="s">
-        <v>1656</v>
+        <v>1205</v>
       </c>
       <c r="K96" s="3" t="s">
-        <v>743</v>
+        <v>1817</v>
       </c>
       <c r="L96" s="3" t="s">
-        <v>744</v>
+        <v>800</v>
       </c>
       <c r="M96" s="3" t="s">
-        <v>745</v>
+        <v>1818</v>
       </c>
       <c r="N96" s="3" t="s">
-        <v>585</v>
+        <v>1012</v>
       </c>
       <c r="O96" s="3" t="s">
-        <v>1657</v>
+        <v>1819</v>
       </c>
       <c r="P96" s="3" t="s">
-        <v>1658</v>
+        <v>1820</v>
       </c>
       <c r="Q96" s="3">
         <v>0</v>
       </c>
       <c r="R96" s="3" t="s">
-        <v>1568</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="97" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B97" s="3" t="s">
-        <v>276</v>
+        <v>64</v>
       </c>
       <c r="C97" s="3" t="s">
-        <v>277</v>
+        <v>65</v>
       </c>
       <c r="D97" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E97" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F97" s="3">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="G97" s="3">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="H97" s="3" t="s">
-        <v>1659</v>
+        <v>1821</v>
       </c>
       <c r="I97" s="3" t="s">
-        <v>1660</v>
+        <v>1014</v>
       </c>
       <c r="J97" s="3" t="s">
-        <v>1661</v>
+        <v>1822</v>
       </c>
       <c r="K97" s="3" t="s">
-        <v>746</v>
+        <v>583</v>
       </c>
       <c r="L97" s="3" t="s">
-        <v>747</v>
+        <v>584</v>
       </c>
       <c r="M97" s="3" t="s">
-        <v>748</v>
+        <v>1823</v>
       </c>
       <c r="N97" s="3" t="s">
-        <v>1662</v>
+        <v>1015</v>
       </c>
       <c r="O97" s="3" t="s">
-        <v>1663</v>
+        <v>1016</v>
       </c>
       <c r="P97" s="3" t="s">
-        <v>1664</v>
+        <v>1824</v>
       </c>
       <c r="Q97" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R97" s="3" t="s">
-        <v>1665</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="98" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B98" s="3" t="s">
-        <v>325</v>
+        <v>300</v>
       </c>
       <c r="C98" s="3" t="s">
-        <v>326</v>
+        <v>301</v>
       </c>
       <c r="D98" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E98" s="3" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="F98" s="3">
         <v>4</v>
       </c>
       <c r="G98" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H98" s="3" t="s">
-        <v>1666</v>
+        <v>1825</v>
       </c>
       <c r="I98" s="3" t="s">
-        <v>1667</v>
+        <v>1018</v>
       </c>
       <c r="J98" s="3" t="s">
-        <v>1668</v>
+        <v>1331</v>
       </c>
       <c r="K98" s="3" t="s">
-        <v>749</v>
+        <v>1826</v>
       </c>
       <c r="L98" s="3" t="s">
-        <v>750</v>
+        <v>590</v>
       </c>
       <c r="M98" s="3" t="s">
-        <v>611</v>
+        <v>1827</v>
       </c>
       <c r="N98" s="3" t="s">
-        <v>1669</v>
+        <v>1020</v>
       </c>
       <c r="O98" s="3" t="s">
-        <v>1670</v>
+        <v>1021</v>
       </c>
       <c r="P98" s="3" t="s">
-        <v>1671</v>
+        <v>1828</v>
       </c>
       <c r="Q98" s="3">
         <v>0</v>
       </c>
       <c r="R98" s="3" t="s">
-        <v>1672</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="99" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B99" s="3" t="s">
-        <v>151</v>
+        <v>586</v>
       </c>
       <c r="C99" s="3" t="s">
-        <v>152</v>
+        <v>587</v>
       </c>
       <c r="D99" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E99" s="3" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="F99" s="3">
         <v>4</v>
       </c>
       <c r="G99" s="3">
         <v>4</v>
       </c>
       <c r="H99" s="3" t="s">
-        <v>1673</v>
-[...2 lines deleted...]
-        <v>1674</v>
+        <v>1829</v>
+      </c>
+      <c r="I99" s="3">
+        <v>0</v>
       </c>
       <c r="J99" s="3" t="s">
-        <v>1397</v>
+        <v>735</v>
       </c>
       <c r="K99" s="3" t="s">
-        <v>751</v>
+        <v>588</v>
       </c>
       <c r="L99" s="3" t="s">
-        <v>752</v>
+        <v>589</v>
       </c>
       <c r="M99" s="3" t="s">
-        <v>603</v>
+        <v>1830</v>
       </c>
       <c r="N99" s="3" t="s">
-        <v>1146</v>
+        <v>1024</v>
       </c>
       <c r="O99" s="3" t="s">
-        <v>1675</v>
+        <v>1025</v>
       </c>
       <c r="P99" s="3" t="s">
-        <v>1676</v>
+        <v>1721</v>
       </c>
       <c r="Q99" s="3">
         <v>0</v>
       </c>
       <c r="R99" s="3" t="s">
-        <v>1677</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="100" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B100" s="3" t="s">
-        <v>464</v>
+        <v>253</v>
       </c>
       <c r="C100" s="3" t="s">
-        <v>465</v>
+        <v>254</v>
       </c>
       <c r="D100" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E100" s="3" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="F100" s="3">
         <v>3</v>
       </c>
       <c r="G100" s="3">
         <v>3</v>
       </c>
       <c r="H100" s="3" t="s">
-        <v>1678</v>
+        <v>1831</v>
       </c>
       <c r="I100" s="3">
         <v>0</v>
       </c>
       <c r="J100" s="3" t="s">
-        <v>1679</v>
+        <v>1192</v>
       </c>
       <c r="K100" s="3" t="s">
-        <v>753</v>
+        <v>613</v>
       </c>
       <c r="L100" s="3" t="s">
-        <v>754</v>
+        <v>608</v>
       </c>
       <c r="M100" s="3" t="s">
-        <v>755</v>
+        <v>684</v>
       </c>
       <c r="N100" s="3" t="s">
-        <v>1680</v>
+        <v>1028</v>
       </c>
       <c r="O100" s="3" t="s">
-        <v>1681</v>
+        <v>1029</v>
       </c>
       <c r="P100" s="3" t="s">
-        <v>1682</v>
+        <v>1832</v>
       </c>
       <c r="Q100" s="3">
         <v>0</v>
       </c>
       <c r="R100" s="3" t="s">
-        <v>733</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="101" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B101" s="3" t="s">
-        <v>756</v>
+        <v>397</v>
       </c>
       <c r="C101" s="3" t="s">
-        <v>757</v>
+        <v>398</v>
       </c>
       <c r="D101" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E101" s="3" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="F101" s="3">
         <v>4</v>
       </c>
       <c r="G101" s="3">
         <v>4</v>
       </c>
       <c r="H101" s="3" t="s">
-        <v>1683</v>
+        <v>1833</v>
       </c>
       <c r="I101" s="3" t="s">
-        <v>1684</v>
+        <v>1031</v>
       </c>
       <c r="J101" s="3" t="s">
-        <v>763</v>
+        <v>1192</v>
       </c>
       <c r="K101" s="3" t="s">
-        <v>758</v>
+        <v>1834</v>
       </c>
       <c r="L101" s="3" t="s">
-        <v>759</v>
+        <v>693</v>
       </c>
       <c r="M101" s="3" t="s">
-        <v>760</v>
+        <v>1835</v>
       </c>
       <c r="N101" s="3" t="s">
-        <v>1685</v>
+        <v>509</v>
       </c>
       <c r="O101" s="3" t="s">
-        <v>1686</v>
+        <v>1836</v>
       </c>
       <c r="P101" s="3" t="s">
-        <v>1687</v>
+        <v>1837</v>
       </c>
       <c r="Q101" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R101" s="3" t="s">
-        <v>1688</v>
+        <v>988</v>
       </c>
     </row>
     <row r="102" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B102" s="3" t="s">
-        <v>213</v>
+        <v>255</v>
       </c>
       <c r="C102" s="3" t="s">
-        <v>214</v>
+        <v>256</v>
       </c>
       <c r="D102" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E102" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="F102" s="3">
+        <v>3</v>
+      </c>
+      <c r="G102" s="3">
+        <v>3</v>
+      </c>
+      <c r="H102" s="3">
         <v>26</v>
       </c>
-      <c r="E102" s="3" t="s">
-[...12 lines deleted...]
-        <v>0</v>
+      <c r="I102" s="3" t="s">
+        <v>1033</v>
       </c>
       <c r="J102" s="3" t="s">
-        <v>1588</v>
+        <v>1064</v>
       </c>
       <c r="K102" s="3" t="s">
-        <v>761</v>
+        <v>763</v>
       </c>
       <c r="L102" s="3" t="s">
-        <v>762</v>
+        <v>1838</v>
       </c>
       <c r="M102" s="3" t="s">
-        <v>763</v>
+        <v>1839</v>
       </c>
       <c r="N102" s="3" t="s">
-        <v>1690</v>
+        <v>1035</v>
       </c>
       <c r="O102" s="3" t="s">
-        <v>1691</v>
+        <v>1840</v>
       </c>
       <c r="P102" s="3" t="s">
-        <v>1692</v>
+        <v>1841</v>
       </c>
       <c r="Q102" s="3">
         <v>0</v>
       </c>
       <c r="R102" s="3" t="s">
-        <v>1693</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="103" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B103" s="3" t="s">
-        <v>70</v>
+        <v>302</v>
       </c>
       <c r="C103" s="3" t="s">
-        <v>71</v>
+        <v>303</v>
       </c>
       <c r="D103" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E103" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F103" s="3">
         <v>4</v>
       </c>
       <c r="G103" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H103" s="3" t="s">
-        <v>1694</v>
+        <v>1842</v>
       </c>
       <c r="I103" s="3" t="s">
-        <v>1695</v>
+        <v>1038</v>
       </c>
       <c r="J103" s="3" t="s">
-        <v>1665</v>
+        <v>1801</v>
       </c>
       <c r="K103" s="3" t="s">
-        <v>764</v>
+        <v>1843</v>
       </c>
       <c r="L103" s="3" t="s">
-        <v>765</v>
+        <v>1844</v>
       </c>
       <c r="M103" s="3" t="s">
-        <v>766</v>
+        <v>1845</v>
       </c>
       <c r="N103" s="3" t="s">
-        <v>1696</v>
+        <v>1039</v>
       </c>
       <c r="O103" s="3" t="s">
-        <v>1697</v>
+        <v>1040</v>
       </c>
       <c r="P103" s="3" t="s">
-        <v>1698</v>
+        <v>1846</v>
       </c>
       <c r="Q103" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R103" s="3" t="s">
-        <v>1699</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="104" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B104" s="3" t="s">
-        <v>466</v>
+        <v>142</v>
       </c>
       <c r="C104" s="3" t="s">
-        <v>467</v>
+        <v>143</v>
       </c>
       <c r="D104" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E104" s="3" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="F104" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G104" s="3">
         <v>4</v>
       </c>
       <c r="H104" s="3" t="s">
-        <v>1700</v>
-[...2 lines deleted...]
-        <v>63</v>
+        <v>1847</v>
+      </c>
+      <c r="I104" s="3" t="s">
+        <v>1042</v>
       </c>
       <c r="J104" s="3" t="s">
-        <v>1701</v>
+        <v>816</v>
       </c>
       <c r="K104" s="3" t="s">
-        <v>767</v>
+        <v>515</v>
       </c>
       <c r="L104" s="3" t="s">
-        <v>590</v>
+        <v>758</v>
       </c>
       <c r="M104" s="3" t="s">
-        <v>670</v>
+        <v>1848</v>
       </c>
       <c r="N104" s="3" t="s">
-        <v>1702</v>
+        <v>782</v>
       </c>
       <c r="O104" s="3" t="s">
-        <v>1703</v>
+        <v>1043</v>
       </c>
       <c r="P104" s="3" t="s">
-        <v>1704</v>
+        <v>1849</v>
       </c>
       <c r="Q104" s="3">
         <v>0</v>
       </c>
       <c r="R104" s="3" t="s">
-        <v>1705</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="105" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B105" s="3" t="s">
-        <v>364</v>
+        <v>1850</v>
       </c>
       <c r="C105" s="3" t="s">
-        <v>365</v>
+        <v>1851</v>
       </c>
       <c r="D105" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E105" s="3" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="F105" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G105" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H105" s="3" t="s">
-        <v>1706</v>
+        <v>1852</v>
       </c>
       <c r="I105" s="3" t="s">
-        <v>1707</v>
+        <v>1853</v>
       </c>
       <c r="J105" s="3" t="s">
-        <v>1708</v>
+        <v>640</v>
       </c>
       <c r="K105" s="3" t="s">
-        <v>768</v>
+        <v>1226</v>
       </c>
       <c r="L105" s="3" t="s">
-        <v>769</v>
+        <v>703</v>
       </c>
       <c r="M105" s="3" t="s">
-        <v>592</v>
+        <v>464</v>
       </c>
       <c r="N105" s="3" t="s">
-        <v>1709</v>
+        <v>1854</v>
       </c>
       <c r="O105" s="3" t="s">
-        <v>1710</v>
+        <v>1855</v>
       </c>
       <c r="P105" s="3" t="s">
-        <v>1711</v>
+        <v>989</v>
       </c>
       <c r="Q105" s="3">
         <v>1</v>
       </c>
       <c r="R105" s="3" t="s">
-        <v>1712</v>
+        <v>1856</v>
       </c>
     </row>
     <row r="106" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B106" s="3" t="s">
-        <v>157</v>
+        <v>1857</v>
       </c>
       <c r="C106" s="3" t="s">
-        <v>158</v>
+        <v>1851</v>
       </c>
       <c r="D106" s="3" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="E106" s="3" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="F106" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G106" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H106" s="3" t="s">
-        <v>1713</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>1858</v>
+      </c>
+      <c r="I106" s="3" t="s">
+        <v>1859</v>
       </c>
       <c r="J106" s="3" t="s">
-        <v>1424</v>
+        <v>1860</v>
       </c>
       <c r="K106" s="3" t="s">
-        <v>770</v>
+        <v>1044</v>
       </c>
       <c r="L106" s="3" t="s">
-        <v>771</v>
+        <v>703</v>
       </c>
       <c r="M106" s="3" t="s">
-        <v>772</v>
+        <v>464</v>
       </c>
       <c r="N106" s="3" t="s">
-        <v>1714</v>
+        <v>1854</v>
       </c>
       <c r="O106" s="3" t="s">
-        <v>1715</v>
+        <v>1861</v>
       </c>
       <c r="P106" s="3" t="s">
-        <v>1716</v>
+        <v>1862</v>
       </c>
       <c r="Q106" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R106" s="3" t="s">
-        <v>1717</v>
+        <v>1856</v>
       </c>
     </row>
     <row r="107" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B107" s="3" t="s">
-        <v>72</v>
+        <v>425</v>
       </c>
       <c r="C107" s="3" t="s">
-        <v>73</v>
+        <v>426</v>
       </c>
       <c r="D107" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E107" s="3" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="F107" s="3">
         <v>3</v>
       </c>
       <c r="G107" s="3">
         <v>3</v>
       </c>
       <c r="H107" s="3" t="s">
-        <v>1618</v>
+        <v>1863</v>
       </c>
       <c r="I107" s="3">
         <v>0</v>
       </c>
       <c r="J107" s="3" t="s">
-        <v>1718</v>
+        <v>1441</v>
       </c>
       <c r="K107" s="3" t="s">
-        <v>773</v>
+        <v>1864</v>
       </c>
       <c r="L107" s="3" t="s">
-        <v>674</v>
+        <v>1865</v>
       </c>
       <c r="M107" s="3" t="s">
-        <v>774</v>
+        <v>478</v>
       </c>
       <c r="N107" s="3" t="s">
-        <v>1719</v>
+        <v>1046</v>
       </c>
       <c r="O107" s="3" t="s">
-        <v>1720</v>
+        <v>1866</v>
       </c>
       <c r="P107" s="3" t="s">
-        <v>1721</v>
+        <v>1867</v>
       </c>
       <c r="Q107" s="3">
         <v>0</v>
       </c>
       <c r="R107" s="3" t="s">
-        <v>1262</v>
+        <v>585</v>
       </c>
     </row>
     <row r="108" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B108" s="3" t="s">
-        <v>327</v>
+        <v>593</v>
       </c>
       <c r="C108" s="3" t="s">
-        <v>328</v>
+        <v>594</v>
       </c>
       <c r="D108" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E108" s="3" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="F108" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G108" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H108" s="3" t="s">
-        <v>1722</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>1868</v>
+      </c>
+      <c r="I108" s="3" t="s">
+        <v>1047</v>
       </c>
       <c r="J108" s="3" t="s">
-        <v>1723</v>
+        <v>1869</v>
       </c>
       <c r="K108" s="3" t="s">
+        <v>1870</v>
+      </c>
+      <c r="L108" s="3" t="s">
         <v>775</v>
       </c>
-      <c r="L108" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M108" s="3" t="s">
-        <v>777</v>
+        <v>577</v>
       </c>
       <c r="N108" s="3" t="s">
-        <v>1724</v>
+        <v>1048</v>
       </c>
       <c r="O108" s="3" t="s">
-        <v>1725</v>
+        <v>1871</v>
       </c>
       <c r="P108" s="3" t="s">
-        <v>1726</v>
+        <v>1872</v>
       </c>
       <c r="Q108" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R108" s="3" t="s">
-        <v>944</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="109" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B109" s="3" t="s">
-        <v>778</v>
+        <v>199</v>
       </c>
       <c r="C109" s="3" t="s">
-        <v>779</v>
+        <v>200</v>
       </c>
       <c r="D109" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E109" s="3" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="F109" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G109" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H109" s="3" t="s">
-        <v>1727</v>
+        <v>1873</v>
       </c>
       <c r="I109" s="3">
         <v>0</v>
       </c>
       <c r="J109" s="3" t="s">
-        <v>1728</v>
+        <v>1874</v>
       </c>
       <c r="K109" s="3" t="s">
-        <v>780</v>
+        <v>1875</v>
       </c>
       <c r="L109" s="3" t="s">
-        <v>555</v>
+        <v>1234</v>
       </c>
       <c r="M109" s="3" t="s">
-        <v>656</v>
+        <v>597</v>
       </c>
       <c r="N109" s="3" t="s">
-        <v>1729</v>
+        <v>1051</v>
       </c>
       <c r="O109" s="3" t="s">
-        <v>1730</v>
+        <v>1052</v>
       </c>
       <c r="P109" s="3" t="s">
-        <v>689</v>
+        <v>1876</v>
       </c>
       <c r="Q109" s="3">
         <v>0</v>
       </c>
       <c r="R109" s="3" t="s">
-        <v>785</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="110" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B110" s="3" t="s">
-        <v>278</v>
+        <v>66</v>
       </c>
       <c r="C110" s="3" t="s">
-        <v>279</v>
+        <v>67</v>
       </c>
       <c r="D110" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E110" s="3" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="F110" s="3">
         <v>4</v>
       </c>
       <c r="G110" s="3">
         <v>4</v>
       </c>
       <c r="H110" s="3" t="s">
-        <v>1731</v>
+        <v>1877</v>
       </c>
       <c r="I110" s="3" t="s">
-        <v>1732</v>
+        <v>1054</v>
       </c>
       <c r="J110" s="3" t="s">
-        <v>1733</v>
+        <v>1648</v>
       </c>
       <c r="K110" s="3" t="s">
-        <v>781</v>
+        <v>1878</v>
       </c>
       <c r="L110" s="3" t="s">
-        <v>643</v>
+        <v>1713</v>
       </c>
       <c r="M110" s="3" t="s">
-        <v>782</v>
+        <v>1879</v>
       </c>
       <c r="N110" s="3" t="s">
-        <v>1001</v>
+        <v>1055</v>
       </c>
       <c r="O110" s="3" t="s">
-        <v>1734</v>
+        <v>1056</v>
       </c>
       <c r="P110" s="3" t="s">
-        <v>1735</v>
+        <v>1880</v>
       </c>
       <c r="Q110" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R110" s="3" t="s">
-        <v>1736</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="111" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B111" s="3" t="s">
-        <v>280</v>
+        <v>427</v>
       </c>
       <c r="C111" s="3" t="s">
-        <v>279</v>
+        <v>428</v>
       </c>
       <c r="D111" s="3" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="E111" s="3" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="F111" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G111" s="3">
         <v>4</v>
       </c>
       <c r="H111" s="3" t="s">
-        <v>1737</v>
+        <v>1881</v>
       </c>
       <c r="I111" s="3" t="s">
-        <v>1738</v>
+        <v>1732</v>
       </c>
       <c r="J111" s="3" t="s">
-        <v>1733</v>
+        <v>759</v>
       </c>
       <c r="K111" s="3" t="s">
-        <v>781</v>
+        <v>1882</v>
       </c>
       <c r="L111" s="3" t="s">
-        <v>643</v>
+        <v>773</v>
       </c>
       <c r="M111" s="3" t="s">
-        <v>782</v>
+        <v>1883</v>
       </c>
       <c r="N111" s="3" t="s">
-        <v>1001</v>
+        <v>1059</v>
       </c>
       <c r="O111" s="3" t="s">
-        <v>1734</v>
+        <v>1884</v>
       </c>
       <c r="P111" s="3" t="s">
-        <v>1735</v>
+        <v>1885</v>
       </c>
       <c r="Q111" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R111" s="3" t="s">
-        <v>1736</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="112" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B112" s="3" t="s">
-        <v>215</v>
+        <v>1886</v>
       </c>
       <c r="C112" s="3" t="s">
-        <v>216</v>
+        <v>1887</v>
       </c>
       <c r="D112" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E112" s="3" t="s">
         <v>18</v>
       </c>
       <c r="F112" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G112" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H112" s="3" t="s">
-        <v>1739</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>1888</v>
+      </c>
+      <c r="I112" s="3" t="s">
+        <v>1889</v>
       </c>
       <c r="J112" s="3" t="s">
-        <v>1327</v>
+        <v>744</v>
       </c>
       <c r="K112" s="3" t="s">
-        <v>783</v>
+        <v>1890</v>
       </c>
       <c r="L112" s="3" t="s">
-        <v>556</v>
+        <v>1891</v>
       </c>
       <c r="M112" s="3" t="s">
-        <v>784</v>
+        <v>1892</v>
       </c>
       <c r="N112" s="3" t="s">
-        <v>1740</v>
+        <v>1893</v>
       </c>
       <c r="O112" s="3" t="s">
-        <v>1741</v>
+        <v>1894</v>
       </c>
       <c r="P112" s="3" t="s">
-        <v>1742</v>
+        <v>1895</v>
       </c>
       <c r="Q112" s="3">
         <v>0</v>
       </c>
       <c r="R112" s="3" t="s">
-        <v>1718</v>
+        <v>1761</v>
       </c>
     </row>
     <row r="113" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B113" s="3" t="s">
-        <v>74</v>
+        <v>1896</v>
       </c>
       <c r="C113" s="3" t="s">
-        <v>75</v>
+        <v>1897</v>
       </c>
       <c r="D113" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E113" s="3" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="F113" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G113" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H113" s="3" t="s">
-        <v>1600</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>1898</v>
+      </c>
+      <c r="I113" s="3" t="s">
+        <v>1899</v>
       </c>
       <c r="J113" s="3" t="s">
-        <v>1743</v>
+        <v>860</v>
       </c>
       <c r="K113" s="3" t="s">
-        <v>785</v>
+        <v>729</v>
       </c>
       <c r="L113" s="3" t="s">
-        <v>591</v>
+        <v>503</v>
       </c>
       <c r="M113" s="3" t="s">
-        <v>786</v>
+        <v>621</v>
       </c>
       <c r="N113" s="3" t="s">
-        <v>1744</v>
+        <v>1900</v>
       </c>
       <c r="O113" s="3" t="s">
-        <v>1745</v>
+        <v>1901</v>
       </c>
       <c r="P113" s="3" t="s">
-        <v>666</v>
+        <v>1902</v>
       </c>
       <c r="Q113" s="3">
         <v>0</v>
       </c>
       <c r="R113" s="3" t="s">
-        <v>1746</v>
+        <v>1125</v>
       </c>
     </row>
     <row r="114" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B114" s="3" t="s">
-        <v>281</v>
+        <v>1903</v>
       </c>
       <c r="C114" s="3" t="s">
-        <v>282</v>
+        <v>1904</v>
       </c>
       <c r="D114" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E114" s="3" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F114" s="3">
         <v>3</v>
       </c>
       <c r="G114" s="3">
         <v>4</v>
       </c>
       <c r="H114" s="3" t="s">
-        <v>1747</v>
+        <v>1905</v>
       </c>
       <c r="I114" s="3">
         <v>0</v>
       </c>
       <c r="J114" s="3" t="s">
-        <v>1748</v>
+        <v>1205</v>
       </c>
       <c r="K114" s="3" t="s">
-        <v>787</v>
+        <v>620</v>
       </c>
       <c r="L114" s="3" t="s">
-        <v>788</v>
+        <v>1906</v>
       </c>
       <c r="M114" s="3" t="s">
-        <v>603</v>
+        <v>1554</v>
       </c>
       <c r="N114" s="3" t="s">
-        <v>1749</v>
+        <v>1907</v>
       </c>
       <c r="O114" s="3" t="s">
-        <v>631</v>
+        <v>1908</v>
       </c>
       <c r="P114" s="3" t="s">
-        <v>1402</v>
+        <v>1909</v>
       </c>
       <c r="Q114" s="3">
         <v>0</v>
       </c>
       <c r="R114" s="3" t="s">
-        <v>1276</v>
+        <v>1910</v>
       </c>
     </row>
     <row r="115" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B115" s="3" t="s">
-        <v>329</v>
+        <v>337</v>
       </c>
       <c r="C115" s="3" t="s">
-        <v>330</v>
+        <v>338</v>
       </c>
       <c r="D115" s="3" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="E115" s="3" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="F115" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G115" s="3">
         <v>4</v>
       </c>
       <c r="H115" s="3" t="s">
-        <v>1750</v>
+        <v>1911</v>
       </c>
       <c r="I115" s="3" t="s">
-        <v>1751</v>
+        <v>1061</v>
       </c>
       <c r="J115" s="3" t="s">
-        <v>1752</v>
+        <v>1215</v>
       </c>
       <c r="K115" s="3" t="s">
-        <v>789</v>
+        <v>1912</v>
       </c>
       <c r="L115" s="3" t="s">
-        <v>790</v>
+        <v>600</v>
       </c>
       <c r="M115" s="3" t="s">
-        <v>791</v>
+        <v>1913</v>
       </c>
       <c r="N115" s="3" t="s">
-        <v>1753</v>
+        <v>1062</v>
       </c>
       <c r="O115" s="3" t="s">
-        <v>1754</v>
+        <v>1063</v>
       </c>
       <c r="P115" s="3" t="s">
-        <v>1755</v>
+        <v>1914</v>
       </c>
       <c r="Q115" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R115" s="3" t="s">
-        <v>1280</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="116" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B116" s="3" t="s">
-        <v>792</v>
+        <v>148</v>
       </c>
       <c r="C116" s="3" t="s">
-        <v>793</v>
+        <v>149</v>
       </c>
       <c r="D116" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E116" s="3" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="F116" s="3">
         <v>4</v>
       </c>
       <c r="G116" s="3">
         <v>4</v>
       </c>
       <c r="H116" s="3" t="s">
-        <v>1756</v>
-[...2 lines deleted...]
-        <v>1757</v>
+        <v>1915</v>
+      </c>
+      <c r="I116" s="3">
+        <v>0</v>
       </c>
       <c r="J116" s="3" t="s">
-        <v>1758</v>
+        <v>864</v>
       </c>
       <c r="K116" s="3" t="s">
-        <v>794</v>
+        <v>1916</v>
       </c>
       <c r="L116" s="3" t="s">
-        <v>795</v>
+        <v>1917</v>
       </c>
       <c r="M116" s="3" t="s">
-        <v>767</v>
+        <v>1918</v>
       </c>
       <c r="N116" s="3" t="s">
-        <v>1759</v>
+        <v>1065</v>
       </c>
       <c r="O116" s="3" t="s">
-        <v>1760</v>
+        <v>1066</v>
       </c>
       <c r="P116" s="3" t="s">
-        <v>1761</v>
+        <v>1919</v>
       </c>
       <c r="Q116" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R116" s="3" t="s">
-        <v>1762</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="117" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B117" s="3" t="s">
-        <v>796</v>
+        <v>68</v>
       </c>
       <c r="C117" s="3" t="s">
-        <v>793</v>
+        <v>69</v>
       </c>
       <c r="D117" s="3" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="E117" s="3" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="F117" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G117" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H117" s="3" t="s">
-        <v>1763</v>
-[...2 lines deleted...]
-        <v>1764</v>
+        <v>1920</v>
+      </c>
+      <c r="I117" s="3">
+        <v>0</v>
       </c>
       <c r="J117" s="3" t="s">
-        <v>1765</v>
+        <v>1249</v>
       </c>
       <c r="K117" s="3" t="s">
-        <v>797</v>
+        <v>1140</v>
       </c>
       <c r="L117" s="3" t="s">
-        <v>795</v>
+        <v>570</v>
       </c>
       <c r="M117" s="3" t="s">
-        <v>798</v>
+        <v>607</v>
       </c>
       <c r="N117" s="3" t="s">
-        <v>1759</v>
+        <v>1069</v>
       </c>
       <c r="O117" s="3" t="s">
-        <v>1760</v>
+        <v>1921</v>
       </c>
       <c r="P117" s="3" t="s">
-        <v>1761</v>
+        <v>1922</v>
       </c>
       <c r="Q117" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R117" s="3" t="s">
-        <v>1762</v>
+        <v>840</v>
       </c>
     </row>
     <row r="118" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B118" s="3" t="s">
-        <v>366</v>
+        <v>604</v>
       </c>
       <c r="C118" s="3" t="s">
-        <v>367</v>
+        <v>605</v>
       </c>
       <c r="D118" s="3" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="E118" s="3" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="F118" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G118" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H118" s="3" t="s">
-        <v>1766</v>
-[...2 lines deleted...]
-        <v>1767</v>
+        <v>1923</v>
+      </c>
+      <c r="I118" s="3">
+        <v>0</v>
       </c>
       <c r="J118" s="3" t="s">
-        <v>1768</v>
+        <v>609</v>
       </c>
       <c r="K118" s="3" t="s">
-        <v>799</v>
+        <v>1174</v>
       </c>
       <c r="L118" s="3" t="s">
-        <v>631</v>
+        <v>1675</v>
       </c>
       <c r="M118" s="3" t="s">
-        <v>567</v>
+        <v>489</v>
       </c>
       <c r="N118" s="3" t="s">
-        <v>1769</v>
+        <v>1071</v>
       </c>
       <c r="O118" s="3" t="s">
-        <v>1770</v>
+        <v>1077</v>
       </c>
       <c r="P118" s="3" t="s">
-        <v>1771</v>
+        <v>1924</v>
       </c>
       <c r="Q118" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R118" s="3" t="s">
-        <v>1392</v>
+        <v>609</v>
       </c>
     </row>
     <row r="119" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B119" s="3" t="s">
-        <v>76</v>
+        <v>257</v>
       </c>
       <c r="C119" s="3" t="s">
-        <v>77</v>
+        <v>258</v>
       </c>
       <c r="D119" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E119" s="3" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="F119" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G119" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H119" s="3" t="s">
-        <v>1772</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>1925</v>
+      </c>
+      <c r="I119" s="3" t="s">
+        <v>1072</v>
       </c>
       <c r="J119" s="3" t="s">
-        <v>1773</v>
+        <v>1212</v>
       </c>
       <c r="K119" s="3" t="s">
-        <v>800</v>
+        <v>1926</v>
       </c>
       <c r="L119" s="3" t="s">
-        <v>801</v>
+        <v>798</v>
       </c>
       <c r="M119" s="3" t="s">
-        <v>802</v>
+        <v>607</v>
       </c>
       <c r="N119" s="3" t="s">
-        <v>1774</v>
+        <v>704</v>
       </c>
       <c r="O119" s="3" t="s">
-        <v>1775</v>
+        <v>1927</v>
       </c>
       <c r="P119" s="3" t="s">
-        <v>1776</v>
+        <v>1928</v>
       </c>
       <c r="Q119" s="3">
         <v>0</v>
       </c>
       <c r="R119" s="3" t="s">
-        <v>1777</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="120" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B120" s="3" t="s">
-        <v>217</v>
+        <v>259</v>
       </c>
       <c r="C120" s="3" t="s">
-        <v>218</v>
+        <v>258</v>
       </c>
       <c r="D120" s="3" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="E120" s="3" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="F120" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G120" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H120" s="3" t="s">
-        <v>1778</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>1929</v>
+      </c>
+      <c r="I120" s="3" t="s">
+        <v>1075</v>
       </c>
       <c r="J120" s="3" t="s">
-        <v>1630</v>
+        <v>1179</v>
       </c>
       <c r="K120" s="3" t="s">
-        <v>803</v>
+        <v>1926</v>
       </c>
       <c r="L120" s="3" t="s">
-        <v>804</v>
+        <v>798</v>
       </c>
       <c r="M120" s="3" t="s">
-        <v>805</v>
+        <v>607</v>
       </c>
       <c r="N120" s="3" t="s">
-        <v>1651</v>
+        <v>704</v>
       </c>
       <c r="O120" s="3" t="s">
-        <v>1779</v>
+        <v>1930</v>
       </c>
       <c r="P120" s="3" t="s">
-        <v>902</v>
+        <v>1928</v>
       </c>
       <c r="Q120" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R120" s="3" t="s">
-        <v>1455</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="121" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B121" s="3" t="s">
-        <v>78</v>
+        <v>70</v>
       </c>
       <c r="C121" s="3" t="s">
-        <v>79</v>
+        <v>71</v>
       </c>
       <c r="D121" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E121" s="3" t="s">
         <v>16</v>
       </c>
       <c r="F121" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G121" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H121" s="3" t="s">
-        <v>1780</v>
+        <v>1931</v>
       </c>
       <c r="I121" s="3">
         <v>0</v>
       </c>
       <c r="J121" s="3" t="s">
-        <v>1781</v>
+        <v>1755</v>
       </c>
       <c r="K121" s="3" t="s">
-        <v>806</v>
+        <v>1107</v>
       </c>
       <c r="L121" s="3" t="s">
-        <v>807</v>
+        <v>557</v>
       </c>
       <c r="M121" s="3" t="s">
-        <v>808</v>
+        <v>610</v>
       </c>
       <c r="N121" s="3" t="s">
-        <v>1782</v>
+        <v>1076</v>
       </c>
       <c r="O121" s="3" t="s">
-        <v>1783</v>
+        <v>1932</v>
       </c>
       <c r="P121" s="3" t="s">
-        <v>1784</v>
+        <v>1933</v>
       </c>
       <c r="Q121" s="3">
         <v>0</v>
       </c>
       <c r="R121" s="3" t="s">
-        <v>1630</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="122" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B122" s="3" t="s">
-        <v>809</v>
+        <v>260</v>
       </c>
       <c r="C122" s="3" t="s">
-        <v>810</v>
+        <v>261</v>
       </c>
       <c r="D122" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E122" s="3" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="F122" s="3">
         <v>3</v>
       </c>
       <c r="G122" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H122" s="3" t="s">
-        <v>1785</v>
+        <v>1934</v>
       </c>
       <c r="I122" s="3">
         <v>0</v>
       </c>
       <c r="J122" s="3" t="s">
-        <v>1786</v>
+        <v>943</v>
       </c>
       <c r="K122" s="3" t="s">
-        <v>811</v>
+        <v>1935</v>
       </c>
       <c r="L122" s="3" t="s">
-        <v>812</v>
+        <v>737</v>
       </c>
       <c r="M122" s="3" t="s">
-        <v>656</v>
+        <v>1936</v>
       </c>
       <c r="N122" s="3" t="s">
-        <v>1787</v>
+        <v>1080</v>
       </c>
       <c r="O122" s="3" t="s">
-        <v>1788</v>
+        <v>534</v>
       </c>
       <c r="P122" s="3" t="s">
-        <v>1789</v>
+        <v>1876</v>
       </c>
       <c r="Q122" s="3">
         <v>0</v>
       </c>
       <c r="R122" s="3" t="s">
-        <v>931</v>
+        <v>846</v>
       </c>
     </row>
     <row r="123" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B123" s="3" t="s">
-        <v>814</v>
+        <v>304</v>
       </c>
       <c r="C123" s="3" t="s">
-        <v>815</v>
+        <v>305</v>
       </c>
       <c r="D123" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E123" s="3" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="F123" s="3">
         <v>3</v>
       </c>
       <c r="G123" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H123" s="3" t="s">
-        <v>1790</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>1937</v>
+      </c>
+      <c r="I123" s="3" t="s">
+        <v>1081</v>
       </c>
       <c r="J123" s="3" t="s">
-        <v>1077</v>
+        <v>1235</v>
       </c>
       <c r="K123" s="3" t="s">
-        <v>816</v>
+        <v>1053</v>
       </c>
       <c r="L123" s="3" t="s">
-        <v>817</v>
+        <v>1938</v>
       </c>
       <c r="M123" s="3" t="s">
-        <v>691</v>
+        <v>736</v>
       </c>
       <c r="N123" s="3" t="s">
-        <v>1791</v>
+        <v>1083</v>
       </c>
       <c r="O123" s="3" t="s">
-        <v>1792</v>
+        <v>1084</v>
       </c>
       <c r="P123" s="3" t="s">
-        <v>1793</v>
+        <v>1939</v>
       </c>
       <c r="Q123" s="3">
         <v>0</v>
       </c>
       <c r="R123" s="3" t="s">
-        <v>1794</v>
+        <v>849</v>
       </c>
     </row>
     <row r="124" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B124" s="3" t="s">
-        <v>239</v>
+        <v>615</v>
       </c>
       <c r="C124" s="3" t="s">
-        <v>240</v>
+        <v>616</v>
       </c>
       <c r="D124" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E124" s="3" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F124" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G124" s="3">
         <v>4</v>
       </c>
       <c r="H124" s="3" t="s">
-        <v>1795</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>1940</v>
+      </c>
+      <c r="I124" s="3" t="s">
+        <v>1941</v>
       </c>
       <c r="J124" s="3" t="s">
-        <v>1796</v>
+        <v>489</v>
       </c>
       <c r="K124" s="3" t="s">
-        <v>818</v>
+        <v>1350</v>
       </c>
       <c r="L124" s="3" t="s">
-        <v>819</v>
+        <v>533</v>
       </c>
       <c r="M124" s="3" t="s">
-        <v>645</v>
+        <v>598</v>
       </c>
       <c r="N124" s="3" t="s">
-        <v>1797</v>
+        <v>1085</v>
       </c>
       <c r="O124" s="3" t="s">
-        <v>1798</v>
+        <v>1942</v>
       </c>
       <c r="P124" s="3" t="s">
-        <v>1799</v>
+        <v>1943</v>
       </c>
       <c r="Q124" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R124" s="3" t="s">
-        <v>1717</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="125" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B125" s="3" t="s">
-        <v>368</v>
+        <v>619</v>
       </c>
       <c r="C125" s="3" t="s">
-        <v>369</v>
+        <v>616</v>
       </c>
       <c r="D125" s="3" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="E125" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F125" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G125" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H125" s="3" t="s">
-        <v>1800</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>1944</v>
+      </c>
+      <c r="I125" s="3" t="s">
+        <v>1087</v>
       </c>
       <c r="J125" s="3" t="s">
-        <v>1801</v>
+        <v>508</v>
       </c>
       <c r="K125" s="3" t="s">
-        <v>820</v>
+        <v>556</v>
       </c>
       <c r="L125" s="3" t="s">
-        <v>821</v>
+        <v>533</v>
       </c>
       <c r="M125" s="3" t="s">
-        <v>822</v>
+        <v>620</v>
       </c>
       <c r="N125" s="3" t="s">
-        <v>1802</v>
+        <v>1085</v>
       </c>
       <c r="O125" s="3" t="s">
-        <v>1803</v>
+        <v>1945</v>
       </c>
       <c r="P125" s="3" t="s">
-        <v>1804</v>
+        <v>1943</v>
       </c>
       <c r="Q125" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R125" s="3" t="s">
-        <v>866</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="126" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B126" s="3" t="s">
-        <v>468</v>
+        <v>339</v>
       </c>
       <c r="C126" s="3" t="s">
-        <v>469</v>
+        <v>340</v>
       </c>
       <c r="D126" s="3" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="E126" s="3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F126" s="3">
         <v>4</v>
       </c>
       <c r="G126" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H126" s="3" t="s">
-        <v>1805</v>
+        <v>1304</v>
       </c>
       <c r="I126" s="3" t="s">
-        <v>1806</v>
+        <v>1089</v>
       </c>
       <c r="J126" s="3" t="s">
-        <v>1483</v>
+        <v>990</v>
       </c>
       <c r="K126" s="3" t="s">
-        <v>823</v>
+        <v>1946</v>
       </c>
       <c r="L126" s="3" t="s">
-        <v>824</v>
+        <v>1947</v>
       </c>
       <c r="M126" s="3" t="s">
-        <v>825</v>
+        <v>499</v>
       </c>
       <c r="N126" s="3" t="s">
-        <v>1807</v>
+        <v>1091</v>
       </c>
       <c r="O126" s="3" t="s">
-        <v>1808</v>
+        <v>1948</v>
       </c>
       <c r="P126" s="3" t="s">
-        <v>1809</v>
+        <v>1949</v>
       </c>
       <c r="Q126" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R126" s="3" t="s">
-        <v>1810</v>
+        <v>912</v>
       </c>
     </row>
     <row r="127" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B127" s="3" t="s">
-        <v>257</v>
+        <v>72</v>
       </c>
       <c r="C127" s="3" t="s">
-        <v>258</v>
+        <v>73</v>
       </c>
       <c r="D127" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E127" s="3" t="s">
         <v>16</v>
       </c>
       <c r="F127" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G127" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H127" s="3" t="s">
-        <v>1811</v>
+        <v>1950</v>
       </c>
       <c r="I127" s="3">
         <v>0</v>
       </c>
       <c r="J127" s="3" t="s">
-        <v>1311</v>
+        <v>554</v>
       </c>
       <c r="K127" s="3" t="s">
-        <v>826</v>
+        <v>1692</v>
       </c>
       <c r="L127" s="3" t="s">
-        <v>827</v>
+        <v>487</v>
       </c>
       <c r="M127" s="3" t="s">
-        <v>828</v>
+        <v>648</v>
       </c>
       <c r="N127" s="3" t="s">
-        <v>1812</v>
+        <v>1093</v>
       </c>
       <c r="O127" s="3" t="s">
-        <v>1813</v>
+        <v>789</v>
       </c>
       <c r="P127" s="3" t="s">
-        <v>1814</v>
+        <v>1951</v>
       </c>
       <c r="Q127" s="3">
         <v>0</v>
       </c>
       <c r="R127" s="3" t="s">
-        <v>1815</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="128" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B128" s="3" t="s">
-        <v>296</v>
+        <v>201</v>
       </c>
       <c r="C128" s="3" t="s">
-        <v>297</v>
+        <v>202</v>
       </c>
       <c r="D128" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E128" s="3" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="F128" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G128" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H128" s="3" t="s">
-        <v>1816</v>
-[...2 lines deleted...]
-        <v>1817</v>
+        <v>1952</v>
+      </c>
+      <c r="I128" s="3">
+        <v>0</v>
       </c>
       <c r="J128" s="3" t="s">
-        <v>1818</v>
+        <v>1953</v>
       </c>
       <c r="K128" s="3" t="s">
-        <v>829</v>
+        <v>1954</v>
       </c>
       <c r="L128" s="3" t="s">
-        <v>559</v>
+        <v>694</v>
       </c>
       <c r="M128" s="3" t="s">
-        <v>830</v>
+        <v>1955</v>
       </c>
       <c r="N128" s="3" t="s">
-        <v>1819</v>
+        <v>1029</v>
       </c>
       <c r="O128" s="3" t="s">
-        <v>1820</v>
+        <v>1956</v>
       </c>
       <c r="P128" s="3" t="s">
-        <v>1821</v>
+        <v>1957</v>
       </c>
       <c r="Q128" s="3">
         <v>0</v>
       </c>
       <c r="R128" s="3" t="s">
-        <v>1340</v>
+        <v>934</v>
       </c>
     </row>
     <row r="129" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B129" s="3" t="s">
-        <v>290</v>
+        <v>625</v>
       </c>
       <c r="C129" s="3" t="s">
-        <v>291</v>
+        <v>626</v>
       </c>
       <c r="D129" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E129" s="3" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="F129" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G129" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H129" s="3" t="s">
-        <v>1822</v>
-[...2 lines deleted...]
-        <v>1823</v>
+        <v>1958</v>
+      </c>
+      <c r="I129" s="3">
+        <v>0</v>
       </c>
       <c r="J129" s="3" t="s">
-        <v>1824</v>
+        <v>983</v>
       </c>
       <c r="K129" s="3" t="s">
-        <v>831</v>
+        <v>1691</v>
       </c>
       <c r="L129" s="3" t="s">
-        <v>578</v>
+        <v>559</v>
       </c>
       <c r="M129" s="3" t="s">
-        <v>832</v>
+        <v>548</v>
       </c>
       <c r="N129" s="3" t="s">
-        <v>661</v>
+        <v>945</v>
       </c>
       <c r="O129" s="3" t="s">
-        <v>559</v>
+        <v>1959</v>
       </c>
       <c r="P129" s="3" t="s">
-        <v>1825</v>
+        <v>1960</v>
       </c>
       <c r="Q129" s="3">
         <v>0</v>
       </c>
       <c r="R129" s="3" t="s">
-        <v>1826</v>
+        <v>672</v>
       </c>
     </row>
     <row r="130" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B130" s="3" t="s">
-        <v>432</v>
+        <v>627</v>
       </c>
       <c r="C130" s="3" t="s">
-        <v>433</v>
+        <v>628</v>
       </c>
       <c r="D130" s="3" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="E130" s="3" t="s">
         <v>23</v>
       </c>
       <c r="F130" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G130" s="3">
         <v>3</v>
       </c>
       <c r="H130" s="3" t="s">
-        <v>1827</v>
+        <v>1961</v>
       </c>
       <c r="I130" s="3">
         <v>0</v>
       </c>
       <c r="J130" s="3" t="s">
-        <v>1828</v>
+        <v>1962</v>
       </c>
       <c r="K130" s="3" t="s">
-        <v>833</v>
+        <v>1963</v>
       </c>
       <c r="L130" s="3" t="s">
-        <v>834</v>
+        <v>1964</v>
       </c>
       <c r="M130" s="3" t="s">
-        <v>835</v>
+        <v>1860</v>
       </c>
       <c r="N130" s="3" t="s">
-        <v>1829</v>
+        <v>1097</v>
       </c>
       <c r="O130" s="3" t="s">
-        <v>1830</v>
+        <v>1965</v>
       </c>
       <c r="P130" s="3" t="s">
-        <v>1831</v>
+        <v>1966</v>
       </c>
       <c r="Q130" s="3">
         <v>0</v>
       </c>
       <c r="R130" s="3" t="s">
-        <v>1832</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="131" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B131" s="3" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="C131" s="3" t="s">
-        <v>267</v>
+        <v>224</v>
       </c>
       <c r="D131" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E131" s="3" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="F131" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G131" s="3">
         <v>4</v>
       </c>
       <c r="H131" s="3" t="s">
-        <v>1833</v>
+        <v>1967</v>
       </c>
       <c r="I131" s="3">
         <v>0</v>
       </c>
       <c r="J131" s="3" t="s">
-        <v>1834</v>
+        <v>528</v>
       </c>
       <c r="K131" s="3" t="s">
-        <v>836</v>
+        <v>675</v>
       </c>
       <c r="L131" s="3" t="s">
-        <v>837</v>
+        <v>1141</v>
       </c>
       <c r="M131" s="3" t="s">
-        <v>603</v>
+        <v>645</v>
       </c>
       <c r="N131" s="3" t="s">
-        <v>1835</v>
+        <v>1100</v>
       </c>
       <c r="O131" s="3" t="s">
-        <v>1836</v>
+        <v>1101</v>
       </c>
       <c r="P131" s="3" t="s">
-        <v>1837</v>
+        <v>1248</v>
       </c>
       <c r="Q131" s="3">
         <v>0</v>
       </c>
       <c r="R131" s="3" t="s">
-        <v>1046</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="132" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B132" s="3" t="s">
-        <v>370</v>
+        <v>1968</v>
       </c>
       <c r="C132" s="3" t="s">
-        <v>371</v>
+        <v>1969</v>
       </c>
       <c r="D132" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E132" s="3" t="s">
-        <v>40</v>
+        <v>19</v>
       </c>
       <c r="F132" s="3">
         <v>3</v>
       </c>
       <c r="G132" s="3">
         <v>3</v>
       </c>
       <c r="H132" s="3" t="s">
-        <v>1838</v>
+        <v>1970</v>
       </c>
       <c r="I132" s="3">
         <v>0</v>
       </c>
       <c r="J132" s="3" t="s">
-        <v>785</v>
+        <v>949</v>
       </c>
       <c r="K132" s="3" t="s">
-        <v>838</v>
+        <v>1971</v>
       </c>
       <c r="L132" s="3" t="s">
-        <v>839</v>
+        <v>1766</v>
       </c>
       <c r="M132" s="3" t="s">
-        <v>840</v>
+        <v>720</v>
       </c>
       <c r="N132" s="3" t="s">
-        <v>1839</v>
+        <v>1972</v>
       </c>
       <c r="O132" s="3" t="s">
-        <v>1840</v>
+        <v>1973</v>
       </c>
       <c r="P132" s="3" t="s">
-        <v>1841</v>
+        <v>1974</v>
       </c>
       <c r="Q132" s="3">
         <v>0</v>
       </c>
       <c r="R132" s="3" t="s">
-        <v>1701</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="133" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B133" s="3" t="s">
-        <v>332</v>
+        <v>1975</v>
       </c>
       <c r="C133" s="3" t="s">
-        <v>331</v>
+        <v>1976</v>
       </c>
       <c r="D133" s="3" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="E133" s="3" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="F133" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G133" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H133" s="3" t="s">
-        <v>1842</v>
-[...2 lines deleted...]
-        <v>1843</v>
+        <v>1977</v>
+      </c>
+      <c r="I133" s="3">
+        <v>0</v>
       </c>
       <c r="J133" s="3" t="s">
-        <v>1844</v>
+        <v>1978</v>
       </c>
       <c r="K133" s="3" t="s">
-        <v>841</v>
+        <v>1979</v>
       </c>
       <c r="L133" s="3" t="s">
-        <v>842</v>
+        <v>1980</v>
       </c>
       <c r="M133" s="3" t="s">
-        <v>843</v>
+        <v>1912</v>
       </c>
       <c r="N133" s="3" t="s">
-        <v>517</v>
+        <v>1981</v>
       </c>
       <c r="O133" s="3" t="s">
-        <v>1845</v>
+        <v>1982</v>
       </c>
       <c r="P133" s="3" t="s">
-        <v>1846</v>
+        <v>1983</v>
       </c>
       <c r="Q133" s="3">
         <v>0</v>
       </c>
       <c r="R133" s="3" t="s">
-        <v>1343</v>
+        <v>1574</v>
       </c>
     </row>
     <row r="134" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B134" s="3" t="s">
-        <v>372</v>
+        <v>341</v>
       </c>
       <c r="C134" s="3" t="s">
-        <v>373</v>
+        <v>342</v>
       </c>
       <c r="D134" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E134" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="F134" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G134" s="3">
         <v>3</v>
       </c>
       <c r="H134" s="3" t="s">
-        <v>1847</v>
+        <v>1984</v>
       </c>
       <c r="I134" s="3">
         <v>0</v>
       </c>
       <c r="J134" s="3" t="s">
-        <v>1848</v>
+        <v>601</v>
       </c>
       <c r="K134" s="3" t="s">
-        <v>844</v>
+        <v>1758</v>
       </c>
       <c r="L134" s="3" t="s">
+        <v>602</v>
+      </c>
+      <c r="M134" s="3" t="s">
+        <v>633</v>
+      </c>
+      <c r="N134" s="3" t="s">
+        <v>1102</v>
+      </c>
+      <c r="O134" s="3" t="s">
+        <v>1103</v>
+      </c>
+      <c r="P134" s="3" t="s">
+        <v>1985</v>
+      </c>
+      <c r="Q134" s="3">
+        <v>0</v>
+      </c>
+      <c r="R134" s="3" t="s">
         <v>651</v>
-      </c>
-[...16 lines deleted...]
-        <v>978</v>
       </c>
     </row>
     <row r="135" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B135" s="3" t="s">
-        <v>298</v>
+        <v>429</v>
       </c>
       <c r="C135" s="3" t="s">
-        <v>299</v>
+        <v>430</v>
       </c>
       <c r="D135" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E135" s="3" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="F135" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G135" s="3">
         <v>3</v>
       </c>
       <c r="H135" s="3" t="s">
-        <v>1852</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>1986</v>
+      </c>
+      <c r="I135" s="3" t="s">
+        <v>1987</v>
       </c>
       <c r="J135" s="3" t="s">
-        <v>978</v>
+        <v>896</v>
       </c>
       <c r="K135" s="3" t="s">
-        <v>846</v>
+        <v>750</v>
       </c>
       <c r="L135" s="3" t="s">
-        <v>847</v>
+        <v>1558</v>
       </c>
       <c r="M135" s="3" t="s">
-        <v>704</v>
+        <v>1988</v>
       </c>
       <c r="N135" s="3" t="s">
-        <v>1853</v>
+        <v>1104</v>
       </c>
       <c r="O135" s="3" t="s">
-        <v>1854</v>
+        <v>1105</v>
       </c>
       <c r="P135" s="3" t="s">
-        <v>1855</v>
+        <v>1989</v>
       </c>
       <c r="Q135" s="3">
         <v>0</v>
       </c>
       <c r="R135" s="3" t="s">
-        <v>1418</v>
+        <v>1106</v>
       </c>
     </row>
     <row r="136" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B136" s="3" t="s">
-        <v>80</v>
+        <v>275</v>
       </c>
       <c r="C136" s="3" t="s">
-        <v>81</v>
+        <v>276</v>
       </c>
       <c r="D136" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E136" s="3" t="s">
         <v>20</v>
       </c>
       <c r="F136" s="3">
         <v>4</v>
       </c>
       <c r="G136" s="3">
         <v>4</v>
       </c>
       <c r="H136" s="3" t="s">
-        <v>1856</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>1990</v>
+      </c>
+      <c r="I136" s="3" t="s">
+        <v>1991</v>
       </c>
       <c r="J136" s="3" t="s">
-        <v>1656</v>
+        <v>1392</v>
       </c>
       <c r="K136" s="3" t="s">
-        <v>848</v>
+        <v>1992</v>
       </c>
       <c r="L136" s="3" t="s">
-        <v>603</v>
+        <v>1993</v>
       </c>
       <c r="M136" s="3" t="s">
-        <v>849</v>
+        <v>1994</v>
       </c>
       <c r="N136" s="3" t="s">
-        <v>1857</v>
+        <v>1109</v>
       </c>
       <c r="O136" s="3" t="s">
-        <v>1858</v>
+        <v>1995</v>
       </c>
       <c r="P136" s="3" t="s">
-        <v>1859</v>
+        <v>1996</v>
       </c>
       <c r="Q136" s="3">
         <v>0</v>
       </c>
       <c r="R136" s="3" t="s">
-        <v>1860</v>
+        <v>885</v>
       </c>
     </row>
     <row r="137" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B137" s="3" t="s">
-        <v>220</v>
+        <v>1997</v>
       </c>
       <c r="C137" s="3" t="s">
-        <v>221</v>
+        <v>1998</v>
       </c>
       <c r="D137" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E137" s="3" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="F137" s="3">
         <v>3</v>
       </c>
       <c r="G137" s="3">
         <v>3</v>
       </c>
       <c r="H137" s="3" t="s">
-        <v>1861</v>
+        <v>1999</v>
       </c>
       <c r="I137" s="3">
         <v>0</v>
       </c>
       <c r="J137" s="3" t="s">
-        <v>1420</v>
+        <v>820</v>
       </c>
       <c r="K137" s="3" t="s">
-        <v>850</v>
+        <v>2000</v>
       </c>
       <c r="L137" s="3" t="s">
-        <v>851</v>
+        <v>622</v>
       </c>
       <c r="M137" s="3" t="s">
-        <v>852</v>
+        <v>2001</v>
       </c>
       <c r="N137" s="3" t="s">
-        <v>1461</v>
+        <v>2002</v>
       </c>
       <c r="O137" s="3" t="s">
-        <v>1862</v>
+        <v>2003</v>
       </c>
       <c r="P137" s="3" t="s">
-        <v>1863</v>
+        <v>2004</v>
       </c>
       <c r="Q137" s="3">
         <v>0</v>
       </c>
       <c r="R137" s="3" t="s">
-        <v>987</v>
+        <v>507</v>
       </c>
     </row>
     <row r="138" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B138" s="3" t="s">
-        <v>374</v>
+        <v>269</v>
       </c>
       <c r="C138" s="3" t="s">
-        <v>375</v>
+        <v>270</v>
       </c>
       <c r="D138" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E138" s="3" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="F138" s="3">
         <v>4</v>
       </c>
       <c r="G138" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H138" s="3" t="s">
-        <v>1864</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>2005</v>
+      </c>
+      <c r="I138" s="3" t="s">
+        <v>1110</v>
       </c>
       <c r="J138" s="3" t="s">
-        <v>1865</v>
+        <v>1298</v>
       </c>
       <c r="K138" s="3" t="s">
-        <v>853</v>
+        <v>650</v>
       </c>
       <c r="L138" s="3" t="s">
-        <v>731</v>
+        <v>1578</v>
       </c>
       <c r="M138" s="3" t="s">
-        <v>854</v>
+        <v>1473</v>
       </c>
       <c r="N138" s="3" t="s">
-        <v>1301</v>
+        <v>551</v>
       </c>
       <c r="O138" s="3" t="s">
-        <v>1866</v>
+        <v>491</v>
       </c>
       <c r="P138" s="3" t="s">
-        <v>1867</v>
+        <v>2006</v>
       </c>
       <c r="Q138" s="3">
         <v>0</v>
       </c>
       <c r="R138" s="3" t="s">
-        <v>1868</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="139" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B139" s="3" t="s">
-        <v>159</v>
+        <v>399</v>
       </c>
       <c r="C139" s="3" t="s">
-        <v>160</v>
+        <v>400</v>
       </c>
       <c r="D139" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E139" s="3" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="F139" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G139" s="3">
         <v>3</v>
       </c>
       <c r="H139" s="3" t="s">
-        <v>1869</v>
+        <v>2007</v>
       </c>
       <c r="I139" s="3">
         <v>0</v>
       </c>
       <c r="J139" s="3" t="s">
-        <v>987</v>
+        <v>691</v>
       </c>
       <c r="K139" s="3" t="s">
-        <v>855</v>
+        <v>746</v>
       </c>
       <c r="L139" s="3" t="s">
-        <v>856</v>
+        <v>1713</v>
       </c>
       <c r="M139" s="3" t="s">
-        <v>857</v>
+        <v>629</v>
       </c>
       <c r="N139" s="3" t="s">
-        <v>1870</v>
+        <v>1112</v>
       </c>
       <c r="O139" s="3" t="s">
-        <v>1871</v>
+        <v>2008</v>
       </c>
       <c r="P139" s="3" t="s">
-        <v>1843</v>
+        <v>2009</v>
       </c>
       <c r="Q139" s="3">
         <v>0</v>
       </c>
       <c r="R139" s="3" t="s">
-        <v>1872</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="140" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B140" s="3" t="s">
-        <v>407</v>
+        <v>203</v>
       </c>
       <c r="C140" s="3" t="s">
-        <v>408</v>
+        <v>248</v>
       </c>
       <c r="D140" s="3" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="E140" s="3" t="s">
         <v>16</v>
       </c>
       <c r="F140" s="3">
         <v>4</v>
       </c>
       <c r="G140" s="3">
         <v>4</v>
       </c>
       <c r="H140" s="3" t="s">
-        <v>1873</v>
-[...2 lines deleted...]
-        <v>1874</v>
+        <v>2010</v>
+      </c>
+      <c r="I140" s="3">
+        <v>0</v>
       </c>
       <c r="J140" s="3" t="s">
-        <v>1246</v>
+        <v>1149</v>
       </c>
       <c r="K140" s="3" t="s">
-        <v>858</v>
+        <v>649</v>
       </c>
       <c r="L140" s="3" t="s">
-        <v>859</v>
+        <v>1096</v>
       </c>
       <c r="M140" s="3" t="s">
-        <v>860</v>
+        <v>520</v>
       </c>
       <c r="N140" s="3" t="s">
-        <v>1395</v>
+        <v>1114</v>
       </c>
       <c r="O140" s="3" t="s">
-        <v>1480</v>
+        <v>1115</v>
       </c>
       <c r="P140" s="3" t="s">
-        <v>1875</v>
+        <v>2011</v>
       </c>
       <c r="Q140" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R140" s="3" t="s">
-        <v>1876</v>
+        <v>728</v>
       </c>
     </row>
     <row r="141" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B141" s="3" t="s">
-        <v>470</v>
+        <v>343</v>
       </c>
       <c r="C141" s="3" t="s">
-        <v>408</v>
+        <v>344</v>
       </c>
       <c r="D141" s="3" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="E141" s="3" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
       <c r="F141" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G141" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H141" s="3" t="s">
-        <v>1877</v>
+        <v>2012</v>
       </c>
       <c r="I141" s="3">
         <v>0</v>
       </c>
       <c r="J141" s="3" t="s">
-        <v>1619</v>
+        <v>617</v>
       </c>
       <c r="K141" s="3" t="s">
-        <v>858</v>
+        <v>735</v>
       </c>
       <c r="L141" s="3" t="s">
-        <v>859</v>
+        <v>2013</v>
       </c>
       <c r="M141" s="3" t="s">
-        <v>860</v>
+        <v>2014</v>
       </c>
       <c r="N141" s="3" t="s">
-        <v>1395</v>
+        <v>1116</v>
       </c>
       <c r="O141" s="3" t="s">
-        <v>1878</v>
+        <v>2015</v>
       </c>
       <c r="P141" s="3" t="s">
-        <v>1875</v>
+        <v>2016</v>
       </c>
       <c r="Q141" s="3">
         <v>0</v>
       </c>
       <c r="R141" s="3" t="s">
-        <v>1876</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="142" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B142" s="3" t="s">
-        <v>82</v>
+        <v>2017</v>
       </c>
       <c r="C142" s="3" t="s">
-        <v>83</v>
+        <v>306</v>
       </c>
       <c r="D142" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E142" s="3" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="F142" s="3">
         <v>4</v>
       </c>
       <c r="G142" s="3">
         <v>4</v>
       </c>
       <c r="H142" s="3" t="s">
-        <v>1879</v>
-[...2 lines deleted...]
-        <v>1880</v>
+        <v>2018</v>
+      </c>
+      <c r="I142" s="3">
+        <v>0</v>
       </c>
       <c r="J142" s="3" t="s">
-        <v>1564</v>
+        <v>2019</v>
       </c>
       <c r="K142" s="3" t="s">
-        <v>727</v>
+        <v>2020</v>
       </c>
       <c r="L142" s="3" t="s">
-        <v>861</v>
+        <v>2021</v>
       </c>
       <c r="M142" s="3" t="s">
-        <v>862</v>
+        <v>2022</v>
       </c>
       <c r="N142" s="3" t="s">
-        <v>1881</v>
+        <v>468</v>
       </c>
       <c r="O142" s="3" t="s">
-        <v>1882</v>
+        <v>2023</v>
       </c>
       <c r="P142" s="3" t="s">
-        <v>1883</v>
+        <v>2024</v>
       </c>
       <c r="Q142" s="3">
         <v>0</v>
       </c>
       <c r="R142" s="3" t="s">
-        <v>1884</v>
+        <v>887</v>
       </c>
     </row>
     <row r="143" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B143" s="3" t="s">
-        <v>84</v>
+        <v>307</v>
       </c>
       <c r="C143" s="3" t="s">
-        <v>85</v>
+        <v>306</v>
       </c>
       <c r="D143" s="3" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="E143" s="3" t="s">
         <v>20</v>
       </c>
       <c r="F143" s="3">
         <v>4</v>
       </c>
       <c r="G143" s="3">
         <v>4</v>
       </c>
-      <c r="H143" s="3" t="s">
-        <v>1885</v>
+      <c r="H143" s="3">
+        <v>326</v>
       </c>
       <c r="I143" s="3" t="s">
-        <v>1886</v>
+        <v>1117</v>
       </c>
       <c r="J143" s="3" t="s">
-        <v>1594</v>
+        <v>2019</v>
       </c>
       <c r="K143" s="3" t="s">
-        <v>863</v>
+        <v>2020</v>
       </c>
       <c r="L143" s="3" t="s">
-        <v>864</v>
+        <v>2021</v>
       </c>
       <c r="M143" s="3" t="s">
-        <v>812</v>
+        <v>642</v>
       </c>
       <c r="N143" s="3" t="s">
-        <v>1887</v>
+        <v>468</v>
       </c>
       <c r="O143" s="3" t="s">
-        <v>1888</v>
+        <v>2025</v>
       </c>
       <c r="P143" s="3" t="s">
-        <v>1889</v>
+        <v>2024</v>
       </c>
       <c r="Q143" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R143" s="3" t="s">
-        <v>1890</v>
+        <v>887</v>
       </c>
     </row>
     <row r="144" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B144" s="3" t="s">
-        <v>333</v>
+        <v>277</v>
       </c>
       <c r="C144" s="3" t="s">
-        <v>334</v>
+        <v>2026</v>
       </c>
       <c r="D144" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E144" s="3" t="s">
-        <v>40</v>
+        <v>17</v>
       </c>
       <c r="F144" s="3">
         <v>3</v>
       </c>
       <c r="G144" s="3">
         <v>3</v>
       </c>
       <c r="H144" s="3" t="s">
-        <v>1891</v>
+        <v>2027</v>
       </c>
       <c r="I144" s="3">
         <v>0</v>
       </c>
       <c r="J144" s="3" t="s">
-        <v>1892</v>
+        <v>1302</v>
       </c>
       <c r="K144" s="3" t="s">
-        <v>865</v>
+        <v>2028</v>
       </c>
       <c r="L144" s="3" t="s">
-        <v>667</v>
+        <v>672</v>
       </c>
       <c r="M144" s="3" t="s">
-        <v>866</v>
+        <v>569</v>
       </c>
       <c r="N144" s="3" t="s">
-        <v>1893</v>
+        <v>1121</v>
       </c>
       <c r="O144" s="3" t="s">
-        <v>1894</v>
+        <v>1122</v>
       </c>
       <c r="P144" s="3" t="s">
-        <v>1895</v>
+        <v>2029</v>
       </c>
       <c r="Q144" s="3">
         <v>0</v>
       </c>
       <c r="R144" s="3" t="s">
-        <v>1896</v>
+        <v>919</v>
       </c>
     </row>
     <row r="145" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B145" s="3" t="s">
-        <v>86</v>
+        <v>74</v>
       </c>
       <c r="C145" s="3" t="s">
-        <v>87</v>
+        <v>75</v>
       </c>
       <c r="D145" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E145" s="3" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="F145" s="3">
         <v>4</v>
       </c>
       <c r="G145" s="3">
         <v>4</v>
       </c>
       <c r="H145" s="3" t="s">
-        <v>1897</v>
+        <v>2030</v>
       </c>
       <c r="I145" s="3">
-        <v>195</v>
+        <v>0</v>
       </c>
       <c r="J145" s="3" t="s">
-        <v>1898</v>
+        <v>905</v>
       </c>
       <c r="K145" s="3" t="s">
-        <v>868</v>
+        <v>2031</v>
       </c>
       <c r="L145" s="3" t="s">
-        <v>869</v>
+        <v>493</v>
       </c>
       <c r="M145" s="3" t="s">
-        <v>870</v>
+        <v>599</v>
       </c>
       <c r="N145" s="3" t="s">
-        <v>1899</v>
+        <v>1123</v>
       </c>
       <c r="O145" s="3" t="s">
-        <v>1900</v>
+        <v>1124</v>
       </c>
       <c r="P145" s="3" t="s">
-        <v>1901</v>
+        <v>2032</v>
       </c>
       <c r="Q145" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R145" s="3" t="s">
-        <v>1638</v>
+        <v>1125</v>
       </c>
     </row>
     <row r="146" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B146" s="3" t="s">
-        <v>233</v>
+        <v>204</v>
       </c>
       <c r="C146" s="3" t="s">
-        <v>234</v>
+        <v>205</v>
       </c>
       <c r="D146" s="3" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="E146" s="3" t="s">
-        <v>40</v>
+        <v>16</v>
       </c>
       <c r="F146" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G146" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H146" s="3" t="s">
-        <v>1902</v>
-[...2 lines deleted...]
-        <v>1903</v>
+        <v>2033</v>
+      </c>
+      <c r="I146" s="3">
+        <v>0</v>
       </c>
       <c r="J146" s="3" t="s">
-        <v>1904</v>
+        <v>1187</v>
       </c>
       <c r="K146" s="3" t="s">
-        <v>539</v>
+        <v>851</v>
       </c>
       <c r="L146" s="3" t="s">
-        <v>871</v>
+        <v>473</v>
       </c>
       <c r="M146" s="3" t="s">
-        <v>872</v>
+        <v>646</v>
       </c>
       <c r="N146" s="3" t="s">
-        <v>1905</v>
+        <v>937</v>
       </c>
       <c r="O146" s="3" t="s">
-        <v>1906</v>
+        <v>2034</v>
       </c>
       <c r="P146" s="3" t="s">
-        <v>1907</v>
+        <v>2035</v>
       </c>
       <c r="Q146" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R146" s="3" t="s">
-        <v>1908</v>
+        <v>696</v>
       </c>
     </row>
     <row r="147" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B147" s="3" t="s">
-        <v>88</v>
+        <v>345</v>
       </c>
       <c r="C147" s="3" t="s">
-        <v>89</v>
+        <v>346</v>
       </c>
       <c r="D147" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E147" s="3" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="F147" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G147" s="3">
         <v>3</v>
       </c>
       <c r="H147" s="3" t="s">
-        <v>1909</v>
+        <v>2036</v>
       </c>
       <c r="I147" s="3">
         <v>0</v>
       </c>
       <c r="J147" s="3" t="s">
-        <v>1910</v>
+        <v>1011</v>
       </c>
       <c r="K147" s="3" t="s">
-        <v>874</v>
+        <v>2037</v>
       </c>
       <c r="L147" s="3" t="s">
-        <v>875</v>
+        <v>2038</v>
       </c>
       <c r="M147" s="3" t="s">
-        <v>876</v>
+        <v>614</v>
       </c>
       <c r="N147" s="3" t="s">
-        <v>1911</v>
+        <v>861</v>
       </c>
       <c r="O147" s="3" t="s">
-        <v>1912</v>
+        <v>1128</v>
       </c>
       <c r="P147" s="3" t="s">
-        <v>1178</v>
+        <v>2039</v>
       </c>
       <c r="Q147" s="3">
         <v>0</v>
       </c>
       <c r="R147" s="3" t="s">
-        <v>1913</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="148" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B148" s="3" t="s">
-        <v>283</v>
+        <v>150</v>
       </c>
       <c r="C148" s="3" t="s">
-        <v>284</v>
+        <v>151</v>
       </c>
       <c r="D148" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E148" s="3" t="s">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="F148" s="3">
         <v>3</v>
       </c>
       <c r="G148" s="3">
         <v>3</v>
       </c>
       <c r="H148" s="3" t="s">
-        <v>1914</v>
+        <v>2040</v>
       </c>
       <c r="I148" s="3">
         <v>0</v>
       </c>
       <c r="J148" s="3" t="s">
-        <v>978</v>
+        <v>1007</v>
       </c>
       <c r="K148" s="3" t="s">
-        <v>877</v>
+        <v>585</v>
       </c>
       <c r="L148" s="3" t="s">
-        <v>878</v>
+        <v>466</v>
       </c>
       <c r="M148" s="3" t="s">
-        <v>879</v>
+        <v>2041</v>
       </c>
       <c r="N148" s="3" t="s">
-        <v>1915</v>
+        <v>1130</v>
       </c>
       <c r="O148" s="3" t="s">
-        <v>1916</v>
+        <v>1131</v>
       </c>
       <c r="P148" s="3" t="s">
-        <v>1917</v>
+        <v>2042</v>
       </c>
       <c r="Q148" s="3">
         <v>0</v>
       </c>
       <c r="R148" s="3" t="s">
-        <v>1918</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="149" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B149" s="3" t="s">
         <v>376</v>
       </c>
       <c r="C149" s="3" t="s">
         <v>377</v>
       </c>
       <c r="D149" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E149" s="3" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="F149" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G149" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H149" s="3" t="s">
-        <v>1919</v>
+        <v>2043</v>
       </c>
       <c r="I149" s="3" t="s">
-        <v>1920</v>
+        <v>1133</v>
       </c>
       <c r="J149" s="3" t="s">
-        <v>1921</v>
+        <v>1106</v>
       </c>
       <c r="K149" s="3" t="s">
-        <v>880</v>
+        <v>2044</v>
       </c>
       <c r="L149" s="3" t="s">
-        <v>881</v>
+        <v>2045</v>
       </c>
       <c r="M149" s="3" t="s">
-        <v>882</v>
+        <v>561</v>
       </c>
       <c r="N149" s="3" t="s">
-        <v>1922</v>
+        <v>914</v>
       </c>
       <c r="O149" s="3" t="s">
-        <v>1923</v>
+        <v>2046</v>
       </c>
       <c r="P149" s="3" t="s">
-        <v>1924</v>
+        <v>2047</v>
       </c>
       <c r="Q149" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R149" s="3" t="s">
-        <v>1925</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="150" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B150" s="3" t="s">
-        <v>90</v>
+        <v>431</v>
       </c>
       <c r="C150" s="3" t="s">
-        <v>91</v>
+        <v>377</v>
       </c>
       <c r="D150" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E150" s="3" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="F150" s="3">
         <v>4</v>
       </c>
       <c r="G150" s="3">
         <v>4</v>
       </c>
       <c r="H150" s="3" t="s">
-        <v>1926</v>
-[...2 lines deleted...]
-        <v>1927</v>
+        <v>2048</v>
+      </c>
+      <c r="I150" s="3">
+        <v>0</v>
       </c>
       <c r="J150" s="3" t="s">
-        <v>1928</v>
+        <v>696</v>
       </c>
       <c r="K150" s="3" t="s">
-        <v>883</v>
+        <v>2044</v>
       </c>
       <c r="L150" s="3" t="s">
-        <v>884</v>
+        <v>2045</v>
       </c>
       <c r="M150" s="3" t="s">
-        <v>885</v>
+        <v>561</v>
       </c>
       <c r="N150" s="3" t="s">
-        <v>1929</v>
+        <v>914</v>
       </c>
       <c r="O150" s="3" t="s">
-        <v>1930</v>
+        <v>2049</v>
       </c>
       <c r="P150" s="3" t="s">
-        <v>1931</v>
+        <v>2047</v>
       </c>
       <c r="Q150" s="3">
         <v>0</v>
       </c>
       <c r="R150" s="3" t="s">
-        <v>1932</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="151" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B151" s="3" t="s">
-        <v>378</v>
+        <v>2050</v>
       </c>
       <c r="C151" s="3" t="s">
-        <v>379</v>
+        <v>2051</v>
       </c>
       <c r="D151" s="3" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="E151" s="3" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="F151" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G151" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H151" s="3" t="s">
-        <v>1933</v>
-[...2 lines deleted...]
-        <v>1934</v>
+        <v>2052</v>
+      </c>
+      <c r="I151" s="3">
+        <v>0</v>
       </c>
       <c r="J151" s="3" t="s">
-        <v>1935</v>
+        <v>1026</v>
       </c>
       <c r="K151" s="3" t="s">
-        <v>886</v>
+        <v>2053</v>
       </c>
       <c r="L151" s="3" t="s">
-        <v>887</v>
+        <v>900</v>
       </c>
       <c r="M151" s="3" t="s">
-        <v>888</v>
+        <v>1801</v>
       </c>
       <c r="N151" s="3" t="s">
-        <v>1936</v>
+        <v>1091</v>
       </c>
       <c r="O151" s="3" t="s">
-        <v>1937</v>
+        <v>2054</v>
       </c>
       <c r="P151" s="3" t="s">
-        <v>1938</v>
+        <v>2055</v>
       </c>
       <c r="Q151" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R151" s="3" t="s">
-        <v>1382</v>
+        <v>956</v>
       </c>
     </row>
     <row r="152" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B152" s="3" t="s">
-        <v>335</v>
+        <v>76</v>
       </c>
       <c r="C152" s="3" t="s">
-        <v>336</v>
+        <v>77</v>
       </c>
       <c r="D152" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E152" s="3" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="F152" s="3">
         <v>4</v>
       </c>
       <c r="G152" s="3">
         <v>4</v>
       </c>
       <c r="H152" s="3" t="s">
-        <v>1939</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>2056</v>
+      </c>
+      <c r="I152" s="3" t="s">
+        <v>1135</v>
       </c>
       <c r="J152" s="3" t="s">
-        <v>706</v>
+        <v>1044</v>
       </c>
       <c r="K152" s="3" t="s">
-        <v>889</v>
+        <v>581</v>
       </c>
       <c r="L152" s="3" t="s">
-        <v>890</v>
+        <v>649</v>
       </c>
       <c r="M152" s="3" t="s">
-        <v>891</v>
+        <v>2057</v>
       </c>
       <c r="N152" s="3" t="s">
-        <v>1940</v>
+        <v>1136</v>
       </c>
       <c r="O152" s="3" t="s">
-        <v>1941</v>
+        <v>2058</v>
       </c>
       <c r="P152" s="3" t="s">
-        <v>1652</v>
+        <v>2059</v>
       </c>
       <c r="Q152" s="3">
         <v>0</v>
       </c>
       <c r="R152" s="3" t="s">
-        <v>562</v>
+        <v>1137</v>
       </c>
     </row>
     <row r="153" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B153" s="3" t="s">
-        <v>434</v>
+        <v>2060</v>
       </c>
       <c r="C153" s="3" t="s">
-        <v>435</v>
+        <v>2061</v>
       </c>
       <c r="D153" s="3" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="E153" s="3" t="s">
-        <v>40</v>
+        <v>18</v>
       </c>
       <c r="F153" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G153" s="3">
-        <v>3</v>
-[...5 lines deleted...]
-        <v>1943</v>
+        <v>4</v>
+      </c>
+      <c r="H153" s="3">
+        <v>29</v>
+      </c>
+      <c r="I153" s="3">
+        <v>0</v>
       </c>
       <c r="J153" s="3" t="s">
-        <v>1944</v>
+        <v>632</v>
       </c>
       <c r="K153" s="3" t="s">
-        <v>892</v>
+        <v>2062</v>
       </c>
       <c r="L153" s="3" t="s">
-        <v>893</v>
+        <v>562</v>
       </c>
       <c r="M153" s="3" t="s">
-        <v>894</v>
+        <v>2063</v>
       </c>
       <c r="N153" s="3" t="s">
-        <v>1945</v>
+        <v>2064</v>
       </c>
       <c r="O153" s="3" t="s">
-        <v>1946</v>
+        <v>2065</v>
       </c>
       <c r="P153" s="3" t="s">
-        <v>1947</v>
+        <v>2066</v>
       </c>
       <c r="Q153" s="3">
         <v>0</v>
       </c>
       <c r="R153" s="3" t="s">
-        <v>1948</v>
+        <v>1910</v>
       </c>
     </row>
     <row r="154" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B154" s="3" t="s">
-        <v>92</v>
+        <v>78</v>
       </c>
       <c r="C154" s="3" t="s">
-        <v>93</v>
+        <v>79</v>
       </c>
       <c r="D154" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E154" s="3" t="s">
         <v>20</v>
       </c>
       <c r="F154" s="3">
         <v>4</v>
       </c>
       <c r="G154" s="3">
         <v>4</v>
       </c>
       <c r="H154" s="3" t="s">
-        <v>1949</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>2067</v>
+      </c>
+      <c r="I154" s="3" t="s">
+        <v>1138</v>
       </c>
       <c r="J154" s="3" t="s">
-        <v>1399</v>
+        <v>1331</v>
       </c>
       <c r="K154" s="3" t="s">
-        <v>895</v>
+        <v>603</v>
       </c>
       <c r="L154" s="3" t="s">
-        <v>896</v>
+        <v>874</v>
       </c>
       <c r="M154" s="3" t="s">
-        <v>897</v>
+        <v>2068</v>
       </c>
       <c r="N154" s="3" t="s">
-        <v>1950</v>
+        <v>1139</v>
       </c>
       <c r="O154" s="3" t="s">
-        <v>1951</v>
+        <v>2069</v>
       </c>
       <c r="P154" s="3" t="s">
-        <v>1952</v>
+        <v>2070</v>
       </c>
       <c r="Q154" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R154" s="3" t="s">
-        <v>1953</v>
+        <v>1140</v>
       </c>
     </row>
     <row r="155" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B155" s="3" t="s">
-        <v>94</v>
+        <v>308</v>
       </c>
       <c r="C155" s="3" t="s">
-        <v>95</v>
+        <v>309</v>
       </c>
       <c r="D155" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E155" s="3" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="F155" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G155" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H155" s="3" t="s">
-        <v>1954</v>
-[...2 lines deleted...]
-        <v>1955</v>
+        <v>2071</v>
+      </c>
+      <c r="I155" s="3">
+        <v>0</v>
       </c>
       <c r="J155" s="3" t="s">
-        <v>1956</v>
+        <v>2072</v>
       </c>
       <c r="K155" s="3" t="s">
-        <v>898</v>
+        <v>2073</v>
       </c>
       <c r="L155" s="3" t="s">
-        <v>899</v>
+        <v>727</v>
       </c>
       <c r="M155" s="3" t="s">
-        <v>900</v>
+        <v>651</v>
       </c>
       <c r="N155" s="3" t="s">
-        <v>1390</v>
+        <v>1142</v>
       </c>
       <c r="O155" s="3" t="s">
-        <v>1957</v>
+        <v>2074</v>
       </c>
       <c r="P155" s="3" t="s">
-        <v>1958</v>
+        <v>2075</v>
       </c>
       <c r="Q155" s="3">
         <v>0</v>
       </c>
       <c r="R155" s="3" t="s">
-        <v>1959</v>
+        <v>1143</v>
       </c>
     </row>
     <row r="156" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B156" s="3" t="s">
-        <v>285</v>
+        <v>80</v>
       </c>
       <c r="C156" s="3" t="s">
-        <v>286</v>
+        <v>81</v>
       </c>
       <c r="D156" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E156" s="3" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="F156" s="3">
         <v>4</v>
       </c>
       <c r="G156" s="3">
         <v>4</v>
       </c>
       <c r="H156" s="3" t="s">
-        <v>1960</v>
-[...2 lines deleted...]
-        <v>1961</v>
+        <v>2076</v>
+      </c>
+      <c r="I156" s="3">
+        <v>195</v>
       </c>
       <c r="J156" s="3" t="s">
-        <v>1962</v>
+        <v>497</v>
       </c>
       <c r="K156" s="3" t="s">
-        <v>901</v>
+        <v>2077</v>
       </c>
       <c r="L156" s="3" t="s">
-        <v>713</v>
+        <v>467</v>
       </c>
       <c r="M156" s="3" t="s">
-        <v>893</v>
+        <v>1478</v>
       </c>
       <c r="N156" s="3" t="s">
-        <v>1963</v>
+        <v>1145</v>
       </c>
       <c r="O156" s="3" t="s">
-        <v>1964</v>
+        <v>783</v>
       </c>
       <c r="P156" s="3" t="s">
-        <v>1965</v>
+        <v>2078</v>
       </c>
       <c r="Q156" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R156" s="3" t="s">
-        <v>1966</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="157" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B157" s="3" t="s">
-        <v>222</v>
+        <v>217</v>
       </c>
       <c r="C157" s="3" t="s">
-        <v>223</v>
+        <v>218</v>
       </c>
       <c r="D157" s="3" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="E157" s="3" t="s">
-        <v>22</v>
+        <v>38</v>
       </c>
       <c r="F157" s="3">
         <v>4</v>
       </c>
       <c r="G157" s="3">
         <v>4</v>
       </c>
       <c r="H157" s="3" t="s">
-        <v>1967</v>
+        <v>2079</v>
       </c>
       <c r="I157" s="3" t="s">
-        <v>1968</v>
+        <v>1146</v>
       </c>
       <c r="J157" s="3" t="s">
-        <v>1969</v>
+        <v>826</v>
       </c>
       <c r="K157" s="3" t="s">
-        <v>903</v>
+        <v>2080</v>
       </c>
       <c r="L157" s="3" t="s">
-        <v>904</v>
+        <v>1084</v>
       </c>
       <c r="M157" s="3" t="s">
-        <v>905</v>
+        <v>778</v>
       </c>
       <c r="N157" s="3" t="s">
-        <v>1970</v>
+        <v>1147</v>
       </c>
       <c r="O157" s="3" t="s">
-        <v>1971</v>
+        <v>2081</v>
       </c>
       <c r="P157" s="3" t="s">
-        <v>1972</v>
+        <v>2082</v>
       </c>
       <c r="Q157" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R157" s="3" t="s">
-        <v>1274</v>
+        <v>1148</v>
       </c>
     </row>
     <row r="158" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B158" s="3" t="s">
-        <v>192</v>
+        <v>82</v>
       </c>
       <c r="C158" s="3" t="s">
-        <v>193</v>
+        <v>83</v>
       </c>
       <c r="D158" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E158" s="3" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="F158" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G158" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H158" s="3" t="s">
-        <v>1973</v>
-[...2 lines deleted...]
-        <v>1974</v>
+        <v>2083</v>
+      </c>
+      <c r="I158" s="3">
+        <v>0</v>
       </c>
       <c r="J158" s="3" t="s">
-        <v>1975</v>
+        <v>695</v>
       </c>
       <c r="K158" s="3" t="s">
-        <v>906</v>
+        <v>655</v>
       </c>
       <c r="L158" s="3" t="s">
-        <v>907</v>
+        <v>656</v>
       </c>
       <c r="M158" s="3" t="s">
-        <v>908</v>
+        <v>657</v>
       </c>
       <c r="N158" s="3" t="s">
-        <v>1976</v>
+        <v>1150</v>
       </c>
       <c r="O158" s="3" t="s">
-        <v>1977</v>
+        <v>1151</v>
       </c>
       <c r="P158" s="3" t="s">
-        <v>1978</v>
+        <v>2084</v>
       </c>
       <c r="Q158" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R158" s="3" t="s">
-        <v>1865</v>
+        <v>1152</v>
       </c>
     </row>
     <row r="159" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B159" s="3" t="s">
-        <v>496</v>
+        <v>262</v>
       </c>
       <c r="C159" s="3" t="s">
-        <v>497</v>
+        <v>263</v>
       </c>
       <c r="D159" s="3" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="E159" s="3" t="s">
-        <v>19</v>
+        <v>38</v>
       </c>
       <c r="F159" s="3">
         <v>3</v>
       </c>
       <c r="G159" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H159" s="3" t="s">
-        <v>1979</v>
-[...2 lines deleted...]
-        <v>1980</v>
+        <v>2085</v>
+      </c>
+      <c r="I159" s="3">
+        <v>0</v>
       </c>
       <c r="J159" s="3" t="s">
-        <v>1962</v>
+        <v>735</v>
       </c>
       <c r="K159" s="3" t="s">
-        <v>909</v>
+        <v>502</v>
       </c>
       <c r="L159" s="3" t="s">
-        <v>910</v>
+        <v>553</v>
       </c>
       <c r="M159" s="3" t="s">
-        <v>911</v>
+        <v>487</v>
       </c>
       <c r="N159" s="3" t="s">
-        <v>1981</v>
+        <v>1153</v>
       </c>
       <c r="O159" s="3" t="s">
-        <v>1982</v>
+        <v>1154</v>
       </c>
       <c r="P159" s="3" t="s">
-        <v>1983</v>
+        <v>2086</v>
       </c>
       <c r="Q159" s="3">
         <v>0</v>
       </c>
       <c r="R159" s="3" t="s">
-        <v>1984</v>
+        <v>1156</v>
       </c>
     </row>
     <row r="160" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B160" s="3" t="s">
-        <v>96</v>
+        <v>347</v>
       </c>
       <c r="C160" s="3" t="s">
-        <v>97</v>
+        <v>348</v>
       </c>
       <c r="D160" s="3" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="E160" s="3" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="F160" s="3">
         <v>3</v>
       </c>
       <c r="G160" s="3">
         <v>3</v>
       </c>
       <c r="H160" s="3" t="s">
-        <v>1985</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>2087</v>
+      </c>
+      <c r="I160" s="3" t="s">
+        <v>1157</v>
       </c>
       <c r="J160" s="3" t="s">
-        <v>1283</v>
+        <v>675</v>
       </c>
       <c r="K160" s="3" t="s">
-        <v>826</v>
+        <v>2088</v>
       </c>
       <c r="L160" s="3" t="s">
-        <v>912</v>
+        <v>2089</v>
       </c>
       <c r="M160" s="3" t="s">
-        <v>913</v>
+        <v>659</v>
       </c>
       <c r="N160" s="3" t="s">
-        <v>1986</v>
+        <v>1158</v>
       </c>
       <c r="O160" s="3" t="s">
-        <v>1987</v>
+        <v>2090</v>
       </c>
       <c r="P160" s="3" t="s">
-        <v>1988</v>
+        <v>2091</v>
       </c>
       <c r="Q160" s="3">
         <v>0</v>
       </c>
       <c r="R160" s="3" t="s">
-        <v>1989</v>
+        <v>1159</v>
       </c>
     </row>
     <row r="161" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B161" s="3" t="s">
-        <v>98</v>
+        <v>84</v>
       </c>
       <c r="C161" s="3" t="s">
-        <v>99</v>
+        <v>85</v>
       </c>
       <c r="D161" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E161" s="3" t="s">
         <v>27</v>
       </c>
       <c r="F161" s="3">
         <v>4</v>
       </c>
       <c r="G161" s="3">
         <v>4</v>
       </c>
       <c r="H161" s="3" t="s">
-        <v>1990</v>
+        <v>2092</v>
       </c>
       <c r="I161" s="3" t="s">
-        <v>1991</v>
+        <v>2093</v>
       </c>
       <c r="J161" s="3" t="s">
-        <v>1992</v>
+        <v>2094</v>
       </c>
       <c r="K161" s="3" t="s">
-        <v>914</v>
+        <v>2095</v>
       </c>
       <c r="L161" s="3" t="s">
-        <v>915</v>
+        <v>2096</v>
       </c>
       <c r="M161" s="3" t="s">
-        <v>916</v>
+        <v>1615</v>
       </c>
       <c r="N161" s="3" t="s">
-        <v>1993</v>
+        <v>1161</v>
       </c>
       <c r="O161" s="3" t="s">
-        <v>904</v>
+        <v>2097</v>
       </c>
       <c r="P161" s="3" t="s">
-        <v>1994</v>
+        <v>2098</v>
       </c>
       <c r="Q161" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R161" s="3" t="s">
-        <v>1995</v>
+        <v>1162</v>
       </c>
     </row>
     <row r="162" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B162" s="3" t="s">
-        <v>337</v>
+        <v>349</v>
       </c>
       <c r="C162" s="3" t="s">
-        <v>338</v>
+        <v>350</v>
       </c>
       <c r="D162" s="3" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="E162" s="3" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
       <c r="F162" s="3">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G162" s="3">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="H162" s="3" t="s">
-        <v>1996</v>
+        <v>2099</v>
       </c>
       <c r="I162" s="3" t="s">
-        <v>1997</v>
+        <v>2100</v>
       </c>
       <c r="J162" s="3" t="s">
-        <v>1884</v>
+        <v>1453</v>
       </c>
       <c r="K162" s="3" t="s">
-        <v>917</v>
+        <v>2101</v>
       </c>
       <c r="L162" s="3" t="s">
-        <v>918</v>
+        <v>1755</v>
       </c>
       <c r="M162" s="3" t="s">
-        <v>788</v>
+        <v>2102</v>
       </c>
       <c r="N162" s="3" t="s">
-        <v>1244</v>
+        <v>1164</v>
       </c>
       <c r="O162" s="3" t="s">
-        <v>1998</v>
+        <v>2103</v>
       </c>
       <c r="P162" s="3" t="s">
-        <v>1999</v>
+        <v>2104</v>
       </c>
       <c r="Q162" s="3">
         <v>1</v>
       </c>
       <c r="R162" s="3" t="s">
-        <v>1280</v>
+        <v>905</v>
       </c>
     </row>
     <row r="163" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B163" s="3" t="s">
-        <v>471</v>
+        <v>310</v>
       </c>
       <c r="C163" s="3" t="s">
-        <v>472</v>
+        <v>311</v>
       </c>
       <c r="D163" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E163" s="3" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="F163" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G163" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H163" s="3" t="s">
-        <v>2000</v>
+        <v>2105</v>
       </c>
       <c r="I163" s="3">
         <v>0</v>
       </c>
       <c r="J163" s="3" t="s">
-        <v>1925</v>
+        <v>1874</v>
       </c>
       <c r="K163" s="3" t="s">
-        <v>919</v>
+        <v>2106</v>
       </c>
       <c r="L163" s="3" t="s">
-        <v>920</v>
+        <v>2107</v>
       </c>
       <c r="M163" s="3" t="s">
-        <v>704</v>
+        <v>2108</v>
       </c>
       <c r="N163" s="3" t="s">
-        <v>2001</v>
+        <v>1165</v>
       </c>
       <c r="O163" s="3" t="s">
-        <v>2002</v>
+        <v>2109</v>
       </c>
       <c r="P163" s="3" t="s">
-        <v>1088</v>
+        <v>2110</v>
       </c>
       <c r="Q163" s="3">
         <v>0</v>
       </c>
       <c r="R163" s="3" t="s">
-        <v>795</v>
+        <v>494</v>
       </c>
     </row>
     <row r="164" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B164" s="3" t="s">
-        <v>339</v>
+        <v>401</v>
       </c>
       <c r="C164" s="3" t="s">
-        <v>340</v>
+        <v>402</v>
       </c>
       <c r="D164" s="3" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="E164" s="3" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="F164" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G164" s="3">
         <v>3</v>
       </c>
       <c r="H164" s="3" t="s">
-        <v>2003</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>2111</v>
+      </c>
+      <c r="I164" s="3" t="s">
+        <v>2112</v>
       </c>
       <c r="J164" s="3" t="s">
-        <v>1826</v>
+        <v>903</v>
       </c>
       <c r="K164" s="3" t="s">
-        <v>921</v>
+        <v>2113</v>
       </c>
       <c r="L164" s="3" t="s">
-        <v>922</v>
+        <v>2114</v>
       </c>
       <c r="M164" s="3" t="s">
-        <v>800</v>
+        <v>544</v>
       </c>
       <c r="N164" s="3" t="s">
-        <v>959</v>
+        <v>1166</v>
       </c>
       <c r="O164" s="3" t="s">
-        <v>607</v>
+        <v>2115</v>
       </c>
       <c r="P164" s="3" t="s">
-        <v>621</v>
+        <v>2116</v>
       </c>
       <c r="Q164" s="3">
         <v>0</v>
       </c>
       <c r="R164" s="3" t="s">
-        <v>1717</v>
+        <v>1167</v>
       </c>
     </row>
     <row r="165" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B165" s="3" t="s">
-        <v>224</v>
+        <v>86</v>
       </c>
       <c r="C165" s="3" t="s">
-        <v>225</v>
+        <v>87</v>
       </c>
       <c r="D165" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E165" s="3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F165" s="3">
         <v>4</v>
       </c>
       <c r="G165" s="3">
         <v>4</v>
       </c>
       <c r="H165" s="3" t="s">
-        <v>2004</v>
-[...2 lines deleted...]
-        <v>2005</v>
+        <v>2117</v>
+      </c>
+      <c r="I165" s="3">
+        <v>0</v>
       </c>
       <c r="J165" s="3" t="s">
-        <v>1448</v>
+        <v>985</v>
       </c>
       <c r="K165" s="3" t="s">
-        <v>923</v>
+        <v>677</v>
       </c>
       <c r="L165" s="3" t="s">
-        <v>924</v>
+        <v>692</v>
       </c>
       <c r="M165" s="3" t="s">
-        <v>925</v>
+        <v>2118</v>
       </c>
       <c r="N165" s="3" t="s">
-        <v>2006</v>
+        <v>1168</v>
       </c>
       <c r="O165" s="3" t="s">
-        <v>2007</v>
+        <v>1169</v>
       </c>
       <c r="P165" s="3" t="s">
-        <v>2008</v>
+        <v>2119</v>
       </c>
       <c r="Q165" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R165" s="3" t="s">
-        <v>988</v>
+        <v>1170</v>
       </c>
     </row>
     <row r="166" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B166" s="3" t="s">
-        <v>100</v>
+        <v>88</v>
       </c>
       <c r="C166" s="3" t="s">
-        <v>101</v>
+        <v>89</v>
       </c>
       <c r="D166" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E166" s="3" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="F166" s="3">
         <v>4</v>
       </c>
       <c r="G166" s="3">
         <v>4</v>
       </c>
       <c r="H166" s="3" t="s">
-        <v>2009</v>
+        <v>2120</v>
       </c>
       <c r="I166" s="3" t="s">
-        <v>2010</v>
+        <v>1171</v>
       </c>
       <c r="J166" s="3" t="s">
-        <v>1274</v>
+        <v>860</v>
       </c>
       <c r="K166" s="3" t="s">
-        <v>721</v>
+        <v>2121</v>
       </c>
       <c r="L166" s="3" t="s">
-        <v>527</v>
+        <v>2122</v>
       </c>
       <c r="M166" s="3" t="s">
-        <v>926</v>
+        <v>2123</v>
       </c>
       <c r="N166" s="3" t="s">
-        <v>2011</v>
+        <v>911</v>
       </c>
       <c r="O166" s="3" t="s">
-        <v>2012</v>
+        <v>1173</v>
       </c>
       <c r="P166" s="3" t="s">
-        <v>2013</v>
+        <v>2124</v>
       </c>
       <c r="Q166" s="3">
         <v>0</v>
       </c>
       <c r="R166" s="3" t="s">
-        <v>2014</v>
+        <v>1174</v>
       </c>
     </row>
     <row r="167" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B167" s="3" t="s">
-        <v>927</v>
+        <v>264</v>
       </c>
       <c r="C167" s="3" t="s">
-        <v>928</v>
+        <v>265</v>
       </c>
       <c r="D167" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E167" s="3" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="F167" s="3">
         <v>4</v>
       </c>
       <c r="G167" s="3">
         <v>4</v>
       </c>
       <c r="H167" s="3" t="s">
-        <v>2015</v>
+        <v>2125</v>
       </c>
       <c r="I167" s="3" t="s">
-        <v>2016</v>
+        <v>2126</v>
       </c>
       <c r="J167" s="3" t="s">
-        <v>2017</v>
+        <v>1132</v>
       </c>
       <c r="K167" s="3" t="s">
-        <v>929</v>
+        <v>2127</v>
       </c>
       <c r="L167" s="3" t="s">
-        <v>930</v>
+        <v>1287</v>
       </c>
       <c r="M167" s="3" t="s">
-        <v>931</v>
+        <v>2128</v>
       </c>
       <c r="N167" s="3" t="s">
-        <v>2018</v>
+        <v>1176</v>
       </c>
       <c r="O167" s="3" t="s">
-        <v>2019</v>
+        <v>2129</v>
       </c>
       <c r="P167" s="3" t="s">
-        <v>2020</v>
+        <v>2130</v>
       </c>
       <c r="Q167" s="3">
         <v>0</v>
       </c>
       <c r="R167" s="3" t="s">
-        <v>2021</v>
+        <v>1177</v>
       </c>
     </row>
     <row r="168" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B168" s="3" t="s">
-        <v>241</v>
+        <v>206</v>
       </c>
       <c r="C168" s="3" t="s">
-        <v>242</v>
+        <v>207</v>
       </c>
       <c r="D168" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E168" s="3" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="F168" s="3">
         <v>4</v>
       </c>
       <c r="G168" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H168" s="3" t="s">
-        <v>2022</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>2131</v>
+      </c>
+      <c r="I168" s="3" t="s">
+        <v>1178</v>
       </c>
       <c r="J168" s="3" t="s">
-        <v>2023</v>
+        <v>2132</v>
       </c>
       <c r="K168" s="3" t="s">
-        <v>932</v>
+        <v>2133</v>
       </c>
       <c r="L168" s="3" t="s">
-        <v>933</v>
+        <v>2134</v>
       </c>
       <c r="M168" s="3" t="s">
-        <v>934</v>
+        <v>2045</v>
       </c>
       <c r="N168" s="3" t="s">
-        <v>2024</v>
+        <v>1180</v>
       </c>
       <c r="O168" s="3" t="s">
-        <v>1033</v>
+        <v>2135</v>
       </c>
       <c r="P168" s="3" t="s">
-        <v>2025</v>
+        <v>2136</v>
       </c>
       <c r="Q168" s="3">
         <v>0</v>
       </c>
       <c r="R168" s="3" t="s">
-        <v>1568</v>
+        <v>845</v>
       </c>
     </row>
     <row r="169" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B169" s="3" t="s">
-        <v>473</v>
+        <v>180</v>
       </c>
       <c r="C169" s="3" t="s">
-        <v>474</v>
+        <v>181</v>
       </c>
       <c r="D169" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E169" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F169" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G169" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H169" s="3" t="s">
-        <v>2026</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>2137</v>
+      </c>
+      <c r="I169" s="3" t="s">
+        <v>1181</v>
       </c>
       <c r="J169" s="3" t="s">
-        <v>2027</v>
+        <v>818</v>
       </c>
       <c r="K169" s="3" t="s">
-        <v>935</v>
+        <v>1879</v>
       </c>
       <c r="L169" s="3" t="s">
-        <v>936</v>
+        <v>731</v>
       </c>
       <c r="M169" s="3" t="s">
-        <v>890</v>
+        <v>2138</v>
       </c>
       <c r="N169" s="3" t="s">
-        <v>2028</v>
+        <v>1183</v>
       </c>
       <c r="O169" s="3" t="s">
-        <v>2029</v>
+        <v>2139</v>
       </c>
       <c r="P169" s="3" t="s">
-        <v>2030</v>
+        <v>2140</v>
       </c>
       <c r="Q169" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R169" s="3" t="s">
-        <v>2031</v>
+        <v>1127</v>
       </c>
     </row>
     <row r="170" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B170" s="3" t="s">
-        <v>287</v>
+        <v>453</v>
       </c>
       <c r="C170" s="3" t="s">
-        <v>288</v>
+        <v>454</v>
       </c>
       <c r="D170" s="3" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="E170" s="3" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="F170" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G170" s="3">
         <v>4</v>
       </c>
       <c r="H170" s="3" t="s">
-        <v>2032</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>2141</v>
+      </c>
+      <c r="I170" s="3" t="s">
+        <v>1184</v>
       </c>
       <c r="J170" s="3" t="s">
-        <v>2033</v>
+        <v>2142</v>
       </c>
       <c r="K170" s="3" t="s">
-        <v>937</v>
+        <v>2143</v>
       </c>
       <c r="L170" s="3" t="s">
-        <v>938</v>
+        <v>686</v>
       </c>
       <c r="M170" s="3" t="s">
-        <v>939</v>
+        <v>2144</v>
       </c>
       <c r="N170" s="3" t="s">
-        <v>2034</v>
+        <v>1185</v>
       </c>
       <c r="O170" s="3" t="s">
-        <v>2035</v>
+        <v>752</v>
       </c>
       <c r="P170" s="3" t="s">
-        <v>2036</v>
+        <v>2145</v>
       </c>
       <c r="Q170" s="3">
         <v>0</v>
       </c>
       <c r="R170" s="3" t="s">
-        <v>2037</v>
+        <v>1187</v>
       </c>
     </row>
     <row r="171" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B171" s="3" t="s">
-        <v>268</v>
+        <v>90</v>
       </c>
       <c r="C171" s="3" t="s">
-        <v>269</v>
+        <v>91</v>
       </c>
       <c r="D171" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E171" s="3" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="F171" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G171" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H171" s="3" t="s">
-        <v>2038</v>
-[...2 lines deleted...]
-        <v>2039</v>
+        <v>2146</v>
+      </c>
+      <c r="I171" s="3">
+        <v>0</v>
       </c>
       <c r="J171" s="3" t="s">
-        <v>1455</v>
+        <v>2147</v>
       </c>
       <c r="K171" s="3" t="s">
-        <v>940</v>
+        <v>1565</v>
       </c>
       <c r="L171" s="3" t="s">
-        <v>941</v>
+        <v>743</v>
       </c>
       <c r="M171" s="3" t="s">
-        <v>553</v>
+        <v>498</v>
       </c>
       <c r="N171" s="3" t="s">
-        <v>2040</v>
+        <v>1188</v>
       </c>
       <c r="O171" s="3" t="s">
-        <v>2041</v>
+        <v>2148</v>
       </c>
       <c r="P171" s="3" t="s">
-        <v>2042</v>
+        <v>2149</v>
       </c>
       <c r="Q171" s="3">
         <v>0</v>
       </c>
       <c r="R171" s="3" t="s">
-        <v>1644</v>
+        <v>1189</v>
       </c>
     </row>
     <row r="172" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B172" s="3" t="s">
-        <v>438</v>
+        <v>92</v>
       </c>
       <c r="C172" s="3" t="s">
-        <v>171</v>
+        <v>93</v>
       </c>
       <c r="D172" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E172" s="3" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="F172" s="3">
         <v>4</v>
       </c>
       <c r="G172" s="3">
         <v>4</v>
       </c>
       <c r="H172" s="3" t="s">
-        <v>2043</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>2150</v>
+      </c>
+      <c r="I172" s="3" t="s">
+        <v>1190</v>
       </c>
       <c r="J172" s="3" t="s">
-        <v>2044</v>
+        <v>2151</v>
       </c>
       <c r="K172" s="3" t="s">
-        <v>942</v>
+        <v>472</v>
       </c>
       <c r="L172" s="3" t="s">
-        <v>600</v>
+        <v>2152</v>
       </c>
       <c r="M172" s="3" t="s">
-        <v>943</v>
+        <v>665</v>
       </c>
       <c r="N172" s="3" t="s">
-        <v>2045</v>
+        <v>1191</v>
       </c>
       <c r="O172" s="3" t="s">
-        <v>2046</v>
+        <v>662</v>
       </c>
       <c r="P172" s="3" t="s">
-        <v>2047</v>
+        <v>2153</v>
       </c>
       <c r="Q172" s="3">
         <v>1</v>
       </c>
       <c r="R172" s="3" t="s">
-        <v>2048</v>
+        <v>1192</v>
       </c>
     </row>
     <row r="173" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B173" s="3" t="s">
-        <v>251</v>
+        <v>312</v>
       </c>
       <c r="C173" s="3" t="s">
-        <v>252</v>
+        <v>313</v>
       </c>
       <c r="D173" s="3" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="E173" s="3" t="s">
-        <v>40</v>
+        <v>16</v>
       </c>
       <c r="F173" s="3">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G173" s="3">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="H173" s="3" t="s">
-        <v>2049</v>
+        <v>2154</v>
       </c>
       <c r="I173" s="3" t="s">
-        <v>2050</v>
+        <v>1193</v>
       </c>
       <c r="J173" s="3" t="s">
-        <v>2051</v>
+        <v>1373</v>
       </c>
       <c r="K173" s="3" t="s">
-        <v>707</v>
+        <v>2155</v>
       </c>
       <c r="L173" s="3" t="s">
-        <v>944</v>
+        <v>2156</v>
       </c>
       <c r="M173" s="3" t="s">
-        <v>945</v>
+        <v>470</v>
       </c>
       <c r="N173" s="3" t="s">
-        <v>2052</v>
+        <v>830</v>
       </c>
       <c r="O173" s="3" t="s">
-        <v>2053</v>
+        <v>1194</v>
       </c>
       <c r="P173" s="3" t="s">
-        <v>2054</v>
+        <v>1391</v>
       </c>
       <c r="Q173" s="3">
         <v>1</v>
       </c>
       <c r="R173" s="3" t="s">
-        <v>2055</v>
+        <v>849</v>
       </c>
     </row>
     <row r="174" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B174" s="3" t="s">
-        <v>102</v>
+        <v>2157</v>
       </c>
       <c r="C174" s="3" t="s">
-        <v>103</v>
+        <v>2158</v>
       </c>
       <c r="D174" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E174" s="3" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="F174" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G174" s="3">
         <v>4</v>
       </c>
       <c r="H174" s="3" t="s">
-        <v>2056</v>
-[...2 lines deleted...]
-        <v>2057</v>
+        <v>2159</v>
+      </c>
+      <c r="I174" s="3">
+        <v>0</v>
       </c>
       <c r="J174" s="3" t="s">
-        <v>1388</v>
+        <v>1041</v>
       </c>
       <c r="K174" s="3" t="s">
-        <v>946</v>
+        <v>1125</v>
       </c>
       <c r="L174" s="3" t="s">
-        <v>947</v>
+        <v>1350</v>
       </c>
       <c r="M174" s="3" t="s">
-        <v>948</v>
+        <v>1558</v>
       </c>
       <c r="N174" s="3" t="s">
-        <v>2058</v>
+        <v>2160</v>
       </c>
       <c r="O174" s="3" t="s">
-        <v>2059</v>
+        <v>2161</v>
       </c>
       <c r="P174" s="3" t="s">
-        <v>2060</v>
+        <v>2162</v>
       </c>
       <c r="Q174" s="3">
         <v>0</v>
       </c>
       <c r="R174" s="3" t="s">
-        <v>2061</v>
+        <v>2163</v>
       </c>
     </row>
     <row r="175" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B175" s="3" t="s">
-        <v>194</v>
+        <v>432</v>
       </c>
       <c r="C175" s="3" t="s">
-        <v>195</v>
+        <v>433</v>
       </c>
       <c r="D175" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E175" s="3" t="s">
         <v>16</v>
       </c>
       <c r="F175" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G175" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H175" s="3" t="s">
-        <v>2062</v>
+        <v>2164</v>
       </c>
       <c r="I175" s="3">
         <v>0</v>
       </c>
       <c r="J175" s="3" t="s">
-        <v>1642</v>
+        <v>1962</v>
       </c>
       <c r="K175" s="3" t="s">
-        <v>949</v>
+        <v>2165</v>
       </c>
       <c r="L175" s="3" t="s">
-        <v>950</v>
+        <v>2166</v>
       </c>
       <c r="M175" s="3" t="s">
-        <v>951</v>
+        <v>1433</v>
       </c>
       <c r="N175" s="3" t="s">
-        <v>2063</v>
+        <v>1195</v>
       </c>
       <c r="O175" s="3" t="s">
-        <v>2064</v>
+        <v>2167</v>
       </c>
       <c r="P175" s="3" t="s">
-        <v>2065</v>
+        <v>2016</v>
       </c>
       <c r="Q175" s="3">
         <v>0</v>
       </c>
       <c r="R175" s="3" t="s">
-        <v>1224</v>
+        <v>618</v>
       </c>
     </row>
     <row r="176" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B176" s="3" t="s">
-        <v>409</v>
+        <v>314</v>
       </c>
       <c r="C176" s="3" t="s">
-        <v>410</v>
+        <v>315</v>
       </c>
       <c r="D176" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E176" s="3" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="F176" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G176" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H176" s="3" t="s">
-        <v>2066</v>
+        <v>2168</v>
       </c>
       <c r="I176" s="3">
         <v>0</v>
       </c>
       <c r="J176" s="3" t="s">
-        <v>2067</v>
+        <v>923</v>
       </c>
       <c r="K176" s="3" t="s">
-        <v>565</v>
+        <v>1954</v>
       </c>
       <c r="L176" s="3" t="s">
-        <v>952</v>
+        <v>1336</v>
       </c>
       <c r="M176" s="3" t="s">
-        <v>953</v>
+        <v>2169</v>
       </c>
       <c r="N176" s="3" t="s">
-        <v>2068</v>
+        <v>679</v>
       </c>
       <c r="O176" s="3" t="s">
-        <v>2069</v>
+        <v>2170</v>
       </c>
       <c r="P176" s="3" t="s">
-        <v>2070</v>
+        <v>2171</v>
       </c>
       <c r="Q176" s="3">
         <v>0</v>
       </c>
       <c r="R176" s="3" t="s">
-        <v>1246</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="177" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B177" s="3" t="s">
-        <v>104</v>
+        <v>208</v>
       </c>
       <c r="C177" s="3" t="s">
-        <v>105</v>
+        <v>209</v>
       </c>
       <c r="D177" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E177" s="3" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="F177" s="3">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G177" s="3">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="H177" s="3" t="s">
-        <v>2071</v>
+        <v>2172</v>
       </c>
       <c r="I177" s="3" t="s">
-        <v>2072</v>
+        <v>1196</v>
       </c>
       <c r="J177" s="3" t="s">
-        <v>1274</v>
+        <v>919</v>
       </c>
       <c r="K177" s="3" t="s">
-        <v>954</v>
+        <v>2173</v>
       </c>
       <c r="L177" s="3" t="s">
-        <v>955</v>
+        <v>2174</v>
       </c>
       <c r="M177" s="3" t="s">
-        <v>956</v>
+        <v>667</v>
       </c>
       <c r="N177" s="3" t="s">
-        <v>2073</v>
+        <v>1197</v>
       </c>
       <c r="O177" s="3" t="s">
-        <v>1179</v>
+        <v>2175</v>
       </c>
       <c r="P177" s="3" t="s">
-        <v>2074</v>
+        <v>2176</v>
       </c>
       <c r="Q177" s="3">
         <v>1</v>
       </c>
       <c r="R177" s="3" t="s">
-        <v>2075</v>
+        <v>697</v>
       </c>
     </row>
     <row r="178" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B178" s="3" t="s">
-        <v>226</v>
+        <v>94</v>
       </c>
       <c r="C178" s="3" t="s">
-        <v>227</v>
+        <v>95</v>
       </c>
       <c r="D178" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E178" s="3" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="F178" s="3">
         <v>4</v>
       </c>
       <c r="G178" s="3">
         <v>4</v>
       </c>
       <c r="H178" s="3" t="s">
-        <v>2076</v>
+        <v>2177</v>
       </c>
       <c r="I178" s="3" t="s">
-        <v>2077</v>
+        <v>1198</v>
       </c>
       <c r="J178" s="3" t="s">
-        <v>1615</v>
+        <v>1182</v>
       </c>
       <c r="K178" s="3" t="s">
-        <v>957</v>
+        <v>2178</v>
       </c>
       <c r="L178" s="3" t="s">
-        <v>958</v>
+        <v>2179</v>
       </c>
       <c r="M178" s="3" t="s">
-        <v>959</v>
+        <v>2180</v>
       </c>
       <c r="N178" s="3" t="s">
-        <v>2078</v>
+        <v>1199</v>
       </c>
       <c r="O178" s="3" t="s">
-        <v>2079</v>
+        <v>1200</v>
       </c>
       <c r="P178" s="3" t="s">
-        <v>2080</v>
+        <v>2181</v>
       </c>
       <c r="Q178" s="3">
         <v>0</v>
       </c>
       <c r="R178" s="3" t="s">
-        <v>1568</v>
+        <v>1201</v>
       </c>
     </row>
     <row r="179" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B179" s="3" t="s">
-        <v>475</v>
+        <v>668</v>
       </c>
       <c r="C179" s="3" t="s">
-        <v>476</v>
+        <v>669</v>
       </c>
       <c r="D179" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E179" s="3" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
       <c r="F179" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G179" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H179" s="3" t="s">
-        <v>2081</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>2182</v>
+      </c>
+      <c r="I179" s="3" t="s">
+        <v>1202</v>
       </c>
       <c r="J179" s="3" t="s">
-        <v>1918</v>
+        <v>632</v>
       </c>
       <c r="K179" s="3" t="s">
-        <v>675</v>
+        <v>670</v>
       </c>
       <c r="L179" s="3" t="s">
-        <v>960</v>
+        <v>671</v>
       </c>
       <c r="M179" s="3" t="s">
-        <v>961</v>
+        <v>474</v>
       </c>
       <c r="N179" s="3" t="s">
-        <v>2082</v>
+        <v>1203</v>
       </c>
       <c r="O179" s="3" t="s">
-        <v>2083</v>
+        <v>1204</v>
       </c>
       <c r="P179" s="3" t="s">
-        <v>2084</v>
+        <v>2183</v>
       </c>
       <c r="Q179" s="3">
         <v>0</v>
       </c>
       <c r="R179" s="3" t="s">
-        <v>1647</v>
+        <v>1205</v>
       </c>
     </row>
     <row r="180" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B180" s="3" t="s">
-        <v>300</v>
+        <v>225</v>
       </c>
       <c r="C180" s="3" t="s">
-        <v>301</v>
+        <v>226</v>
       </c>
       <c r="D180" s="3" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="E180" s="3" t="s">
         <v>20</v>
       </c>
       <c r="F180" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G180" s="3">
         <v>3</v>
       </c>
       <c r="H180" s="3" t="s">
-        <v>1257</v>
+        <v>2184</v>
       </c>
       <c r="I180" s="3">
         <v>0</v>
       </c>
       <c r="J180" s="3" t="s">
-        <v>1434</v>
+        <v>887</v>
       </c>
       <c r="K180" s="3" t="s">
-        <v>962</v>
+        <v>642</v>
       </c>
       <c r="L180" s="3" t="s">
-        <v>963</v>
+        <v>567</v>
       </c>
       <c r="M180" s="3" t="s">
-        <v>888</v>
+        <v>673</v>
       </c>
       <c r="N180" s="3" t="s">
-        <v>2028</v>
+        <v>1207</v>
       </c>
       <c r="O180" s="3" t="s">
-        <v>2085</v>
+        <v>722</v>
       </c>
       <c r="P180" s="3" t="s">
-        <v>2086</v>
+        <v>2185</v>
       </c>
       <c r="Q180" s="3">
         <v>0</v>
       </c>
       <c r="R180" s="3" t="s">
-        <v>1848</v>
+        <v>988</v>
       </c>
     </row>
     <row r="181" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B181" s="3" t="s">
-        <v>106</v>
+        <v>434</v>
       </c>
       <c r="C181" s="3" t="s">
-        <v>107</v>
+        <v>435</v>
       </c>
       <c r="D181" s="3" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="E181" s="3" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="F181" s="3">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="G181" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H181" s="3" t="s">
-        <v>2087</v>
-[...2 lines deleted...]
-        <v>2088</v>
+        <v>2186</v>
+      </c>
+      <c r="I181" s="3">
+        <v>0</v>
       </c>
       <c r="J181" s="3" t="s">
-        <v>1815</v>
+        <v>710</v>
       </c>
       <c r="K181" s="3" t="s">
-        <v>579</v>
+        <v>2187</v>
       </c>
       <c r="L181" s="3" t="s">
-        <v>964</v>
+        <v>2188</v>
       </c>
       <c r="M181" s="3" t="s">
-        <v>965</v>
+        <v>2189</v>
       </c>
       <c r="N181" s="3" t="s">
-        <v>2089</v>
+        <v>1209</v>
       </c>
       <c r="O181" s="3" t="s">
-        <v>2090</v>
+        <v>2190</v>
       </c>
       <c r="P181" s="3" t="s">
-        <v>2091</v>
+        <v>2191</v>
       </c>
       <c r="Q181" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R181" s="3" t="s">
-        <v>2092</v>
+        <v>1210</v>
       </c>
     </row>
     <row r="182" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B182" s="3" t="s">
-        <v>380</v>
+        <v>266</v>
       </c>
       <c r="C182" s="3" t="s">
-        <v>381</v>
+        <v>267</v>
       </c>
       <c r="D182" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E182" s="3" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="F182" s="3">
         <v>4</v>
       </c>
       <c r="G182" s="3">
         <v>4</v>
       </c>
       <c r="H182" s="3" t="s">
-        <v>2093</v>
+        <v>2192</v>
       </c>
       <c r="I182" s="3">
         <v>0</v>
       </c>
       <c r="J182" s="3" t="s">
-        <v>1966</v>
+        <v>1079</v>
       </c>
       <c r="K182" s="3" t="s">
-        <v>967</v>
+        <v>2193</v>
       </c>
       <c r="L182" s="3" t="s">
-        <v>660</v>
+        <v>2194</v>
       </c>
       <c r="M182" s="3" t="s">
-        <v>968</v>
+        <v>2195</v>
       </c>
       <c r="N182" s="3" t="s">
-        <v>2094</v>
+        <v>1211</v>
       </c>
       <c r="O182" s="3" t="s">
-        <v>2095</v>
+        <v>2196</v>
       </c>
       <c r="P182" s="3" t="s">
-        <v>2096</v>
+        <v>2197</v>
       </c>
       <c r="Q182" s="3">
         <v>0</v>
       </c>
       <c r="R182" s="3" t="s">
-        <v>1872</v>
+        <v>1212</v>
       </c>
     </row>
     <row r="183" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B183" s="3" t="s">
-        <v>108</v>
+        <v>249</v>
       </c>
       <c r="C183" s="3" t="s">
-        <v>109</v>
+        <v>250</v>
       </c>
       <c r="D183" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E183" s="3" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="F183" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G183" s="3">
         <v>4</v>
       </c>
       <c r="H183" s="3" t="s">
-        <v>2097</v>
+        <v>2198</v>
       </c>
       <c r="I183" s="3" t="s">
-        <v>2098</v>
+        <v>1213</v>
       </c>
       <c r="J183" s="3" t="s">
-        <v>1995</v>
+        <v>1441</v>
       </c>
       <c r="K183" s="3" t="s">
-        <v>969</v>
+        <v>2199</v>
       </c>
       <c r="L183" s="3" t="s">
-        <v>970</v>
+        <v>1186</v>
       </c>
       <c r="M183" s="3" t="s">
-        <v>971</v>
+        <v>488</v>
       </c>
       <c r="N183" s="3" t="s">
-        <v>2099</v>
+        <v>1214</v>
       </c>
       <c r="O183" s="3" t="s">
-        <v>2100</v>
+        <v>1232</v>
       </c>
       <c r="P183" s="3" t="s">
-        <v>2101</v>
+        <v>2200</v>
       </c>
       <c r="Q183" s="3">
         <v>0</v>
       </c>
       <c r="R183" s="3" t="s">
-        <v>1564</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="184" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B184" s="3" t="s">
-        <v>259</v>
+        <v>405</v>
       </c>
       <c r="C184" s="3" t="s">
-        <v>260</v>
+        <v>162</v>
       </c>
       <c r="D184" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E184" s="3" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="F184" s="3">
         <v>4</v>
       </c>
       <c r="G184" s="3">
         <v>4</v>
       </c>
       <c r="H184" s="3" t="s">
-        <v>2102</v>
-[...2 lines deleted...]
-        <v>2103</v>
+        <v>2201</v>
+      </c>
+      <c r="I184" s="3">
+        <v>0</v>
       </c>
       <c r="J184" s="3" t="s">
-        <v>773</v>
+        <v>2202</v>
       </c>
       <c r="K184" s="3" t="s">
-        <v>972</v>
+        <v>591</v>
       </c>
       <c r="L184" s="3" t="s">
-        <v>892</v>
+        <v>2203</v>
       </c>
       <c r="M184" s="3" t="s">
-        <v>973</v>
+        <v>2204</v>
       </c>
       <c r="N184" s="3" t="s">
-        <v>2104</v>
+        <v>1216</v>
       </c>
       <c r="O184" s="3" t="s">
-        <v>2105</v>
+        <v>1217</v>
       </c>
       <c r="P184" s="3" t="s">
-        <v>2106</v>
+        <v>2205</v>
       </c>
       <c r="Q184" s="3">
         <v>1</v>
       </c>
       <c r="R184" s="3" t="s">
-        <v>2107</v>
+        <v>1219</v>
       </c>
     </row>
     <row r="185" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B185" s="3" t="s">
-        <v>974</v>
+        <v>235</v>
       </c>
       <c r="C185" s="3" t="s">
-        <v>975</v>
+        <v>236</v>
       </c>
       <c r="D185" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E185" s="3" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="F185" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G185" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H185" s="3" t="s">
-        <v>2108</v>
+        <v>2206</v>
       </c>
       <c r="I185" s="3" t="s">
-        <v>2109</v>
+        <v>1221</v>
       </c>
       <c r="J185" s="3" t="s">
-        <v>775</v>
+        <v>936</v>
       </c>
       <c r="K185" s="3" t="s">
-        <v>976</v>
+        <v>792</v>
       </c>
       <c r="L185" s="3" t="s">
-        <v>977</v>
+        <v>2207</v>
       </c>
       <c r="M185" s="3" t="s">
-        <v>978</v>
+        <v>2208</v>
       </c>
       <c r="N185" s="3" t="s">
-        <v>2110</v>
+        <v>1223</v>
       </c>
       <c r="O185" s="3" t="s">
-        <v>2111</v>
+        <v>1224</v>
       </c>
       <c r="P185" s="3" t="s">
-        <v>2112</v>
+        <v>2209</v>
       </c>
       <c r="Q185" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R185" s="3" t="s">
-        <v>655</v>
+        <v>1226</v>
       </c>
     </row>
     <row r="186" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B186" s="3" t="s">
-        <v>382</v>
+        <v>96</v>
       </c>
       <c r="C186" s="3" t="s">
-        <v>383</v>
+        <v>97</v>
       </c>
       <c r="D186" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E186" s="3" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="F186" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G186" s="3">
         <v>4</v>
       </c>
       <c r="H186" s="3" t="s">
-        <v>2113</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>2210</v>
+      </c>
+      <c r="I186" s="3" t="s">
+        <v>1227</v>
       </c>
       <c r="J186" s="3" t="s">
-        <v>2114</v>
+        <v>936</v>
       </c>
       <c r="K186" s="3" t="s">
-        <v>908</v>
+        <v>476</v>
       </c>
       <c r="L186" s="3" t="s">
-        <v>979</v>
+        <v>2211</v>
       </c>
       <c r="M186" s="3" t="s">
-        <v>980</v>
+        <v>2212</v>
       </c>
       <c r="N186" s="3" t="s">
-        <v>2115</v>
+        <v>1228</v>
       </c>
       <c r="O186" s="3" t="s">
-        <v>2116</v>
+        <v>1496</v>
       </c>
       <c r="P186" s="3" t="s">
-        <v>2117</v>
+        <v>2213</v>
       </c>
       <c r="Q186" s="3">
         <v>0</v>
       </c>
       <c r="R186" s="3" t="s">
-        <v>1442</v>
+        <v>1229</v>
       </c>
     </row>
     <row r="187" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B187" s="3" t="s">
-        <v>477</v>
+        <v>182</v>
       </c>
       <c r="C187" s="3" t="s">
-        <v>478</v>
+        <v>183</v>
       </c>
       <c r="D187" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E187" s="3" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="F187" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G187" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H187" s="3" t="s">
-        <v>2118</v>
+        <v>2214</v>
       </c>
       <c r="I187" s="3">
         <v>0</v>
       </c>
       <c r="J187" s="3" t="s">
-        <v>2119</v>
+        <v>696</v>
       </c>
       <c r="K187" s="3" t="s">
-        <v>981</v>
+        <v>2215</v>
       </c>
       <c r="L187" s="3" t="s">
-        <v>982</v>
+        <v>2216</v>
       </c>
       <c r="M187" s="3" t="s">
-        <v>983</v>
+        <v>2217</v>
       </c>
       <c r="N187" s="3" t="s">
-        <v>2120</v>
+        <v>1230</v>
       </c>
       <c r="O187" s="3" t="s">
-        <v>2121</v>
+        <v>1231</v>
       </c>
       <c r="P187" s="3" t="s">
-        <v>2106</v>
+        <v>2218</v>
       </c>
       <c r="Q187" s="3">
         <v>0</v>
       </c>
       <c r="R187" s="3" t="s">
-        <v>2122</v>
+        <v>818</v>
       </c>
     </row>
     <row r="188" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B188" s="3" t="s">
-        <v>498</v>
+        <v>378</v>
       </c>
       <c r="C188" s="3" t="s">
-        <v>499</v>
+        <v>379</v>
       </c>
       <c r="D188" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E188" s="3" t="s">
         <v>17</v>
       </c>
       <c r="F188" s="3">
         <v>3</v>
       </c>
       <c r="G188" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H188" s="3" t="s">
-        <v>2123</v>
+        <v>2219</v>
       </c>
       <c r="I188" s="3">
         <v>0</v>
       </c>
       <c r="J188" s="3" t="s">
-        <v>2124</v>
+        <v>1068</v>
       </c>
       <c r="K188" s="3" t="s">
-        <v>984</v>
+        <v>2220</v>
       </c>
       <c r="L188" s="3" t="s">
-        <v>985</v>
+        <v>2221</v>
       </c>
       <c r="M188" s="3" t="s">
-        <v>986</v>
+        <v>664</v>
       </c>
       <c r="N188" s="3" t="s">
-        <v>2125</v>
+        <v>1232</v>
       </c>
       <c r="O188" s="3" t="s">
-        <v>2126</v>
+        <v>2222</v>
       </c>
       <c r="P188" s="3" t="s">
-        <v>1165</v>
+        <v>1155</v>
       </c>
       <c r="Q188" s="3">
         <v>0</v>
       </c>
       <c r="R188" s="3" t="s">
-        <v>2127</v>
+        <v>832</v>
       </c>
     </row>
     <row r="189" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B189" s="3" t="s">
-        <v>261</v>
+        <v>98</v>
       </c>
       <c r="C189" s="3" t="s">
-        <v>262</v>
+        <v>99</v>
       </c>
       <c r="D189" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E189" s="3" t="s">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="F189" s="3">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G189" s="3">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="H189" s="3" t="s">
-        <v>2128</v>
+        <v>2223</v>
       </c>
       <c r="I189" s="3" t="s">
-        <v>2129</v>
+        <v>1233</v>
       </c>
       <c r="J189" s="3" t="s">
-        <v>624</v>
+        <v>2224</v>
       </c>
       <c r="K189" s="3" t="s">
-        <v>987</v>
+        <v>2225</v>
       </c>
       <c r="L189" s="3" t="s">
-        <v>988</v>
+        <v>535</v>
       </c>
       <c r="M189" s="3" t="s">
-        <v>989</v>
+        <v>485</v>
       </c>
       <c r="N189" s="3" t="s">
-        <v>1475</v>
+        <v>1234</v>
       </c>
       <c r="O189" s="3" t="s">
-        <v>2130</v>
+        <v>795</v>
       </c>
       <c r="P189" s="3" t="s">
-        <v>2131</v>
+        <v>2226</v>
       </c>
       <c r="Q189" s="3">
         <v>1</v>
       </c>
       <c r="R189" s="3" t="s">
-        <v>628</v>
+        <v>1235</v>
       </c>
     </row>
     <row r="190" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B190" s="3" t="s">
-        <v>411</v>
+        <v>210</v>
       </c>
       <c r="C190" s="3" t="s">
-        <v>412</v>
+        <v>211</v>
       </c>
       <c r="D190" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E190" s="3" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="F190" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G190" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H190" s="3" t="s">
-        <v>2132</v>
+        <v>2227</v>
       </c>
       <c r="I190" s="3" t="s">
-        <v>2133</v>
+        <v>1236</v>
       </c>
       <c r="J190" s="3" t="s">
-        <v>1768</v>
+        <v>1008</v>
       </c>
       <c r="K190" s="3" t="s">
-        <v>990</v>
+        <v>2228</v>
       </c>
       <c r="L190" s="3" t="s">
-        <v>991</v>
+        <v>482</v>
       </c>
       <c r="M190" s="3" t="s">
-        <v>567</v>
+        <v>544</v>
       </c>
       <c r="N190" s="3" t="s">
-        <v>2134</v>
+        <v>1237</v>
       </c>
       <c r="O190" s="3" t="s">
-        <v>2135</v>
+        <v>1404</v>
       </c>
       <c r="P190" s="3" t="s">
-        <v>2136</v>
+        <v>2229</v>
       </c>
       <c r="Q190" s="3">
         <v>0</v>
       </c>
       <c r="R190" s="3" t="s">
-        <v>2137</v>
+        <v>988</v>
       </c>
     </row>
     <row r="191" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B191" s="3" t="s">
-        <v>110</v>
+        <v>436</v>
       </c>
       <c r="C191" s="3" t="s">
-        <v>107</v>
+        <v>437</v>
       </c>
       <c r="D191" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E191" s="3" t="s">
         <v>16</v>
       </c>
       <c r="F191" s="3">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="G191" s="3">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>151</v>
+        <v>3</v>
+      </c>
+      <c r="H191" s="3" t="s">
+        <v>2230</v>
       </c>
       <c r="I191" s="3">
         <v>0</v>
       </c>
       <c r="J191" s="3" t="s">
-        <v>1890</v>
+        <v>874</v>
       </c>
       <c r="K191" s="3" t="s">
-        <v>579</v>
+        <v>2231</v>
       </c>
       <c r="L191" s="3" t="s">
-        <v>964</v>
+        <v>2232</v>
       </c>
       <c r="M191" s="3" t="s">
-        <v>965</v>
+        <v>516</v>
       </c>
       <c r="N191" s="3" t="s">
-        <v>2089</v>
+        <v>1238</v>
       </c>
       <c r="O191" s="3" t="s">
-        <v>2138</v>
+        <v>2233</v>
       </c>
       <c r="P191" s="3" t="s">
-        <v>2091</v>
+        <v>2234</v>
       </c>
       <c r="Q191" s="3">
         <v>0</v>
       </c>
       <c r="R191" s="3" t="s">
-        <v>2092</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="192" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B192" s="3" t="s">
-        <v>341</v>
+        <v>278</v>
       </c>
       <c r="C192" s="3" t="s">
-        <v>342</v>
+        <v>279</v>
       </c>
       <c r="D192" s="3" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="E192" s="3" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="F192" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G192" s="3">
         <v>3</v>
       </c>
       <c r="H192" s="3" t="s">
-        <v>2139</v>
-[...2 lines deleted...]
-        <v>2140</v>
+        <v>1325</v>
+      </c>
+      <c r="I192" s="3">
+        <v>0</v>
       </c>
       <c r="J192" s="3" t="s">
-        <v>2141</v>
+        <v>768</v>
       </c>
       <c r="K192" s="3" t="s">
-        <v>992</v>
+        <v>2235</v>
       </c>
       <c r="L192" s="3" t="s">
-        <v>993</v>
+        <v>1964</v>
       </c>
       <c r="M192" s="3" t="s">
-        <v>994</v>
+        <v>661</v>
       </c>
       <c r="N192" s="3" t="s">
-        <v>2142</v>
+        <v>1209</v>
       </c>
       <c r="O192" s="3" t="s">
-        <v>2143</v>
+        <v>1239</v>
       </c>
       <c r="P192" s="3" t="s">
-        <v>2144</v>
+        <v>2236</v>
       </c>
       <c r="Q192" s="3">
         <v>0</v>
       </c>
       <c r="R192" s="3" t="s">
-        <v>1493</v>
+        <v>1119</v>
       </c>
     </row>
     <row r="193" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B193" s="3" t="s">
-        <v>995</v>
+        <v>100</v>
       </c>
       <c r="C193" s="3" t="s">
-        <v>996</v>
+        <v>101</v>
       </c>
       <c r="D193" s="3" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="E193" s="3" t="s">
         <v>16</v>
       </c>
       <c r="F193" s="3">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="G193" s="3">
-        <v>3</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>4</v>
+      </c>
+      <c r="H193" s="3">
+        <v>200</v>
+      </c>
+      <c r="I193" s="3" t="s">
+        <v>2237</v>
       </c>
       <c r="J193" s="3" t="s">
-        <v>2146</v>
+        <v>590</v>
       </c>
       <c r="K193" s="3" t="s">
-        <v>997</v>
+        <v>504</v>
       </c>
       <c r="L193" s="3" t="s">
-        <v>998</v>
+        <v>682</v>
       </c>
       <c r="M193" s="3" t="s">
-        <v>999</v>
+        <v>683</v>
       </c>
       <c r="N193" s="3" t="s">
-        <v>2147</v>
+        <v>1240</v>
       </c>
       <c r="O193" s="3" t="s">
-        <v>2148</v>
+        <v>2238</v>
       </c>
       <c r="P193" s="3" t="s">
-        <v>2149</v>
+        <v>2239</v>
       </c>
       <c r="Q193" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R193" s="3" t="s">
-        <v>2150</v>
+        <v>1241</v>
       </c>
     </row>
     <row r="194" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B194" s="3" t="s">
-        <v>413</v>
+        <v>351</v>
       </c>
       <c r="C194" s="3" t="s">
-        <v>414</v>
+        <v>352</v>
       </c>
       <c r="D194" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E194" s="3" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="F194" s="3">
         <v>4</v>
       </c>
       <c r="G194" s="3">
         <v>4</v>
       </c>
       <c r="H194" s="3" t="s">
-        <v>2151</v>
-[...2 lines deleted...]
-        <v>2152</v>
+        <v>2240</v>
+      </c>
+      <c r="I194" s="3">
+        <v>0</v>
       </c>
       <c r="J194" s="3" t="s">
-        <v>2153</v>
+        <v>842</v>
       </c>
       <c r="K194" s="3" t="s">
-        <v>1000</v>
+        <v>2241</v>
       </c>
       <c r="L194" s="3" t="s">
-        <v>697</v>
+        <v>575</v>
       </c>
       <c r="M194" s="3" t="s">
-        <v>1001</v>
+        <v>623</v>
       </c>
       <c r="N194" s="3" t="s">
-        <v>2154</v>
+        <v>1242</v>
       </c>
       <c r="O194" s="3" t="s">
-        <v>2155</v>
+        <v>1243</v>
       </c>
       <c r="P194" s="3" t="s">
-        <v>1488</v>
+        <v>2242</v>
       </c>
       <c r="Q194" s="3">
         <v>0</v>
       </c>
       <c r="R194" s="3" t="s">
-        <v>2156</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="195" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B195" s="3" t="s">
-        <v>500</v>
+        <v>102</v>
       </c>
       <c r="C195" s="3" t="s">
-        <v>501</v>
+        <v>103</v>
       </c>
       <c r="D195" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E195" s="3" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="F195" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G195" s="3">
         <v>4</v>
       </c>
       <c r="H195" s="3" t="s">
-        <v>2157</v>
+        <v>2243</v>
       </c>
       <c r="I195" s="3" t="s">
-        <v>2158</v>
+        <v>1244</v>
       </c>
       <c r="J195" s="3" t="s">
-        <v>1564</v>
+        <v>1192</v>
       </c>
       <c r="K195" s="3" t="s">
-        <v>1002</v>
+        <v>684</v>
       </c>
       <c r="L195" s="3" t="s">
-        <v>1003</v>
+        <v>685</v>
       </c>
       <c r="M195" s="3" t="s">
-        <v>1004</v>
+        <v>539</v>
       </c>
       <c r="N195" s="3" t="s">
-        <v>2159</v>
+        <v>1245</v>
       </c>
       <c r="O195" s="3" t="s">
-        <v>2160</v>
+        <v>2244</v>
       </c>
       <c r="P195" s="3" t="s">
-        <v>2161</v>
+        <v>2245</v>
       </c>
       <c r="Q195" s="3">
         <v>0</v>
       </c>
       <c r="R195" s="3" t="s">
-        <v>2162</v>
+        <v>985</v>
       </c>
     </row>
     <row r="196" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B196" s="3" t="s">
-        <v>228</v>
+        <v>240</v>
       </c>
       <c r="C196" s="3" t="s">
-        <v>229</v>
+        <v>241</v>
       </c>
       <c r="D196" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E196" s="3" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F196" s="3">
         <v>4</v>
       </c>
       <c r="G196" s="3">
         <v>4</v>
       </c>
       <c r="H196" s="3" t="s">
-        <v>2163</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>2246</v>
+      </c>
+      <c r="I196" s="3" t="s">
+        <v>2247</v>
       </c>
       <c r="J196" s="3" t="s">
-        <v>1984</v>
+        <v>851</v>
       </c>
       <c r="K196" s="3" t="s">
-        <v>1005</v>
+        <v>2248</v>
       </c>
       <c r="L196" s="3" t="s">
-        <v>1006</v>
+        <v>517</v>
       </c>
       <c r="M196" s="3" t="s">
-        <v>1007</v>
+        <v>687</v>
       </c>
       <c r="N196" s="3" t="s">
-        <v>842</v>
+        <v>1246</v>
       </c>
       <c r="O196" s="3" t="s">
-        <v>2164</v>
+        <v>1247</v>
       </c>
       <c r="P196" s="3" t="s">
-        <v>2165</v>
+        <v>2249</v>
       </c>
       <c r="Q196" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R196" s="3" t="s">
-        <v>1228</v>
+        <v>1249</v>
       </c>
     </row>
     <row r="197" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B197" s="3" t="s">
-        <v>243</v>
+        <v>688</v>
       </c>
       <c r="C197" s="3" t="s">
-        <v>244</v>
+        <v>689</v>
       </c>
       <c r="D197" s="3" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="E197" s="3" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="F197" s="3">
         <v>3</v>
       </c>
       <c r="G197" s="3">
         <v>3</v>
       </c>
       <c r="H197" s="3" t="s">
-        <v>2166</v>
+        <v>2250</v>
       </c>
       <c r="I197" s="3" t="s">
-        <v>2167</v>
+        <v>1250</v>
       </c>
       <c r="J197" s="3" t="s">
-        <v>1354</v>
+        <v>1891</v>
       </c>
       <c r="K197" s="3" t="s">
-        <v>1008</v>
+        <v>2251</v>
       </c>
       <c r="L197" s="3" t="s">
-        <v>989</v>
+        <v>682</v>
       </c>
       <c r="M197" s="3" t="s">
-        <v>567</v>
+        <v>690</v>
       </c>
       <c r="N197" s="3" t="s">
-        <v>2168</v>
+        <v>1251</v>
       </c>
       <c r="O197" s="3" t="s">
-        <v>2169</v>
+        <v>1866</v>
       </c>
       <c r="P197" s="3" t="s">
-        <v>1391</v>
+        <v>2252</v>
       </c>
       <c r="Q197" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R197" s="3" t="s">
-        <v>2170</v>
+        <v>547</v>
       </c>
     </row>
     <row r="198" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B198" s="3" t="s">
-        <v>245</v>
+        <v>353</v>
       </c>
       <c r="C198" s="3" t="s">
-        <v>244</v>
+        <v>354</v>
       </c>
       <c r="D198" s="3" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="E198" s="3" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="F198" s="3">
         <v>3</v>
       </c>
       <c r="G198" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H198" s="3" t="s">
-        <v>2171</v>
-[...2 lines deleted...]
-        <v>2172</v>
+        <v>2253</v>
+      </c>
+      <c r="I198" s="3">
+        <v>0</v>
       </c>
       <c r="J198" s="3" t="s">
-        <v>2173</v>
+        <v>1129</v>
       </c>
       <c r="K198" s="3" t="s">
-        <v>1008</v>
+        <v>772</v>
       </c>
       <c r="L198" s="3" t="s">
-        <v>989</v>
+        <v>656</v>
       </c>
       <c r="M198" s="3" t="s">
-        <v>1009</v>
+        <v>2254</v>
       </c>
       <c r="N198" s="3" t="s">
-        <v>2168</v>
+        <v>1254</v>
       </c>
       <c r="O198" s="3" t="s">
-        <v>1475</v>
+        <v>1255</v>
       </c>
       <c r="P198" s="3" t="s">
-        <v>1391</v>
+        <v>2255</v>
       </c>
       <c r="Q198" s="3">
         <v>0</v>
       </c>
       <c r="R198" s="3" t="s">
-        <v>2170</v>
+        <v>927</v>
       </c>
     </row>
     <row r="199" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B199" s="3" t="s">
+        <v>438</v>
+      </c>
+      <c r="C199" s="3" t="s">
         <v>439</v>
-      </c>
-[...1 lines deleted...]
-        <v>440</v>
       </c>
       <c r="D199" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E199" s="3" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F199" s="3">
         <v>3</v>
       </c>
       <c r="G199" s="3">
         <v>3</v>
       </c>
       <c r="H199" s="3" t="s">
-        <v>2174</v>
+        <v>2256</v>
       </c>
       <c r="I199" s="3">
         <v>0</v>
       </c>
       <c r="J199" s="3" t="s">
-        <v>1379</v>
+        <v>590</v>
       </c>
       <c r="K199" s="3" t="s">
-        <v>1010</v>
+        <v>2257</v>
       </c>
       <c r="L199" s="3" t="s">
-        <v>1011</v>
+        <v>1799</v>
       </c>
       <c r="M199" s="3" t="s">
-        <v>1012</v>
+        <v>1962</v>
       </c>
       <c r="N199" s="3" t="s">
-        <v>2175</v>
+        <v>1258</v>
       </c>
       <c r="O199" s="3" t="s">
-        <v>1839</v>
+        <v>2258</v>
       </c>
       <c r="P199" s="3" t="s">
-        <v>2176</v>
+        <v>2259</v>
       </c>
       <c r="Q199" s="3">
         <v>0</v>
       </c>
       <c r="R199" s="3" t="s">
-        <v>2177</v>
+        <v>1259</v>
       </c>
     </row>
     <row r="200" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B200" s="3" t="s">
-        <v>502</v>
+        <v>455</v>
       </c>
       <c r="C200" s="3" t="s">
-        <v>503</v>
+        <v>456</v>
       </c>
       <c r="D200" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E200" s="3" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="F200" s="3">
         <v>3</v>
       </c>
       <c r="G200" s="3">
         <v>3</v>
       </c>
       <c r="H200" s="3" t="s">
-        <v>2178</v>
+        <v>2260</v>
       </c>
       <c r="I200" s="3">
         <v>0</v>
       </c>
       <c r="J200" s="3" t="s">
-        <v>563</v>
+        <v>1527</v>
       </c>
       <c r="K200" s="3" t="s">
-        <v>1013</v>
+        <v>2261</v>
       </c>
       <c r="L200" s="3" t="s">
-        <v>1014</v>
+        <v>985</v>
       </c>
       <c r="M200" s="3" t="s">
-        <v>609</v>
+        <v>1713</v>
       </c>
       <c r="N200" s="3" t="s">
-        <v>1686</v>
+        <v>1260</v>
       </c>
       <c r="O200" s="3" t="s">
-        <v>2179</v>
+        <v>2262</v>
       </c>
       <c r="P200" s="3" t="s">
-        <v>2180</v>
+        <v>2263</v>
       </c>
       <c r="Q200" s="3">
         <v>0</v>
       </c>
       <c r="R200" s="3" t="s">
-        <v>2181</v>
+        <v>1261</v>
       </c>
     </row>
     <row r="201" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B201" s="3" t="s">
-        <v>111</v>
+        <v>2264</v>
       </c>
       <c r="C201" s="3" t="s">
-        <v>112</v>
+        <v>2265</v>
       </c>
       <c r="D201" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E201" s="3" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="F201" s="3">
         <v>4</v>
       </c>
       <c r="G201" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H201" s="3" t="s">
-        <v>2182</v>
+        <v>2266</v>
       </c>
       <c r="I201" s="3" t="s">
-        <v>2183</v>
+        <v>2267</v>
       </c>
       <c r="J201" s="3" t="s">
-        <v>887</v>
+        <v>502</v>
       </c>
       <c r="K201" s="3" t="s">
-        <v>535</v>
+        <v>738</v>
       </c>
       <c r="L201" s="3" t="s">
-        <v>1015</v>
+        <v>2268</v>
       </c>
       <c r="M201" s="3" t="s">
-        <v>560</v>
+        <v>1045</v>
       </c>
       <c r="N201" s="3" t="s">
-        <v>2184</v>
+        <v>2269</v>
       </c>
       <c r="O201" s="3" t="s">
-        <v>2185</v>
+        <v>2270</v>
       </c>
       <c r="P201" s="3" t="s">
-        <v>2186</v>
+        <v>2271</v>
       </c>
       <c r="Q201" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R201" s="3" t="s">
-        <v>656</v>
+        <v>557</v>
       </c>
     </row>
     <row r="202" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B202" s="3" t="s">
-        <v>479</v>
+        <v>242</v>
       </c>
       <c r="C202" s="3" t="s">
-        <v>480</v>
+        <v>243</v>
       </c>
       <c r="D202" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E202" s="3" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="F202" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G202" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H202" s="3" t="s">
-        <v>2187</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>2272</v>
+      </c>
+      <c r="I202" s="3" t="s">
+        <v>1262</v>
       </c>
       <c r="J202" s="3" t="s">
-        <v>2188</v>
+        <v>951</v>
       </c>
       <c r="K202" s="3" t="s">
-        <v>1016</v>
+        <v>1342</v>
       </c>
       <c r="L202" s="3" t="s">
-        <v>1017</v>
+        <v>900</v>
       </c>
       <c r="M202" s="3" t="s">
-        <v>1018</v>
+        <v>698</v>
       </c>
       <c r="N202" s="3" t="s">
-        <v>2189</v>
+        <v>945</v>
       </c>
       <c r="O202" s="3" t="s">
-        <v>2190</v>
+        <v>1263</v>
       </c>
       <c r="P202" s="3" t="s">
-        <v>2191</v>
+        <v>2273</v>
       </c>
       <c r="Q202" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R202" s="3" t="s">
-        <v>646</v>
+        <v>531</v>
       </c>
     </row>
     <row r="203" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B203" s="3" t="s">
-        <v>113</v>
+        <v>104</v>
       </c>
       <c r="C203" s="3" t="s">
-        <v>114</v>
+        <v>101</v>
       </c>
       <c r="D203" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E203" s="3" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="F203" s="3">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G203" s="3">
         <v>4</v>
       </c>
       <c r="H203" s="3" t="s">
-        <v>2192</v>
+        <v>2274</v>
       </c>
       <c r="I203" s="3">
         <v>0</v>
       </c>
       <c r="J203" s="3" t="s">
-        <v>2193</v>
+        <v>826</v>
       </c>
       <c r="K203" s="3" t="s">
-        <v>1019</v>
+        <v>504</v>
       </c>
       <c r="L203" s="3" t="s">
-        <v>1020</v>
+        <v>682</v>
       </c>
       <c r="M203" s="3" t="s">
-        <v>1021</v>
+        <v>683</v>
       </c>
       <c r="N203" s="3" t="s">
-        <v>934</v>
+        <v>1240</v>
       </c>
       <c r="O203" s="3" t="s">
-        <v>2194</v>
+        <v>2275</v>
       </c>
       <c r="P203" s="3" t="s">
-        <v>2195</v>
+        <v>2239</v>
       </c>
       <c r="Q203" s="3">
         <v>0</v>
       </c>
       <c r="R203" s="3" t="s">
-        <v>1392</v>
+        <v>1241</v>
       </c>
     </row>
     <row r="204" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B204" s="3" t="s">
-        <v>481</v>
+        <v>316</v>
       </c>
       <c r="C204" s="3" t="s">
-        <v>482</v>
+        <v>317</v>
       </c>
       <c r="D204" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E204" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F204" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G204" s="3">
         <v>3</v>
       </c>
       <c r="H204" s="3" t="s">
-        <v>2196</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>2276</v>
+      </c>
+      <c r="I204" s="3" t="s">
+        <v>1264</v>
       </c>
       <c r="J204" s="3" t="s">
-        <v>191</v>
+        <v>2277</v>
       </c>
       <c r="K204" s="3" t="s">
-        <v>1022</v>
+        <v>2278</v>
       </c>
       <c r="L204" s="3" t="s">
-        <v>1017</v>
+        <v>2279</v>
       </c>
       <c r="M204" s="3" t="s">
-        <v>1023</v>
+        <v>2280</v>
       </c>
       <c r="N204" s="3" t="s">
-        <v>2197</v>
+        <v>1265</v>
       </c>
       <c r="O204" s="3" t="s">
-        <v>2198</v>
+        <v>2281</v>
       </c>
       <c r="P204" s="3" t="s">
-        <v>2199</v>
+        <v>2282</v>
       </c>
       <c r="Q204" s="3">
         <v>0</v>
       </c>
       <c r="R204" s="3" t="s">
-        <v>717</v>
+        <v>951</v>
       </c>
     </row>
     <row r="205" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B205" s="3" t="s">
-        <v>115</v>
+        <v>699</v>
       </c>
       <c r="C205" s="3" t="s">
-        <v>116</v>
+        <v>700</v>
       </c>
       <c r="D205" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E205" s="3" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="F205" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G205" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H205" s="3" t="s">
-        <v>2200</v>
-[...2 lines deleted...]
-        <v>2201</v>
+        <v>2283</v>
+      </c>
+      <c r="I205" s="3">
+        <v>0</v>
       </c>
       <c r="J205" s="3" t="s">
-        <v>2202</v>
+        <v>2284</v>
       </c>
       <c r="K205" s="3" t="s">
-        <v>1024</v>
+        <v>903</v>
       </c>
       <c r="L205" s="3" t="s">
-        <v>1025</v>
+        <v>1608</v>
       </c>
       <c r="M205" s="3" t="s">
-        <v>1026</v>
+        <v>1283</v>
       </c>
       <c r="N205" s="3" t="s">
-        <v>2203</v>
+        <v>1266</v>
       </c>
       <c r="O205" s="3" t="s">
-        <v>2204</v>
+        <v>2285</v>
       </c>
       <c r="P205" s="3" t="s">
-        <v>2205</v>
+        <v>2286</v>
       </c>
       <c r="Q205" s="3">
         <v>0</v>
       </c>
       <c r="R205" s="3" t="s">
-        <v>874</v>
+        <v>1267</v>
       </c>
     </row>
     <row r="206" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B206" s="3" t="s">
-        <v>1027</v>
+        <v>2287</v>
       </c>
       <c r="C206" s="3" t="s">
-        <v>1028</v>
+        <v>2288</v>
       </c>
       <c r="D206" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E206" s="3" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="F206" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G206" s="3">
         <v>3</v>
       </c>
       <c r="H206" s="3" t="s">
-        <v>2206</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>2289</v>
+      </c>
+      <c r="I206" s="3" t="s">
+        <v>2290</v>
       </c>
       <c r="J206" s="3" t="s">
-        <v>1514</v>
+        <v>2173</v>
       </c>
       <c r="K206" s="3" t="s">
-        <v>1029</v>
+        <v>2291</v>
       </c>
       <c r="L206" s="3" t="s">
-        <v>1030</v>
+        <v>2292</v>
       </c>
       <c r="M206" s="3" t="s">
-        <v>1031</v>
+        <v>1691</v>
       </c>
       <c r="N206" s="3" t="s">
-        <v>2207</v>
+        <v>2293</v>
       </c>
       <c r="O206" s="3" t="s">
-        <v>2208</v>
+        <v>2294</v>
       </c>
       <c r="P206" s="3" t="s">
-        <v>2209</v>
+        <v>2295</v>
       </c>
       <c r="Q206" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R206" s="3" t="s">
-        <v>2210</v>
+        <v>2296</v>
       </c>
     </row>
     <row r="207" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B207" s="3" t="s">
-        <v>483</v>
+        <v>380</v>
       </c>
       <c r="C207" s="3" t="s">
-        <v>484</v>
+        <v>381</v>
       </c>
       <c r="D207" s="3" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="E207" s="3" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="F207" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G207" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H207" s="3" t="s">
-        <v>2211</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>2297</v>
+      </c>
+      <c r="I207" s="3" t="s">
+        <v>1268</v>
       </c>
       <c r="J207" s="3" t="s">
-        <v>1406</v>
+        <v>2298</v>
       </c>
       <c r="K207" s="3" t="s">
-        <v>1032</v>
+        <v>2299</v>
       </c>
       <c r="L207" s="3" t="s">
-        <v>1033</v>
+        <v>744</v>
       </c>
       <c r="M207" s="3" t="s">
-        <v>1034</v>
+        <v>704</v>
       </c>
       <c r="N207" s="3" t="s">
-        <v>2212</v>
+        <v>1269</v>
       </c>
       <c r="O207" s="3" t="s">
-        <v>2213</v>
+        <v>2300</v>
       </c>
       <c r="P207" s="3" t="s">
-        <v>2214</v>
+        <v>2301</v>
       </c>
       <c r="Q207" s="3">
         <v>0</v>
       </c>
       <c r="R207" s="3" t="s">
-        <v>514</v>
+        <v>1270</v>
       </c>
     </row>
     <row r="208" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B208" s="3" t="s">
-        <v>181</v>
+        <v>457</v>
       </c>
       <c r="C208" s="3" t="s">
-        <v>182</v>
+        <v>458</v>
       </c>
       <c r="D208" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E208" s="3" t="s">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="F208" s="3">
         <v>4</v>
       </c>
       <c r="G208" s="3">
         <v>4</v>
       </c>
       <c r="H208" s="3" t="s">
-        <v>2215</v>
+        <v>2302</v>
       </c>
       <c r="I208" s="3" t="s">
-        <v>2216</v>
+        <v>1271</v>
       </c>
       <c r="J208" s="3" t="s">
-        <v>2217</v>
+        <v>2224</v>
       </c>
       <c r="K208" s="3" t="s">
-        <v>1035</v>
+        <v>705</v>
       </c>
       <c r="L208" s="3" t="s">
-        <v>1036</v>
+        <v>706</v>
       </c>
       <c r="M208" s="3" t="s">
-        <v>672</v>
+        <v>1955</v>
       </c>
       <c r="N208" s="3" t="s">
-        <v>2218</v>
+        <v>1272</v>
       </c>
       <c r="O208" s="3" t="s">
-        <v>2219</v>
+        <v>1273</v>
       </c>
       <c r="P208" s="3" t="s">
-        <v>2220</v>
+        <v>2303</v>
       </c>
       <c r="Q208" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R208" s="3" t="s">
-        <v>1349</v>
+        <v>1274</v>
       </c>
     </row>
     <row r="209" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B209" s="3" t="s">
-        <v>183</v>
+        <v>212</v>
       </c>
       <c r="C209" s="3" t="s">
-        <v>184</v>
+        <v>213</v>
       </c>
       <c r="D209" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E209" s="3" t="s">
         <v>20</v>
       </c>
       <c r="F209" s="3">
         <v>4</v>
       </c>
       <c r="G209" s="3">
         <v>4</v>
       </c>
       <c r="H209" s="3" t="s">
-        <v>2221</v>
-[...2 lines deleted...]
-        <v>2222</v>
+        <v>2304</v>
+      </c>
+      <c r="I209" s="3">
+        <v>0</v>
       </c>
       <c r="J209" s="3" t="s">
-        <v>1336</v>
+        <v>1414</v>
       </c>
       <c r="K209" s="3" t="s">
-        <v>1037</v>
+        <v>692</v>
       </c>
       <c r="L209" s="3" t="s">
-        <v>1038</v>
+        <v>1692</v>
       </c>
       <c r="M209" s="3" t="s">
-        <v>1039</v>
+        <v>541</v>
       </c>
       <c r="N209" s="3" t="s">
-        <v>2223</v>
+        <v>641</v>
       </c>
       <c r="O209" s="3" t="s">
-        <v>2224</v>
+        <v>2305</v>
       </c>
       <c r="P209" s="3" t="s">
-        <v>1618</v>
+        <v>871</v>
       </c>
       <c r="Q209" s="3">
         <v>0</v>
       </c>
       <c r="R209" s="3" t="s">
-        <v>1564</v>
+        <v>820</v>
       </c>
     </row>
     <row r="210" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B210" s="3" t="s">
-        <v>246</v>
+        <v>2306</v>
       </c>
       <c r="C210" s="3" t="s">
-        <v>247</v>
+        <v>2307</v>
       </c>
       <c r="D210" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E210" s="3" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="F210" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G210" s="3">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>2225</v>
+        <v>3</v>
+      </c>
+      <c r="H210" s="3">
+        <v>52</v>
       </c>
       <c r="I210" s="3">
         <v>0</v>
       </c>
       <c r="J210" s="3" t="s">
-        <v>2226</v>
+        <v>825</v>
       </c>
       <c r="K210" s="3" t="s">
-        <v>1040</v>
+        <v>1860</v>
       </c>
       <c r="L210" s="3" t="s">
-        <v>967</v>
+        <v>601</v>
       </c>
       <c r="M210" s="3" t="s">
-        <v>805</v>
+        <v>468</v>
       </c>
       <c r="N210" s="3" t="s">
-        <v>526</v>
+        <v>2308</v>
       </c>
       <c r="O210" s="3" t="s">
-        <v>560</v>
+        <v>2309</v>
       </c>
       <c r="P210" s="3" t="s">
-        <v>2227</v>
+        <v>2310</v>
       </c>
       <c r="Q210" s="3">
         <v>0</v>
       </c>
       <c r="R210" s="3" t="s">
-        <v>1956</v>
+        <v>1241</v>
       </c>
     </row>
     <row r="211" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B211" s="3" t="s">
-        <v>343</v>
+        <v>227</v>
       </c>
       <c r="C211" s="3" t="s">
-        <v>344</v>
+        <v>228</v>
       </c>
       <c r="D211" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E211" s="3" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="F211" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G211" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H211" s="3" t="s">
-        <v>2228</v>
+        <v>2311</v>
       </c>
       <c r="I211" s="3" t="s">
-        <v>2229</v>
+        <v>1275</v>
       </c>
       <c r="J211" s="3" t="s">
-        <v>2230</v>
+        <v>2013</v>
       </c>
       <c r="K211" s="3" t="s">
-        <v>1041</v>
+        <v>2312</v>
       </c>
       <c r="L211" s="3" t="s">
-        <v>597</v>
+        <v>1508</v>
       </c>
       <c r="M211" s="3" t="s">
-        <v>807</v>
+        <v>1713</v>
       </c>
       <c r="N211" s="3" t="s">
-        <v>2231</v>
+        <v>1276</v>
       </c>
       <c r="O211" s="3" t="s">
-        <v>2232</v>
+        <v>1995</v>
       </c>
       <c r="P211" s="3" t="s">
-        <v>2233</v>
+        <v>2313</v>
       </c>
       <c r="Q211" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R211" s="3" t="s">
-        <v>2234</v>
+        <v>1277</v>
       </c>
     </row>
     <row r="212" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B212" s="3" t="s">
-        <v>117</v>
+        <v>229</v>
       </c>
       <c r="C212" s="3" t="s">
-        <v>118</v>
+        <v>228</v>
       </c>
       <c r="D212" s="3" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="E212" s="3" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="F212" s="3">
         <v>3</v>
       </c>
       <c r="G212" s="3">
         <v>3</v>
       </c>
       <c r="H212" s="3" t="s">
-        <v>2235</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>2314</v>
+      </c>
+      <c r="I212" s="3" t="s">
+        <v>1278</v>
       </c>
       <c r="J212" s="3" t="s">
-        <v>2234</v>
+        <v>1514</v>
       </c>
       <c r="K212" s="3" t="s">
-        <v>1042</v>
+        <v>2312</v>
       </c>
       <c r="L212" s="3" t="s">
-        <v>1043</v>
+        <v>1508</v>
       </c>
       <c r="M212" s="3" t="s">
-        <v>1044</v>
+        <v>2315</v>
       </c>
       <c r="N212" s="3" t="s">
-        <v>2236</v>
+        <v>1276</v>
       </c>
       <c r="O212" s="3" t="s">
-        <v>2237</v>
+        <v>2316</v>
       </c>
       <c r="P212" s="3" t="s">
-        <v>2238</v>
+        <v>2313</v>
       </c>
       <c r="Q212" s="3">
         <v>0</v>
       </c>
       <c r="R212" s="3" t="s">
-        <v>574</v>
+        <v>1277</v>
       </c>
     </row>
     <row r="213" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B213" s="3" t="s">
-        <v>485</v>
+        <v>459</v>
       </c>
       <c r="C213" s="3" t="s">
-        <v>486</v>
+        <v>460</v>
       </c>
       <c r="D213" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E213" s="3" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="F213" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G213" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H213" s="3" t="s">
-        <v>2239</v>
-[...2 lines deleted...]
-        <v>2240</v>
+        <v>2317</v>
+      </c>
+      <c r="I213" s="3">
+        <v>0</v>
       </c>
       <c r="J213" s="3" t="s">
-        <v>740</v>
+        <v>514</v>
       </c>
       <c r="K213" s="3" t="s">
-        <v>1045</v>
+        <v>712</v>
       </c>
       <c r="L213" s="3" t="s">
-        <v>1046</v>
+        <v>713</v>
       </c>
       <c r="M213" s="3" t="s">
-        <v>1047</v>
+        <v>2318</v>
       </c>
       <c r="N213" s="3" t="s">
-        <v>2241</v>
+        <v>1049</v>
       </c>
       <c r="O213" s="3" t="s">
-        <v>2242</v>
+        <v>1281</v>
       </c>
       <c r="P213" s="3" t="s">
-        <v>2243</v>
+        <v>1282</v>
       </c>
       <c r="Q213" s="3">
         <v>0</v>
       </c>
       <c r="R213" s="3" t="s">
-        <v>2244</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="214" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B214" s="3" t="s">
-        <v>161</v>
+        <v>105</v>
       </c>
       <c r="C214" s="3" t="s">
-        <v>162</v>
+        <v>106</v>
       </c>
       <c r="D214" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E214" s="3" t="s">
         <v>16</v>
       </c>
       <c r="F214" s="3">
         <v>4</v>
       </c>
       <c r="G214" s="3">
         <v>4</v>
       </c>
       <c r="H214" s="3" t="s">
-        <v>2245</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>1118</v>
+      </c>
+      <c r="I214" s="3" t="s">
+        <v>1284</v>
       </c>
       <c r="J214" s="3" t="s">
-        <v>2246</v>
+        <v>2319</v>
       </c>
       <c r="K214" s="3" t="s">
-        <v>1048</v>
+        <v>1210</v>
       </c>
       <c r="L214" s="3" t="s">
-        <v>1049</v>
+        <v>1522</v>
       </c>
       <c r="M214" s="3" t="s">
-        <v>1050</v>
+        <v>2320</v>
       </c>
       <c r="N214" s="3" t="s">
-        <v>2247</v>
+        <v>1285</v>
       </c>
       <c r="O214" s="3" t="s">
-        <v>971</v>
+        <v>2321</v>
       </c>
       <c r="P214" s="3" t="s">
-        <v>2248</v>
+        <v>2322</v>
       </c>
       <c r="Q214" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R214" s="3" t="s">
-        <v>2249</v>
+        <v>548</v>
       </c>
     </row>
     <row r="215" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B215" s="3" t="s">
-        <v>270</v>
+        <v>440</v>
       </c>
       <c r="C215" s="3" t="s">
-        <v>271</v>
+        <v>441</v>
       </c>
       <c r="D215" s="3" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="E215" s="3" t="s">
         <v>23</v>
       </c>
       <c r="F215" s="3">
         <v>3</v>
       </c>
       <c r="G215" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H215" s="3" t="s">
-        <v>2250</v>
+        <v>2323</v>
       </c>
       <c r="I215" s="3">
         <v>0</v>
       </c>
       <c r="J215" s="3" t="s">
-        <v>874</v>
+        <v>644</v>
       </c>
       <c r="K215" s="3" t="s">
-        <v>1051</v>
+        <v>2324</v>
       </c>
       <c r="L215" s="3" t="s">
-        <v>1052</v>
+        <v>638</v>
       </c>
       <c r="M215" s="3" t="s">
-        <v>1053</v>
+        <v>1615</v>
       </c>
       <c r="N215" s="3" t="s">
-        <v>2251</v>
+        <v>1286</v>
       </c>
       <c r="O215" s="3" t="s">
-        <v>2252</v>
+        <v>2325</v>
       </c>
       <c r="P215" s="3" t="s">
-        <v>2253</v>
+        <v>2326</v>
       </c>
       <c r="Q215" s="3">
         <v>0</v>
       </c>
       <c r="R215" s="3" t="s">
-        <v>2254</v>
+        <v>543</v>
       </c>
     </row>
     <row r="216" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B216" s="3" t="s">
-        <v>345</v>
+        <v>2327</v>
       </c>
       <c r="C216" s="3" t="s">
-        <v>346</v>
+        <v>2328</v>
       </c>
       <c r="D216" s="3" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="E216" s="3" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="F216" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G216" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H216" s="3" t="s">
-        <v>2255</v>
-[...2 lines deleted...]
-        <v>2256</v>
+        <v>2329</v>
+      </c>
+      <c r="I216" s="3">
+        <v>0</v>
       </c>
       <c r="J216" s="3" t="s">
-        <v>1630</v>
+        <v>2073</v>
       </c>
       <c r="K216" s="3" t="s">
-        <v>1054</v>
+        <v>2330</v>
       </c>
       <c r="L216" s="3" t="s">
-        <v>672</v>
+        <v>2331</v>
       </c>
       <c r="M216" s="3" t="s">
-        <v>1055</v>
+        <v>2332</v>
       </c>
       <c r="N216" s="3" t="s">
-        <v>2257</v>
+        <v>2333</v>
       </c>
       <c r="O216" s="3" t="s">
-        <v>2258</v>
+        <v>2334</v>
       </c>
       <c r="P216" s="3" t="s">
-        <v>2259</v>
+        <v>863</v>
       </c>
       <c r="Q216" s="3">
         <v>0</v>
       </c>
       <c r="R216" s="3" t="s">
-        <v>1211</v>
+        <v>927</v>
       </c>
     </row>
     <row r="217" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B217" s="3" t="s">
-        <v>487</v>
+        <v>107</v>
       </c>
       <c r="C217" s="3" t="s">
-        <v>488</v>
+        <v>108</v>
       </c>
       <c r="D217" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E217" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F217" s="3">
         <v>4</v>
       </c>
       <c r="G217" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H217" s="3" t="s">
-        <v>2260</v>
+        <v>2335</v>
       </c>
       <c r="I217" s="3">
         <v>0</v>
       </c>
       <c r="J217" s="3" t="s">
-        <v>2261</v>
+        <v>1088</v>
       </c>
       <c r="K217" s="3" t="s">
-        <v>1056</v>
+        <v>2336</v>
       </c>
       <c r="L217" s="3" t="s">
-        <v>1057</v>
+        <v>666</v>
       </c>
       <c r="M217" s="3" t="s">
-        <v>1058</v>
+        <v>716</v>
       </c>
       <c r="N217" s="3" t="s">
-        <v>1395</v>
+        <v>673</v>
       </c>
       <c r="O217" s="3" t="s">
-        <v>2262</v>
+        <v>2337</v>
       </c>
       <c r="P217" s="3" t="s">
-        <v>1567</v>
+        <v>2338</v>
       </c>
       <c r="Q217" s="3">
         <v>0</v>
       </c>
       <c r="R217" s="3" t="s">
-        <v>1638</v>
+        <v>912</v>
       </c>
     </row>
     <row r="218" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B218" s="3" t="s">
-        <v>196</v>
+        <v>109</v>
       </c>
       <c r="C218" s="3" t="s">
-        <v>197</v>
+        <v>110</v>
       </c>
       <c r="D218" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E218" s="3" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="F218" s="3">
         <v>4</v>
       </c>
       <c r="G218" s="3">
         <v>4</v>
       </c>
       <c r="H218" s="3" t="s">
-        <v>2263</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>2339</v>
+      </c>
+      <c r="I218" s="3" t="s">
+        <v>1288</v>
       </c>
       <c r="J218" s="3" t="s">
-        <v>1354</v>
+        <v>2340</v>
       </c>
       <c r="K218" s="3" t="s">
-        <v>1059</v>
+        <v>718</v>
       </c>
       <c r="L218" s="3" t="s">
-        <v>1060</v>
+        <v>719</v>
       </c>
       <c r="M218" s="3" t="s">
-        <v>782</v>
+        <v>534</v>
       </c>
       <c r="N218" s="3" t="s">
-        <v>2264</v>
+        <v>1289</v>
       </c>
       <c r="O218" s="3" t="s">
-        <v>2265</v>
+        <v>1290</v>
       </c>
       <c r="P218" s="3" t="s">
-        <v>2266</v>
+        <v>2341</v>
       </c>
       <c r="Q218" s="3">
         <v>0</v>
       </c>
       <c r="R218" s="3" t="s">
-        <v>555</v>
+        <v>655</v>
       </c>
     </row>
     <row r="219" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B219" s="3" t="s">
-        <v>384</v>
+        <v>2342</v>
       </c>
       <c r="C219" s="3" t="s">
-        <v>385</v>
+        <v>2343</v>
       </c>
       <c r="D219" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E219" s="3" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="F219" s="3">
         <v>3</v>
       </c>
       <c r="G219" s="3">
         <v>3</v>
       </c>
       <c r="H219" s="3" t="s">
-        <v>2267</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>2344</v>
+      </c>
+      <c r="I219" s="3" t="s">
+        <v>2345</v>
       </c>
       <c r="J219" s="3" t="s">
-        <v>677</v>
+        <v>985</v>
       </c>
       <c r="K219" s="3" t="s">
-        <v>1062</v>
+        <v>2346</v>
       </c>
       <c r="L219" s="3" t="s">
-        <v>1063</v>
+        <v>609</v>
       </c>
       <c r="M219" s="3" t="s">
-        <v>1064</v>
+        <v>747</v>
       </c>
       <c r="N219" s="3" t="s">
-        <v>2268</v>
+        <v>2347</v>
       </c>
       <c r="O219" s="3" t="s">
-        <v>2269</v>
+        <v>2348</v>
       </c>
       <c r="P219" s="3" t="s">
-        <v>1142</v>
+        <v>2349</v>
       </c>
       <c r="Q219" s="3">
         <v>0</v>
       </c>
       <c r="R219" s="3" t="s">
-        <v>2270</v>
+        <v>1174</v>
       </c>
     </row>
     <row r="220" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B220" s="3" t="s">
-        <v>230</v>
+        <v>2350</v>
       </c>
       <c r="C220" s="3" t="s">
-        <v>231</v>
+        <v>2351</v>
       </c>
       <c r="D220" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E220" s="3" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="F220" s="3">
         <v>3</v>
       </c>
       <c r="G220" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H220" s="3" t="s">
-        <v>2271</v>
+        <v>2352</v>
       </c>
       <c r="I220" s="3">
         <v>0</v>
       </c>
       <c r="J220" s="3" t="s">
-        <v>2014</v>
+        <v>1906</v>
       </c>
       <c r="K220" s="3" t="s">
-        <v>799</v>
+        <v>599</v>
       </c>
       <c r="L220" s="3" t="s">
-        <v>1065</v>
+        <v>634</v>
       </c>
       <c r="M220" s="3" t="s">
-        <v>1066</v>
+        <v>2353</v>
       </c>
       <c r="N220" s="3" t="s">
-        <v>2272</v>
+        <v>2354</v>
       </c>
       <c r="O220" s="3" t="s">
-        <v>2273</v>
+        <v>2355</v>
       </c>
       <c r="P220" s="3" t="s">
-        <v>1972</v>
+        <v>2356</v>
       </c>
       <c r="Q220" s="3">
         <v>0</v>
       </c>
       <c r="R220" s="3" t="s">
-        <v>1768</v>
+        <v>2291</v>
       </c>
     </row>
     <row r="221" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B221" s="3" t="s">
-        <v>415</v>
+        <v>442</v>
       </c>
       <c r="C221" s="3" t="s">
-        <v>416</v>
+        <v>443</v>
       </c>
       <c r="D221" s="3" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="E221" s="3" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="F221" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G221" s="3">
         <v>3</v>
       </c>
       <c r="H221" s="3" t="s">
-        <v>2274</v>
-[...2 lines deleted...]
-        <v>2275</v>
+        <v>2357</v>
+      </c>
+      <c r="I221" s="3">
+        <v>0</v>
       </c>
       <c r="J221" s="3" t="s">
-        <v>1656</v>
+        <v>521</v>
       </c>
       <c r="K221" s="3" t="s">
-        <v>1067</v>
+        <v>739</v>
       </c>
       <c r="L221" s="3" t="s">
-        <v>1068</v>
+        <v>2089</v>
       </c>
       <c r="M221" s="3" t="s">
-        <v>1057</v>
+        <v>723</v>
       </c>
       <c r="N221" s="3" t="s">
-        <v>1075</v>
+        <v>1292</v>
       </c>
       <c r="O221" s="3" t="s">
-        <v>2276</v>
+        <v>2358</v>
       </c>
       <c r="P221" s="3" t="s">
-        <v>2277</v>
+        <v>2359</v>
       </c>
       <c r="Q221" s="3">
         <v>0</v>
       </c>
       <c r="R221" s="3" t="s">
-        <v>1956</v>
+        <v>467</v>
       </c>
     </row>
     <row r="222" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B222" s="3" t="s">
-        <v>119</v>
+        <v>171</v>
       </c>
       <c r="C222" s="3" t="s">
-        <v>120</v>
+        <v>172</v>
       </c>
       <c r="D222" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E222" s="3" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="F222" s="3">
         <v>4</v>
       </c>
       <c r="G222" s="3">
         <v>4</v>
       </c>
       <c r="H222" s="3" t="s">
-        <v>2278</v>
+        <v>954</v>
       </c>
       <c r="I222" s="3" t="s">
-        <v>2279</v>
+        <v>2360</v>
       </c>
       <c r="J222" s="3" t="s">
-        <v>2280</v>
+        <v>655</v>
       </c>
       <c r="K222" s="3" t="s">
-        <v>1069</v>
+        <v>2072</v>
       </c>
       <c r="L222" s="3" t="s">
-        <v>1070</v>
+        <v>1064</v>
       </c>
       <c r="M222" s="3" t="s">
-        <v>1071</v>
+        <v>2361</v>
       </c>
       <c r="N222" s="3" t="s">
-        <v>2281</v>
+        <v>1294</v>
       </c>
       <c r="O222" s="3" t="s">
-        <v>2282</v>
+        <v>1295</v>
       </c>
       <c r="P222" s="3" t="s">
-        <v>2283</v>
+        <v>2362</v>
       </c>
       <c r="Q222" s="3">
         <v>1</v>
       </c>
       <c r="R222" s="3" t="s">
-        <v>1187</v>
+        <v>890</v>
       </c>
     </row>
     <row r="223" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B223" s="3" t="s">
-        <v>504</v>
+        <v>2363</v>
       </c>
       <c r="C223" s="3" t="s">
-        <v>505</v>
+        <v>2364</v>
       </c>
       <c r="D223" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E223" s="3" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="F223" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G223" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H223" s="3" t="s">
-        <v>2284</v>
-[...2 lines deleted...]
-        <v>2285</v>
+        <v>2365</v>
+      </c>
+      <c r="I223" s="3">
+        <v>0</v>
       </c>
       <c r="J223" s="3" t="s">
-        <v>2023</v>
+        <v>2366</v>
       </c>
       <c r="K223" s="3" t="s">
-        <v>1072</v>
+        <v>2367</v>
       </c>
       <c r="L223" s="3" t="s">
-        <v>1073</v>
+        <v>2368</v>
       </c>
       <c r="M223" s="3" t="s">
-        <v>1074</v>
+        <v>2369</v>
       </c>
       <c r="N223" s="3" t="s">
-        <v>2286</v>
+        <v>2370</v>
       </c>
       <c r="O223" s="3" t="s">
-        <v>2287</v>
+        <v>2371</v>
       </c>
       <c r="P223" s="3" t="s">
-        <v>2288</v>
+        <v>2372</v>
       </c>
       <c r="Q223" s="3">
         <v>0</v>
       </c>
       <c r="R223" s="3" t="s">
-        <v>2289</v>
+        <v>2373</v>
       </c>
     </row>
     <row r="224" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B224" s="3" t="s">
-        <v>198</v>
+        <v>173</v>
       </c>
       <c r="C224" s="3" t="s">
-        <v>199</v>
+        <v>174</v>
       </c>
       <c r="D224" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E224" s="3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F224" s="3">
         <v>4</v>
       </c>
       <c r="G224" s="3">
         <v>4</v>
       </c>
       <c r="H224" s="3" t="s">
-        <v>2290</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>2374</v>
+      </c>
+      <c r="I224" s="3" t="s">
+        <v>2375</v>
       </c>
       <c r="J224" s="3" t="s">
-        <v>1818</v>
+        <v>829</v>
       </c>
       <c r="K224" s="3" t="s">
-        <v>1075</v>
+        <v>2261</v>
       </c>
       <c r="L224" s="3" t="s">
-        <v>1076</v>
+        <v>784</v>
       </c>
       <c r="M224" s="3" t="s">
-        <v>1010</v>
+        <v>2376</v>
       </c>
       <c r="N224" s="3" t="s">
-        <v>2291</v>
+        <v>1296</v>
       </c>
       <c r="O224" s="3" t="s">
-        <v>2292</v>
+        <v>1297</v>
       </c>
       <c r="P224" s="3" t="s">
-        <v>2293</v>
+        <v>2042</v>
       </c>
       <c r="Q224" s="3">
         <v>0</v>
       </c>
       <c r="R224" s="3" t="s">
-        <v>1458</v>
+        <v>985</v>
       </c>
     </row>
     <row r="225" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B225" s="3" t="s">
-        <v>302</v>
+        <v>230</v>
       </c>
       <c r="C225" s="3" t="s">
-        <v>303</v>
+        <v>231</v>
       </c>
       <c r="D225" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E225" s="3" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="F225" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G225" s="3">
         <v>4</v>
       </c>
       <c r="H225" s="3" t="s">
-        <v>2294</v>
-[...2 lines deleted...]
-        <v>2295</v>
+        <v>2377</v>
+      </c>
+      <c r="I225" s="3">
+        <v>0</v>
       </c>
       <c r="J225" s="3" t="s">
-        <v>2296</v>
+        <v>882</v>
       </c>
       <c r="K225" s="3" t="s">
-        <v>1077</v>
+        <v>2378</v>
       </c>
       <c r="L225" s="3" t="s">
-        <v>1078</v>
+        <v>532</v>
       </c>
       <c r="M225" s="3" t="s">
-        <v>1009</v>
+        <v>657</v>
       </c>
       <c r="N225" s="3" t="s">
-        <v>2297</v>
+        <v>475</v>
       </c>
       <c r="O225" s="3" t="s">
-        <v>2298</v>
+        <v>492</v>
       </c>
       <c r="P225" s="3" t="s">
-        <v>2299</v>
+        <v>2379</v>
       </c>
       <c r="Q225" s="3">
         <v>0</v>
       </c>
       <c r="R225" s="3" t="s">
-        <v>2114</v>
+        <v>1172</v>
       </c>
     </row>
     <row r="226" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B226" s="3" t="s">
-        <v>506</v>
+        <v>318</v>
       </c>
       <c r="C226" s="3" t="s">
-        <v>507</v>
+        <v>319</v>
       </c>
       <c r="D226" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E226" s="3" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="F226" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G226" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H226" s="3" t="s">
-        <v>2300</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>2380</v>
+      </c>
+      <c r="I226" s="3" t="s">
+        <v>1299</v>
       </c>
       <c r="J226" s="3" t="s">
-        <v>1218</v>
+        <v>1302</v>
       </c>
       <c r="K226" s="3" t="s">
-        <v>1079</v>
+        <v>2381</v>
       </c>
       <c r="L226" s="3" t="s">
-        <v>1080</v>
+        <v>2382</v>
       </c>
       <c r="M226" s="3" t="s">
-        <v>525</v>
+        <v>2383</v>
       </c>
       <c r="N226" s="3" t="s">
-        <v>2301</v>
+        <v>1301</v>
       </c>
       <c r="O226" s="3" t="s">
-        <v>640</v>
+        <v>2384</v>
       </c>
       <c r="P226" s="3" t="s">
-        <v>2302</v>
+        <v>2385</v>
       </c>
       <c r="Q226" s="3">
         <v>0</v>
       </c>
       <c r="R226" s="3" t="s">
-        <v>2303</v>
+        <v>1302</v>
       </c>
     </row>
     <row r="227" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B227" s="3" t="s">
-        <v>121</v>
+        <v>111</v>
       </c>
       <c r="C227" s="3" t="s">
-        <v>232</v>
+        <v>112</v>
       </c>
       <c r="D227" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E227" s="3" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="F227" s="3">
         <v>3</v>
       </c>
       <c r="G227" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H227" s="3" t="s">
-        <v>2304</v>
-[...2 lines deleted...]
-        <v>2305</v>
+        <v>2386</v>
+      </c>
+      <c r="I227" s="3">
+        <v>0</v>
       </c>
       <c r="J227" s="3" t="s">
-        <v>1619</v>
+        <v>2387</v>
       </c>
       <c r="K227" s="3" t="s">
-        <v>1081</v>
+        <v>1638</v>
       </c>
       <c r="L227" s="3" t="s">
-        <v>662</v>
+        <v>681</v>
       </c>
       <c r="M227" s="3" t="s">
-        <v>1082</v>
+        <v>545</v>
       </c>
       <c r="N227" s="3" t="s">
-        <v>2306</v>
+        <v>1303</v>
       </c>
       <c r="O227" s="3" t="s">
-        <v>2307</v>
+        <v>2388</v>
       </c>
       <c r="P227" s="3" t="s">
-        <v>2308</v>
+        <v>2389</v>
       </c>
       <c r="Q227" s="3">
         <v>0</v>
       </c>
       <c r="R227" s="3" t="s">
-        <v>1913</v>
+        <v>501</v>
       </c>
     </row>
     <row r="228" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B228" s="3" t="s">
-        <v>122</v>
+        <v>152</v>
       </c>
       <c r="C228" s="3" t="s">
-        <v>123</v>
+        <v>153</v>
       </c>
       <c r="D228" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E228" s="3" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="F228" s="3">
         <v>4</v>
       </c>
       <c r="G228" s="3">
         <v>4</v>
       </c>
       <c r="H228" s="3" t="s">
-        <v>2309</v>
+        <v>2390</v>
       </c>
       <c r="I228" s="3">
         <v>0</v>
       </c>
       <c r="J228" s="3" t="s">
-        <v>1399</v>
+        <v>1034</v>
       </c>
       <c r="K228" s="3" t="s">
-        <v>1083</v>
+        <v>1366</v>
       </c>
       <c r="L228" s="3" t="s">
-        <v>1084</v>
+        <v>983</v>
       </c>
       <c r="M228" s="3" t="s">
-        <v>1085</v>
+        <v>2391</v>
       </c>
       <c r="N228" s="3" t="s">
-        <v>2310</v>
+        <v>1305</v>
       </c>
       <c r="O228" s="3" t="s">
-        <v>2311</v>
+        <v>2392</v>
       </c>
       <c r="P228" s="3" t="s">
-        <v>2312</v>
+        <v>2393</v>
       </c>
       <c r="Q228" s="3">
         <v>0</v>
       </c>
       <c r="R228" s="3" t="s">
-        <v>1872</v>
+        <v>1306</v>
       </c>
     </row>
     <row r="229" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B229" s="3" t="s">
-        <v>124</v>
+        <v>251</v>
       </c>
       <c r="C229" s="3" t="s">
-        <v>125</v>
+        <v>252</v>
       </c>
       <c r="D229" s="3" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="E229" s="3" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="F229" s="3">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="G229" s="3">
         <v>4</v>
       </c>
       <c r="H229" s="3" t="s">
-        <v>2313</v>
-[...2 lines deleted...]
-        <v>2314</v>
+        <v>1036</v>
+      </c>
+      <c r="I229" s="3">
+        <v>0</v>
       </c>
       <c r="J229" s="3" t="s">
-        <v>2315</v>
+        <v>2387</v>
       </c>
       <c r="K229" s="3" t="s">
-        <v>980</v>
+        <v>2394</v>
       </c>
       <c r="L229" s="3" t="s">
-        <v>1086</v>
+        <v>2395</v>
       </c>
       <c r="M229" s="3" t="s">
-        <v>856</v>
+        <v>2396</v>
       </c>
       <c r="N229" s="3" t="s">
-        <v>2316</v>
+        <v>1307</v>
       </c>
       <c r="O229" s="3" t="s">
-        <v>939</v>
+        <v>1308</v>
       </c>
       <c r="P229" s="3" t="s">
-        <v>2317</v>
+        <v>1408</v>
       </c>
       <c r="Q229" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R229" s="3" t="s">
-        <v>2318</v>
+        <v>1309</v>
       </c>
     </row>
     <row r="230" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B230" s="3" t="s">
-        <v>126</v>
+        <v>320</v>
       </c>
       <c r="C230" s="3" t="s">
-        <v>125</v>
+        <v>321</v>
       </c>
       <c r="D230" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E230" s="3" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="F230" s="3">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="G230" s="3">
         <v>4</v>
       </c>
       <c r="H230" s="3" t="s">
-        <v>2319</v>
+        <v>2397</v>
       </c>
       <c r="I230" s="3" t="s">
-        <v>2320</v>
+        <v>1310</v>
       </c>
       <c r="J230" s="3" t="s">
-        <v>1418</v>
+        <v>1019</v>
       </c>
       <c r="K230" s="3" t="s">
-        <v>1087</v>
+        <v>2398</v>
       </c>
       <c r="L230" s="3" t="s">
-        <v>1086</v>
+        <v>1279</v>
       </c>
       <c r="M230" s="3" t="s">
-        <v>856</v>
+        <v>491</v>
       </c>
       <c r="N230" s="3" t="s">
-        <v>2316</v>
+        <v>1311</v>
       </c>
       <c r="O230" s="3" t="s">
-        <v>1137</v>
+        <v>2399</v>
       </c>
       <c r="P230" s="3" t="s">
-        <v>2317</v>
+        <v>2400</v>
       </c>
       <c r="Q230" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R230" s="3" t="s">
-        <v>2318</v>
+        <v>808</v>
       </c>
     </row>
     <row r="231" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B231" s="3" t="s">
-        <v>187</v>
+        <v>444</v>
       </c>
       <c r="C231" s="3" t="s">
-        <v>188</v>
+        <v>445</v>
       </c>
       <c r="D231" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E231" s="3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F231" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G231" s="3">
         <v>3</v>
       </c>
       <c r="H231" s="3" t="s">
-        <v>2321</v>
-[...2 lines deleted...]
-        <v>2322</v>
+        <v>2401</v>
+      </c>
+      <c r="I231" s="3">
+        <v>0</v>
       </c>
       <c r="J231" s="3" t="s">
-        <v>1638</v>
+        <v>842</v>
       </c>
       <c r="K231" s="3" t="s">
-        <v>982</v>
+        <v>2402</v>
       </c>
       <c r="L231" s="3" t="s">
-        <v>531</v>
+        <v>730</v>
       </c>
       <c r="M231" s="3" t="s">
-        <v>1089</v>
+        <v>485</v>
       </c>
       <c r="N231" s="3" t="s">
-        <v>2323</v>
+        <v>914</v>
       </c>
       <c r="O231" s="3" t="s">
-        <v>2324</v>
+        <v>1312</v>
       </c>
       <c r="P231" s="3" t="s">
-        <v>2325</v>
+        <v>2403</v>
       </c>
       <c r="Q231" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R231" s="3" t="s">
-        <v>1448</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="232" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B232" s="3" t="s">
-        <v>386</v>
+        <v>2404</v>
       </c>
       <c r="C232" s="3" t="s">
-        <v>387</v>
+        <v>2405</v>
       </c>
       <c r="D232" s="3" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="E232" s="3" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="F232" s="3">
         <v>3</v>
       </c>
       <c r="G232" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H232" s="3" t="s">
-        <v>2326</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>2406</v>
+      </c>
+      <c r="I232" s="3" t="s">
+        <v>2407</v>
       </c>
       <c r="J232" s="3" t="s">
-        <v>1307</v>
+        <v>1416</v>
       </c>
       <c r="K232" s="3" t="s">
-        <v>1090</v>
+        <v>1315</v>
       </c>
       <c r="L232" s="3" t="s">
-        <v>1091</v>
+        <v>2408</v>
       </c>
       <c r="M232" s="3" t="s">
-        <v>668</v>
+        <v>573</v>
       </c>
       <c r="N232" s="3" t="s">
-        <v>2327</v>
+        <v>2409</v>
       </c>
       <c r="O232" s="3" t="s">
-        <v>2328</v>
+        <v>2410</v>
       </c>
       <c r="P232" s="3" t="s">
-        <v>2329</v>
+        <v>2411</v>
       </c>
       <c r="Q232" s="3">
         <v>0</v>
       </c>
       <c r="R232" s="3" t="s">
-        <v>874</v>
+        <v>1170</v>
       </c>
     </row>
     <row r="233" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B233" s="3" t="s">
-        <v>1092</v>
+        <v>2412</v>
       </c>
       <c r="C233" s="3" t="s">
-        <v>1093</v>
+        <v>2413</v>
       </c>
       <c r="D233" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E233" s="3" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="F233" s="3">
         <v>3</v>
       </c>
       <c r="G233" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H233" s="3" t="s">
-        <v>2330</v>
+        <v>1577</v>
       </c>
       <c r="I233" s="3">
         <v>0</v>
       </c>
       <c r="J233" s="3" t="s">
-        <v>2331</v>
+        <v>2414</v>
       </c>
       <c r="K233" s="3" t="s">
-        <v>1094</v>
+        <v>2415</v>
       </c>
       <c r="L233" s="3" t="s">
-        <v>1095</v>
+        <v>1521</v>
       </c>
       <c r="M233" s="3" t="s">
-        <v>1096</v>
+        <v>1364</v>
       </c>
       <c r="N233" s="3" t="s">
-        <v>2332</v>
+        <v>2416</v>
       </c>
       <c r="O233" s="3" t="s">
-        <v>2333</v>
+        <v>2417</v>
       </c>
       <c r="P233" s="3" t="s">
-        <v>2334</v>
+        <v>2418</v>
       </c>
       <c r="Q233" s="3">
         <v>0</v>
       </c>
       <c r="R233" s="3" t="s">
-        <v>1564</v>
+        <v>925</v>
       </c>
     </row>
     <row r="234" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B234" s="3" t="s">
-        <v>127</v>
+        <v>184</v>
       </c>
       <c r="C234" s="3" t="s">
-        <v>128</v>
+        <v>185</v>
       </c>
       <c r="D234" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E234" s="3" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="F234" s="3">
         <v>4</v>
       </c>
       <c r="G234" s="3">
         <v>4</v>
       </c>
       <c r="H234" s="3" t="s">
-        <v>2335</v>
-[...2 lines deleted...]
-        <v>2336</v>
+        <v>2419</v>
+      </c>
+      <c r="I234" s="3">
+        <v>0</v>
       </c>
       <c r="J234" s="3" t="s">
-        <v>2337</v>
+        <v>663</v>
       </c>
       <c r="K234" s="3" t="s">
-        <v>961</v>
+        <v>2420</v>
       </c>
       <c r="L234" s="3" t="s">
-        <v>1097</v>
+        <v>2421</v>
       </c>
       <c r="M234" s="3" t="s">
-        <v>1098</v>
+        <v>2422</v>
       </c>
       <c r="N234" s="3" t="s">
-        <v>1421</v>
+        <v>1313</v>
       </c>
       <c r="O234" s="3" t="s">
-        <v>2338</v>
+        <v>1314</v>
       </c>
       <c r="P234" s="3" t="s">
-        <v>2339</v>
+        <v>2423</v>
       </c>
       <c r="Q234" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R234" s="3" t="s">
-        <v>1935</v>
+        <v>489</v>
       </c>
     </row>
     <row r="235" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B235" s="3" t="s">
-        <v>129</v>
+        <v>214</v>
       </c>
       <c r="C235" s="3" t="s">
-        <v>130</v>
+        <v>215</v>
       </c>
       <c r="D235" s="3" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="E235" s="3" t="s">
         <v>21</v>
       </c>
       <c r="F235" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G235" s="3">
         <v>4</v>
       </c>
       <c r="H235" s="3" t="s">
-        <v>2340</v>
-[...2 lines deleted...]
-        <v>2341</v>
+        <v>2424</v>
+      </c>
+      <c r="I235" s="3">
+        <v>0</v>
       </c>
       <c r="J235" s="3" t="s">
-        <v>1080</v>
+        <v>1235</v>
       </c>
       <c r="K235" s="3" t="s">
-        <v>1099</v>
+        <v>2425</v>
       </c>
       <c r="L235" s="3" t="s">
-        <v>1100</v>
+        <v>2383</v>
       </c>
       <c r="M235" s="3" t="s">
-        <v>1101</v>
+        <v>2426</v>
       </c>
       <c r="N235" s="3" t="s">
-        <v>2342</v>
+        <v>1316</v>
       </c>
       <c r="O235" s="3" t="s">
-        <v>2343</v>
+        <v>2427</v>
       </c>
       <c r="P235" s="3" t="s">
-        <v>873</v>
+        <v>2428</v>
       </c>
       <c r="Q235" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R235" s="3" t="s">
-        <v>1796</v>
+        <v>1090</v>
       </c>
     </row>
     <row r="236" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B236" s="3" t="s">
-        <v>131</v>
+        <v>382</v>
       </c>
       <c r="C236" s="3" t="s">
-        <v>132</v>
+        <v>383</v>
       </c>
       <c r="D236" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E236" s="3" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="F236" s="3">
         <v>4</v>
       </c>
       <c r="G236" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H236" s="3" t="s">
-        <v>2344</v>
+        <v>2429</v>
       </c>
       <c r="I236" s="3" t="s">
-        <v>2345</v>
+        <v>1317</v>
       </c>
       <c r="J236" s="3" t="s">
-        <v>773</v>
+        <v>1319</v>
       </c>
       <c r="K236" s="3" t="s">
-        <v>1102</v>
+        <v>2430</v>
       </c>
       <c r="L236" s="3" t="s">
-        <v>1103</v>
+        <v>2431</v>
       </c>
       <c r="M236" s="3" t="s">
-        <v>1104</v>
+        <v>574</v>
       </c>
       <c r="N236" s="3" t="s">
-        <v>2346</v>
+        <v>740</v>
       </c>
       <c r="O236" s="3" t="s">
-        <v>2347</v>
+        <v>1875</v>
       </c>
       <c r="P236" s="3" t="s">
-        <v>2348</v>
+        <v>2432</v>
       </c>
       <c r="Q236" s="3">
         <v>0</v>
       </c>
       <c r="R236" s="3" t="s">
-        <v>1418</v>
+        <v>1172</v>
       </c>
     </row>
     <row r="237" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B237" s="3" t="s">
-        <v>1105</v>
+        <v>113</v>
       </c>
       <c r="C237" s="3" t="s">
-        <v>1106</v>
+        <v>114</v>
       </c>
       <c r="D237" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E237" s="3" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="F237" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G237" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H237" s="3" t="s">
-        <v>2283</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>2433</v>
+      </c>
+      <c r="I237" s="3" t="s">
+        <v>1318</v>
       </c>
       <c r="J237" s="3" t="s">
-        <v>2349</v>
+        <v>745</v>
       </c>
       <c r="K237" s="3" t="s">
-        <v>1107</v>
+        <v>552</v>
       </c>
       <c r="L237" s="3" t="s">
-        <v>877</v>
+        <v>2434</v>
       </c>
       <c r="M237" s="3" t="s">
-        <v>1108</v>
+        <v>2435</v>
       </c>
       <c r="N237" s="3" t="s">
-        <v>1325</v>
+        <v>1320</v>
       </c>
       <c r="O237" s="3" t="s">
-        <v>2350</v>
+        <v>1321</v>
       </c>
       <c r="P237" s="3" t="s">
-        <v>2351</v>
+        <v>2436</v>
       </c>
       <c r="Q237" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R237" s="3" t="s">
-        <v>760</v>
+        <v>799</v>
       </c>
     </row>
     <row r="238" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B238" s="3" t="s">
-        <v>417</v>
+        <v>461</v>
       </c>
       <c r="C238" s="3" t="s">
-        <v>418</v>
+        <v>462</v>
       </c>
       <c r="D238" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E238" s="3" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="F238" s="3">
         <v>4</v>
       </c>
       <c r="G238" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H238" s="3" t="s">
-        <v>2352</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>2437</v>
+      </c>
+      <c r="I238" s="3" t="s">
+        <v>1322</v>
       </c>
       <c r="J238" s="3" t="s">
-        <v>2349</v>
+        <v>1011</v>
       </c>
       <c r="K238" s="3" t="s">
-        <v>1109</v>
+        <v>2438</v>
       </c>
       <c r="L238" s="3" t="s">
-        <v>1110</v>
+        <v>755</v>
       </c>
       <c r="M238" s="3" t="s">
-        <v>1111</v>
+        <v>678</v>
       </c>
       <c r="N238" s="3" t="s">
-        <v>2353</v>
+        <v>1323</v>
       </c>
       <c r="O238" s="3" t="s">
-        <v>2354</v>
+        <v>1324</v>
       </c>
       <c r="P238" s="3" t="s">
-        <v>1158</v>
+        <v>2439</v>
       </c>
       <c r="Q238" s="3">
         <v>0</v>
       </c>
       <c r="R238" s="3" t="s">
-        <v>2355</v>
+        <v>1326</v>
       </c>
     </row>
     <row r="239" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B239" s="3" t="s">
-        <v>388</v>
+        <v>186</v>
       </c>
       <c r="C239" s="3" t="s">
-        <v>389</v>
+        <v>187</v>
       </c>
       <c r="D239" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E239" s="3" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="F239" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G239" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H239" s="3" t="s">
-        <v>2356</v>
+        <v>2440</v>
       </c>
       <c r="I239" s="3">
         <v>0</v>
       </c>
       <c r="J239" s="3" t="s">
-        <v>1908</v>
+        <v>864</v>
       </c>
       <c r="K239" s="3" t="s">
-        <v>969</v>
+        <v>740</v>
       </c>
       <c r="L239" s="3" t="s">
-        <v>1047</v>
+        <v>741</v>
       </c>
       <c r="M239" s="3" t="s">
-        <v>1112</v>
+        <v>475</v>
       </c>
       <c r="N239" s="3" t="s">
-        <v>2286</v>
+        <v>1327</v>
       </c>
       <c r="O239" s="3" t="s">
-        <v>2357</v>
+        <v>2441</v>
       </c>
       <c r="P239" s="3" t="s">
-        <v>2358</v>
+        <v>2442</v>
       </c>
       <c r="Q239" s="3">
         <v>0</v>
       </c>
       <c r="R239" s="3" t="s">
-        <v>1392</v>
+        <v>935</v>
       </c>
     </row>
     <row r="240" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B240" s="3" t="s">
-        <v>133</v>
+        <v>280</v>
       </c>
       <c r="C240" s="3" t="s">
-        <v>134</v>
+        <v>281</v>
       </c>
       <c r="D240" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E240" s="3" t="s">
         <v>21</v>
       </c>
       <c r="F240" s="3">
         <v>3</v>
       </c>
       <c r="G240" s="3">
         <v>4</v>
       </c>
       <c r="H240" s="3" t="s">
-        <v>2359</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>2443</v>
+      </c>
+      <c r="I240" s="3" t="s">
+        <v>1328</v>
       </c>
       <c r="J240" s="3" t="s">
-        <v>1752</v>
+        <v>1386</v>
       </c>
       <c r="K240" s="3" t="s">
-        <v>1113</v>
+        <v>742</v>
       </c>
       <c r="L240" s="3" t="s">
-        <v>1114</v>
+        <v>743</v>
       </c>
       <c r="M240" s="3" t="s">
-        <v>1115</v>
+        <v>504</v>
       </c>
       <c r="N240" s="3" t="s">
-        <v>2360</v>
+        <v>1329</v>
       </c>
       <c r="O240" s="3" t="s">
-        <v>2347</v>
+        <v>1330</v>
       </c>
       <c r="P240" s="3" t="s">
-        <v>1348</v>
+        <v>1291</v>
       </c>
       <c r="Q240" s="3">
         <v>0</v>
       </c>
       <c r="R240" s="3" t="s">
-        <v>1268</v>
+        <v>1253</v>
       </c>
     </row>
     <row r="241" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B241" s="3" t="s">
-        <v>347</v>
+        <v>115</v>
       </c>
       <c r="C241" s="3" t="s">
-        <v>130</v>
+        <v>216</v>
       </c>
       <c r="D241" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E241" s="3" t="s">
         <v>21</v>
       </c>
       <c r="F241" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G241" s="3">
         <v>4</v>
       </c>
       <c r="H241" s="3" t="s">
-        <v>2361</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>2444</v>
+      </c>
+      <c r="I241" s="3" t="s">
+        <v>1332</v>
       </c>
       <c r="J241" s="3" t="s">
-        <v>2362</v>
+        <v>1175</v>
       </c>
       <c r="K241" s="3" t="s">
-        <v>1099</v>
+        <v>1149</v>
       </c>
       <c r="L241" s="3" t="s">
-        <v>1100</v>
+        <v>466</v>
       </c>
       <c r="M241" s="3" t="s">
-        <v>1116</v>
+        <v>2445</v>
       </c>
       <c r="N241" s="3" t="s">
-        <v>2342</v>
+        <v>1333</v>
       </c>
       <c r="O241" s="3" t="s">
-        <v>2343</v>
+        <v>1334</v>
       </c>
       <c r="P241" s="3" t="s">
-        <v>873</v>
+        <v>2446</v>
       </c>
       <c r="Q241" s="3">
         <v>0</v>
       </c>
       <c r="R241" s="3" t="s">
-        <v>1796</v>
+        <v>1152</v>
       </c>
     </row>
     <row r="242" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B242" s="3" t="s">
-        <v>1117</v>
+        <v>116</v>
       </c>
       <c r="C242" s="3" t="s">
-        <v>1118</v>
+        <v>117</v>
       </c>
       <c r="D242" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E242" s="3" t="s">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="F242" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G242" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H242" s="3" t="s">
-        <v>2363</v>
-[...2 lines deleted...]
-        <v>2364</v>
+        <v>2447</v>
+      </c>
+      <c r="I242" s="3">
+        <v>0</v>
       </c>
       <c r="J242" s="3" t="s">
-        <v>1036</v>
+        <v>985</v>
       </c>
       <c r="K242" s="3" t="s">
-        <v>1119</v>
+        <v>755</v>
       </c>
       <c r="L242" s="3" t="s">
-        <v>1120</v>
+        <v>542</v>
       </c>
       <c r="M242" s="3" t="s">
-        <v>1121</v>
+        <v>630</v>
       </c>
       <c r="N242" s="3" t="s">
-        <v>1506</v>
+        <v>1335</v>
       </c>
       <c r="O242" s="3" t="s">
-        <v>2365</v>
+        <v>2448</v>
       </c>
       <c r="P242" s="3" t="s">
-        <v>2366</v>
+        <v>2449</v>
       </c>
       <c r="Q242" s="3">
         <v>0</v>
       </c>
       <c r="R242" s="3" t="s">
-        <v>1665</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="243" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B243" s="3" t="s">
-        <v>489</v>
+        <v>2450</v>
       </c>
       <c r="C243" s="3" t="s">
-        <v>490</v>
+        <v>2451</v>
       </c>
       <c r="D243" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E243" s="3" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="F243" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G243" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H243" s="3" t="s">
-        <v>2367</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>2452</v>
+      </c>
+      <c r="I243" s="3" t="s">
+        <v>2453</v>
       </c>
       <c r="J243" s="3" t="s">
-        <v>2303</v>
+        <v>949</v>
       </c>
       <c r="K243" s="3" t="s">
-        <v>1122</v>
+        <v>2448</v>
       </c>
       <c r="L243" s="3" t="s">
-        <v>1123</v>
+        <v>658</v>
       </c>
       <c r="M243" s="3" t="s">
-        <v>1124</v>
+        <v>644</v>
       </c>
       <c r="N243" s="3" t="s">
-        <v>2368</v>
+        <v>2454</v>
       </c>
       <c r="O243" s="3" t="s">
-        <v>2369</v>
+        <v>2455</v>
       </c>
       <c r="P243" s="3" t="s">
-        <v>2370</v>
+        <v>2456</v>
       </c>
       <c r="Q243" s="3">
         <v>0</v>
       </c>
       <c r="R243" s="3" t="s">
-        <v>2371</v>
+        <v>970</v>
       </c>
     </row>
     <row r="244" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B244" s="3" t="s">
-        <v>491</v>
+        <v>118</v>
       </c>
       <c r="C244" s="3" t="s">
-        <v>490</v>
+        <v>119</v>
       </c>
       <c r="D244" s="3" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="E244" s="3" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="F244" s="3">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="G244" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H244" s="3" t="s">
-        <v>2372</v>
+        <v>2457</v>
       </c>
       <c r="I244" s="3" t="s">
-        <v>2373</v>
+        <v>2237</v>
       </c>
       <c r="J244" s="3" t="s">
-        <v>1349</v>
+        <v>1953</v>
       </c>
       <c r="K244" s="3" t="s">
-        <v>1122</v>
+        <v>691</v>
       </c>
       <c r="L244" s="3" t="s">
-        <v>1123</v>
+        <v>750</v>
       </c>
       <c r="M244" s="3" t="s">
-        <v>1124</v>
+        <v>652</v>
       </c>
       <c r="N244" s="3" t="s">
-        <v>2368</v>
+        <v>1337</v>
       </c>
       <c r="O244" s="3" t="s">
-        <v>2369</v>
+        <v>2458</v>
       </c>
       <c r="P244" s="3" t="s">
-        <v>2370</v>
+        <v>2459</v>
       </c>
       <c r="Q244" s="3">
         <v>1</v>
       </c>
       <c r="R244" s="3" t="s">
-        <v>2371</v>
+        <v>1338</v>
       </c>
     </row>
     <row r="245" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B245" s="3" t="s">
-        <v>492</v>
+        <v>120</v>
       </c>
       <c r="C245" s="3" t="s">
-        <v>493</v>
+        <v>119</v>
       </c>
       <c r="D245" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E245" s="3" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="F245" s="3">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="G245" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H245" s="3" t="s">
-        <v>2374</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>2460</v>
+      </c>
+      <c r="I245" s="3" t="s">
+        <v>2461</v>
       </c>
       <c r="J245" s="3" t="s">
-        <v>1925</v>
+        <v>1953</v>
       </c>
       <c r="K245" s="3" t="s">
-        <v>1125</v>
+        <v>751</v>
       </c>
       <c r="L245" s="3" t="s">
-        <v>1126</v>
+        <v>750</v>
       </c>
       <c r="M245" s="3" t="s">
-        <v>1127</v>
+        <v>652</v>
       </c>
       <c r="N245" s="3" t="s">
-        <v>2375</v>
+        <v>1337</v>
       </c>
       <c r="O245" s="3" t="s">
-        <v>2376</v>
+        <v>2458</v>
       </c>
       <c r="P245" s="3" t="s">
-        <v>2377</v>
+        <v>2459</v>
       </c>
       <c r="Q245" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R245" s="3" t="s">
-        <v>2378</v>
+        <v>1338</v>
       </c>
     </row>
     <row r="246" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B246" s="3" t="s">
-        <v>263</v>
+        <v>355</v>
       </c>
       <c r="C246" s="3" t="s">
-        <v>264</v>
+        <v>356</v>
       </c>
       <c r="D246" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E246" s="3" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="F246" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G246" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H246" s="3" t="s">
-        <v>2379</v>
-[...2 lines deleted...]
-        <v>2380</v>
+        <v>2462</v>
+      </c>
+      <c r="I246" s="3">
+        <v>0</v>
       </c>
       <c r="J246" s="3" t="s">
-        <v>1656</v>
+        <v>497</v>
       </c>
       <c r="K246" s="3" t="s">
-        <v>1128</v>
+        <v>1485</v>
       </c>
       <c r="L246" s="3" t="s">
-        <v>1129</v>
+        <v>2221</v>
       </c>
       <c r="M246" s="3" t="s">
-        <v>1130</v>
+        <v>2330</v>
       </c>
       <c r="N246" s="3" t="s">
-        <v>2381</v>
+        <v>1339</v>
       </c>
       <c r="O246" s="3" t="s">
-        <v>2382</v>
+        <v>1340</v>
       </c>
       <c r="P246" s="3" t="s">
-        <v>2383</v>
+        <v>2463</v>
       </c>
       <c r="Q246" s="3">
         <v>0</v>
       </c>
       <c r="R246" s="3" t="s">
-        <v>1295</v>
+        <v>655</v>
       </c>
     </row>
     <row r="247" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B247" s="3" t="s">
-        <v>390</v>
+        <v>753</v>
       </c>
       <c r="C247" s="3" t="s">
-        <v>391</v>
+        <v>754</v>
       </c>
       <c r="D247" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E247" s="3" t="s">
         <v>16</v>
       </c>
       <c r="F247" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G247" s="3">
         <v>3</v>
       </c>
       <c r="H247" s="3" t="s">
-        <v>2384</v>
-[...2 lines deleted...]
-        <v>2385</v>
+        <v>2464</v>
+      </c>
+      <c r="I247" s="3">
+        <v>0</v>
       </c>
       <c r="J247" s="3" t="s">
-        <v>1029</v>
+        <v>1187</v>
       </c>
       <c r="K247" s="3" t="s">
-        <v>1131</v>
+        <v>1324</v>
       </c>
       <c r="L247" s="3" t="s">
-        <v>1132</v>
+        <v>2465</v>
       </c>
       <c r="M247" s="3" t="s">
-        <v>946</v>
+        <v>1478</v>
       </c>
       <c r="N247" s="3" t="s">
-        <v>2386</v>
+        <v>1341</v>
       </c>
       <c r="O247" s="3" t="s">
-        <v>2387</v>
+        <v>481</v>
       </c>
       <c r="P247" s="3" t="s">
-        <v>2388</v>
+        <v>790</v>
       </c>
       <c r="Q247" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R247" s="3" t="s">
-        <v>2389</v>
+        <v>985</v>
       </c>
     </row>
     <row r="248" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B248" s="3" t="s">
-        <v>392</v>
+        <v>2466</v>
       </c>
       <c r="C248" s="3" t="s">
-        <v>391</v>
+        <v>2467</v>
       </c>
       <c r="D248" s="3" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="E248" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F248" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G248" s="3">
         <v>3</v>
       </c>
       <c r="H248" s="3" t="s">
-        <v>2390</v>
-[...2 lines deleted...]
-        <v>2391</v>
+        <v>734</v>
+      </c>
+      <c r="I248" s="3">
+        <v>0</v>
       </c>
       <c r="J248" s="3" t="s">
-        <v>806</v>
+        <v>1962</v>
       </c>
       <c r="K248" s="3" t="s">
-        <v>1133</v>
+        <v>1125</v>
       </c>
       <c r="L248" s="3" t="s">
-        <v>1132</v>
+        <v>500</v>
       </c>
       <c r="M248" s="3" t="s">
-        <v>946</v>
+        <v>749</v>
       </c>
       <c r="N248" s="3" t="s">
-        <v>2386</v>
+        <v>2468</v>
       </c>
       <c r="O248" s="3" t="s">
-        <v>2392</v>
+        <v>2469</v>
       </c>
       <c r="P248" s="3" t="s">
-        <v>2388</v>
+        <v>2470</v>
       </c>
       <c r="Q248" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R248" s="3" t="s">
-        <v>2389</v>
+        <v>518</v>
       </c>
     </row>
     <row r="249" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B249" s="3" t="s">
-        <v>135</v>
+        <v>2471</v>
       </c>
       <c r="C249" s="3" t="s">
-        <v>136</v>
+        <v>2472</v>
       </c>
       <c r="D249" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E249" s="3" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="F249" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G249" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H249" s="3" t="s">
-        <v>2393</v>
+        <v>2240</v>
       </c>
       <c r="I249" s="3" t="s">
-        <v>2394</v>
+        <v>2473</v>
       </c>
       <c r="J249" s="3" t="s">
-        <v>2280</v>
+        <v>2474</v>
       </c>
       <c r="K249" s="3" t="s">
-        <v>1134</v>
+        <v>2475</v>
       </c>
       <c r="L249" s="3" t="s">
-        <v>1135</v>
+        <v>2476</v>
       </c>
       <c r="M249" s="3" t="s">
-        <v>1136</v>
+        <v>571</v>
       </c>
       <c r="N249" s="3" t="s">
-        <v>2395</v>
+        <v>2477</v>
       </c>
       <c r="O249" s="3" t="s">
-        <v>2396</v>
+        <v>2478</v>
       </c>
       <c r="P249" s="3" t="s">
-        <v>2397</v>
+        <v>2479</v>
       </c>
       <c r="Q249" s="3">
         <v>0</v>
       </c>
       <c r="R249" s="3" t="s">
-        <v>2261</v>
+        <v>660</v>
       </c>
     </row>
     <row r="250" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B250" s="3" t="s">
-        <v>137</v>
+        <v>121</v>
       </c>
       <c r="C250" s="3" t="s">
-        <v>136</v>
+        <v>122</v>
       </c>
       <c r="D250" s="3" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="E250" s="3" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="F250" s="3">
         <v>4</v>
       </c>
       <c r="G250" s="3">
         <v>4</v>
       </c>
       <c r="H250" s="3" t="s">
-        <v>2398</v>
-[...2 lines deleted...]
-        <v>2399</v>
+        <v>2480</v>
+      </c>
+      <c r="I250" s="3">
+        <v>104</v>
       </c>
       <c r="J250" s="3" t="s">
-        <v>1966</v>
+        <v>818</v>
       </c>
       <c r="K250" s="3" t="s">
-        <v>1134</v>
+        <v>522</v>
       </c>
       <c r="L250" s="3" t="s">
-        <v>1135</v>
+        <v>560</v>
       </c>
       <c r="M250" s="3" t="s">
-        <v>1136</v>
+        <v>2481</v>
       </c>
       <c r="N250" s="3" t="s">
-        <v>2395</v>
+        <v>921</v>
       </c>
       <c r="O250" s="3" t="s">
-        <v>2400</v>
+        <v>1343</v>
       </c>
       <c r="P250" s="3" t="s">
-        <v>2397</v>
+        <v>2482</v>
       </c>
       <c r="Q250" s="3">
         <v>1</v>
       </c>
       <c r="R250" s="3" t="s">
-        <v>2261</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="251" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B251" s="3" t="s">
-        <v>393</v>
+        <v>123</v>
       </c>
       <c r="C251" s="3" t="s">
-        <v>394</v>
+        <v>124</v>
       </c>
       <c r="D251" s="3" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="E251" s="3" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="F251" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G251" s="3">
         <v>4</v>
       </c>
       <c r="H251" s="3" t="s">
-        <v>2401</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>2483</v>
+      </c>
+      <c r="I251" s="3" t="s">
+        <v>1344</v>
       </c>
       <c r="J251" s="3" t="s">
-        <v>1642</v>
+        <v>932</v>
       </c>
       <c r="K251" s="3" t="s">
-        <v>1137</v>
+        <v>761</v>
       </c>
       <c r="L251" s="3" t="s">
-        <v>1138</v>
+        <v>1627</v>
       </c>
       <c r="M251" s="3" t="s">
-        <v>1139</v>
+        <v>653</v>
       </c>
       <c r="N251" s="3" t="s">
-        <v>2402</v>
+        <v>1345</v>
       </c>
       <c r="O251" s="3" t="s">
-        <v>2403</v>
+        <v>2484</v>
       </c>
       <c r="P251" s="3" t="s">
-        <v>621</v>
+        <v>2485</v>
       </c>
       <c r="Q251" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R251" s="3" t="s">
-        <v>1752</v>
+        <v>1099</v>
       </c>
     </row>
     <row r="252" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B252" s="3" t="s">
-        <v>138</v>
+        <v>2486</v>
       </c>
       <c r="C252" s="3" t="s">
-        <v>139</v>
+        <v>2487</v>
       </c>
       <c r="D252" s="3" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="E252" s="3" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="F252" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G252" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H252" s="3" t="s">
-        <v>2404</v>
-[...2 lines deleted...]
-        <v>2405</v>
+        <v>2488</v>
+      </c>
+      <c r="I252" s="3">
+        <v>0</v>
       </c>
       <c r="J252" s="3" t="s">
-        <v>1295</v>
+        <v>2489</v>
       </c>
       <c r="K252" s="3" t="s">
-        <v>1140</v>
+        <v>2490</v>
       </c>
       <c r="L252" s="3" t="s">
-        <v>936</v>
+        <v>2491</v>
       </c>
       <c r="M252" s="3" t="s">
-        <v>1141</v>
+        <v>2144</v>
       </c>
       <c r="N252" s="3" t="s">
-        <v>2406</v>
+        <v>2492</v>
       </c>
       <c r="O252" s="3" t="s">
-        <v>2407</v>
+        <v>2493</v>
       </c>
       <c r="P252" s="3" t="s">
-        <v>2408</v>
+        <v>2494</v>
       </c>
       <c r="Q252" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R252" s="3" t="s">
-        <v>1613</v>
+        <v>2495</v>
       </c>
     </row>
     <row r="253" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B253" s="3" t="s">
-        <v>163</v>
+        <v>125</v>
       </c>
       <c r="C253" s="3" t="s">
-        <v>164</v>
+        <v>126</v>
       </c>
       <c r="D253" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E253" s="3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F253" s="3">
         <v>4</v>
       </c>
       <c r="G253" s="3">
         <v>4</v>
       </c>
       <c r="H253" s="3" t="s">
-        <v>2409</v>
+        <v>2496</v>
       </c>
       <c r="I253" s="3" t="s">
-        <v>2410</v>
+        <v>1346</v>
       </c>
       <c r="J253" s="3" t="s">
-        <v>1768</v>
+        <v>590</v>
       </c>
       <c r="K253" s="3" t="s">
-        <v>1143</v>
+        <v>2080</v>
       </c>
       <c r="L253" s="3" t="s">
-        <v>1144</v>
+        <v>2497</v>
       </c>
       <c r="M253" s="3" t="s">
-        <v>1145</v>
+        <v>2498</v>
       </c>
       <c r="N253" s="3" t="s">
-        <v>2411</v>
+        <v>1347</v>
       </c>
       <c r="O253" s="3" t="s">
-        <v>2412</v>
+        <v>1348</v>
       </c>
       <c r="P253" s="3" t="s">
-        <v>2413</v>
+        <v>2499</v>
       </c>
       <c r="Q253" s="3">
         <v>0</v>
       </c>
       <c r="R253" s="3" t="s">
-        <v>2280</v>
+        <v>919</v>
       </c>
     </row>
     <row r="254" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B254" s="3" t="s">
-        <v>167</v>
+        <v>384</v>
       </c>
       <c r="C254" s="3" t="s">
-        <v>168</v>
+        <v>385</v>
       </c>
       <c r="D254" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E254" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="F254" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G254" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H254" s="3" t="s">
-        <v>2414</v>
+        <v>2500</v>
       </c>
       <c r="I254" s="3">
         <v>0</v>
       </c>
       <c r="J254" s="3" t="s">
-        <v>2415</v>
+        <v>2501</v>
       </c>
       <c r="K254" s="3" t="s">
-        <v>1146</v>
+        <v>1254</v>
       </c>
       <c r="L254" s="3" t="s">
-        <v>782</v>
+        <v>2502</v>
       </c>
       <c r="M254" s="3" t="s">
-        <v>1012</v>
+        <v>2503</v>
       </c>
       <c r="N254" s="3" t="s">
-        <v>1110</v>
+        <v>1349</v>
       </c>
       <c r="O254" s="3" t="s">
-        <v>2416</v>
+        <v>2504</v>
       </c>
       <c r="P254" s="3" t="s">
-        <v>2417</v>
+        <v>2505</v>
       </c>
       <c r="Q254" s="3">
         <v>0</v>
       </c>
       <c r="R254" s="3" t="s">
-        <v>1956</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="255" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B255" s="3" t="s">
-        <v>494</v>
+        <v>357</v>
       </c>
       <c r="C255" s="3" t="s">
-        <v>495</v>
+        <v>358</v>
       </c>
       <c r="D255" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E255" s="3" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="F255" s="3">
         <v>3</v>
       </c>
       <c r="G255" s="3">
         <v>3</v>
       </c>
       <c r="H255" s="3" t="s">
-        <v>2418</v>
+        <v>2506</v>
       </c>
       <c r="I255" s="3">
         <v>0</v>
       </c>
       <c r="J255" s="3" t="s">
-        <v>1898</v>
+        <v>796</v>
       </c>
       <c r="K255" s="3" t="s">
-        <v>1147</v>
+        <v>719</v>
       </c>
       <c r="L255" s="3" t="s">
-        <v>1148</v>
+        <v>2507</v>
       </c>
       <c r="M255" s="3" t="s">
-        <v>1149</v>
+        <v>709</v>
       </c>
       <c r="N255" s="3" t="s">
-        <v>2419</v>
+        <v>1323</v>
       </c>
       <c r="O255" s="3" t="s">
-        <v>2420</v>
+        <v>1351</v>
       </c>
       <c r="P255" s="3" t="s">
-        <v>2421</v>
+        <v>2393</v>
       </c>
       <c r="Q255" s="3">
         <v>0</v>
       </c>
       <c r="R255" s="3" t="s">
-        <v>1318</v>
+        <v>912</v>
       </c>
     </row>
     <row r="256" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B256" s="3" t="s">
-        <v>395</v>
+        <v>127</v>
       </c>
       <c r="C256" s="3" t="s">
-        <v>396</v>
+        <v>128</v>
       </c>
       <c r="D256" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E256" s="3" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="F256" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G256" s="3">
         <v>4</v>
       </c>
       <c r="H256" s="3" t="s">
-        <v>2408</v>
+        <v>2508</v>
       </c>
       <c r="I256" s="3">
-        <v>36</v>
+        <v>0</v>
       </c>
       <c r="J256" s="3" t="s">
-        <v>1918</v>
+        <v>1108</v>
       </c>
       <c r="K256" s="3" t="s">
-        <v>1150</v>
+        <v>2509</v>
       </c>
       <c r="L256" s="3" t="s">
-        <v>1121</v>
+        <v>524</v>
       </c>
       <c r="M256" s="3" t="s">
-        <v>1151</v>
+        <v>2510</v>
       </c>
       <c r="N256" s="3" t="s">
-        <v>2422</v>
+        <v>1352</v>
       </c>
       <c r="O256" s="3" t="s">
-        <v>2423</v>
+        <v>1348</v>
       </c>
       <c r="P256" s="3" t="s">
-        <v>2424</v>
+        <v>2511</v>
       </c>
       <c r="Q256" s="3">
         <v>0</v>
       </c>
       <c r="R256" s="3" t="s">
-        <v>1452</v>
+        <v>842</v>
       </c>
     </row>
     <row r="257" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B257" s="3" t="s">
-        <v>304</v>
+        <v>322</v>
       </c>
       <c r="C257" s="3" t="s">
-        <v>305</v>
+        <v>124</v>
       </c>
       <c r="D257" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E257" s="3" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="F257" s="3">
         <v>4</v>
       </c>
       <c r="G257" s="3">
         <v>4</v>
       </c>
       <c r="H257" s="3" t="s">
-        <v>2425</v>
-[...2 lines deleted...]
-        <v>2426</v>
+        <v>2512</v>
+      </c>
+      <c r="I257" s="3">
+        <v>0</v>
       </c>
       <c r="J257" s="3" t="s">
-        <v>1243</v>
+        <v>1222</v>
       </c>
       <c r="K257" s="3" t="s">
-        <v>528</v>
+        <v>761</v>
       </c>
       <c r="L257" s="3" t="s">
-        <v>1152</v>
+        <v>1627</v>
       </c>
       <c r="M257" s="3" t="s">
-        <v>1153</v>
+        <v>765</v>
       </c>
       <c r="N257" s="3" t="s">
-        <v>2427</v>
+        <v>1345</v>
       </c>
       <c r="O257" s="3" t="s">
-        <v>2428</v>
+        <v>2445</v>
       </c>
       <c r="P257" s="3" t="s">
-        <v>2429</v>
+        <v>2485</v>
       </c>
       <c r="Q257" s="3">
         <v>0</v>
       </c>
       <c r="R257" s="3" t="s">
-        <v>1397</v>
+        <v>1099</v>
       </c>
     </row>
     <row r="258" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B258" s="3" t="s">
-        <v>172</v>
+        <v>2513</v>
       </c>
       <c r="C258" s="3" t="s">
-        <v>173</v>
+        <v>2514</v>
       </c>
       <c r="D258" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E258" s="3" t="s">
         <v>20</v>
       </c>
       <c r="F258" s="3">
         <v>4</v>
       </c>
       <c r="G258" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H258" s="3" t="s">
-        <v>2430</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>2515</v>
+      </c>
+      <c r="I258" s="3" t="s">
+        <v>2516</v>
       </c>
       <c r="J258" s="3" t="s">
-        <v>2226</v>
+        <v>885</v>
       </c>
       <c r="K258" s="3" t="s">
-        <v>1154</v>
+        <v>2279</v>
       </c>
       <c r="L258" s="3" t="s">
-        <v>614</v>
+        <v>595</v>
       </c>
       <c r="M258" s="3" t="s">
-        <v>1155</v>
+        <v>611</v>
       </c>
       <c r="N258" s="3" t="s">
-        <v>2184</v>
+        <v>2517</v>
       </c>
       <c r="O258" s="3" t="s">
-        <v>2431</v>
+        <v>2518</v>
       </c>
       <c r="P258" s="3" t="s">
-        <v>2432</v>
+        <v>2519</v>
       </c>
       <c r="Q258" s="3">
         <v>0</v>
       </c>
       <c r="R258" s="3" t="s">
-        <v>1382</v>
+        <v>2224</v>
       </c>
     </row>
     <row r="259" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B259" s="3" t="s">
-        <v>253</v>
+        <v>2520</v>
       </c>
       <c r="C259" s="3" t="s">
-        <v>254</v>
+        <v>2514</v>
       </c>
       <c r="D259" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E259" s="3" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="F259" s="3">
         <v>4</v>
       </c>
       <c r="G259" s="3">
         <v>4</v>
       </c>
       <c r="H259" s="3" t="s">
-        <v>2433</v>
+        <v>2521</v>
       </c>
       <c r="I259" s="3" t="s">
-        <v>2434</v>
+        <v>1586</v>
       </c>
       <c r="J259" s="3" t="s">
-        <v>1276</v>
+        <v>885</v>
       </c>
       <c r="K259" s="3" t="s">
-        <v>1156</v>
+        <v>2279</v>
       </c>
       <c r="L259" s="3" t="s">
-        <v>749</v>
+        <v>595</v>
       </c>
       <c r="M259" s="3" t="s">
-        <v>1157</v>
+        <v>2522</v>
       </c>
       <c r="N259" s="3" t="s">
-        <v>1245</v>
+        <v>2517</v>
       </c>
       <c r="O259" s="3" t="s">
-        <v>2435</v>
+        <v>2376</v>
       </c>
       <c r="P259" s="3" t="s">
-        <v>2436</v>
+        <v>2519</v>
       </c>
       <c r="Q259" s="3">
         <v>1</v>
       </c>
       <c r="R259" s="3" t="s">
-        <v>1343</v>
+        <v>2224</v>
       </c>
     </row>
     <row r="260" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B260" s="3" t="s">
-        <v>419</v>
+        <v>766</v>
       </c>
       <c r="C260" s="3" t="s">
-        <v>420</v>
+        <v>767</v>
       </c>
       <c r="D260" s="3" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="E260" s="3" t="s">
-        <v>19</v>
+        <v>38</v>
       </c>
       <c r="F260" s="3">
         <v>3</v>
       </c>
       <c r="G260" s="3">
         <v>3</v>
       </c>
       <c r="H260" s="3" t="s">
-        <v>2437</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>2523</v>
+      </c>
+      <c r="I260" s="3" t="s">
+        <v>1353</v>
       </c>
       <c r="J260" s="3" t="s">
-        <v>2048</v>
+        <v>1300</v>
       </c>
       <c r="K260" s="3" t="s">
-        <v>1159</v>
+        <v>768</v>
       </c>
       <c r="L260" s="3" t="s">
-        <v>1160</v>
+        <v>769</v>
       </c>
       <c r="M260" s="3" t="s">
-        <v>1161</v>
+        <v>476</v>
       </c>
       <c r="N260" s="3" t="s">
-        <v>1623</v>
+        <v>958</v>
       </c>
       <c r="O260" s="3" t="s">
-        <v>2438</v>
+        <v>1354</v>
       </c>
       <c r="P260" s="3" t="s">
-        <v>2439</v>
+        <v>871</v>
       </c>
       <c r="Q260" s="3">
         <v>0</v>
       </c>
       <c r="R260" s="3" t="s">
-        <v>1187</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="261" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B261" s="3" t="s">
-        <v>421</v>
+        <v>446</v>
       </c>
       <c r="C261" s="3" t="s">
-        <v>422</v>
+        <v>447</v>
       </c>
       <c r="D261" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E261" s="3" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="F261" s="3">
         <v>3</v>
       </c>
       <c r="G261" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H261" s="3" t="s">
-        <v>2440</v>
+        <v>2524</v>
       </c>
       <c r="I261" s="3" t="s">
-        <v>2441</v>
+        <v>2525</v>
       </c>
       <c r="J261" s="3" t="s">
-        <v>1460</v>
+        <v>1249</v>
       </c>
       <c r="K261" s="3" t="s">
-        <v>1162</v>
+        <v>2526</v>
       </c>
       <c r="L261" s="3" t="s">
-        <v>1163</v>
+        <v>2527</v>
       </c>
       <c r="M261" s="3" t="s">
-        <v>1164</v>
+        <v>2528</v>
       </c>
       <c r="N261" s="3" t="s">
-        <v>2442</v>
+        <v>1355</v>
       </c>
       <c r="O261" s="3" t="s">
-        <v>2443</v>
+        <v>1120</v>
       </c>
       <c r="P261" s="3" t="s">
-        <v>2444</v>
+        <v>2529</v>
       </c>
       <c r="Q261" s="3">
         <v>0</v>
       </c>
       <c r="R261" s="3" t="s">
-        <v>2445</v>
+        <v>1356</v>
       </c>
     </row>
     <row r="262" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B262" s="3" t="s">
-        <v>207</v>
+        <v>448</v>
       </c>
       <c r="C262" s="3" t="s">
-        <v>208</v>
+        <v>447</v>
       </c>
       <c r="D262" s="3" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="E262" s="3" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="F262" s="3">
         <v>3</v>
       </c>
       <c r="G262" s="3">
         <v>3</v>
       </c>
       <c r="H262" s="3" t="s">
-        <v>2446</v>
+        <v>1220</v>
       </c>
       <c r="I262" s="3" t="s">
-        <v>2447</v>
+        <v>1357</v>
       </c>
       <c r="J262" s="3" t="s">
-        <v>2448</v>
+        <v>1953</v>
       </c>
       <c r="K262" s="3" t="s">
-        <v>915</v>
+        <v>2526</v>
       </c>
       <c r="L262" s="3" t="s">
-        <v>1166</v>
+        <v>2527</v>
       </c>
       <c r="M262" s="3" t="s">
-        <v>1167</v>
+        <v>2528</v>
       </c>
       <c r="N262" s="3" t="s">
-        <v>2449</v>
+        <v>1355</v>
       </c>
       <c r="O262" s="3" t="s">
-        <v>2450</v>
+        <v>1421</v>
       </c>
       <c r="P262" s="3" t="s">
-        <v>2451</v>
+        <v>2529</v>
       </c>
       <c r="Q262" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R262" s="3" t="s">
-        <v>1908</v>
+        <v>1356</v>
       </c>
     </row>
     <row r="263" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B263" s="3" t="s">
-        <v>189</v>
+        <v>449</v>
       </c>
       <c r="C263" s="3" t="s">
-        <v>190</v>
+        <v>450</v>
       </c>
       <c r="D263" s="3" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="E263" s="3" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="F263" s="3">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="G263" s="3">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="H263" s="3" t="s">
-        <v>2452</v>
-[...2 lines deleted...]
-        <v>2453</v>
+        <v>2530</v>
+      </c>
+      <c r="I263" s="3">
+        <v>0</v>
       </c>
       <c r="J263" s="3" t="s">
-        <v>2014</v>
+        <v>676</v>
       </c>
       <c r="K263" s="3" t="s">
-        <v>1168</v>
+        <v>624</v>
       </c>
       <c r="L263" s="3" t="s">
-        <v>1169</v>
+        <v>2531</v>
       </c>
       <c r="M263" s="3" t="s">
-        <v>1012</v>
+        <v>771</v>
       </c>
       <c r="N263" s="3" t="s">
-        <v>836</v>
+        <v>1358</v>
       </c>
       <c r="O263" s="3" t="s">
-        <v>2454</v>
+        <v>2532</v>
       </c>
       <c r="P263" s="3" t="s">
-        <v>2455</v>
+        <v>2533</v>
       </c>
       <c r="Q263" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R263" s="3" t="s">
-        <v>2456</v>
+        <v>1359</v>
       </c>
     </row>
     <row r="264" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B264" s="3" t="s">
-        <v>180</v>
+        <v>2534</v>
       </c>
       <c r="C264" s="3" t="s">
-        <v>1170</v>
+        <v>2535</v>
       </c>
       <c r="D264" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E264" s="3" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="F264" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G264" s="3">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="H264" s="3" t="s">
-        <v>2457</v>
-[...2 lines deleted...]
-        <v>191</v>
+        <v>2536</v>
+      </c>
+      <c r="I264" s="3">
+        <v>0</v>
       </c>
       <c r="J264" s="3" t="s">
-        <v>2226</v>
+        <v>820</v>
       </c>
       <c r="K264" s="3" t="s">
-        <v>1171</v>
+        <v>2537</v>
       </c>
       <c r="L264" s="3" t="s">
-        <v>1172</v>
+        <v>1869</v>
       </c>
       <c r="M264" s="3" t="s">
-        <v>1173</v>
+        <v>516</v>
       </c>
       <c r="N264" s="3" t="s">
-        <v>2458</v>
+        <v>1582</v>
       </c>
       <c r="O264" s="3" t="s">
-        <v>2459</v>
+        <v>2538</v>
       </c>
       <c r="P264" s="3" t="s">
-        <v>2460</v>
+        <v>2539</v>
       </c>
       <c r="Q264" s="3">
         <v>0</v>
       </c>
       <c r="R264" s="3" t="s">
-        <v>1424</v>
+        <v>909</v>
       </c>
     </row>
     <row r="265" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B265" s="3" t="s">
-        <v>140</v>
+        <v>244</v>
       </c>
       <c r="C265" s="3" t="s">
-        <v>1170</v>
+        <v>245</v>
       </c>
       <c r="D265" s="3" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="E265" s="3" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="F265" s="3">
         <v>4</v>
       </c>
       <c r="G265" s="3">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>219</v>
+        <v>4</v>
+      </c>
+      <c r="H265" s="3" t="s">
+        <v>2540</v>
       </c>
       <c r="I265" s="3" t="s">
-        <v>2461</v>
+        <v>1360</v>
       </c>
       <c r="J265" s="3" t="s">
-        <v>1264</v>
+        <v>1027</v>
       </c>
       <c r="K265" s="3" t="s">
-        <v>1171</v>
+        <v>2541</v>
       </c>
       <c r="L265" s="3" t="s">
-        <v>1172</v>
+        <v>645</v>
       </c>
       <c r="M265" s="3" t="s">
-        <v>1174</v>
+        <v>573</v>
       </c>
       <c r="N265" s="3" t="s">
-        <v>2458</v>
+        <v>1361</v>
       </c>
       <c r="O265" s="3" t="s">
-        <v>2462</v>
+        <v>2542</v>
       </c>
       <c r="P265" s="3" t="s">
-        <v>2460</v>
+        <v>2543</v>
       </c>
       <c r="Q265" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R265" s="3" t="s">
-        <v>1424</v>
+        <v>857</v>
       </c>
     </row>
     <row r="266" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B266" s="3" t="s">
-        <v>141</v>
+        <v>359</v>
       </c>
       <c r="C266" s="3" t="s">
-        <v>142</v>
+        <v>360</v>
       </c>
       <c r="D266" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E266" s="3" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="F266" s="3">
         <v>4</v>
       </c>
       <c r="G266" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H266" s="3" t="s">
-        <v>2463</v>
+        <v>2544</v>
       </c>
       <c r="I266" s="3" t="s">
-        <v>2464</v>
+        <v>2545</v>
       </c>
       <c r="J266" s="3" t="s">
-        <v>1327</v>
+        <v>1691</v>
       </c>
       <c r="K266" s="3" t="s">
-        <v>1175</v>
+        <v>774</v>
       </c>
       <c r="L266" s="3" t="s">
-        <v>1176</v>
+        <v>775</v>
       </c>
       <c r="M266" s="3" t="s">
-        <v>1177</v>
+        <v>651</v>
       </c>
       <c r="N266" s="3" t="s">
-        <v>2465</v>
+        <v>1363</v>
       </c>
       <c r="O266" s="3" t="s">
-        <v>2466</v>
+        <v>1484</v>
       </c>
       <c r="P266" s="3" t="s">
-        <v>2467</v>
+        <v>2546</v>
       </c>
       <c r="Q266" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R266" s="3" t="s">
-        <v>1248</v>
+        <v>1364</v>
       </c>
     </row>
     <row r="267" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B267" s="3" t="s">
-        <v>397</v>
+        <v>361</v>
       </c>
       <c r="C267" s="3" t="s">
-        <v>398</v>
+        <v>360</v>
       </c>
       <c r="D267" s="3" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="E267" s="3" t="s">
         <v>16</v>
       </c>
       <c r="F267" s="3">
         <v>4</v>
       </c>
       <c r="G267" s="3">
         <v>3</v>
       </c>
       <c r="H267" s="3" t="s">
-        <v>2468</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>2547</v>
+      </c>
+      <c r="I267" s="3" t="s">
+        <v>1365</v>
       </c>
       <c r="J267" s="3" t="s">
-        <v>2244</v>
+        <v>2548</v>
       </c>
       <c r="K267" s="3" t="s">
-        <v>1179</v>
+        <v>776</v>
       </c>
       <c r="L267" s="3" t="s">
-        <v>1180</v>
+        <v>775</v>
       </c>
       <c r="M267" s="3" t="s">
-        <v>1181</v>
+        <v>651</v>
       </c>
       <c r="N267" s="3" t="s">
-        <v>2469</v>
+        <v>1363</v>
       </c>
       <c r="O267" s="3" t="s">
-        <v>2470</v>
+        <v>1407</v>
       </c>
       <c r="P267" s="3" t="s">
-        <v>621</v>
+        <v>2546</v>
       </c>
       <c r="Q267" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R267" s="3" t="s">
-        <v>2119</v>
+        <v>1364</v>
       </c>
     </row>
     <row r="268" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B268" s="3" t="s">
-        <v>178</v>
+        <v>2549</v>
       </c>
       <c r="C268" s="3" t="s">
-        <v>179</v>
+        <v>2550</v>
       </c>
       <c r="D268" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E268" s="3" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="F268" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G268" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H268" s="3" t="s">
-        <v>2471</v>
-[...2 lines deleted...]
-        <v>2472</v>
+        <v>2551</v>
+      </c>
+      <c r="I268" s="3">
+        <v>0</v>
       </c>
       <c r="J268" s="3" t="s">
-        <v>2473</v>
+        <v>2552</v>
       </c>
       <c r="K268" s="3" t="s">
-        <v>1182</v>
+        <v>2553</v>
       </c>
       <c r="L268" s="3" t="s">
-        <v>1183</v>
+        <v>531</v>
       </c>
       <c r="M268" s="3" t="s">
-        <v>1184</v>
+        <v>2108</v>
       </c>
       <c r="N268" s="3" t="s">
-        <v>2474</v>
+        <v>2554</v>
       </c>
       <c r="O268" s="3" t="s">
-        <v>2475</v>
+        <v>2555</v>
       </c>
       <c r="P268" s="3" t="s">
-        <v>2476</v>
+        <v>2556</v>
       </c>
       <c r="Q268" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R268" s="3" t="s">
-        <v>2055</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="269" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B269" s="3" t="s">
-        <v>399</v>
+        <v>2557</v>
       </c>
       <c r="C269" s="3" t="s">
-        <v>400</v>
+        <v>2550</v>
       </c>
       <c r="D269" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E269" s="3" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="F269" s="3">
         <v>3</v>
       </c>
       <c r="G269" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H269" s="3" t="s">
-        <v>2477</v>
-[...2 lines deleted...]
-        <v>2478</v>
+        <v>2558</v>
+      </c>
+      <c r="I269" s="3">
+        <v>0</v>
       </c>
       <c r="J269" s="3" t="s">
-        <v>1768</v>
+        <v>2298</v>
       </c>
       <c r="K269" s="3" t="s">
-        <v>1185</v>
+        <v>2553</v>
       </c>
       <c r="L269" s="3" t="s">
-        <v>584</v>
+        <v>531</v>
       </c>
       <c r="M269" s="3" t="s">
-        <v>1186</v>
+        <v>2108</v>
       </c>
       <c r="N269" s="3" t="s">
-        <v>2479</v>
+        <v>2554</v>
       </c>
       <c r="O269" s="3" t="s">
-        <v>827</v>
+        <v>2559</v>
       </c>
       <c r="P269" s="3" t="s">
-        <v>2480</v>
+        <v>2556</v>
       </c>
       <c r="Q269" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R269" s="3" t="s">
-        <v>1613</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="270" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B270" s="3" t="s">
-        <v>143</v>
+        <v>2560</v>
       </c>
       <c r="C270" s="3" t="s">
-        <v>144</v>
+        <v>2550</v>
       </c>
       <c r="D270" s="3" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="E270" s="3" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="F270" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G270" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H270" s="3" t="s">
-        <v>2481</v>
+        <v>2558</v>
       </c>
       <c r="I270" s="3">
         <v>0</v>
       </c>
       <c r="J270" s="3" t="s">
-        <v>1489</v>
+        <v>2298</v>
       </c>
       <c r="K270" s="3" t="s">
-        <v>560</v>
+        <v>2553</v>
       </c>
       <c r="L270" s="3" t="s">
-        <v>1187</v>
+        <v>531</v>
       </c>
       <c r="M270" s="3" t="s">
-        <v>1188</v>
+        <v>2108</v>
       </c>
       <c r="N270" s="3" t="s">
-        <v>2482</v>
+        <v>2554</v>
       </c>
       <c r="O270" s="3" t="s">
-        <v>2482</v>
+        <v>2559</v>
       </c>
       <c r="P270" s="3" t="s">
-        <v>2483</v>
+        <v>2556</v>
       </c>
       <c r="Q270" s="3">
         <v>0</v>
       </c>
       <c r="R270" s="3" t="s">
-        <v>1011</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="271" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B271" s="3" t="s">
-        <v>348</v>
+        <v>362</v>
       </c>
       <c r="C271" s="3" t="s">
-        <v>349</v>
+        <v>363</v>
       </c>
       <c r="D271" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E271" s="3" t="s">
         <v>20</v>
       </c>
       <c r="F271" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G271" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H271" s="3" t="s">
-        <v>2484</v>
-[...2 lines deleted...]
-        <v>2485</v>
+        <v>2561</v>
+      </c>
+      <c r="I271" s="3">
+        <v>0</v>
       </c>
       <c r="J271" s="3" t="s">
-        <v>2230</v>
+        <v>991</v>
       </c>
       <c r="K271" s="3" t="s">
-        <v>945</v>
+        <v>708</v>
       </c>
       <c r="L271" s="3" t="s">
-        <v>1086</v>
+        <v>1367</v>
       </c>
       <c r="M271" s="3" t="s">
-        <v>824</v>
+        <v>779</v>
       </c>
       <c r="N271" s="3" t="s">
-        <v>2486</v>
+        <v>1367</v>
       </c>
       <c r="O271" s="3" t="s">
-        <v>2487</v>
+        <v>2562</v>
       </c>
       <c r="P271" s="3" t="s">
-        <v>2488</v>
+        <v>2171</v>
       </c>
       <c r="Q271" s="3">
         <v>0</v>
       </c>
       <c r="R271" s="3" t="s">
-        <v>1283</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="272" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B272" s="3" t="s">
-        <v>145</v>
+        <v>129</v>
       </c>
       <c r="C272" s="3" t="s">
-        <v>146</v>
+        <v>130</v>
       </c>
       <c r="D272" s="3" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="E272" s="3" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="F272" s="3">
         <v>4</v>
       </c>
       <c r="G272" s="3">
         <v>4</v>
       </c>
       <c r="H272" s="3" t="s">
-        <v>2489</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>2563</v>
+      </c>
+      <c r="I272" s="3" t="s">
+        <v>1368</v>
       </c>
       <c r="J272" s="3" t="s">
-        <v>1984</v>
+        <v>1342</v>
       </c>
       <c r="K272" s="3" t="s">
-        <v>1189</v>
+        <v>486</v>
       </c>
       <c r="L272" s="3" t="s">
-        <v>1190</v>
+        <v>701</v>
       </c>
       <c r="M272" s="3" t="s">
-        <v>923</v>
+        <v>2564</v>
       </c>
       <c r="N272" s="3" t="s">
-        <v>2490</v>
+        <v>1369</v>
       </c>
       <c r="O272" s="3" t="s">
-        <v>2491</v>
+        <v>1370</v>
       </c>
       <c r="P272" s="3" t="s">
-        <v>2492</v>
+        <v>2565</v>
       </c>
       <c r="Q272" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R272" s="3" t="s">
-        <v>2055</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="273" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B273" s="3" t="s">
-        <v>147</v>
+        <v>154</v>
       </c>
       <c r="C273" s="3" t="s">
-        <v>148</v>
+        <v>155</v>
       </c>
       <c r="D273" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E273" s="3" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="F273" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G273" s="3">
         <v>4</v>
       </c>
       <c r="H273" s="3" t="s">
-        <v>2493</v>
+        <v>2566</v>
       </c>
       <c r="I273" s="3" t="s">
-        <v>2494</v>
+        <v>1371</v>
       </c>
       <c r="J273" s="3" t="s">
-        <v>574</v>
+        <v>1688</v>
       </c>
       <c r="K273" s="3" t="s">
-        <v>619</v>
+        <v>780</v>
       </c>
       <c r="L273" s="3" t="s">
-        <v>1177</v>
+        <v>781</v>
       </c>
       <c r="M273" s="3" t="s">
-        <v>1191</v>
+        <v>1533</v>
       </c>
       <c r="N273" s="3" t="s">
-        <v>2495</v>
+        <v>1372</v>
       </c>
       <c r="O273" s="3" t="s">
-        <v>2496</v>
+        <v>2567</v>
       </c>
       <c r="P273" s="3" t="s">
-        <v>2060</v>
+        <v>2568</v>
       </c>
       <c r="Q273" s="3">
         <v>0</v>
       </c>
       <c r="R273" s="3" t="s">
-        <v>1231</v>
+        <v>1319</v>
       </c>
     </row>
     <row r="274" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B274" s="3" t="s">
-        <v>350</v>
+        <v>2569</v>
       </c>
       <c r="C274" s="3" t="s">
-        <v>351</v>
+        <v>2570</v>
       </c>
       <c r="D274" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E274" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F274" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G274" s="3">
         <v>3</v>
       </c>
       <c r="H274" s="3" t="s">
-        <v>2497</v>
-[...2 lines deleted...]
-        <v>2498</v>
+        <v>2571</v>
+      </c>
+      <c r="I274" s="3">
+        <v>0</v>
       </c>
       <c r="J274" s="3" t="s">
-        <v>1884</v>
+        <v>2572</v>
       </c>
       <c r="K274" s="3" t="s">
-        <v>1192</v>
+        <v>764</v>
       </c>
       <c r="L274" s="3" t="s">
-        <v>1193</v>
+        <v>1954</v>
       </c>
       <c r="M274" s="3" t="s">
-        <v>1194</v>
+        <v>787</v>
       </c>
       <c r="N274" s="3" t="s">
-        <v>2499</v>
+        <v>2573</v>
       </c>
       <c r="O274" s="3" t="s">
-        <v>2500</v>
+        <v>2574</v>
       </c>
       <c r="P274" s="3" t="s">
-        <v>1727</v>
+        <v>2575</v>
       </c>
       <c r="Q274" s="3">
         <v>0</v>
       </c>
       <c r="R274" s="3" t="s">
-        <v>1818</v>
+        <v>1719</v>
       </c>
     </row>
     <row r="275" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B275" s="3" t="s">
-        <v>149</v>
+        <v>158</v>
       </c>
       <c r="C275" s="3" t="s">
-        <v>150</v>
+        <v>159</v>
       </c>
       <c r="D275" s="3" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="E275" s="3" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="F275" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G275" s="3">
         <v>4</v>
       </c>
       <c r="H275" s="3" t="s">
-        <v>2501</v>
-[...2 lines deleted...]
-        <v>2502</v>
+        <v>2576</v>
+      </c>
+      <c r="I275" s="3">
+        <v>0</v>
       </c>
       <c r="J275" s="3" t="s">
-        <v>2503</v>
+        <v>1212</v>
       </c>
       <c r="K275" s="3" t="s">
-        <v>1195</v>
+        <v>782</v>
       </c>
       <c r="L275" s="3" t="s">
-        <v>1196</v>
+        <v>607</v>
       </c>
       <c r="M275" s="3" t="s">
-        <v>800</v>
+        <v>802</v>
       </c>
       <c r="N275" s="3" t="s">
-        <v>2504</v>
+        <v>761</v>
       </c>
       <c r="O275" s="3" t="s">
-        <v>2505</v>
+        <v>1579</v>
       </c>
       <c r="P275" s="3" t="s">
-        <v>2506</v>
+        <v>2577</v>
       </c>
       <c r="Q275" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R275" s="3" t="s">
-        <v>783</v>
+        <v>1172</v>
       </c>
     </row>
     <row r="276" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B276" s="3" t="s">
-        <v>272</v>
+        <v>2578</v>
       </c>
       <c r="C276" s="3" t="s">
-        <v>273</v>
+        <v>2579</v>
       </c>
       <c r="D276" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E276" s="3" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="F276" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G276" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H276" s="3" t="s">
-        <v>2507</v>
+        <v>2580</v>
       </c>
       <c r="I276" s="3">
         <v>0</v>
       </c>
       <c r="J276" s="3" t="s">
-        <v>1984</v>
+        <v>2581</v>
       </c>
       <c r="K276" s="3" t="s">
-        <v>1197</v>
+        <v>631</v>
       </c>
       <c r="L276" s="3" t="s">
-        <v>1198</v>
+        <v>1074</v>
       </c>
       <c r="M276" s="3" t="s">
-        <v>967</v>
+        <v>2582</v>
       </c>
       <c r="N276" s="3" t="s">
-        <v>2508</v>
+        <v>2583</v>
       </c>
       <c r="O276" s="3" t="s">
-        <v>2509</v>
+        <v>2584</v>
       </c>
       <c r="P276" s="3" t="s">
-        <v>2510</v>
+        <v>2585</v>
       </c>
       <c r="Q276" s="3">
         <v>0</v>
       </c>
       <c r="R276" s="3" t="s">
-        <v>2511</v>
+        <v>2586</v>
       </c>
     </row>
     <row r="277" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B277" s="3" t="s">
-        <v>200</v>
+        <v>451</v>
       </c>
       <c r="C277" s="3" t="s">
-        <v>201</v>
+        <v>452</v>
       </c>
       <c r="D277" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E277" s="3" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="F277" s="3">
         <v>3</v>
       </c>
       <c r="G277" s="3">
         <v>3</v>
       </c>
       <c r="H277" s="3" t="s">
-        <v>2512</v>
+        <v>2587</v>
       </c>
       <c r="I277" s="3">
-        <v>63</v>
+        <v>0</v>
       </c>
       <c r="J277" s="3" t="s">
-        <v>1218</v>
+        <v>2588</v>
       </c>
       <c r="K277" s="3" t="s">
-        <v>1199</v>
+        <v>1203</v>
       </c>
       <c r="L277" s="3" t="s">
-        <v>1089</v>
+        <v>710</v>
       </c>
       <c r="M277" s="3" t="s">
-        <v>1200</v>
+        <v>2589</v>
       </c>
       <c r="N277" s="3" t="s">
-        <v>2513</v>
+        <v>1374</v>
       </c>
       <c r="O277" s="3" t="s">
-        <v>2514</v>
+        <v>2590</v>
       </c>
       <c r="P277" s="3" t="s">
-        <v>1348</v>
+        <v>2591</v>
       </c>
       <c r="Q277" s="3">
         <v>0</v>
       </c>
       <c r="R277" s="3" t="s">
-        <v>1218</v>
+        <v>872</v>
       </c>
     </row>
     <row r="278" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B278" s="3" t="s">
-        <v>423</v>
+        <v>364</v>
       </c>
       <c r="C278" s="3" t="s">
-        <v>424</v>
+        <v>365</v>
       </c>
       <c r="D278" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E278" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F278" s="3">
+        <v>4</v>
+      </c>
+      <c r="G278" s="3">
+        <v>4</v>
+      </c>
+      <c r="H278" s="3" t="s">
+        <v>2592</v>
+      </c>
+      <c r="I278" s="3">
+        <v>36</v>
+      </c>
+      <c r="J278" s="3" t="s">
+        <v>511</v>
+      </c>
+      <c r="K278" s="3" t="s">
+        <v>1844</v>
+      </c>
+      <c r="L278" s="3" t="s">
+        <v>2476</v>
+      </c>
+      <c r="M278" s="3" t="s">
+        <v>785</v>
+      </c>
+      <c r="N278" s="3" t="s">
+        <v>1375</v>
+      </c>
+      <c r="O278" s="3" t="s">
+        <v>1376</v>
+      </c>
+      <c r="P278" s="3" t="s">
+        <v>2593</v>
+      </c>
+      <c r="Q278" s="3">
+        <v>0</v>
+      </c>
+      <c r="R278" s="3" t="s">
+        <v>932</v>
+      </c>
+    </row>
+    <row r="279" spans="2:18" x14ac:dyDescent="0.25">
+      <c r="B279" s="3" t="s">
+        <v>282</v>
+      </c>
+      <c r="C279" s="3" t="s">
+        <v>283</v>
+      </c>
+      <c r="D279" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="E279" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="F279" s="3">
+        <v>4</v>
+      </c>
+      <c r="G279" s="3">
+        <v>4</v>
+      </c>
+      <c r="H279" s="3" t="s">
+        <v>2594</v>
+      </c>
+      <c r="I279" s="3" t="s">
+        <v>2595</v>
+      </c>
+      <c r="J279" s="3" t="s">
+        <v>1342</v>
+      </c>
+      <c r="K279" s="3" t="s">
+        <v>635</v>
+      </c>
+      <c r="L279" s="3" t="s">
+        <v>2596</v>
+      </c>
+      <c r="M279" s="3" t="s">
+        <v>2225</v>
+      </c>
+      <c r="N279" s="3" t="s">
+        <v>1377</v>
+      </c>
+      <c r="O279" s="3" t="s">
+        <v>2597</v>
+      </c>
+      <c r="P279" s="3" t="s">
+        <v>848</v>
+      </c>
+      <c r="Q279" s="3">
+        <v>0</v>
+      </c>
+      <c r="R279" s="3" t="s">
+        <v>915</v>
+      </c>
+    </row>
+    <row r="280" spans="2:18" x14ac:dyDescent="0.25">
+      <c r="B280" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="C280" s="3" t="s">
+        <v>164</v>
+      </c>
+      <c r="D280" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="E280" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="F280" s="3">
+        <v>4</v>
+      </c>
+      <c r="G280" s="3">
+        <v>3</v>
+      </c>
+      <c r="H280" s="3" t="s">
+        <v>2598</v>
+      </c>
+      <c r="I280" s="3">
+        <v>0</v>
+      </c>
+      <c r="J280" s="3" t="s">
+        <v>933</v>
+      </c>
+      <c r="K280" s="3" t="s">
+        <v>582</v>
+      </c>
+      <c r="L280" s="3" t="s">
+        <v>643</v>
+      </c>
+      <c r="M280" s="3" t="s">
+        <v>2599</v>
+      </c>
+      <c r="N280" s="3" t="s">
+        <v>1285</v>
+      </c>
+      <c r="O280" s="3" t="s">
+        <v>1378</v>
+      </c>
+      <c r="P280" s="3" t="s">
+        <v>1036</v>
+      </c>
+      <c r="Q280" s="3">
+        <v>0</v>
+      </c>
+      <c r="R280" s="3" t="s">
+        <v>905</v>
+      </c>
+    </row>
+    <row r="281" spans="2:18" x14ac:dyDescent="0.25">
+      <c r="B281" s="3" t="s">
+        <v>237</v>
+      </c>
+      <c r="C281" s="3" t="s">
+        <v>238</v>
+      </c>
+      <c r="D281" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E281" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="F281" s="3">
+        <v>4</v>
+      </c>
+      <c r="G281" s="3">
+        <v>4</v>
+      </c>
+      <c r="H281" s="3">
+        <v>151</v>
+      </c>
+      <c r="I281" s="3" t="s">
+        <v>1379</v>
+      </c>
+      <c r="J281" s="3" t="s">
+        <v>2552</v>
+      </c>
+      <c r="K281" s="3" t="s">
+        <v>2600</v>
+      </c>
+      <c r="L281" s="3" t="s">
+        <v>1116</v>
+      </c>
+      <c r="M281" s="3" t="s">
+        <v>787</v>
+      </c>
+      <c r="N281" s="3" t="s">
+        <v>831</v>
+      </c>
+      <c r="O281" s="3" t="s">
+        <v>2601</v>
+      </c>
+      <c r="P281" s="3" t="s">
+        <v>2602</v>
+      </c>
+      <c r="Q281" s="3">
+        <v>1</v>
+      </c>
+      <c r="R281" s="3" t="s">
+        <v>887</v>
+      </c>
+    </row>
+    <row r="282" spans="2:18" x14ac:dyDescent="0.25">
+      <c r="B282" s="3" t="s">
+        <v>386</v>
+      </c>
+      <c r="C282" s="3" t="s">
+        <v>387</v>
+      </c>
+      <c r="D282" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E282" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F282" s="3">
+        <v>3</v>
+      </c>
+      <c r="G282" s="3">
+        <v>3</v>
+      </c>
+      <c r="H282" s="3" t="s">
+        <v>2603</v>
+      </c>
+      <c r="I282" s="3">
+        <v>0</v>
+      </c>
+      <c r="J282" s="3" t="s">
+        <v>528</v>
+      </c>
+      <c r="K282" s="3" t="s">
+        <v>654</v>
+      </c>
+      <c r="L282" s="3" t="s">
+        <v>571</v>
+      </c>
+      <c r="M282" s="3" t="s">
+        <v>2604</v>
+      </c>
+      <c r="N282" s="3" t="s">
+        <v>1010</v>
+      </c>
+      <c r="O282" s="3" t="s">
+        <v>2605</v>
+      </c>
+      <c r="P282" s="3" t="s">
+        <v>2606</v>
+      </c>
+      <c r="Q282" s="3">
+        <v>0</v>
+      </c>
+      <c r="R282" s="3" t="s">
+        <v>799</v>
+      </c>
+    </row>
+    <row r="283" spans="2:18" x14ac:dyDescent="0.25">
+      <c r="B283" s="3" t="s">
+        <v>388</v>
+      </c>
+      <c r="C283" s="3" t="s">
+        <v>389</v>
+      </c>
+      <c r="D283" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="E283" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F283" s="3">
+        <v>3</v>
+      </c>
+      <c r="G283" s="3">
+        <v>4</v>
+      </c>
+      <c r="H283" s="3" t="s">
+        <v>2607</v>
+      </c>
+      <c r="I283" s="3" t="s">
+        <v>1382</v>
+      </c>
+      <c r="J283" s="3" t="s">
+        <v>932</v>
+      </c>
+      <c r="K283" s="3" t="s">
+        <v>2608</v>
+      </c>
+      <c r="L283" s="3" t="s">
+        <v>2609</v>
+      </c>
+      <c r="M283" s="3" t="s">
+        <v>2610</v>
+      </c>
+      <c r="N283" s="3" t="s">
+        <v>1383</v>
+      </c>
+      <c r="O283" s="3" t="s">
+        <v>2611</v>
+      </c>
+      <c r="P283" s="3" t="s">
+        <v>2612</v>
+      </c>
+      <c r="Q283" s="3">
+        <v>0</v>
+      </c>
+      <c r="R283" s="3" t="s">
+        <v>1384</v>
+      </c>
+    </row>
+    <row r="284" spans="2:18" x14ac:dyDescent="0.25">
+      <c r="B284" s="3" t="s">
+        <v>193</v>
+      </c>
+      <c r="C284" s="3" t="s">
+        <v>194</v>
+      </c>
+      <c r="D284" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="E284" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="F284" s="3">
+        <v>3</v>
+      </c>
+      <c r="G284" s="3">
+        <v>3</v>
+      </c>
+      <c r="H284" s="3" t="s">
+        <v>2613</v>
+      </c>
+      <c r="I284" s="3" t="s">
+        <v>1385</v>
+      </c>
+      <c r="J284" s="3" t="s">
+        <v>2489</v>
+      </c>
+      <c r="K284" s="3" t="s">
+        <v>516</v>
+      </c>
+      <c r="L284" s="3" t="s">
+        <v>2509</v>
+      </c>
+      <c r="M284" s="3" t="s">
+        <v>792</v>
+      </c>
+      <c r="N284" s="3" t="s">
+        <v>1387</v>
+      </c>
+      <c r="O284" s="3" t="s">
+        <v>1388</v>
+      </c>
+      <c r="P284" s="3" t="s">
+        <v>1092</v>
+      </c>
+      <c r="Q284" s="3">
+        <v>0</v>
+      </c>
+      <c r="R284" s="3" t="s">
+        <v>1148</v>
+      </c>
+    </row>
+    <row r="285" spans="2:18" x14ac:dyDescent="0.25">
+      <c r="B285" s="3" t="s">
+        <v>177</v>
+      </c>
+      <c r="C285" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="D285" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="E285" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="F285" s="3">
+        <v>5</v>
+      </c>
+      <c r="G285" s="3">
+        <v>5</v>
+      </c>
+      <c r="H285" s="3" t="s">
+        <v>2614</v>
+      </c>
+      <c r="I285" s="3" t="s">
+        <v>1389</v>
+      </c>
+      <c r="J285" s="3" t="s">
+        <v>2615</v>
+      </c>
+      <c r="K285" s="3" t="s">
+        <v>729</v>
+      </c>
+      <c r="L285" s="3" t="s">
+        <v>2616</v>
+      </c>
+      <c r="M285" s="3" t="s">
+        <v>2617</v>
+      </c>
+      <c r="N285" s="3" t="s">
+        <v>639</v>
+      </c>
+      <c r="O285" s="3" t="s">
+        <v>1390</v>
+      </c>
+      <c r="P285" s="3" t="s">
+        <v>2618</v>
+      </c>
+      <c r="Q285" s="3">
+        <v>1</v>
+      </c>
+      <c r="R285" s="3" t="s">
+        <v>1392</v>
+      </c>
+    </row>
+    <row r="286" spans="2:18" x14ac:dyDescent="0.25">
+      <c r="B286" s="3" t="s">
+        <v>2619</v>
+      </c>
+      <c r="C286" s="3" t="s">
+        <v>2620</v>
+      </c>
+      <c r="D286" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="E286" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="F286" s="3">
+        <v>4</v>
+      </c>
+      <c r="G286" s="3">
+        <v>4</v>
+      </c>
+      <c r="H286" s="3" t="s">
+        <v>2621</v>
+      </c>
+      <c r="I286" s="3" t="s">
+        <v>2525</v>
+      </c>
+      <c r="J286" s="3" t="s">
+        <v>495</v>
+      </c>
+      <c r="K286" s="3" t="s">
+        <v>1257</v>
+      </c>
+      <c r="L286" s="3" t="s">
+        <v>1161</v>
+      </c>
+      <c r="M286" s="3" t="s">
+        <v>651</v>
+      </c>
+      <c r="N286" s="3" t="s">
+        <v>2622</v>
+      </c>
+      <c r="O286" s="3" t="s">
+        <v>2623</v>
+      </c>
+      <c r="P286" s="3" t="s">
+        <v>2372</v>
+      </c>
+      <c r="Q286" s="3">
+        <v>0</v>
+      </c>
+      <c r="R286" s="3" t="s">
+        <v>1159</v>
+      </c>
+    </row>
+    <row r="287" spans="2:18" x14ac:dyDescent="0.25">
+      <c r="B287" s="3" t="s">
+        <v>131</v>
+      </c>
+      <c r="C287" s="3" t="s">
+        <v>793</v>
+      </c>
+      <c r="D287" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E287" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="F287" s="3">
+        <v>4</v>
+      </c>
+      <c r="G287" s="3">
+        <v>5</v>
+      </c>
+      <c r="H287" s="3" t="s">
+        <v>2624</v>
+      </c>
+      <c r="I287" s="3" t="s">
+        <v>1394</v>
+      </c>
+      <c r="J287" s="3" t="s">
+        <v>1082</v>
+      </c>
+      <c r="K287" s="3" t="s">
+        <v>2625</v>
+      </c>
+      <c r="L287" s="3" t="s">
+        <v>2626</v>
+      </c>
+      <c r="M287" s="3" t="s">
+        <v>486</v>
+      </c>
+      <c r="N287" s="3" t="s">
+        <v>1393</v>
+      </c>
+      <c r="O287" s="3" t="s">
+        <v>1395</v>
+      </c>
+      <c r="P287" s="3" t="s">
+        <v>2627</v>
+      </c>
+      <c r="Q287" s="3">
+        <v>1</v>
+      </c>
+      <c r="R287" s="3" t="s">
+        <v>923</v>
+      </c>
+    </row>
+    <row r="288" spans="2:18" x14ac:dyDescent="0.25">
+      <c r="B288" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="C288" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="D288" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="E288" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F288" s="3">
+        <v>4</v>
+      </c>
+      <c r="G288" s="3">
+        <v>4</v>
+      </c>
+      <c r="H288" s="3" t="s">
+        <v>2628</v>
+      </c>
+      <c r="I288" s="3" t="s">
+        <v>1396</v>
+      </c>
+      <c r="J288" s="3" t="s">
+        <v>548</v>
+      </c>
+      <c r="K288" s="3" t="s">
+        <v>2629</v>
+      </c>
+      <c r="L288" s="3" t="s">
+        <v>2630</v>
+      </c>
+      <c r="M288" s="3" t="s">
+        <v>524</v>
+      </c>
+      <c r="N288" s="3" t="s">
+        <v>1397</v>
+      </c>
+      <c r="O288" s="3" t="s">
+        <v>2631</v>
+      </c>
+      <c r="P288" s="3" t="s">
+        <v>2632</v>
+      </c>
+      <c r="Q288" s="3">
+        <v>0</v>
+      </c>
+      <c r="R288" s="3" t="s">
+        <v>833</v>
+      </c>
+    </row>
+    <row r="289" spans="2:18" x14ac:dyDescent="0.25">
+      <c r="B289" s="3" t="s">
+        <v>2633</v>
+      </c>
+      <c r="C289" s="3" t="s">
+        <v>2634</v>
+      </c>
+      <c r="D289" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="E289" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F289" s="3">
+        <v>3</v>
+      </c>
+      <c r="G289" s="3">
+        <v>3</v>
+      </c>
+      <c r="H289" s="3" t="s">
+        <v>2635</v>
+      </c>
+      <c r="I289" s="3">
+        <v>0</v>
+      </c>
+      <c r="J289" s="3" t="s">
+        <v>2636</v>
+      </c>
+      <c r="K289" s="3" t="s">
+        <v>2637</v>
+      </c>
+      <c r="L289" s="3" t="s">
+        <v>2638</v>
+      </c>
+      <c r="M289" s="3" t="s">
+        <v>2639</v>
+      </c>
+      <c r="N289" s="3" t="s">
+        <v>2640</v>
+      </c>
+      <c r="O289" s="3" t="s">
+        <v>2641</v>
+      </c>
+      <c r="P289" s="3" t="s">
+        <v>2642</v>
+      </c>
+      <c r="Q289" s="3">
+        <v>0</v>
+      </c>
+      <c r="R289" s="3" t="s">
+        <v>1527</v>
+      </c>
+    </row>
+    <row r="290" spans="2:18" x14ac:dyDescent="0.25">
+      <c r="B290" s="3" t="s">
+        <v>366</v>
+      </c>
+      <c r="C290" s="3" t="s">
+        <v>367</v>
+      </c>
+      <c r="D290" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="E290" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="F290" s="3">
+        <v>4</v>
+      </c>
+      <c r="G290" s="3">
+        <v>3</v>
+      </c>
+      <c r="H290" s="3" t="s">
+        <v>2643</v>
+      </c>
+      <c r="I290" s="3">
+        <v>0</v>
+      </c>
+      <c r="J290" s="3" t="s">
+        <v>2495</v>
+      </c>
+      <c r="K290" s="3" t="s">
+        <v>762</v>
+      </c>
+      <c r="L290" s="3" t="s">
+        <v>1222</v>
+      </c>
+      <c r="M290" s="3" t="s">
+        <v>789</v>
+      </c>
+      <c r="N290" s="3" t="s">
+        <v>1398</v>
+      </c>
+      <c r="O290" s="3" t="s">
+        <v>1399</v>
+      </c>
+      <c r="P290" s="3" t="s">
+        <v>2644</v>
+      </c>
+      <c r="Q290" s="3">
+        <v>0</v>
+      </c>
+      <c r="R290" s="3" t="s">
+        <v>1257</v>
+      </c>
+    </row>
+    <row r="291" spans="2:18" x14ac:dyDescent="0.25">
+      <c r="B291" s="3" t="s">
+        <v>2645</v>
+      </c>
+      <c r="C291" s="3" t="s">
+        <v>2646</v>
+      </c>
+      <c r="D291" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="E291" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F291" s="3">
+        <v>3</v>
+      </c>
+      <c r="G291" s="3">
+        <v>3</v>
+      </c>
+      <c r="H291" s="3" t="s">
+        <v>2647</v>
+      </c>
+      <c r="I291" s="3">
+        <v>0</v>
+      </c>
+      <c r="J291" s="3" t="s">
+        <v>888</v>
+      </c>
+      <c r="K291" s="3" t="s">
+        <v>2600</v>
+      </c>
+      <c r="L291" s="3" t="s">
+        <v>2648</v>
+      </c>
+      <c r="M291" s="3" t="s">
+        <v>2649</v>
+      </c>
+      <c r="N291" s="3" t="s">
+        <v>2650</v>
+      </c>
+      <c r="O291" s="3" t="s">
+        <v>959</v>
+      </c>
+      <c r="P291" s="3" t="s">
+        <v>1683</v>
+      </c>
+      <c r="Q291" s="3">
+        <v>0</v>
+      </c>
+      <c r="R291" s="3" t="s">
+        <v>711</v>
+      </c>
+    </row>
+    <row r="292" spans="2:18" x14ac:dyDescent="0.25">
+      <c r="B292" s="3" t="s">
+        <v>169</v>
+      </c>
+      <c r="C292" s="3" t="s">
+        <v>170</v>
+      </c>
+      <c r="D292" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="E292" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="F292" s="3">
+        <v>4</v>
+      </c>
+      <c r="G292" s="3">
+        <v>4</v>
+      </c>
+      <c r="H292" s="3">
+        <v>218</v>
+      </c>
+      <c r="I292" s="3" t="s">
+        <v>1400</v>
+      </c>
+      <c r="J292" s="3" t="s">
+        <v>1253</v>
+      </c>
+      <c r="K292" s="3" t="s">
+        <v>1879</v>
+      </c>
+      <c r="L292" s="3" t="s">
+        <v>707</v>
+      </c>
+      <c r="M292" s="3" t="s">
+        <v>592</v>
+      </c>
+      <c r="N292" s="3" t="s">
+        <v>1401</v>
+      </c>
+      <c r="O292" s="3" t="s">
+        <v>1402</v>
+      </c>
+      <c r="P292" s="3" t="s">
+        <v>2651</v>
+      </c>
+      <c r="Q292" s="3">
+        <v>1</v>
+      </c>
+      <c r="R292" s="3" t="s">
+        <v>1226</v>
+      </c>
+    </row>
+    <row r="293" spans="2:18" x14ac:dyDescent="0.25">
+      <c r="B293" s="3" t="s">
+        <v>368</v>
+      </c>
+      <c r="C293" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D293" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E293" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="F293" s="3">
+        <v>3</v>
+      </c>
+      <c r="G293" s="3">
+        <v>4</v>
+      </c>
+      <c r="H293" s="3" t="s">
+        <v>2652</v>
+      </c>
+      <c r="I293" s="3" t="s">
+        <v>2653</v>
+      </c>
+      <c r="J293" s="3" t="s">
+        <v>1067</v>
+      </c>
+      <c r="K293" s="3" t="s">
+        <v>2654</v>
+      </c>
+      <c r="L293" s="3" t="s">
+        <v>578</v>
+      </c>
+      <c r="M293" s="3" t="s">
+        <v>715</v>
+      </c>
+      <c r="N293" s="3" t="s">
+        <v>1403</v>
+      </c>
+      <c r="O293" s="3" t="s">
+        <v>2655</v>
+      </c>
+      <c r="P293" s="3" t="s">
+        <v>2656</v>
+      </c>
+      <c r="Q293" s="3">
+        <v>1</v>
+      </c>
+      <c r="R293" s="3" t="s">
+        <v>1004</v>
+      </c>
+    </row>
+    <row r="294" spans="2:18" x14ac:dyDescent="0.25">
+      <c r="B294" s="3" t="s">
+        <v>2657</v>
+      </c>
+      <c r="C294" s="3" t="s">
+        <v>2658</v>
+      </c>
+      <c r="D294" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="E294" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="F294" s="3">
+        <v>3</v>
+      </c>
+      <c r="G294" s="3">
+        <v>3</v>
+      </c>
+      <c r="H294" s="3" t="s">
+        <v>2659</v>
+      </c>
+      <c r="I294" s="3">
+        <v>0</v>
+      </c>
+      <c r="J294" s="3" t="s">
+        <v>1492</v>
+      </c>
+      <c r="K294" s="3" t="s">
+        <v>2660</v>
+      </c>
+      <c r="L294" s="3" t="s">
+        <v>2484</v>
+      </c>
+      <c r="M294" s="3" t="s">
+        <v>726</v>
+      </c>
+      <c r="N294" s="3" t="s">
+        <v>2661</v>
+      </c>
+      <c r="O294" s="3" t="s">
+        <v>2662</v>
+      </c>
+      <c r="P294" s="3" t="s">
+        <v>2663</v>
+      </c>
+      <c r="Q294" s="3">
+        <v>0</v>
+      </c>
+      <c r="R294" s="3" t="s">
+        <v>1005</v>
+      </c>
+    </row>
+    <row r="295" spans="2:18" x14ac:dyDescent="0.25">
+      <c r="B295" s="3" t="s">
+        <v>2664</v>
+      </c>
+      <c r="C295" s="3" t="s">
+        <v>2658</v>
+      </c>
+      <c r="D295" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E295" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="F295" s="3">
+        <v>3</v>
+      </c>
+      <c r="G295" s="3">
+        <v>3</v>
+      </c>
+      <c r="H295" s="3" t="s">
+        <v>2665</v>
+      </c>
+      <c r="I295" s="3">
+        <v>0</v>
+      </c>
+      <c r="J295" s="3" t="s">
+        <v>2666</v>
+      </c>
+      <c r="K295" s="3" t="s">
+        <v>2660</v>
+      </c>
+      <c r="L295" s="3" t="s">
+        <v>2484</v>
+      </c>
+      <c r="M295" s="3" t="s">
+        <v>726</v>
+      </c>
+      <c r="N295" s="3" t="s">
+        <v>2661</v>
+      </c>
+      <c r="O295" s="3" t="s">
+        <v>2667</v>
+      </c>
+      <c r="P295" s="3" t="s">
+        <v>2663</v>
+      </c>
+      <c r="Q295" s="3">
+        <v>0</v>
+      </c>
+      <c r="R295" s="3" t="s">
+        <v>1005</v>
+      </c>
+    </row>
+    <row r="296" spans="2:18" x14ac:dyDescent="0.25">
+      <c r="B296" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="C296" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="D296" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="E296" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F296" s="3">
+        <v>4</v>
+      </c>
+      <c r="G296" s="3">
+        <v>4</v>
+      </c>
+      <c r="H296" s="3" t="s">
+        <v>2668</v>
+      </c>
+      <c r="I296" s="3">
+        <v>0</v>
+      </c>
+      <c r="J296" s="3" t="s">
+        <v>1044</v>
+      </c>
+      <c r="K296" s="3" t="s">
+        <v>492</v>
+      </c>
+      <c r="L296" s="3" t="s">
+        <v>799</v>
+      </c>
+      <c r="M296" s="3" t="s">
+        <v>2669</v>
+      </c>
+      <c r="N296" s="3" t="s">
+        <v>1404</v>
+      </c>
+      <c r="O296" s="3" t="s">
+        <v>1362</v>
+      </c>
+      <c r="P296" s="3" t="s">
+        <v>2670</v>
+      </c>
+      <c r="Q296" s="3">
+        <v>0</v>
+      </c>
+      <c r="R296" s="3" t="s">
+        <v>711</v>
+      </c>
+    </row>
+    <row r="297" spans="2:18" x14ac:dyDescent="0.25">
+      <c r="B297" s="3" t="s">
+        <v>323</v>
+      </c>
+      <c r="C297" s="3" t="s">
+        <v>324</v>
+      </c>
+      <c r="D297" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="E297" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="F297" s="3">
+        <v>4</v>
+      </c>
+      <c r="G297" s="3">
+        <v>3</v>
+      </c>
+      <c r="H297" s="3" t="s">
+        <v>2671</v>
+      </c>
+      <c r="I297" s="3" t="s">
+        <v>1405</v>
+      </c>
+      <c r="J297" s="3" t="s">
+        <v>1141</v>
+      </c>
+      <c r="K297" s="3" t="s">
+        <v>2346</v>
+      </c>
+      <c r="L297" s="3" t="s">
+        <v>1860</v>
+      </c>
+      <c r="M297" s="3" t="s">
+        <v>1848</v>
+      </c>
+      <c r="N297" s="3" t="s">
+        <v>1406</v>
+      </c>
+      <c r="O297" s="3" t="s">
+        <v>2672</v>
+      </c>
+      <c r="P297" s="3" t="s">
+        <v>2673</v>
+      </c>
+      <c r="Q297" s="3">
+        <v>0</v>
+      </c>
+      <c r="R297" s="3" t="s">
+        <v>851</v>
+      </c>
+    </row>
+    <row r="298" spans="2:18" x14ac:dyDescent="0.25">
+      <c r="B298" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="C298" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="D298" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="E298" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="F298" s="3">
+        <v>4</v>
+      </c>
+      <c r="G298" s="3">
+        <v>4</v>
+      </c>
+      <c r="H298" s="3" t="s">
+        <v>2674</v>
+      </c>
+      <c r="I298" s="3">
+        <v>0</v>
+      </c>
+      <c r="J298" s="3" t="s">
+        <v>1099</v>
+      </c>
+      <c r="K298" s="3" t="s">
+        <v>558</v>
+      </c>
+      <c r="L298" s="3" t="s">
+        <v>490</v>
+      </c>
+      <c r="M298" s="3" t="s">
+        <v>2675</v>
+      </c>
+      <c r="N298" s="3" t="s">
+        <v>1407</v>
+      </c>
+      <c r="O298" s="3" t="s">
+        <v>2434</v>
+      </c>
+      <c r="P298" s="3" t="s">
+        <v>2676</v>
+      </c>
+      <c r="Q298" s="3">
+        <v>0</v>
+      </c>
+      <c r="R298" s="3" t="s">
+        <v>1226</v>
+      </c>
+    </row>
+    <row r="299" spans="2:18" x14ac:dyDescent="0.25">
+      <c r="B299" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="C299" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="D299" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="E299" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F299" s="3">
+        <v>3</v>
+      </c>
+      <c r="G299" s="3">
+        <v>4</v>
+      </c>
+      <c r="H299" s="3" t="s">
+        <v>2677</v>
+      </c>
+      <c r="I299" s="3" t="s">
+        <v>1409</v>
+      </c>
+      <c r="J299" s="3" t="s">
+        <v>1241</v>
+      </c>
+      <c r="K299" s="3" t="s">
+        <v>2678</v>
+      </c>
+      <c r="L299" s="3" t="s">
+        <v>1844</v>
+      </c>
+      <c r="M299" s="3" t="s">
+        <v>801</v>
+      </c>
+      <c r="N299" s="3" t="s">
+        <v>1410</v>
+      </c>
+      <c r="O299" s="3" t="s">
+        <v>2679</v>
+      </c>
+      <c r="P299" s="3" t="s">
+        <v>2680</v>
+      </c>
+      <c r="Q299" s="3">
+        <v>0</v>
+      </c>
+      <c r="R299" s="3" t="s">
+        <v>822</v>
+      </c>
+    </row>
+    <row r="300" spans="2:18" x14ac:dyDescent="0.25">
+      <c r="B300" s="3" t="s">
+        <v>325</v>
+      </c>
+      <c r="C300" s="3" t="s">
+        <v>326</v>
+      </c>
+      <c r="D300" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="E300" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="F300" s="3">
+        <v>4</v>
+      </c>
+      <c r="G300" s="3">
+        <v>3</v>
+      </c>
+      <c r="H300" s="3" t="s">
+        <v>2681</v>
+      </c>
+      <c r="I300" s="3" t="s">
+        <v>1411</v>
+      </c>
+      <c r="J300" s="3" t="s">
+        <v>1201</v>
+      </c>
+      <c r="K300" s="3" t="s">
+        <v>862</v>
+      </c>
+      <c r="L300" s="3" t="s">
+        <v>2682</v>
+      </c>
+      <c r="M300" s="3" t="s">
+        <v>2683</v>
+      </c>
+      <c r="N300" s="3" t="s">
+        <v>1412</v>
+      </c>
+      <c r="O300" s="3" t="s">
+        <v>1734</v>
+      </c>
+      <c r="P300" s="3" t="s">
+        <v>2684</v>
+      </c>
+      <c r="Q300" s="3">
+        <v>0</v>
+      </c>
+      <c r="R300" s="3" t="s">
+        <v>1108</v>
+      </c>
+    </row>
+    <row r="301" spans="2:18" x14ac:dyDescent="0.25">
+      <c r="B301" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="C301" s="3" t="s">
+        <v>141</v>
+      </c>
+      <c r="D301" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E301" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="F301" s="3">
+        <v>4</v>
+      </c>
+      <c r="G301" s="3">
+        <v>4</v>
+      </c>
+      <c r="H301" s="3" t="s">
+        <v>2685</v>
+      </c>
+      <c r="I301" s="3" t="s">
+        <v>1413</v>
+      </c>
+      <c r="J301" s="3" t="s">
+        <v>872</v>
+      </c>
+      <c r="K301" s="3" t="s">
+        <v>514</v>
+      </c>
+      <c r="L301" s="3" t="s">
+        <v>708</v>
+      </c>
+      <c r="M301" s="3" t="s">
+        <v>2686</v>
+      </c>
+      <c r="N301" s="3" t="s">
+        <v>1415</v>
+      </c>
+      <c r="O301" s="3" t="s">
+        <v>2687</v>
+      </c>
+      <c r="P301" s="3" t="s">
+        <v>2688</v>
+      </c>
+      <c r="Q301" s="3">
+        <v>1</v>
+      </c>
+      <c r="R301" s="3" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="302" spans="2:18" x14ac:dyDescent="0.25">
+      <c r="B302" s="3" t="s">
+        <v>2689</v>
+      </c>
+      <c r="C302" s="3" t="s">
+        <v>2690</v>
+      </c>
+      <c r="D302" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="E302" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F302" s="3">
+        <v>4</v>
+      </c>
+      <c r="G302" s="3">
+        <v>4</v>
+      </c>
+      <c r="H302" s="3" t="s">
+        <v>2691</v>
+      </c>
+      <c r="I302" s="3" t="s">
+        <v>2692</v>
+      </c>
+      <c r="J302" s="3" t="s">
+        <v>1675</v>
+      </c>
+      <c r="K302" s="3" t="s">
+        <v>1070</v>
+      </c>
+      <c r="L302" s="3" t="s">
+        <v>2548</v>
+      </c>
+      <c r="M302" s="3" t="s">
+        <v>631</v>
+      </c>
+      <c r="N302" s="3" t="s">
+        <v>2693</v>
+      </c>
+      <c r="O302" s="3" t="s">
+        <v>2694</v>
+      </c>
+      <c r="P302" s="3" t="s">
+        <v>2695</v>
+      </c>
+      <c r="Q302" s="3">
+        <v>1</v>
+      </c>
+      <c r="R302" s="3" t="s">
+        <v>1229</v>
+      </c>
+    </row>
+    <row r="303" spans="2:18" x14ac:dyDescent="0.25">
+      <c r="B303" s="3" t="s">
+        <v>188</v>
+      </c>
+      <c r="C303" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="D303" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="E303" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F303" s="3">
+        <v>3</v>
+      </c>
+      <c r="G303" s="3">
+        <v>3</v>
+      </c>
+      <c r="H303" s="3" t="s">
+        <v>2696</v>
+      </c>
+      <c r="I303" s="3">
+        <v>63</v>
+      </c>
+      <c r="J303" s="3" t="s">
+        <v>1386</v>
+      </c>
+      <c r="K303" s="3" t="s">
+        <v>2077</v>
+      </c>
+      <c r="L303" s="3" t="s">
+        <v>676</v>
+      </c>
+      <c r="M303" s="3" t="s">
+        <v>804</v>
+      </c>
+      <c r="N303" s="3" t="s">
+        <v>1417</v>
+      </c>
+      <c r="O303" s="3" t="s">
+        <v>1418</v>
+      </c>
+      <c r="P303" s="3" t="s">
+        <v>2695</v>
+      </c>
+      <c r="Q303" s="3">
+        <v>0</v>
+      </c>
+      <c r="R303" s="3" t="s">
+        <v>814</v>
+      </c>
+    </row>
+    <row r="304" spans="2:18" x14ac:dyDescent="0.25">
+      <c r="B304" s="3" t="s">
+        <v>390</v>
+      </c>
+      <c r="C304" s="3" t="s">
+        <v>391</v>
+      </c>
+      <c r="D304" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="E304" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="F278" s="3">
-[...36 lines deleted...]
-        <v>1649</v>
+      <c r="F304" s="3">
+        <v>4</v>
+      </c>
+      <c r="G304" s="3">
+        <v>4</v>
+      </c>
+      <c r="H304" s="3" t="s">
+        <v>2697</v>
+      </c>
+      <c r="I304" s="3" t="s">
+        <v>1419</v>
+      </c>
+      <c r="J304" s="3" t="s">
+        <v>806</v>
+      </c>
+      <c r="K304" s="3" t="s">
+        <v>2698</v>
+      </c>
+      <c r="L304" s="3" t="s">
+        <v>694</v>
+      </c>
+      <c r="M304" s="3" t="s">
+        <v>805</v>
+      </c>
+      <c r="N304" s="3" t="s">
+        <v>1420</v>
+      </c>
+      <c r="O304" s="3" t="s">
+        <v>2699</v>
+      </c>
+      <c r="P304" s="3" t="s">
+        <v>2700</v>
+      </c>
+      <c r="Q304" s="3">
+        <v>0</v>
+      </c>
+      <c r="R304" s="3" t="s">
+        <v>1027</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="B11:R11" xr:uid="{00000000-0001-0000-0000-000000000000}">
     <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="B12:R298">
       <sortCondition ref="E11"/>
     </sortState>
   </autoFilter>
   <hyperlinks>
     <hyperlink ref="B9" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId2"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>