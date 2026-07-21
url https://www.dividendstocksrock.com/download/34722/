--- v2 (2026-06-09)
+++ v3 (2026-07-21)
@@ -1,72 +1,73 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://d.docs.live.net/aaa1a6dcf32e4bf0/Documents/M72/DSR/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="217" documentId="13_ncr:1_{B9390D53-68C6-4E74-85D0-45E257D0D973}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{7C722906-830A-485A-AD0A-44B423A72022}"/>
+  <xr:revisionPtr revIDLastSave="222" documentId="13_ncr:1_{B9390D53-68C6-4E74-85D0-45E257D0D973}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{44069748-D2CF-45BF-8D36-3A769919E716}"/>
   <bookViews>
-    <workbookView xWindow="13635" yWindow="675" windowWidth="24690" windowHeight="18375" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="15090" yWindow="135" windowWidth="23415" windowHeight="20520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Dividend Rock Star List" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Dividend Rock Star List'!$B$11:$R$11</definedName>
   </definedNames>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3971" uniqueCount="2702">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3816" uniqueCount="2628">
   <si>
     <t>Symbol</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Mkt</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Pro Rating</t>
   </si>
   <si>
     <t>Dvd Safety</t>
   </si>
   <si>
     <t>Current Price</t>
   </si>
   <si>
     <t>DDM</t>
   </si>
   <si>
@@ -207,83 +208,71 @@
   <si>
     <t xml:space="preserve">Broadridge Financial Solutions Inc </t>
   </si>
   <si>
     <t xml:space="preserve">Caterpillar Inc </t>
   </si>
   <si>
     <t xml:space="preserve">CCL Industries Inc </t>
   </si>
   <si>
     <t xml:space="preserve">CCL.B.TO </t>
   </si>
   <si>
     <t xml:space="preserve">CDW </t>
   </si>
   <si>
     <t xml:space="preserve">CDW Corp </t>
   </si>
   <si>
     <t xml:space="preserve">CMS </t>
   </si>
   <si>
     <t xml:space="preserve">CMS Energy Corp </t>
   </si>
   <si>
-    <t xml:space="preserve">DE </t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">DHI </t>
   </si>
   <si>
     <t xml:space="preserve">DOL.TO </t>
   </si>
   <si>
     <t xml:space="preserve">Dollarama Inc </t>
   </si>
   <si>
     <t xml:space="preserve">EQIX </t>
   </si>
   <si>
     <t xml:space="preserve">Equinix Inc </t>
   </si>
   <si>
     <t xml:space="preserve">FFIN </t>
   </si>
   <si>
     <t xml:space="preserve">First Financial Bankshares Inc </t>
   </si>
   <si>
-    <t xml:space="preserve">FRME </t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">FULT </t>
   </si>
   <si>
     <t xml:space="preserve">Fulton Financial Corp </t>
   </si>
   <si>
     <t xml:space="preserve">HUBB </t>
   </si>
   <si>
     <t xml:space="preserve">Hubbell Inc </t>
   </si>
   <si>
     <t xml:space="preserve">INTU </t>
   </si>
   <si>
     <t xml:space="preserve">Intuit Inc </t>
   </si>
   <si>
     <t xml:space="preserve">ITW </t>
   </si>
   <si>
     <t xml:space="preserve">Illinois Tool Works Inc </t>
   </si>
   <si>
     <t xml:space="preserve">JPM </t>
@@ -426,104 +415,92 @@
   <si>
     <t xml:space="preserve">Snap-On Inc </t>
   </si>
   <si>
     <t xml:space="preserve">STLD </t>
   </si>
   <si>
     <t xml:space="preserve">Steel Dynamics Inc </t>
   </si>
   <si>
     <t xml:space="preserve">TIH.TO </t>
   </si>
   <si>
     <t xml:space="preserve">Toromont Industries Ltd </t>
   </si>
   <si>
     <t xml:space="preserve">WCN.TO </t>
   </si>
   <si>
     <t xml:space="preserve">WEC </t>
   </si>
   <si>
     <t xml:space="preserve">WEC Energy Group Inc </t>
   </si>
   <si>
-    <t xml:space="preserve">WSM </t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">WTFC </t>
   </si>
   <si>
     <t xml:space="preserve">Wintrust Financial Corp </t>
   </si>
   <si>
     <t xml:space="preserve">WTRG </t>
   </si>
   <si>
     <t xml:space="preserve">Essential Utilities Inc </t>
   </si>
   <si>
     <t xml:space="preserve">X.TO </t>
   </si>
   <si>
     <t xml:space="preserve">TMX Group Ltd </t>
   </si>
   <si>
     <t xml:space="preserve">ELV </t>
   </si>
   <si>
     <t xml:space="preserve">Elevance Health Inc </t>
   </si>
   <si>
     <t xml:space="preserve">ARES </t>
   </si>
   <si>
     <t xml:space="preserve">Ares Management Corp </t>
   </si>
   <si>
     <t xml:space="preserve">AXP </t>
   </si>
   <si>
     <t xml:space="preserve">American Express Co </t>
   </si>
   <si>
     <t xml:space="preserve">FCFS </t>
   </si>
   <si>
     <t xml:space="preserve">Firstcash Holdings Inc </t>
   </si>
   <si>
-    <t xml:space="preserve">IEX </t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">PRI </t>
   </si>
   <si>
     <t xml:space="preserve">Primerica Inc </t>
   </si>
   <si>
     <t xml:space="preserve">TJX </t>
   </si>
   <si>
     <t xml:space="preserve">TJX Companies Inc </t>
   </si>
   <si>
     <t xml:space="preserve">ADEN.TO </t>
   </si>
   <si>
     <t xml:space="preserve">ADENTRA Inc </t>
   </si>
   <si>
     <t xml:space="preserve">TOL </t>
   </si>
   <si>
     <t xml:space="preserve">Toll Brothers Inc </t>
   </si>
   <si>
     <t xml:space="preserve">CTSH </t>
@@ -741,53 +718,50 @@
   <si>
     <t xml:space="preserve">Pultegroup Inc </t>
   </si>
   <si>
     <t xml:space="preserve">BMO </t>
   </si>
   <si>
     <t xml:space="preserve">Bank of Montreal </t>
   </si>
   <si>
     <t xml:space="preserve">BMO.TO </t>
   </si>
   <si>
     <t xml:space="preserve">MRU.TO </t>
   </si>
   <si>
     <t xml:space="preserve">Metro Inc </t>
   </si>
   <si>
     <t xml:space="preserve">TVK.TO </t>
   </si>
   <si>
     <t xml:space="preserve">TerraVest Industries Inc </t>
   </si>
   <si>
-    <t xml:space="preserve">BK </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">NEE </t>
   </si>
   <si>
     <t xml:space="preserve">Nextera Energy Inc </t>
   </si>
   <si>
     <t xml:space="preserve">NOC </t>
   </si>
   <si>
     <t xml:space="preserve">Northrop Grumman Corp </t>
   </si>
   <si>
     <t xml:space="preserve">SYK </t>
   </si>
   <si>
     <t xml:space="preserve">Stryker Corp </t>
   </si>
   <si>
     <t xml:space="preserve">CMI </t>
   </si>
   <si>
     <t xml:space="preserve">Cummins Inc </t>
   </si>
   <si>
     <t xml:space="preserve">Hartford Insurance Group Inc </t>
@@ -921,53 +895,50 @@
   <si>
     <t xml:space="preserve">CCDBF </t>
   </si>
   <si>
     <t xml:space="preserve">CCL.A.TO </t>
   </si>
   <si>
     <t xml:space="preserve">CMCSA </t>
   </si>
   <si>
     <t xml:space="preserve">Comcast Corp </t>
   </si>
   <si>
     <t xml:space="preserve">CSL </t>
   </si>
   <si>
     <t xml:space="preserve">Carlisle Companies Inc </t>
   </si>
   <si>
     <t xml:space="preserve">CTRA </t>
   </si>
   <si>
     <t xml:space="preserve">Coterra Energy Inc </t>
   </si>
   <si>
-    <t xml:space="preserve">Clearway Energy Inc </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">DPZ </t>
   </si>
   <si>
     <t xml:space="preserve">Domino's Pizza Inc </t>
   </si>
   <si>
     <t xml:space="preserve">EIX </t>
   </si>
   <si>
     <t xml:space="preserve">Edison International </t>
   </si>
   <si>
     <t xml:space="preserve">FSV.TO </t>
   </si>
   <si>
     <t xml:space="preserve">FirstService Corp </t>
   </si>
   <si>
     <t xml:space="preserve">Hammond Power Solutions Inc </t>
   </si>
   <si>
     <t xml:space="preserve">HPS.A.TO </t>
   </si>
   <si>
     <t xml:space="preserve">JJSF </t>
@@ -1053,107 +1024,92 @@
   <si>
     <t xml:space="preserve">CM.TO </t>
   </si>
   <si>
     <t xml:space="preserve">Coca-Cola Co </t>
   </si>
   <si>
     <t xml:space="preserve">FAST </t>
   </si>
   <si>
     <t xml:space="preserve">Fastenal Co </t>
   </si>
   <si>
     <t xml:space="preserve">FTT.TO </t>
   </si>
   <si>
     <t xml:space="preserve">Finning International Inc </t>
   </si>
   <si>
     <t xml:space="preserve">GLPI </t>
   </si>
   <si>
     <t xml:space="preserve">Gaming and Leisure Properties Inc </t>
   </si>
   <si>
-    <t xml:space="preserve">HLF.TO </t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">IDCC </t>
   </si>
   <si>
     <t xml:space="preserve">InterDigital Inc </t>
   </si>
   <si>
     <t xml:space="preserve">KEY.TO </t>
   </si>
   <si>
     <t xml:space="preserve">Keyera Corp </t>
   </si>
   <si>
     <t xml:space="preserve">L.TO </t>
   </si>
   <si>
     <t xml:space="preserve">Loblaw Companies Ltd </t>
   </si>
   <si>
     <t xml:space="preserve">NDAQ </t>
   </si>
   <si>
     <t xml:space="preserve">Nasdaq Inc </t>
   </si>
   <si>
     <t xml:space="preserve">NEU </t>
   </si>
   <si>
     <t xml:space="preserve">NewMarket Corp </t>
   </si>
   <si>
     <t xml:space="preserve">SCCO </t>
   </si>
   <si>
     <t xml:space="preserve">Southern Copper Corp </t>
   </si>
   <si>
     <t xml:space="preserve">SRCE </t>
   </si>
   <si>
     <t xml:space="preserve">1st Source Corp </t>
   </si>
   <si>
-    <t xml:space="preserve">TD </t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">TGLS </t>
   </si>
   <si>
     <t xml:space="preserve">Tecnoglass Inc </t>
   </si>
   <si>
     <t xml:space="preserve">TSCO </t>
   </si>
   <si>
     <t xml:space="preserve">Tractor Supply Co </t>
   </si>
   <si>
     <t xml:space="preserve">WFC </t>
   </si>
   <si>
     <t xml:space="preserve">Wells Fargo &amp; Co </t>
   </si>
   <si>
     <t xml:space="preserve">WN.TO </t>
   </si>
   <si>
     <t xml:space="preserve">George Weston Ltd </t>
   </si>
   <si>
     <t xml:space="preserve">AMGN </t>
@@ -1320,56 +1276,50 @@
   <si>
     <t xml:space="preserve">California Water Service Group </t>
   </si>
   <si>
     <t xml:space="preserve">EOG </t>
   </si>
   <si>
     <t xml:space="preserve">EOG Resources Inc </t>
   </si>
   <si>
     <t xml:space="preserve">ES </t>
   </si>
   <si>
     <t xml:space="preserve">Eversource Energy </t>
   </si>
   <si>
     <t xml:space="preserve">GRMN </t>
   </si>
   <si>
     <t xml:space="preserve">Garmin Ltd </t>
   </si>
   <si>
     <t xml:space="preserve">IFCZF </t>
   </si>
   <si>
-    <t xml:space="preserve">MAIN </t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">MPLX </t>
   </si>
   <si>
     <t xml:space="preserve">MPLX LP </t>
   </si>
   <si>
     <t xml:space="preserve">MTB </t>
   </si>
   <si>
     <t xml:space="preserve">M&amp;T Bank Corp </t>
   </si>
   <si>
     <t xml:space="preserve">NI </t>
   </si>
   <si>
     <t xml:space="preserve">NiSource Inc </t>
   </si>
   <si>
     <t xml:space="preserve">PAA </t>
   </si>
   <si>
     <t xml:space="preserve">Plains All American Pipeline LP </t>
   </si>
   <si>
     <t xml:space="preserve">PEY.TO </t>
@@ -1401,1106 +1351,677 @@
   <si>
     <t xml:space="preserve">TRGP </t>
   </si>
   <si>
     <t xml:space="preserve">Targa Resources Corp </t>
   </si>
   <si>
     <t xml:space="preserve">LNR.TO </t>
   </si>
   <si>
     <t xml:space="preserve">Linamar Corp </t>
   </si>
   <si>
     <t xml:space="preserve">NJR </t>
   </si>
   <si>
     <t xml:space="preserve">New Jersey Resources Corp </t>
   </si>
   <si>
     <t xml:space="preserve">ORCL </t>
   </si>
   <si>
     <t xml:space="preserve">Oracle Corp </t>
   </si>
   <si>
-    <t xml:space="preserve">OXM </t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">ROP </t>
   </si>
   <si>
     <t xml:space="preserve">Roper Technologies Inc </t>
   </si>
   <si>
     <t>AVG 5yr Dvd Yield</t>
   </si>
   <si>
     <t>3.06%</t>
   </si>
   <si>
-    <t>8.54%</t>
-[...1 lines deleted...]
-  <si>
     <t>6.41%</t>
   </si>
   <si>
     <t>8.50%</t>
   </si>
   <si>
     <t>18.13%</t>
   </si>
   <si>
-    <t>6.66%</t>
-[...1 lines deleted...]
-  <si>
     <t>13.64%</t>
   </si>
   <si>
     <t>11.51%</t>
   </si>
   <si>
-    <t>12.62%</t>
-[...1 lines deleted...]
-  <si>
     <t>7.69%</t>
   </si>
   <si>
     <t>6.94%</t>
   </si>
   <si>
     <t>8.25%</t>
   </si>
   <si>
-    <t>6.32%</t>
-[...4 lines deleted...]
-  <si>
     <t>9.60%</t>
   </si>
   <si>
-    <t>12.67%</t>
-[...4 lines deleted...]
-  <si>
     <t>24.24%</t>
   </si>
   <si>
-    <t>8.18%</t>
-[...7 lines deleted...]
-  <si>
     <t>10.20%</t>
   </si>
   <si>
-    <t>10.81%</t>
-[...1 lines deleted...]
-  <si>
     <t>7.53%</t>
   </si>
   <si>
     <t>5.34%</t>
   </si>
   <si>
     <t>3.44%</t>
   </si>
   <si>
     <t>9.88%</t>
   </si>
   <si>
     <t>8.60%</t>
   </si>
   <si>
     <t>9.91%</t>
   </si>
   <si>
-    <t>9.85%</t>
-[...1 lines deleted...]
-  <si>
     <t>4.82%</t>
   </si>
   <si>
-    <t>6.54%</t>
-[...1 lines deleted...]
-  <si>
     <t>16.78%</t>
   </si>
   <si>
     <t>1.99%</t>
   </si>
   <si>
-    <t>6.13%</t>
-[...7 lines deleted...]
-  <si>
     <t>3.59%</t>
   </si>
   <si>
-    <t>5.48%</t>
-[...1 lines deleted...]
-  <si>
     <t>7.50%</t>
   </si>
   <si>
     <t>6.98%</t>
   </si>
   <si>
     <t xml:space="preserve">AVA </t>
   </si>
   <si>
     <t xml:space="preserve">Avista Corp </t>
   </si>
   <si>
     <t>1.97%</t>
   </si>
   <si>
     <t>3.38%</t>
   </si>
   <si>
     <t>36.55%</t>
   </si>
   <si>
-    <t>21.72%</t>
-[...4 lines deleted...]
-  <si>
     <t>3.94%</t>
   </si>
   <si>
     <t>7.68%</t>
   </si>
   <si>
-    <t>6.11%</t>
-[...1 lines deleted...]
-  <si>
     <t>8.09%</t>
   </si>
   <si>
     <t>6.40%</t>
   </si>
   <si>
-    <t>10.25%</t>
-[...1 lines deleted...]
-  <si>
     <t>5.73%</t>
   </si>
   <si>
     <t>7.74%</t>
   </si>
   <si>
-    <t>10.49%</t>
-[...1 lines deleted...]
-  <si>
     <t>5.63%</t>
   </si>
   <si>
-    <t>5.15%</t>
-[...1 lines deleted...]
-  <si>
     <t>5.66%</t>
   </si>
   <si>
-    <t>7.03%</t>
-[...10 lines deleted...]
-  <si>
     <t>1.59%</t>
   </si>
   <si>
     <t>4.13%</t>
   </si>
   <si>
-    <t>3.91%</t>
-[...1 lines deleted...]
-  <si>
     <t>1.56%</t>
   </si>
   <si>
-    <t>7.19%</t>
-[...1 lines deleted...]
-  <si>
     <t>5.90%</t>
   </si>
   <si>
     <t>11.94%</t>
   </si>
   <si>
     <t>12.69%</t>
   </si>
   <si>
     <t>29.20%</t>
   </si>
   <si>
     <t>222.88%</t>
   </si>
   <si>
     <t>20.75%</t>
   </si>
   <si>
-    <t>15.74%</t>
-[...1 lines deleted...]
-  <si>
     <t>14.29%</t>
   </si>
   <si>
-    <t>10.86%</t>
-[...4 lines deleted...]
-  <si>
     <t>7.59%</t>
   </si>
   <si>
     <t>10.68%</t>
   </si>
   <si>
     <t>7.67%</t>
   </si>
   <si>
     <t>10.56%</t>
   </si>
   <si>
-    <t>6.45%</t>
-[...1 lines deleted...]
-  <si>
     <t>3.46%</t>
   </si>
   <si>
     <t>9.79%</t>
   </si>
   <si>
-    <t>6.87%</t>
-[...1 lines deleted...]
-  <si>
     <t>10.08%</t>
   </si>
   <si>
     <t>9.51%</t>
   </si>
   <si>
-    <t>6.39%</t>
-[...7 lines deleted...]
-  <si>
     <t>5.19%</t>
   </si>
   <si>
-    <t>5.45%</t>
-[...4 lines deleted...]
-  <si>
     <t>4.62%</t>
   </si>
   <si>
-    <t>3.71%</t>
-[...1 lines deleted...]
-  <si>
     <t>11.02%</t>
   </si>
   <si>
     <t>7.62%</t>
   </si>
   <si>
     <t>33.68%</t>
   </si>
   <si>
     <t xml:space="preserve">CRT.UN.TO </t>
   </si>
   <si>
     <t xml:space="preserve">CT Real Estate Investment Trust </t>
   </si>
   <si>
-    <t>5.51%</t>
-[...1 lines deleted...]
-  <si>
     <t>5.98%</t>
   </si>
   <si>
-    <t>16.50%</t>
-[...1 lines deleted...]
-  <si>
     <t>5.92%</t>
   </si>
   <si>
-    <t>4.64%</t>
-[...4 lines deleted...]
-  <si>
     <t>9.40%</t>
   </si>
   <si>
     <t>7.10%</t>
   </si>
   <si>
     <t>9.00%</t>
   </si>
   <si>
     <t>6.82%</t>
   </si>
   <si>
     <t>7.14%</t>
   </si>
   <si>
     <t>4.10%</t>
   </si>
   <si>
-    <t>3.27%</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">DLCG.TO </t>
   </si>
   <si>
     <t xml:space="preserve">Dominion Lending Centres Inc </t>
   </si>
   <si>
     <t>14.54%</t>
   </si>
   <si>
-    <t>18.84%</t>
-[...7 lines deleted...]
-  <si>
     <t>3.16%</t>
   </si>
   <si>
     <t xml:space="preserve">DRI </t>
   </si>
   <si>
     <t xml:space="preserve">Darden Restaurants Inc </t>
   </si>
   <si>
     <t>14.70%</t>
   </si>
   <si>
     <t>12.14%</t>
   </si>
   <si>
     <t>2.62%</t>
   </si>
   <si>
-    <t>11.65%</t>
-[...1 lines deleted...]
-  <si>
     <t>8.77%</t>
   </si>
   <si>
     <t xml:space="preserve">EPD </t>
   </si>
   <si>
     <t xml:space="preserve">Enterprise Products Partners L.P </t>
   </si>
   <si>
-    <t>12.74%</t>
-[...4 lines deleted...]
-  <si>
     <t>5.68%</t>
   </si>
   <si>
     <t>4.79%</t>
   </si>
   <si>
     <t>7.70%</t>
   </si>
   <si>
     <t>7.56%</t>
   </si>
   <si>
-    <t>7.07%</t>
-[...1 lines deleted...]
-  <si>
     <t>5.38%</t>
   </si>
   <si>
-    <t>4.54%</t>
-[...7 lines deleted...]
-  <si>
     <t>2.61%</t>
   </si>
   <si>
     <t>7.91%</t>
   </si>
   <si>
     <t>2.02%</t>
   </si>
   <si>
     <t>5.09%</t>
   </si>
   <si>
-    <t>6.12%</t>
-[...4 lines deleted...]
-  <si>
     <t>14.18%</t>
   </si>
   <si>
-    <t>5.87%</t>
-[...1 lines deleted...]
-  <si>
     <t>14.04%</t>
   </si>
   <si>
-    <t xml:space="preserve">FTS </t>
-[...4 lines deleted...]
-  <si>
     <t>4.86%</t>
   </si>
   <si>
-    <t>6.03%</t>
-[...7 lines deleted...]
-  <si>
     <t>7.51%</t>
   </si>
   <si>
-    <t>10.66%</t>
-[...1 lines deleted...]
-  <si>
     <t>11.16%</t>
   </si>
   <si>
     <t>5.22%</t>
   </si>
   <si>
-    <t xml:space="preserve">GAIN </t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">GEI.TO </t>
   </si>
   <si>
     <t xml:space="preserve">Gibson Energy Inc </t>
   </si>
   <si>
-    <t>11.29%</t>
-[...1 lines deleted...]
-  <si>
     <t>7.94%</t>
   </si>
   <si>
-    <t>5.26%</t>
-[...1 lines deleted...]
-  <si>
     <t>4.16%</t>
   </si>
   <si>
     <t>14.89%</t>
   </si>
   <si>
     <t>5.00%</t>
   </si>
   <si>
-    <t>25.39%</t>
-[...4 lines deleted...]
-  <si>
     <t>16.24%</t>
   </si>
   <si>
-    <t>8.27%</t>
-[...1 lines deleted...]
-  <si>
     <t>23.34%</t>
   </si>
   <si>
     <t>5.06%</t>
   </si>
   <si>
     <t>23.41%</t>
   </si>
   <si>
     <t>25.48%</t>
   </si>
   <si>
-    <t>9.54%</t>
-[...1 lines deleted...]
-  <si>
     <t>7.27%</t>
   </si>
   <si>
     <t>9.10%</t>
   </si>
   <si>
-    <t>10.12%</t>
-[...4 lines deleted...]
-  <si>
     <t>10.46%</t>
   </si>
   <si>
-    <t>17.75%</t>
-[...4 lines deleted...]
-  <si>
     <t>6.16%</t>
   </si>
   <si>
-    <t>8.04%</t>
-[...1 lines deleted...]
-  <si>
     <t>14.52%</t>
   </si>
   <si>
-    <t>11.10%</t>
-[...1 lines deleted...]
-  <si>
     <t>3.09%</t>
   </si>
   <si>
     <t>4.39%</t>
   </si>
   <si>
     <t>13.12%</t>
   </si>
   <si>
     <t>7.30%</t>
   </si>
   <si>
-    <t>27.31%</t>
-[...1 lines deleted...]
-  <si>
     <t>3.90%</t>
   </si>
   <si>
     <t>11.84%</t>
   </si>
   <si>
     <t>20.66%</t>
   </si>
   <si>
     <t>5.11%</t>
   </si>
   <si>
-    <t>5.82%</t>
-[...10 lines deleted...]
-  <si>
     <t xml:space="preserve">MKC </t>
   </si>
   <si>
     <t xml:space="preserve">McCormick &amp; Company Inc </t>
   </si>
   <si>
     <t>16.98%</t>
   </si>
   <si>
     <t>3.36%</t>
   </si>
   <si>
     <t>7.08%</t>
   </si>
   <si>
     <t>36.75%</t>
   </si>
   <si>
-    <t>13.36%</t>
-[...7 lines deleted...]
-  <si>
     <t>13.81%</t>
   </si>
   <si>
     <t>9.71%</t>
   </si>
   <si>
     <t>10.09%</t>
   </si>
   <si>
-    <t>10.30%</t>
-[...1 lines deleted...]
-  <si>
     <t>5.86%</t>
   </si>
   <si>
-    <t>11.75%</t>
-[...1 lines deleted...]
-  <si>
     <t>11.25%</t>
   </si>
   <si>
     <t>12.03%</t>
   </si>
   <si>
     <t>5.16%</t>
   </si>
   <si>
-    <t>8.84%</t>
-[...25 lines deleted...]
-  <si>
     <t>1.94%</t>
   </si>
   <si>
     <t>1.30%</t>
   </si>
   <si>
     <t>2.36%</t>
   </si>
   <si>
-    <t>9.31%</t>
-[...10 lines deleted...]
-  <si>
     <t>6.33%</t>
   </si>
   <si>
     <t>9.09%</t>
   </si>
   <si>
     <t>26.42%</t>
   </si>
   <si>
     <t>5.24%</t>
   </si>
   <si>
     <t>9.62%</t>
   </si>
   <si>
-    <t>8.82%</t>
-[...4 lines deleted...]
-  <si>
     <t>6.96%</t>
   </si>
   <si>
-    <t>7.73%</t>
-[...1 lines deleted...]
-  <si>
     <t>1.80%</t>
   </si>
   <si>
-    <t>106.48%</t>
-[...1 lines deleted...]
-  <si>
     <t>11.59%</t>
   </si>
   <si>
     <t>13.86%</t>
   </si>
   <si>
-    <t>11.07%</t>
-[...7 lines deleted...]
-  <si>
     <t>8.38%</t>
   </si>
   <si>
     <t>9.32%</t>
   </si>
   <si>
     <t>11.38%</t>
   </si>
   <si>
     <t>2.89%</t>
   </si>
   <si>
     <t>18.37%</t>
   </si>
   <si>
-    <t>61.54%</t>
-[...4 lines deleted...]
-  <si>
     <t>2.63%</t>
   </si>
   <si>
     <t>8.59%</t>
   </si>
   <si>
     <t>7.81%</t>
   </si>
   <si>
     <t>2.06%</t>
   </si>
   <si>
-    <t>17.36%</t>
-[...1 lines deleted...]
-  <si>
     <t>7.15%</t>
   </si>
   <si>
-    <t>10.65%</t>
-[...1 lines deleted...]
-  <si>
     <t>7.84%</t>
   </si>
   <si>
     <t>23.28%</t>
   </si>
   <si>
     <t>12.76</t>
   </si>
   <si>
     <t>3.03%</t>
   </si>
   <si>
     <t>11.01%</t>
   </si>
   <si>
-    <t>12.91%</t>
-[...7 lines deleted...]
-  <si>
     <t>22.19%</t>
   </si>
   <si>
-    <t>8.39%</t>
-[...1 lines deleted...]
-  <si>
     <t>6.05%</t>
   </si>
   <si>
     <t>4.78%</t>
   </si>
   <si>
     <t>3.73%</t>
   </si>
   <si>
     <t>1.62%</t>
   </si>
   <si>
-    <t>12.93%</t>
-[...1 lines deleted...]
-  <si>
     <t>16.56%</t>
   </si>
   <si>
-    <t>10.23%</t>
-[...10 lines deleted...]
-  <si>
     <t>6.93%</t>
   </si>
   <si>
     <t xml:space="preserve">SCHW </t>
   </si>
   <si>
     <t xml:space="preserve">Charles Schwab Corp </t>
   </si>
   <si>
-    <t>14.32%</t>
-[...7 lines deleted...]
-  <si>
     <t>9.04%</t>
   </si>
   <si>
-    <t>4.60%</t>
-[...1 lines deleted...]
-  <si>
     <t>3.79%</t>
   </si>
   <si>
     <t>7.21%</t>
   </si>
   <si>
-    <t>10.71%</t>
-[...1 lines deleted...]
-  <si>
     <t>6.29%</t>
   </si>
   <si>
-    <t>14.98%</t>
-[...1 lines deleted...]
-  <si>
     <t>14.34%</t>
   </si>
   <si>
     <t xml:space="preserve">STZ </t>
   </si>
   <si>
     <t xml:space="preserve">Constellation Brands Inc </t>
   </si>
   <si>
     <t>3.80%</t>
   </si>
   <si>
     <t>1.57%</t>
   </si>
   <si>
     <t>5.95%</t>
   </si>
   <si>
     <t>22.05%</t>
   </si>
   <si>
-    <t>11.28%</t>
-[...1 lines deleted...]
-  <si>
     <t>7.29%</t>
   </si>
   <si>
-    <t>9.67%</t>
-[...4 lines deleted...]
-  <si>
     <t>9.69%</t>
   </si>
   <si>
     <t>5.21%</t>
   </si>
   <si>
     <t>12.09%</t>
   </si>
   <si>
     <t>40.40%</t>
   </si>
   <si>
-    <t>31.73%</t>
-[...4 lines deleted...]
-  <si>
     <t>27.11%</t>
   </si>
   <si>
     <t>11.58%</t>
   </si>
   <si>
     <t>7.36%</t>
   </si>
   <si>
-    <t>20.90%</t>
-[...4 lines deleted...]
-  <si>
     <t>13.70%</t>
   </si>
   <si>
-    <t>13.06%</t>
-[...1 lines deleted...]
-  <si>
     <t>35.10%</t>
   </si>
   <si>
-    <t>17.32</t>
-[...1 lines deleted...]
-  <si>
     <t>4.89%</t>
   </si>
   <si>
     <t>6.61%</t>
   </si>
   <si>
     <t xml:space="preserve">Waste Connections, Inc </t>
   </si>
   <si>
-    <t>4.61%</t>
-[...1 lines deleted...]
-  <si>
     <t>35.46%</t>
   </si>
   <si>
     <t>2.32%</t>
   </si>
   <si>
     <t>10.07%</t>
   </si>
   <si>
     <t>8.00%</t>
   </si>
   <si>
     <t>1.36%</t>
   </si>
   <si>
-    <t>9.68%</t>
-[...4 lines deleted...]
-  <si>
     <t>12.52%</t>
   </si>
   <si>
     <t>9.22%</t>
   </si>
   <si>
     <t>8.22%</t>
   </si>
   <si>
-    <t>18.01%</t>
-[...1 lines deleted...]
-  <si>
     <t>2.78%</t>
   </si>
   <si>
     <t>230.37</t>
   </si>
   <si>
     <t>3.65%</t>
   </si>
   <si>
     <t>48.19%</t>
   </si>
   <si>
-    <t>30.88%</t>
-[...1 lines deleted...]
-  <si>
     <t>1.82%</t>
   </si>
   <si>
     <t>33.56</t>
   </si>
   <si>
     <t>18.38</t>
   </si>
   <si>
     <t>1.88%</t>
   </si>
   <si>
     <t>15.57%</t>
   </si>
   <si>
     <t>1.77%</t>
   </si>
   <si>
     <t>156.93</t>
   </si>
   <si>
     <t>1.09%</t>
   </si>
   <si>
     <t>123.40%</t>
@@ -2568,200 +2089,170 @@
   <si>
     <t>2.22%</t>
   </si>
   <si>
     <t>14.61%</t>
   </si>
   <si>
     <t>1.41%</t>
   </si>
   <si>
     <t>0.54%</t>
   </si>
   <si>
     <t>20.32%</t>
   </si>
   <si>
     <t>0.89%</t>
   </si>
   <si>
     <t>0.58%</t>
   </si>
   <si>
     <t>19.28%</t>
   </si>
   <si>
-    <t>34.82</t>
-[...1 lines deleted...]
-  <si>
     <t>0.62%</t>
   </si>
   <si>
     <t>289.44</t>
   </si>
   <si>
     <t>2.91%</t>
   </si>
   <si>
     <t>67.80%</t>
   </si>
   <si>
     <t>3.28%</t>
   </si>
   <si>
-    <t>3.92%</t>
-[...1 lines deleted...]
-  <si>
     <t>126.17%</t>
   </si>
   <si>
     <t>84.74%</t>
   </si>
   <si>
     <t>1.06%</t>
   </si>
   <si>
-    <t>19.58%</t>
-[...1 lines deleted...]
-  <si>
     <t>0.99%</t>
   </si>
   <si>
     <t>1.05%</t>
   </si>
   <si>
     <t>17.02%</t>
   </si>
   <si>
-    <t>19.55%</t>
-[...4 lines deleted...]
-  <si>
     <t>0.80%</t>
   </si>
   <si>
     <t>50.88</t>
   </si>
   <si>
     <t>35.83%</t>
   </si>
   <si>
     <t>30.38%</t>
   </si>
   <si>
     <t>1.95%</t>
   </si>
   <si>
     <t>41.04%</t>
   </si>
   <si>
-    <t>23.35%</t>
-[...4 lines deleted...]
-  <si>
     <t>2.01%</t>
   </si>
   <si>
     <t>271.44%</t>
   </si>
   <si>
     <t>2.76%</t>
   </si>
   <si>
     <t>35.43%</t>
   </si>
   <si>
     <t>37.81%</t>
   </si>
   <si>
     <t>3.23%</t>
   </si>
   <si>
     <t>33.79%</t>
   </si>
   <si>
     <t>26.37%</t>
   </si>
   <si>
     <t>3.83%</t>
   </si>
   <si>
     <t>315.53</t>
   </si>
   <si>
-    <t>0.88%</t>
-[...1 lines deleted...]
-  <si>
     <t>26.54%</t>
   </si>
   <si>
     <t>30.01%</t>
   </si>
   <si>
     <t>0.95%</t>
   </si>
   <si>
     <t>90.87</t>
   </si>
   <si>
     <t>1.07%</t>
   </si>
   <si>
     <t>2.11%</t>
   </si>
   <si>
     <t>46.21%</t>
   </si>
   <si>
     <t>2.58%</t>
   </si>
   <si>
     <t>82.38%</t>
   </si>
   <si>
     <t>4.85%</t>
   </si>
   <si>
     <t>108.5</t>
   </si>
   <si>
     <t>48.18%</t>
   </si>
   <si>
-    <t>39.62%</t>
-[...1 lines deleted...]
-  <si>
     <t>1.74%</t>
   </si>
   <si>
-    <t>2.79%</t>
-[...1 lines deleted...]
-  <si>
     <t>58.33%</t>
   </si>
   <si>
     <t>-54.89%</t>
   </si>
   <si>
     <t>2.21%</t>
   </si>
   <si>
     <t>77.42</t>
   </si>
   <si>
     <t>57.43%</t>
   </si>
   <si>
     <t>2.26%</t>
   </si>
   <si>
     <t>79.8</t>
   </si>
   <si>
     <t>1.18%</t>
   </si>
   <si>
     <t>21.36%</t>
@@ -2775,164 +2266,143 @@
   <si>
     <t>2.10%</t>
   </si>
   <si>
     <t>26.81%</t>
   </si>
   <si>
     <t>22.02%</t>
   </si>
   <si>
     <t>2.48%</t>
   </si>
   <si>
     <t>106.99</t>
   </si>
   <si>
     <t>28.92%</t>
   </si>
   <si>
     <t>1.83%</t>
   </si>
   <si>
     <t>1.19%</t>
   </si>
   <si>
-    <t>44.52</t>
-[...4 lines deleted...]
-  <si>
     <t>2.69%</t>
   </si>
   <si>
     <t>1.32%</t>
   </si>
   <si>
     <t>30.75%</t>
   </si>
   <si>
     <t>26.75%</t>
   </si>
   <si>
     <t>0.77%</t>
   </si>
   <si>
     <t>55.97%</t>
   </si>
   <si>
     <t>4.09%</t>
   </si>
   <si>
-    <t>73.94%</t>
-[...1 lines deleted...]
-  <si>
     <t>2.00%</t>
   </si>
   <si>
     <t>23.59%</t>
   </si>
   <si>
     <t>2.93%</t>
   </si>
   <si>
     <t>49.09%</t>
   </si>
   <si>
     <t>34.59%</t>
   </si>
   <si>
     <t>1.76%</t>
   </si>
   <si>
     <t>0.92%</t>
   </si>
   <si>
     <t>3.11%</t>
   </si>
   <si>
     <t>0.98%</t>
   </si>
   <si>
     <t>1.86%</t>
   </si>
   <si>
     <t>33.33%</t>
   </si>
   <si>
     <t>53.16%</t>
   </si>
   <si>
     <t>6.73%</t>
   </si>
   <si>
-    <t>80.56</t>
-[...4 lines deleted...]
-  <si>
     <t>12.19%</t>
   </si>
   <si>
     <t>0.56%</t>
   </si>
   <si>
     <t>104.69</t>
   </si>
   <si>
     <t>30.94%</t>
   </si>
   <si>
     <t>35.16%</t>
   </si>
   <si>
     <t>45.21%</t>
   </si>
   <si>
     <t>27.88%</t>
   </si>
   <si>
-    <t>1.68%</t>
-[...1 lines deleted...]
-  <si>
     <t>97.63</t>
   </si>
   <si>
     <t>1.84%</t>
   </si>
   <si>
     <t>31.12%</t>
   </si>
   <si>
     <t>1.42%</t>
   </si>
   <si>
-    <t>140.4</t>
-[...1 lines deleted...]
-  <si>
     <t>40.18%</t>
   </si>
   <si>
     <t>2.77%</t>
   </si>
   <si>
     <t>45.00%</t>
   </si>
   <si>
     <t>42.43%</t>
   </si>
   <si>
     <t>42.11%</t>
   </si>
   <si>
     <t>57.48</t>
   </si>
   <si>
     <t>24.92%</t>
   </si>
   <si>
     <t>27.78%</t>
   </si>
   <si>
     <t>231.43</t>
@@ -3024,161 +2494,140 @@
   <si>
     <t>34.07</t>
   </si>
   <si>
     <t>36.74%</t>
   </si>
   <si>
     <t>39.63%</t>
   </si>
   <si>
     <t>87.48%</t>
   </si>
   <si>
     <t>4.73%</t>
   </si>
   <si>
     <t>24.86%</t>
   </si>
   <si>
     <t>47.7</t>
   </si>
   <si>
     <t>143.30%</t>
   </si>
   <si>
-    <t>123.67%</t>
-[...1 lines deleted...]
-  <si>
     <t>3.17%</t>
   </si>
   <si>
     <t>57.60%</t>
   </si>
   <si>
     <t>36.57%</t>
   </si>
   <si>
     <t>1.51%</t>
   </si>
   <si>
     <t>1.10%</t>
   </si>
   <si>
-    <t>34.97%</t>
-[...1 lines deleted...]
-  <si>
     <t>1.38%</t>
   </si>
   <si>
     <t>1.17%</t>
   </si>
   <si>
     <t>13.80%</t>
   </si>
   <si>
     <t>14.35%</t>
   </si>
   <si>
     <t>1.08%</t>
   </si>
   <si>
     <t>47.62%</t>
   </si>
   <si>
     <t>2.80%</t>
   </si>
   <si>
     <t>39.28</t>
   </si>
   <si>
     <t>8.90%</t>
   </si>
   <si>
-    <t>8.30%</t>
-[...1 lines deleted...]
-  <si>
     <t>0.26%</t>
   </si>
   <si>
     <t>366.83</t>
   </si>
   <si>
     <t>2.35%</t>
   </si>
   <si>
     <t>39.44%</t>
   </si>
   <si>
     <t>36.34%</t>
   </si>
   <si>
     <t>1.39%</t>
   </si>
   <si>
     <t>2.99%</t>
   </si>
   <si>
-    <t>63.09%</t>
-[...4 lines deleted...]
-  <si>
     <t>3.24%</t>
   </si>
   <si>
     <t>1.20%</t>
   </si>
   <si>
     <t>27.76%</t>
   </si>
   <si>
     <t>25.43%</t>
   </si>
   <si>
     <t>1.87%</t>
   </si>
   <si>
     <t>52.48</t>
   </si>
   <si>
     <t>1.12%</t>
   </si>
   <si>
     <t>10.4</t>
   </si>
   <si>
-    <t>1.85%</t>
-[...1 lines deleted...]
-  <si>
     <t>53.72%</t>
   </si>
   <si>
-    <t>34.46</t>
-[...1 lines deleted...]
-  <si>
     <t>1.91%</t>
   </si>
   <si>
     <t>67.69</t>
   </si>
   <si>
     <t>29.01%</t>
   </si>
   <si>
     <t>-180.59%</t>
   </si>
   <si>
     <t>4.75%</t>
   </si>
   <si>
     <t>205.62</t>
   </si>
   <si>
     <t>23.55%</t>
   </si>
   <si>
     <t>1.49%</t>
   </si>
   <si>
     <t>2.90%</t>
@@ -3198,359 +2647,296 @@
   <si>
     <t>7.24%</t>
   </si>
   <si>
     <t>96.21%</t>
   </si>
   <si>
     <t>-32.73%</t>
   </si>
   <si>
     <t>4.28%</t>
   </si>
   <si>
     <t>861.34</t>
   </si>
   <si>
     <t>135.93%</t>
   </si>
   <si>
     <t>-191.08%</t>
   </si>
   <si>
     <t>2.07%</t>
   </si>
   <si>
-    <t>4.46%</t>
-[...1 lines deleted...]
-  <si>
     <t>65.97%</t>
   </si>
   <si>
     <t>4.22%</t>
   </si>
   <si>
     <t>31.2</t>
   </si>
   <si>
     <t>79.80%</t>
   </si>
   <si>
     <t>88.78%</t>
   </si>
   <si>
     <t>2.29%</t>
   </si>
   <si>
     <t>21.45%</t>
   </si>
   <si>
     <t>15.56%</t>
   </si>
   <si>
     <t>1.33%</t>
   </si>
   <si>
     <t>2.73%</t>
   </si>
   <si>
     <t>42.38%</t>
   </si>
   <si>
     <t>3.15%</t>
   </si>
   <si>
-    <t>47.52%</t>
-[...1 lines deleted...]
-  <si>
     <t>32.4</t>
   </si>
   <si>
     <t>0.76%</t>
   </si>
   <si>
     <t>1.04%</t>
   </si>
   <si>
     <t>67.63</t>
   </si>
   <si>
-    <t>36.99%</t>
-[...10 lines deleted...]
-  <si>
     <t>13.83%</t>
   </si>
   <si>
     <t>50.91</t>
   </si>
   <si>
     <t>0.93%</t>
   </si>
   <si>
     <t>34.56%</t>
   </si>
   <si>
     <t>13.59%</t>
   </si>
   <si>
-    <t>73.86%</t>
-[...1 lines deleted...]
-  <si>
     <t>4.05%</t>
   </si>
   <si>
-    <t>71.07</t>
-[...1 lines deleted...]
-  <si>
     <t>3.30%</t>
   </si>
   <si>
-    <t>25.37</t>
-[...1 lines deleted...]
-  <si>
     <t>1.22%</t>
   </si>
   <si>
     <t>28.94%</t>
   </si>
   <si>
-    <t>21.62</t>
-[...1 lines deleted...]
-  <si>
     <t>34.71%</t>
   </si>
   <si>
     <t>3.84%</t>
   </si>
   <si>
-    <t>2.88%</t>
-[...4 lines deleted...]
-  <si>
     <t>142.53%</t>
   </si>
   <si>
     <t>6.89%</t>
   </si>
   <si>
     <t>1.47%</t>
   </si>
   <si>
     <t>35.55%</t>
   </si>
   <si>
     <t>29.39%</t>
   </si>
   <si>
     <t>105.76%</t>
   </si>
   <si>
     <t>118.78%</t>
   </si>
   <si>
     <t>41.64%</t>
   </si>
   <si>
     <t>47.74%</t>
   </si>
   <si>
     <t>2.17%</t>
   </si>
   <si>
-    <t>2.42%</t>
-[...1 lines deleted...]
-  <si>
     <t>0.78%</t>
   </si>
   <si>
     <t>24.91%</t>
   </si>
   <si>
     <t>96.27</t>
   </si>
   <si>
     <t>0.83%</t>
   </si>
   <si>
     <t>99.23%</t>
   </si>
   <si>
     <t>7.72%</t>
   </si>
   <si>
     <t>15.62%</t>
   </si>
   <si>
     <t>10.50%</t>
   </si>
   <si>
     <t>39.27%</t>
   </si>
   <si>
     <t>31.77</t>
   </si>
   <si>
-    <t>47.73</t>
-[...1 lines deleted...]
-  <si>
     <t>5.29%</t>
   </si>
   <si>
     <t>39.10%</t>
   </si>
   <si>
     <t>57.17%</t>
   </si>
   <si>
     <t>-21.14%</t>
   </si>
   <si>
     <t>32.41%</t>
   </si>
   <si>
     <t>32.04%</t>
   </si>
   <si>
     <t>1.48%</t>
   </si>
   <si>
-    <t>22.53</t>
-[...1 lines deleted...]
-  <si>
     <t>0.94%</t>
   </si>
   <si>
     <t>13.09%</t>
   </si>
   <si>
     <t>1.53%</t>
   </si>
   <si>
-    <t>44.14%</t>
-[...4 lines deleted...]
-  <si>
     <t>1.29%</t>
   </si>
   <si>
     <t>288.57</t>
   </si>
   <si>
     <t>1.98%</t>
   </si>
   <si>
     <t>392.81</t>
   </si>
   <si>
     <t>30.76%</t>
   </si>
   <si>
     <t>0.69%</t>
   </si>
   <si>
     <t>247.32</t>
   </si>
   <si>
     <t>59.00%</t>
   </si>
   <si>
     <t>2.37%</t>
   </si>
   <si>
     <t>3.63%</t>
   </si>
   <si>
     <t>93.18%</t>
   </si>
   <si>
     <t>2.30%</t>
   </si>
   <si>
-    <t>1.92%</t>
-[...1 lines deleted...]
-  <si>
     <t>28.84%</t>
   </si>
   <si>
     <t>45.29</t>
   </si>
   <si>
     <t>59.55%</t>
   </si>
   <si>
     <t>2.34%</t>
   </si>
   <si>
-    <t>1.89%</t>
-[...1 lines deleted...]
-  <si>
     <t>16.09%</t>
   </si>
   <si>
     <t>13.39%</t>
   </si>
   <si>
     <t>1.61%</t>
   </si>
   <si>
     <t>60.13%</t>
   </si>
   <si>
     <t>86.69%</t>
   </si>
   <si>
-    <t>21.87</t>
-[...1 lines deleted...]
-  <si>
     <t>2.74%</t>
   </si>
   <si>
     <t>24.48</t>
   </si>
   <si>
     <t>112.40%</t>
   </si>
   <si>
     <t>5.59%</t>
   </si>
   <si>
-    <t>0.43%</t>
-[...1 lines deleted...]
-  <si>
     <t>22.31%</t>
   </si>
   <si>
     <t>1.02%</t>
   </si>
   <si>
     <t>0.90%</t>
   </si>
   <si>
     <t>25.84%</t>
   </si>
   <si>
     <t>111.77%</t>
   </si>
   <si>
     <t>20.05%</t>
   </si>
   <si>
     <t>2.03%</t>
   </si>
   <si>
     <t>32.30%</t>
   </si>
   <si>
     <t>38.62%</t>
@@ -3561,191 +2947,173 @@
   <si>
     <t>183.73</t>
   </si>
   <si>
     <t>0.97%</t>
   </si>
   <si>
     <t>26.84%</t>
   </si>
   <si>
     <t>1.15%</t>
   </si>
   <si>
     <t>1.28%</t>
   </si>
   <si>
     <t>40.75%</t>
   </si>
   <si>
     <t>1.35%</t>
   </si>
   <si>
     <t>246.81</t>
   </si>
   <si>
-    <t>0.74%</t>
-[...1 lines deleted...]
-  <si>
     <t>27.06%</t>
   </si>
   <si>
     <t>53.77</t>
   </si>
   <si>
     <t>0.91%</t>
   </si>
   <si>
     <t>31.37%</t>
   </si>
   <si>
     <t>24.36</t>
   </si>
   <si>
     <t>11.46%</t>
   </si>
   <si>
     <t>8.17%</t>
   </si>
   <si>
     <t>1.46%</t>
   </si>
   <si>
     <t>64.32%</t>
   </si>
   <si>
     <t>3.25%</t>
   </si>
   <si>
     <t>43.4</t>
   </si>
   <si>
     <t>22.03%</t>
   </si>
   <si>
     <t>1.14%</t>
   </si>
   <si>
     <t>365.44</t>
   </si>
   <si>
     <t>17.05%</t>
   </si>
   <si>
-    <t>76.87%</t>
-[...1 lines deleted...]
-  <si>
     <t>195.3</t>
   </si>
   <si>
     <t>59.73%</t>
   </si>
   <si>
     <t>284.83</t>
   </si>
   <si>
     <t>27.53%</t>
   </si>
   <si>
     <t>25.15%</t>
   </si>
   <si>
     <t>0.81%</t>
   </si>
   <si>
     <t>94.23</t>
   </si>
   <si>
     <t>62.22%</t>
   </si>
   <si>
-    <t>72.19%</t>
-[...1 lines deleted...]
-  <si>
     <t>2.38%</t>
   </si>
   <si>
     <t>1.03%</t>
   </si>
   <si>
     <t>14.57%</t>
   </si>
   <si>
     <t>7.65%</t>
   </si>
   <si>
     <t>81.80%</t>
   </si>
   <si>
     <t>8.69%</t>
   </si>
   <si>
     <t>49.02%</t>
   </si>
   <si>
     <t>0.75%</t>
   </si>
   <si>
     <t>89.25</t>
   </si>
   <si>
     <t>45.18%</t>
   </si>
   <si>
     <t>2.15%</t>
   </si>
   <si>
     <t>40.50%</t>
   </si>
   <si>
     <t>35.19%</t>
   </si>
   <si>
-    <t>20.80</t>
-[...1 lines deleted...]
-  <si>
     <t>1.60%</t>
   </si>
   <si>
-    <t>91.16</t>
-[...1 lines deleted...]
-  <si>
     <t>87.21</t>
   </si>
   <si>
     <t>1.79%</t>
   </si>
   <si>
     <t>31.15%</t>
   </si>
   <si>
     <t>26.53%</t>
   </si>
   <si>
-    <t>19.48</t>
-[...1 lines deleted...]
-  <si>
     <t>1.55%</t>
   </si>
   <si>
     <t>83.28</t>
   </si>
   <si>
     <t>37.83%</t>
   </si>
   <si>
     <t>3.12%</t>
   </si>
   <si>
     <t>46.29%</t>
   </si>
   <si>
     <t>38.91%</t>
   </si>
   <si>
     <t>58.31%</t>
   </si>
   <si>
     <t>251.65</t>
   </si>
   <si>
     <t>24.23%</t>
@@ -3768,302 +3136,248 @@
   <si>
     <t>45.77%</t>
   </si>
   <si>
     <t>3.70%</t>
   </si>
   <si>
     <t>33.61%</t>
   </si>
   <si>
     <t>30.74%</t>
   </si>
   <si>
     <t>268.42</t>
   </si>
   <si>
     <t>36.96%</t>
   </si>
   <si>
     <t>68.47%</t>
   </si>
   <si>
     <t>203.72%</t>
   </si>
   <si>
-    <t>24.61</t>
-[...1 lines deleted...]
-  <si>
     <t>2.70%</t>
   </si>
   <si>
     <t>3.87</t>
   </si>
   <si>
-    <t>42.91%</t>
-[...1 lines deleted...]
-  <si>
     <t>51.76%</t>
   </si>
   <si>
     <t>1.78%</t>
   </si>
   <si>
     <t>25.40%</t>
   </si>
   <si>
     <t>22.29%</t>
   </si>
   <si>
-    <t>15.28</t>
-[...1 lines deleted...]
-  <si>
     <t>2.49%</t>
   </si>
   <si>
     <t>57.50%</t>
   </si>
   <si>
     <t>3.19%</t>
   </si>
   <si>
     <t>54.53%</t>
   </si>
   <si>
     <t>3.72%</t>
   </si>
   <si>
     <t>498.96</t>
   </si>
   <si>
     <t>40.06%</t>
   </si>
   <si>
     <t>24.13</t>
   </si>
   <si>
     <t>50.74%</t>
   </si>
   <si>
-    <t>41.75%</t>
-[...4 lines deleted...]
-  <si>
     <t>28.37</t>
   </si>
   <si>
     <t>23.02%</t>
   </si>
   <si>
     <t>0.53%</t>
   </si>
   <si>
     <t>83.46</t>
   </si>
   <si>
-    <t>38.12%</t>
-[...4 lines deleted...]
-  <si>
     <t>1.27%</t>
   </si>
   <si>
     <t>19.07</t>
   </si>
   <si>
     <t>63.30%</t>
   </si>
   <si>
     <t>3.18%</t>
   </si>
   <si>
     <t>25.74</t>
   </si>
   <si>
     <t>4.84%</t>
   </si>
   <si>
     <t>1.65%</t>
   </si>
   <si>
-    <t>372.58%</t>
-[...1 lines deleted...]
-  <si>
     <t>0.00</t>
   </si>
   <si>
-    <t>4.11%</t>
-[...1 lines deleted...]
-  <si>
     <t>61.1</t>
   </si>
   <si>
     <t>28.33%</t>
   </si>
   <si>
     <t>136.13%</t>
   </si>
   <si>
     <t>3.26%</t>
   </si>
   <si>
-    <t>89.86</t>
-[...10 lines deleted...]
-  <si>
     <t>63.29%</t>
   </si>
   <si>
     <t>2.96%</t>
   </si>
   <si>
     <t>61.25%</t>
   </si>
   <si>
     <t>67.71%</t>
   </si>
   <si>
     <t>24.38%</t>
   </si>
   <si>
     <t>24.84%</t>
   </si>
   <si>
     <t>0.85%</t>
   </si>
   <si>
     <t>105.04</t>
   </si>
   <si>
-    <t>3.01%</t>
-[...1 lines deleted...]
-  <si>
     <t>113.14%</t>
   </si>
   <si>
     <t>3.05%</t>
   </si>
   <si>
     <t>40.07%</t>
   </si>
   <si>
-    <t>107.51</t>
-[...1 lines deleted...]
-  <si>
     <t>18.17%</t>
   </si>
   <si>
     <t>1.44%</t>
   </si>
   <si>
     <t>118.73%</t>
   </si>
   <si>
     <t>79.70%</t>
   </si>
   <si>
     <t>3.99%</t>
   </si>
   <si>
     <t>32.27</t>
   </si>
   <si>
     <t>37.57%</t>
   </si>
   <si>
     <t>30.54%</t>
   </si>
   <si>
     <t>201.34%</t>
   </si>
   <si>
     <t>197.44%</t>
   </si>
   <si>
-    <t>4.21%</t>
-[...1 lines deleted...]
-  <si>
     <t>27.69%</t>
   </si>
   <si>
     <t>100.16</t>
   </si>
   <si>
     <t>50.35</t>
   </si>
   <si>
     <t>1.31%</t>
   </si>
   <si>
     <t>62.26%</t>
   </si>
   <si>
     <t>54.07%</t>
   </si>
   <si>
     <t>297.88</t>
   </si>
   <si>
     <t>23.79%</t>
   </si>
   <si>
     <t>14.60%</t>
   </si>
   <si>
-    <t>22.17</t>
-[...1 lines deleted...]
-  <si>
     <t>0.66%</t>
   </si>
   <si>
     <t>24.62%</t>
   </si>
   <si>
     <t>38.82</t>
   </si>
   <si>
     <t>37.25%</t>
   </si>
   <si>
     <t>46.64%</t>
   </si>
   <si>
-    <t>2.59%</t>
-[...1 lines deleted...]
-  <si>
     <t>155.55</t>
   </si>
   <si>
     <t>34.08%</t>
   </si>
   <si>
     <t>41.84%</t>
   </si>
   <si>
     <t>35.02%</t>
   </si>
   <si>
     <t>2.67%</t>
   </si>
   <si>
     <t>42.79%</t>
   </si>
   <si>
     <t>3.62%</t>
   </si>
   <si>
     <t>57.33%</t>
   </si>
   <si>
     <t>64.34%</t>
@@ -4083,167 +3397,137 @@
   <si>
     <t>20.18%</t>
   </si>
   <si>
     <t>344.85</t>
   </si>
   <si>
     <t>45.45%</t>
   </si>
   <si>
     <t>44.25%</t>
   </si>
   <si>
     <t>60.40%</t>
   </si>
   <si>
     <t>5.27%</t>
   </si>
   <si>
     <t>19.47%</t>
   </si>
   <si>
     <t>24.81%</t>
   </si>
   <si>
-    <t>84.86</t>
-[...1 lines deleted...]
-  <si>
     <t>39.89%</t>
   </si>
   <si>
     <t>47.47%</t>
   </si>
   <si>
     <t>4.59%</t>
   </si>
   <si>
     <t>50.4</t>
   </si>
   <si>
     <t>142.93%</t>
   </si>
   <si>
     <t>4.03%</t>
   </si>
   <si>
     <t>100.19</t>
   </si>
   <si>
     <t>40.11%</t>
   </si>
   <si>
-    <t>29.98%</t>
-[...4 lines deleted...]
-  <si>
     <t>4.49%</t>
   </si>
   <si>
-    <t>96.44</t>
-[...4 lines deleted...]
-  <si>
     <t>17.42%</t>
   </si>
   <si>
     <t>86.03</t>
   </si>
   <si>
     <t>34.05%</t>
   </si>
   <si>
     <t>39.83%</t>
   </si>
   <si>
-    <t>60.77</t>
-[...1 lines deleted...]
-  <si>
     <t>34.46%</t>
   </si>
   <si>
     <t>0.73%</t>
   </si>
   <si>
     <t>44.27%</t>
   </si>
   <si>
     <t>44.49%</t>
   </si>
   <si>
     <t>88.82%</t>
   </si>
   <si>
     <t>33.21%</t>
   </si>
   <si>
     <t>27.46%</t>
   </si>
   <si>
-    <t>24.8</t>
-[...7 lines deleted...]
-  <si>
     <t>73.63</t>
   </si>
   <si>
     <t>44.45%</t>
   </si>
   <si>
     <t>1.70%</t>
   </si>
   <si>
     <t>123.22</t>
   </si>
   <si>
     <t>2.05%</t>
   </si>
   <si>
     <t>45.35%</t>
   </si>
   <si>
     <t>57.09%</t>
   </si>
   <si>
     <t>238.44</t>
   </si>
   <si>
     <t>23.03%</t>
   </si>
   <si>
-    <t>28.58</t>
-[...1 lines deleted...]
-  <si>
     <t>0.79%</t>
   </si>
   <si>
     <t>31.01%</t>
   </si>
   <si>
     <t>110.2</t>
   </si>
   <si>
     <t>29.95%</t>
   </si>
   <si>
     <t>100.01</t>
   </si>
   <si>
     <t>73.70%</t>
   </si>
   <si>
     <t>27.33%</t>
   </si>
   <si>
     <t>-161.71%</t>
   </si>
   <si>
     <t>133.56</t>
@@ -4251,3927 +3535,4422 @@
   <si>
     <t>49.26%</t>
   </si>
   <si>
     <t>42.04%</t>
   </si>
   <si>
     <t>44.01%</t>
   </si>
   <si>
     <t>30.02%</t>
   </si>
   <si>
     <t>341.54</t>
   </si>
   <si>
     <t>102.06%</t>
   </si>
   <si>
     <t>17.28%</t>
   </si>
   <si>
     <t>38.04</t>
   </si>
   <si>
-    <t>39.05</t>
-[...1 lines deleted...]
-  <si>
     <t>46.14%</t>
   </si>
   <si>
-    <t>73.49</t>
-[...1 lines deleted...]
-  <si>
     <t>19.63%</t>
   </si>
   <si>
     <t>36.87</t>
   </si>
   <si>
     <t>1.73%</t>
   </si>
   <si>
     <t>56.19%</t>
   </si>
   <si>
     <t>1.16%</t>
   </si>
   <si>
     <t>50.61%</t>
   </si>
   <si>
     <t>48.45%</t>
   </si>
   <si>
     <t>134.62</t>
   </si>
   <si>
     <t>31.79%</t>
   </si>
   <si>
     <t>38.94%</t>
   </si>
   <si>
-    <t>177.46</t>
-[...1 lines deleted...]
-  <si>
     <t>12.60%</t>
   </si>
   <si>
-    <t>15.33</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">ADC </t>
   </si>
   <si>
     <t xml:space="preserve">Agree Realty Corp </t>
   </si>
   <si>
-    <t>72.04</t>
-[...4 lines deleted...]
-  <si>
     <t>19.44%</t>
   </si>
   <si>
     <t>175.59%</t>
   </si>
   <si>
     <t>69.57%</t>
   </si>
   <si>
-    <t>40.16</t>
-[...1 lines deleted...]
-  <si>
     <t>4.36%</t>
   </si>
   <si>
-    <t>33.89</t>
-[...1 lines deleted...]
-  <si>
     <t>15.32%</t>
   </si>
   <si>
     <t>9.06</t>
   </si>
   <si>
-    <t>437.27</t>
-[...1 lines deleted...]
-  <si>
     <t>43.76%</t>
   </si>
   <si>
-    <t>58.85</t>
-[...7 lines deleted...]
-  <si>
     <t>11.39%</t>
   </si>
   <si>
     <t>7.17%</t>
   </si>
   <si>
     <t>12.41%</t>
   </si>
   <si>
-    <t>20.68</t>
-[...4 lines deleted...]
-  <si>
     <t>2.81%</t>
   </si>
   <si>
     <t>7.95%</t>
   </si>
   <si>
     <t>7.98%</t>
   </si>
   <si>
     <t>-58.36%</t>
   </si>
   <si>
-    <t>19.40</t>
-[...7 lines deleted...]
-  <si>
     <t>22.98%</t>
   </si>
   <si>
-    <t>25.38%</t>
-[...1 lines deleted...]
-  <si>
     <t>18.00%</t>
   </si>
   <si>
     <t>16.75%</t>
   </si>
   <si>
-    <t>17.29</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">AEM.TO </t>
   </si>
   <si>
-    <t>238.71</t>
-[...1 lines deleted...]
-  <si>
     <t>22.95</t>
   </si>
   <si>
     <t>16.67%</t>
   </si>
   <si>
-    <t xml:space="preserve">AEP </t>
-[...28 lines deleted...]
-  <si>
     <t>10.88%</t>
   </si>
   <si>
-    <t>29.32%</t>
-[...1 lines deleted...]
-  <si>
     <t>41.30%</t>
   </si>
   <si>
-    <t>10.24</t>
-[...4 lines deleted...]
-  <si>
     <t>10.38%</t>
   </si>
   <si>
     <t>31.25%</t>
   </si>
   <si>
     <t>-71.40%</t>
   </si>
   <si>
-    <t>32.72</t>
-[...10 lines deleted...]
-  <si>
     <t>9.24%</t>
   </si>
   <si>
     <t>15.92%</t>
   </si>
   <si>
-    <t>17.68</t>
-[...4 lines deleted...]
-  <si>
     <t>27.38%</t>
   </si>
   <si>
-    <t>42.30</t>
-[...13 lines deleted...]
-  <si>
     <t>11.33%</t>
   </si>
   <si>
     <t>17.13%</t>
   </si>
   <si>
-    <t>34.12</t>
-[...10 lines deleted...]
-  <si>
     <t>60.52%</t>
   </si>
   <si>
-    <t>23.41</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">AMP </t>
   </si>
   <si>
     <t xml:space="preserve">Ameriprise Financial Inc </t>
   </si>
   <si>
-    <t>441.63</t>
-[...10 lines deleted...]
-  <si>
     <t>17.23%</t>
   </si>
   <si>
     <t>8.15%</t>
   </si>
   <si>
-    <t>11.08</t>
-[...4 lines deleted...]
-  <si>
     <t>106.71</t>
   </si>
   <si>
     <t>4.38%</t>
   </si>
   <si>
-    <t>30.18</t>
-[...4 lines deleted...]
-  <si>
     <t>19.79%</t>
   </si>
   <si>
-    <t>19.51</t>
-[...4 lines deleted...]
-  <si>
     <t>13.32%</t>
   </si>
   <si>
     <t>7.88%</t>
   </si>
   <si>
     <t>10.42%</t>
   </si>
   <si>
     <t>18.42%</t>
   </si>
   <si>
-    <t>17.34</t>
-[...4 lines deleted...]
-  <si>
     <t>2.54%</t>
   </si>
   <si>
     <t>3.51%</t>
   </si>
   <si>
-    <t>15.13</t>
-[...4 lines deleted...]
-  <si>
     <t>31.01</t>
   </si>
   <si>
-    <t>123.15</t>
-[...7 lines deleted...]
-  <si>
     <t>23.21%</t>
   </si>
   <si>
     <t>-4955.70%</t>
   </si>
   <si>
-    <t>59.49</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">AROC </t>
   </si>
   <si>
     <t xml:space="preserve">Archrock Inc </t>
   </si>
   <si>
-    <t>34.21</t>
-[...7 lines deleted...]
-  <si>
     <t>7.47%</t>
   </si>
   <si>
     <t>44.40%</t>
   </si>
   <si>
     <t>60.25%</t>
   </si>
   <si>
-    <t>18.04</t>
-[...4 lines deleted...]
-  <si>
     <t>35.01%</t>
   </si>
   <si>
-    <t>20.35%</t>
-[...1 lines deleted...]
-  <si>
     <t>27.86%</t>
   </si>
   <si>
-    <t>12.36</t>
-[...4 lines deleted...]
-  <si>
     <t>3.48%</t>
   </si>
   <si>
-    <t>9.06%</t>
-[...1 lines deleted...]
-  <si>
     <t>5.70%</t>
   </si>
   <si>
-    <t>9.67</t>
-[...19 lines deleted...]
-  <si>
     <t>-30.35%</t>
   </si>
   <si>
-    <t>20.78</t>
-[...1 lines deleted...]
-  <si>
     <t>41.07</t>
   </si>
   <si>
     <t>4.71%</t>
   </si>
   <si>
     <t>2.52%</t>
   </si>
   <si>
     <t>-104.58%</t>
   </si>
   <si>
-    <t>16.49</t>
-[...4 lines deleted...]
-  <si>
     <t>12.04%</t>
   </si>
   <si>
-    <t>87.15</t>
-[...4 lines deleted...]
-  <si>
     <t>209.87</t>
   </si>
   <si>
     <t>6.79%</t>
   </si>
   <si>
-    <t>5.74%</t>
-[...4 lines deleted...]
-  <si>
     <t>76.3</t>
   </si>
   <si>
     <t>6.18%</t>
   </si>
   <si>
     <t>8.02%</t>
   </si>
   <si>
     <t>201.57%</t>
   </si>
   <si>
-    <t>300.63</t>
-[...13 lines deleted...]
-  <si>
     <t>52.43</t>
   </si>
   <si>
-    <t>2.13%</t>
-[...1 lines deleted...]
-  <si>
     <t>14.93%</t>
   </si>
   <si>
-    <t>12.90</t>
-[...4 lines deleted...]
-  <si>
     <t>32.78%</t>
   </si>
   <si>
     <t>29.02%</t>
   </si>
   <si>
     <t>11.48</t>
   </si>
   <si>
     <t xml:space="preserve">BDI.TO </t>
   </si>
   <si>
     <t xml:space="preserve">Black Diamond Group Ltd </t>
   </si>
   <si>
-    <t>19.3</t>
-[...7 lines deleted...]
-  <si>
     <t>-309.37%</t>
   </si>
   <si>
-    <t>40.82</t>
-[...4 lines deleted...]
-  <si>
     <t>11.32%</t>
   </si>
   <si>
-    <t>17.28</t>
-[...34 lines deleted...]
-  <si>
     <t>17.32%</t>
   </si>
   <si>
-    <t>28.02</t>
-[...4 lines deleted...]
-  <si>
     <t>107.72</t>
   </si>
   <si>
-    <t>17.19</t>
-[...4 lines deleted...]
-  <si>
     <t>143.64</t>
   </si>
   <si>
-    <t>13.20%</t>
-[...16 lines deleted...]
-  <si>
     <t>12.32%</t>
   </si>
   <si>
     <t>28.23%</t>
   </si>
   <si>
-    <t>10.96</t>
-[...7 lines deleted...]
-  <si>
     <t>16.45</t>
   </si>
   <si>
     <t xml:space="preserve">BRX </t>
   </si>
   <si>
     <t xml:space="preserve">Brixmor Property Group Inc </t>
   </si>
   <si>
-    <t>30.2</t>
-[...7 lines deleted...]
-  <si>
     <t>93.48%</t>
   </si>
   <si>
     <t>101.99%</t>
   </si>
   <si>
-    <t>21.21</t>
-[...1 lines deleted...]
-  <si>
     <t>4.52%</t>
   </si>
   <si>
-    <t>86.98</t>
-[...4 lines deleted...]
-  <si>
     <t>29.91%</t>
   </si>
   <si>
-    <t>3.63</t>
-[...7 lines deleted...]
-  <si>
     <t>53.61%</t>
   </si>
   <si>
-    <t>5.21</t>
-[...4 lines deleted...]
-  <si>
     <t>0.30%</t>
   </si>
   <si>
-    <t>11.55%</t>
-[...10 lines deleted...]
-  <si>
     <t>8.05%</t>
   </si>
   <si>
-    <t>43.57</t>
-[...7 lines deleted...]
-  <si>
     <t>30.07%</t>
   </si>
   <si>
-    <t>28.49</t>
-[...7 lines deleted...]
-  <si>
     <t>26.91%</t>
   </si>
   <si>
-    <t>84.45</t>
-[...1 lines deleted...]
-  <si>
     <t>44.43</t>
   </si>
   <si>
     <t>26.66%</t>
   </si>
   <si>
-    <t>83.19</t>
-[...16 lines deleted...]
-  <si>
     <t>3.04%</t>
   </si>
   <si>
-    <t>10.72%</t>
-[...1 lines deleted...]
-  <si>
     <t>7.02%</t>
   </si>
   <si>
     <t>39.08%</t>
   </si>
   <si>
-    <t>13.20</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CJT.TO </t>
   </si>
   <si>
     <t xml:space="preserve">Cargojet Inc </t>
   </si>
   <si>
-    <t>82.2</t>
-[...1 lines deleted...]
-  <si>
     <t>32.06</t>
   </si>
   <si>
-    <t>19.27%</t>
-[...1 lines deleted...]
-  <si>
     <t>26.43%</t>
   </si>
   <si>
     <t>-92.78%</t>
   </si>
   <si>
-    <t>40.35</t>
-[...1 lines deleted...]
-  <si>
     <t>1.25%</t>
   </si>
   <si>
-    <t>107.41</t>
-[...1 lines deleted...]
-  <si>
     <t>67.41</t>
   </si>
   <si>
     <t>2.85%</t>
   </si>
   <si>
-    <t>6.92%</t>
-[...7 lines deleted...]
-  <si>
     <t>89.88</t>
   </si>
   <si>
-    <t>23.51</t>
-[...1 lines deleted...]
-  <si>
     <t>5.31%</t>
   </si>
   <si>
     <t>6.58%</t>
   </si>
   <si>
-    <t>4.89</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CME </t>
   </si>
   <si>
     <t xml:space="preserve">CME Group Inc </t>
   </si>
   <si>
-    <t>252.69</t>
-[...1 lines deleted...]
-  <si>
     <t>278.2</t>
   </si>
   <si>
-    <t>2.08%</t>
-[...7 lines deleted...]
-  <si>
     <t>16.91%</t>
   </si>
   <si>
     <t>44.81%</t>
   </si>
   <si>
     <t>93.85%</t>
   </si>
   <si>
-    <t>23.27</t>
-[...4 lines deleted...]
-  <si>
     <t>6.63%</t>
   </si>
   <si>
     <t>7.78%</t>
   </si>
   <si>
     <t>40.43%</t>
   </si>
   <si>
-    <t>70.21</t>
-[...1 lines deleted...]
-  <si>
     <t>5.72%</t>
   </si>
   <si>
-    <t>20.89</t>
-[...4 lines deleted...]
-  <si>
     <t>4.04%</t>
   </si>
   <si>
     <t>8.66%</t>
   </si>
   <si>
-    <t>21.50</t>
-[...4 lines deleted...]
-  <si>
     <t>2.20%</t>
   </si>
   <si>
     <t>7.66%</t>
   </si>
   <si>
-    <t>25.93</t>
-[...4 lines deleted...]
-  <si>
     <t>46.02</t>
   </si>
   <si>
-    <t>24.57%</t>
-[...1 lines deleted...]
-  <si>
     <t>22.08%</t>
   </si>
   <si>
     <t>75.91%</t>
   </si>
   <si>
-    <t>13.52</t>
-[...1 lines deleted...]
-  <si>
     <t>66.36</t>
   </si>
   <si>
-    <t>3.82%</t>
-[...1 lines deleted...]
-  <si>
     <t>22.06%</t>
   </si>
   <si>
     <t>76.28%</t>
   </si>
   <si>
-    <t>165.97</t>
-[...1 lines deleted...]
-  <si>
     <t>2.18%</t>
   </si>
   <si>
-    <t>27.61</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">COP </t>
   </si>
   <si>
     <t xml:space="preserve">ConocoPhillips </t>
   </si>
   <si>
-    <t>119.01</t>
-[...7 lines deleted...]
-  <si>
     <t>50.18%</t>
   </si>
   <si>
     <t>68.84%</t>
   </si>
   <si>
-    <t>19.38</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CPT </t>
   </si>
   <si>
     <t xml:space="preserve">Camden Property Trust </t>
   </si>
   <si>
     <t>108.88</t>
   </si>
   <si>
     <t>7.99%</t>
   </si>
   <si>
     <t>118.80%</t>
   </si>
   <si>
     <t>125.63%</t>
   </si>
   <si>
-    <t>29.73</t>
-[...1 lines deleted...]
-  <si>
     <t>3.69%</t>
   </si>
   <si>
-    <t>17.71</t>
-[...4 lines deleted...]
-  <si>
     <t>3.47%</t>
   </si>
   <si>
-    <t>343.32</t>
-[...4 lines deleted...]
-  <si>
     <t>3.81%</t>
   </si>
   <si>
-    <t>15.72%</t>
-[...7 lines deleted...]
-  <si>
     <t>5.35%</t>
   </si>
   <si>
     <t>6.60%</t>
   </si>
   <si>
     <t>38.95%</t>
   </si>
   <si>
-    <t>11.69</t>
-[...7 lines deleted...]
-  <si>
     <t>32.76</t>
   </si>
   <si>
-    <t>20.98%</t>
-[...1 lines deleted...]
-  <si>
     <t>6.28%</t>
   </si>
   <si>
     <t>70.45%</t>
   </si>
   <si>
-    <t>26.15</t>
-[...7 lines deleted...]
-  <si>
     <t>6.83%</t>
   </si>
   <si>
-    <t>10.32</t>
-[...10 lines deleted...]
-  <si>
     <t>84.22%</t>
   </si>
   <si>
-    <t>27.96</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CVX </t>
   </si>
   <si>
     <t xml:space="preserve">Chevron Corp </t>
   </si>
   <si>
-    <t>189.78</t>
-[...1 lines deleted...]
-  <si>
     <t>186.9</t>
   </si>
   <si>
-    <t>28.97%</t>
-[...4 lines deleted...]
-  <si>
     <t>6.02%</t>
   </si>
   <si>
     <t>103.68%</t>
   </si>
   <si>
     <t>95.15%</t>
   </si>
   <si>
-    <t>31.67</t>
-[...28 lines deleted...]
-  <si>
     <t>-33.03%</t>
   </si>
   <si>
-    <t>22.56</t>
-[...4 lines deleted...]
-  <si>
     <t>35.75%</t>
   </si>
   <si>
-    <t>25.58</t>
-[...28 lines deleted...]
-  <si>
     <t>20.29%</t>
   </si>
   <si>
     <t>67.04%</t>
   </si>
   <si>
     <t>28.81</t>
   </si>
   <si>
-    <t>175.09</t>
-[...4 lines deleted...]
-  <si>
     <t>17.95%</t>
   </si>
   <si>
-    <t>37.24</t>
-[...7 lines deleted...]
-  <si>
     <t>16.74%</t>
   </si>
   <si>
-    <t>17.86</t>
-[...4 lines deleted...]
-  <si>
     <t>17.76%</t>
   </si>
   <si>
-    <t>108.81</t>
-[...10 lines deleted...]
-  <si>
     <t>8.26%</t>
   </si>
   <si>
     <t>41.57%</t>
   </si>
   <si>
-    <t>34.64</t>
-[...4 lines deleted...]
-  <si>
     <t>16.59%</t>
   </si>
   <si>
     <t>62.51%</t>
   </si>
   <si>
-    <t>27.00</t>
-[...7 lines deleted...]
-  <si>
     <t>6.53%</t>
   </si>
   <si>
     <t>5.47%</t>
   </si>
   <si>
-    <t>7.60</t>
-[...4 lines deleted...]
-  <si>
     <t>10.52%</t>
   </si>
   <si>
     <t>16.73</t>
   </si>
   <si>
-    <t xml:space="preserve">ENB </t>
-[...16 lines deleted...]
-  <si>
     <t>6.62%</t>
   </si>
   <si>
-    <t xml:space="preserve">ENB.TO </t>
-[...7 lines deleted...]
-  <si>
     <t>4.98%</t>
   </si>
   <si>
-    <t>425.15%</t>
-[...13 lines deleted...]
-  <si>
     <t>54.64%</t>
   </si>
   <si>
-    <t>13.12</t>
-[...7 lines deleted...]
-  <si>
     <t>8.96%</t>
   </si>
   <si>
     <t>207.49%</t>
   </si>
   <si>
-    <t>13.64</t>
-[...7 lines deleted...]
-  <si>
     <t>19.59%</t>
   </si>
   <si>
-    <t>24.21</t>
-[...7 lines deleted...]
-  <si>
     <t>12.24%</t>
   </si>
   <si>
-    <t>73.86</t>
-[...7 lines deleted...]
-  <si>
     <t>5.65%</t>
   </si>
   <si>
     <t>485.57%</t>
   </si>
   <si>
-    <t>14.60</t>
-[...16 lines deleted...]
-  <si>
     <t>5.57%</t>
   </si>
   <si>
-    <t>4.31%</t>
-[...10 lines deleted...]
-  <si>
     <t xml:space="preserve">ETN </t>
   </si>
   <si>
     <t xml:space="preserve">Eaton Corporation PLC </t>
   </si>
   <si>
-    <t>421.4</t>
-[...4 lines deleted...]
-  <si>
     <t>39.78%</t>
   </si>
   <si>
     <t>43.54%</t>
   </si>
   <si>
-    <t>39.17</t>
-[...10 lines deleted...]
-  <si>
     <t>3.42%</t>
   </si>
   <si>
-    <t>61.09%</t>
-[...7 lines deleted...]
-  <si>
     <t>3.55%</t>
   </si>
   <si>
-    <t>46.45</t>
-[...4 lines deleted...]
-  <si>
     <t>8.57%</t>
   </si>
   <si>
-    <t>39.13</t>
-[...10 lines deleted...]
-  <si>
     <t>8.64%</t>
   </si>
   <si>
-    <t>27.52</t>
-[...4 lines deleted...]
-  <si>
     <t>33.90%</t>
   </si>
   <si>
-    <t>17.78</t>
-[...13 lines deleted...]
-  <si>
     <t>-69.00%</t>
   </si>
   <si>
-    <t>32.62</t>
-[...4 lines deleted...]
-  <si>
     <t>-69.06%</t>
   </si>
   <si>
-    <t>38.9</t>
-[...13 lines deleted...]
-  <si>
     <t>11.27%</t>
   </si>
   <si>
-    <t>190.45</t>
-[...31 lines deleted...]
-  <si>
     <t>387.80%</t>
   </si>
   <si>
-    <t>26.62</t>
-[...13 lines deleted...]
-  <si>
     <t>8.42%</t>
   </si>
   <si>
     <t>12.30%</t>
   </si>
   <si>
     <t>28.29%</t>
   </si>
   <si>
-    <t>10.14</t>
-[...1 lines deleted...]
-  <si>
     <t>15.59</t>
   </si>
   <si>
-    <t>135.74%</t>
-[...10 lines deleted...]
-  <si>
     <t>13.41%</t>
   </si>
   <si>
     <t>12.36%</t>
   </si>
   <si>
     <t>236.22%</t>
   </si>
   <si>
-    <t>32.07</t>
-[...25 lines deleted...]
-  <si>
     <t xml:space="preserve">GLP </t>
   </si>
   <si>
     <t xml:space="preserve">Global Partners LP </t>
   </si>
   <si>
-    <t>48.37</t>
-[...1 lines deleted...]
-  <si>
     <t>6.21%</t>
   </si>
   <si>
-    <t>30.16%</t>
-[...4 lines deleted...]
-  <si>
     <t>140.99%</t>
   </si>
   <si>
     <t>84.53%</t>
   </si>
   <si>
-    <t>13.17</t>
-[...10 lines deleted...]
-  <si>
     <t>88.2</t>
   </si>
   <si>
-    <t>10.93%</t>
-[...7 lines deleted...]
-  <si>
     <t>283.48</t>
   </si>
   <si>
-    <t>16.71%</t>
-[...1 lines deleted...]
-  <si>
     <t>7.93%</t>
   </si>
   <si>
     <t>8.34%</t>
   </si>
   <si>
     <t>33.36%</t>
   </si>
   <si>
-    <t>33.07</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">HAL </t>
   </si>
   <si>
     <t xml:space="preserve">Halliburton Co </t>
   </si>
   <si>
     <t>41.03</t>
   </si>
   <si>
-    <t>56.22%</t>
-[...1 lines deleted...]
-  <si>
     <t>27.73%</t>
   </si>
   <si>
     <t>45.13%</t>
   </si>
   <si>
     <t>34.21%</t>
   </si>
   <si>
-    <t>21.33</t>
-[...4 lines deleted...]
-  <si>
     <t>13.02</t>
   </si>
   <si>
-    <t>38.49</t>
-[...1 lines deleted...]
-  <si>
     <t>47.26%</t>
   </si>
   <si>
-    <t>12.98</t>
-[...22 lines deleted...]
-  <si>
     <t xml:space="preserve">HMDPF </t>
   </si>
   <si>
-    <t>238.18</t>
-[...1 lines deleted...]
-  <si>
     <t>0.33%</t>
   </si>
   <si>
-    <t>37.65%</t>
-[...4 lines deleted...]
-  <si>
     <t>26.47%</t>
   </si>
   <si>
     <t>-7188.80%</t>
   </si>
   <si>
-    <t>58.91</t>
-[...1 lines deleted...]
-  <si>
     <t>12713.59%</t>
   </si>
   <si>
     <t xml:space="preserve">H2O America(Dover) </t>
   </si>
   <si>
-    <t>56.07</t>
-[...4 lines deleted...]
-  <si>
     <t>19.82</t>
   </si>
   <si>
-    <t>484.89</t>
-[...4 lines deleted...]
-  <si>
     <t>27.94</t>
   </si>
   <si>
-    <t>138.39</t>
-[...1 lines deleted...]
-  <si>
     <t>26.48%</t>
   </si>
   <si>
-    <t>21.53</t>
-[...28 lines deleted...]
-  <si>
     <t>15.23%</t>
   </si>
   <si>
     <t>26.79%</t>
   </si>
   <si>
-    <t>14.42</t>
-[...4 lines deleted...]
-  <si>
     <t>15.85%</t>
   </si>
   <si>
     <t xml:space="preserve">INGR </t>
   </si>
   <si>
     <t xml:space="preserve">Ingredion Inc </t>
   </si>
   <si>
-    <t>100.92</t>
-[...4 lines deleted...]
-  <si>
     <t>46.99%</t>
   </si>
   <si>
-    <t>9.77</t>
-[...4 lines deleted...]
-  <si>
     <t>14.48%</t>
   </si>
   <si>
     <t>17.06%</t>
   </si>
   <si>
     <t>20.08</t>
   </si>
   <si>
     <t xml:space="preserve">INVH </t>
   </si>
   <si>
     <t xml:space="preserve">Invitation Homes Inc </t>
   </si>
   <si>
-    <t>19.73%</t>
-[...4 lines deleted...]
-  <si>
     <t>122.32%</t>
   </si>
   <si>
     <t>82.20%</t>
   </si>
   <si>
-    <t>30.76</t>
-[...4 lines deleted...]
-  <si>
     <t>6.78%</t>
   </si>
   <si>
     <t>66.05%</t>
   </si>
   <si>
-    <t>22.96</t>
-[...7 lines deleted...]
-  <si>
     <t>6.77%</t>
   </si>
   <si>
     <t>68.11%</t>
   </si>
   <si>
-    <t>25.53</t>
-[...4 lines deleted...]
-  <si>
     <t>5.94%</t>
   </si>
   <si>
-    <t>14.34</t>
-[...4 lines deleted...]
-  <si>
     <t>5.97%</t>
   </si>
   <si>
     <t>122.52%</t>
   </si>
   <si>
-    <t>20.50</t>
-[...19 lines deleted...]
-  <si>
     <t>14.56%</t>
   </si>
   <si>
     <t>142.25%</t>
   </si>
   <si>
-    <t>72.80</t>
-[...4 lines deleted...]
-  <si>
     <t>335.8</t>
   </si>
   <si>
-    <t>0.45%</t>
-[...7 lines deleted...]
-  <si>
     <t>25.08%</t>
   </si>
   <si>
-    <t>54.41</t>
-[...4 lines deleted...]
-  <si>
     <t>21.93</t>
   </si>
   <si>
-    <t>16.57%</t>
-[...1 lines deleted...]
-  <si>
     <t>12.63%</t>
   </si>
   <si>
     <t>16.19%</t>
   </si>
   <si>
-    <t>28.12</t>
-[...10 lines deleted...]
-  <si>
     <t>21.06%</t>
   </si>
   <si>
     <t>94.30%</t>
   </si>
   <si>
-    <t>28.16</t>
-[...4 lines deleted...]
-  <si>
     <t>85.83</t>
   </si>
   <si>
-    <t>11.64%</t>
-[...4 lines deleted...]
-  <si>
     <t>19.93%</t>
   </si>
   <si>
-    <t>9.32</t>
-[...4 lines deleted...]
-  <si>
     <t>9.08%</t>
   </si>
   <si>
-    <t>26.68</t>
-[...7 lines deleted...]
-  <si>
     <t>4.65%</t>
   </si>
   <si>
-    <t>9.99%</t>
-[...7 lines deleted...]
-  <si>
     <t>145.3</t>
   </si>
   <si>
-    <t>18.56%</t>
-[...1 lines deleted...]
-  <si>
     <t>8.94%</t>
   </si>
   <si>
     <t>55.81%</t>
   </si>
   <si>
-    <t>33.03</t>
-[...13 lines deleted...]
-  <si>
     <t>53.87%</t>
   </si>
   <si>
-    <t>39.26</t>
-[...4 lines deleted...]
-  <si>
     <t>16.47%</t>
   </si>
   <si>
     <t>24.40%</t>
   </si>
   <si>
-    <t>35.41</t>
-[...4 lines deleted...]
-  <si>
     <t>1.11%</t>
   </si>
   <si>
-    <t>4.94%</t>
-[...1 lines deleted...]
-  <si>
     <t>18.33%</t>
   </si>
   <si>
-    <t>9.72</t>
-[...4 lines deleted...]
-  <si>
     <t>3.02%</t>
   </si>
   <si>
     <t>-51.41%</t>
   </si>
   <si>
-    <t>22.51</t>
-[...40 lines deleted...]
-  <si>
     <t>4.07%</t>
   </si>
   <si>
-    <t>50.73</t>
-[...1 lines deleted...]
-  <si>
     <t>3.74%</t>
   </si>
   <si>
-    <t>18.29%</t>
-[...10 lines deleted...]
-  <si>
     <t>22.59%</t>
   </si>
   <si>
-    <t>13.35</t>
-[...10 lines deleted...]
-  <si>
     <t>73.48%</t>
   </si>
   <si>
-    <t>23.01</t>
-[...7 lines deleted...]
-  <si>
     <t>5.88%</t>
   </si>
   <si>
     <t>10.79%</t>
   </si>
   <si>
-    <t>32.51</t>
-[...22 lines deleted...]
-  <si>
     <t>8.76%</t>
   </si>
   <si>
     <t>106.29%</t>
   </si>
   <si>
-    <t>11.84</t>
-[...10 lines deleted...]
-  <si>
     <t>24.87%</t>
   </si>
   <si>
     <t>48.38%</t>
   </si>
   <si>
-    <t>111.93</t>
-[...19 lines deleted...]
-  <si>
     <t>13.05%</t>
   </si>
   <si>
-    <t>20.02</t>
-[...7 lines deleted...]
-  <si>
     <t>10.36%</t>
   </si>
   <si>
-    <t>18.92</t>
-[...31 lines deleted...]
-  <si>
     <t>1.34%</t>
   </si>
   <si>
     <t>6.25%</t>
   </si>
   <si>
     <t>-67.83%</t>
   </si>
   <si>
-    <t>427.17</t>
-[...1 lines deleted...]
-  <si>
     <t>0.82%</t>
   </si>
   <si>
-    <t>14.69%</t>
-[...22 lines deleted...]
-  <si>
     <t>39.64%</t>
   </si>
   <si>
     <t>12.10</t>
   </si>
   <si>
-    <t>7.42%</t>
-[...4 lines deleted...]
-  <si>
     <t>186.56</t>
   </si>
   <si>
     <t>82.56%</t>
   </si>
   <si>
-    <t>17.83</t>
-[...4 lines deleted...]
-  <si>
     <t>6.55%</t>
   </si>
   <si>
-    <t>27.89</t>
-[...4 lines deleted...]
-  <si>
     <t>25.47%</t>
   </si>
   <si>
-    <t>30.66</t>
-[...4 lines deleted...]
-  <si>
     <t>95.73</t>
   </si>
   <si>
-    <t>15.01%</t>
-[...16 lines deleted...]
-  <si>
     <t>9.11%</t>
   </si>
   <si>
     <t>17.67</t>
   </si>
   <si>
-    <t>45.57</t>
-[...4 lines deleted...]
-  <si>
     <t>-65.79%</t>
   </si>
   <si>
-    <t>23.00</t>
-[...7 lines deleted...]
-  <si>
     <t>-290.41%</t>
   </si>
   <si>
-    <t>16.41</t>
-[...34 lines deleted...]
-  <si>
     <t>79.82%</t>
   </si>
   <si>
-    <t>42.01</t>
-[...1 lines deleted...]
-  <si>
     <t>5.67%</t>
   </si>
   <si>
-    <t>19.22%</t>
-[...1 lines deleted...]
-  <si>
     <t>18.93%</t>
   </si>
   <si>
-    <t>21.07%</t>
-[...1 lines deleted...]
-  <si>
     <t>439.24%</t>
   </si>
   <si>
-    <t>10.66</t>
-[...4 lines deleted...]
-  <si>
     <t>4.19%</t>
   </si>
   <si>
-    <t>46.09%</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">O </t>
   </si>
   <si>
     <t xml:space="preserve">Realty Income Corp </t>
   </si>
   <si>
-    <t>59.73</t>
-[...1 lines deleted...]
-  <si>
     <t>41.39</t>
   </si>
   <si>
     <t>3.31%</t>
   </si>
   <si>
-    <t>27.23%</t>
-[...1 lines deleted...]
-  <si>
     <t>275.92%</t>
   </si>
   <si>
     <t>75.18%</t>
   </si>
   <si>
-    <t>50.31</t>
-[...1 lines deleted...]
-  <si>
     <t>5.44%</t>
   </si>
   <si>
-    <t>236.21</t>
-[...7 lines deleted...]
-  <si>
     <t>23.25%</t>
   </si>
   <si>
-    <t>47.08</t>
-[...10 lines deleted...]
-  <si>
     <t>16.31%</t>
   </si>
   <si>
     <t xml:space="preserve">OTCM </t>
   </si>
   <si>
     <t xml:space="preserve">OTC Markets Group Inc </t>
   </si>
   <si>
     <t>20.85%</t>
   </si>
   <si>
     <t>64.07%</t>
   </si>
   <si>
     <t>20.37</t>
   </si>
   <si>
-    <t>23.69</t>
-[...1 lines deleted...]
-  <si>
     <t>8.41%</t>
   </si>
   <si>
-    <t>11.60</t>
-[...4 lines deleted...]
-  <si>
     <t>7.20%</t>
   </si>
   <si>
     <t>33.32%</t>
   </si>
   <si>
-    <t>45.18</t>
-[...4 lines deleted...]
-  <si>
     <t>3.87%</t>
   </si>
   <si>
     <t>10.00%</t>
   </si>
   <si>
     <t>29.17%</t>
   </si>
   <si>
-    <t>7.88</t>
-[...7 lines deleted...]
-  <si>
     <t>57.22%</t>
   </si>
   <si>
     <t>20.23</t>
   </si>
   <si>
     <t xml:space="preserve">PAAS </t>
   </si>
   <si>
     <t xml:space="preserve">Pan American Silver Corp </t>
   </si>
   <si>
-    <t>52.61</t>
-[...7 lines deleted...]
-  <si>
     <t>18.98%</t>
   </si>
   <si>
     <t>17.89%</t>
   </si>
   <si>
     <t>165.54%</t>
   </si>
   <si>
-    <t>171.99</t>
-[...1 lines deleted...]
-  <si>
     <t>3.33%</t>
   </si>
   <si>
     <t>57.41%</t>
   </si>
   <si>
-    <t>11.93</t>
-[...4 lines deleted...]
-  <si>
     <t>4.72%</t>
   </si>
   <si>
-    <t>21.38</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">PCAR </t>
   </si>
   <si>
     <t xml:space="preserve">Paccar Inc </t>
   </si>
   <si>
-    <t>114.39</t>
-[...1 lines deleted...]
-  <si>
     <t>36.75</t>
   </si>
   <si>
     <t>6.07%</t>
   </si>
   <si>
     <t>60.22%</t>
   </si>
   <si>
     <t>46.13%</t>
   </si>
   <si>
-    <t>23.49</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">PEG </t>
   </si>
   <si>
     <t xml:space="preserve">Public Service Enterprise Group Inc </t>
   </si>
   <si>
-    <t>77.86</t>
-[...1 lines deleted...]
-  <si>
     <t>5.39%</t>
   </si>
   <si>
     <t>59.59%</t>
   </si>
   <si>
     <t>698.36%</t>
   </si>
   <si>
-    <t>17.39</t>
-[...4 lines deleted...]
-  <si>
     <t>67.88%</t>
   </si>
   <si>
-    <t>10.73</t>
-[...1 lines deleted...]
-  <si>
     <t>141.5</t>
   </si>
   <si>
     <t>5.61%</t>
   </si>
   <si>
-    <t>21.00</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">PGR </t>
   </si>
   <si>
     <t xml:space="preserve">Progressive Corp </t>
   </si>
   <si>
-    <t>193.49</t>
-[...10 lines deleted...]
-  <si>
     <t>23.01%</t>
   </si>
   <si>
     <t>72.04%</t>
   </si>
   <si>
     <t>49.62%</t>
   </si>
   <si>
-    <t>9.68</t>
-[...1 lines deleted...]
-  <si>
     <t>0.23%</t>
   </si>
   <si>
-    <t>851.16</t>
-[...1 lines deleted...]
-  <si>
     <t>393.85</t>
   </si>
   <si>
     <t>15.06%</t>
   </si>
   <si>
-    <t>117.25</t>
-[...16 lines deleted...]
-  <si>
     <t>11.44%</t>
   </si>
   <si>
     <t>89.93%</t>
   </si>
   <si>
-    <t>36.16</t>
-[...7 lines deleted...]
-  <si>
     <t>29.55%</t>
   </si>
   <si>
-    <t>12.83</t>
-[...4 lines deleted...]
-  <si>
     <t>20.82%</t>
   </si>
   <si>
     <t>16.22%</t>
   </si>
   <si>
-    <t>11.32</t>
-[...4 lines deleted...]
-  <si>
     <t>16.82%</t>
   </si>
   <si>
     <t>32.45%</t>
   </si>
   <si>
-    <t>70.15</t>
-[...4 lines deleted...]
-  <si>
     <t>22.70%</t>
   </si>
   <si>
-    <t>17.31</t>
-[...10 lines deleted...]
-  <si>
     <t xml:space="preserve">RBA.TO </t>
   </si>
   <si>
     <t xml:space="preserve">RB Global Inc </t>
   </si>
   <si>
-    <t>141.89</t>
-[...1 lines deleted...]
-  <si>
     <t>26.04</t>
   </si>
   <si>
-    <t>26.05%</t>
-[...1 lines deleted...]
-  <si>
     <t>58.61%</t>
   </si>
   <si>
     <t>38.86%</t>
   </si>
   <si>
-    <t>49.28</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">REG </t>
   </si>
   <si>
     <t xml:space="preserve">Regency Centers Corp </t>
   </si>
   <si>
     <t>3.97%</t>
   </si>
   <si>
-    <t>16.15%</t>
-[...1 lines deleted...]
-  <si>
     <t>101.69%</t>
   </si>
   <si>
     <t>178.86%</t>
   </si>
   <si>
-    <t>26.53</t>
-[...4 lines deleted...]
-  <si>
     <t>5.49%</t>
   </si>
   <si>
-    <t>21.64%</t>
-[...1 lines deleted...]
-  <si>
     <t>13.71%</t>
   </si>
   <si>
-    <t>37.73</t>
-[...4 lines deleted...]
-  <si>
     <t>15.97%</t>
   </si>
   <si>
-    <t>9.53%</t>
-[...1 lines deleted...]
-  <si>
     <t>-52.81%</t>
   </si>
   <si>
-    <t>26.69</t>
-[...16 lines deleted...]
-  <si>
     <t>10.40%</t>
   </si>
   <si>
-    <t>15.20%</t>
-[...7 lines deleted...]
-  <si>
     <t>16.33%</t>
   </si>
   <si>
-    <t>20.34</t>
-[...4 lines deleted...]
-  <si>
     <t>20.45%</t>
   </si>
   <si>
-    <t>32.30</t>
-[...7 lines deleted...]
-  <si>
     <t>13.17%</t>
   </si>
   <si>
-    <t>24.85</t>
-[...4 lines deleted...]
-  <si>
     <t>28.91%</t>
   </si>
   <si>
-    <t>28.76</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">RTX </t>
   </si>
   <si>
     <t xml:space="preserve">RTX Corp </t>
   </si>
   <si>
-    <t>172.66</t>
-[...1 lines deleted...]
-  <si>
     <t>57.12</t>
   </si>
   <si>
     <t>50.79%</t>
   </si>
   <si>
     <t>47.16%</t>
   </si>
   <si>
-    <t>33.67</t>
-[...4 lines deleted...]
-  <si>
     <t>25.19%</t>
   </si>
   <si>
-    <t>17.18</t>
-[...4 lines deleted...]
-  <si>
     <t>248.75</t>
   </si>
   <si>
-    <t>196.71</t>
-[...10 lines deleted...]
-  <si>
     <t xml:space="preserve">SGU </t>
   </si>
   <si>
     <t xml:space="preserve">Star Group LP </t>
   </si>
   <si>
     <t>39.30%</t>
   </si>
   <si>
     <t>272.62%</t>
   </si>
   <si>
-    <t>5.19</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">SHEL </t>
   </si>
   <si>
     <t xml:space="preserve">Shell PLC </t>
   </si>
   <si>
     <t>40.17</t>
   </si>
   <si>
-    <t>3.60%</t>
-[...7 lines deleted...]
-  <si>
     <t>47.50%</t>
   </si>
   <si>
     <t>46.07%</t>
   </si>
   <si>
-    <t>13.09</t>
-[...4 lines deleted...]
-  <si>
     <t>9.72%</t>
   </si>
   <si>
-    <t>29.16</t>
-[...4 lines deleted...]
-  <si>
     <t>13.15%</t>
   </si>
   <si>
-    <t>14.04</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">SLB </t>
   </si>
   <si>
     <t xml:space="preserve">SLB NV </t>
   </si>
   <si>
-    <t>56.87</t>
-[...1 lines deleted...]
-  <si>
     <t>2.09%</t>
   </si>
   <si>
-    <t>26.71%</t>
-[...1 lines deleted...]
-  <si>
     <t>10.53%</t>
   </si>
   <si>
     <t>48.16%</t>
   </si>
   <si>
     <t>37.22%</t>
   </si>
   <si>
-    <t>23.90</t>
-[...1 lines deleted...]
-  <si>
     <t>2.27%</t>
   </si>
   <si>
-    <t>377.29</t>
-[...4 lines deleted...]
-  <si>
     <t>14.68%</t>
   </si>
   <si>
-    <t>19.16</t>
-[...7 lines deleted...]
-  <si>
     <t>6.31%</t>
   </si>
   <si>
-    <t>10.29%</t>
-[...4 lines deleted...]
-  <si>
     <t>14.25</t>
   </si>
   <si>
-    <t>72.77</t>
-[...1 lines deleted...]
-  <si>
     <t>5.23%</t>
   </si>
   <si>
-    <t>275.19</t>
-[...1 lines deleted...]
-  <si>
     <t>3.57%</t>
   </si>
   <si>
     <t>15.09%</t>
   </si>
   <si>
-    <t>27.87</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">STN </t>
   </si>
   <si>
     <t xml:space="preserve">Stantec Inc </t>
   </si>
   <si>
-    <t>73.54</t>
-[...4 lines deleted...]
-  <si>
     <t>19.94%</t>
   </si>
   <si>
     <t>15.18%</t>
   </si>
   <si>
-    <t>24.24</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">STN.TO </t>
   </si>
   <si>
-    <t>102.11</t>
-[...1 lines deleted...]
-  <si>
     <t>7.33%</t>
   </si>
   <si>
-    <t>135.44</t>
-[...4 lines deleted...]
-  <si>
     <t>37.8</t>
   </si>
   <si>
-    <t>37.17%</t>
-[...4 lines deleted...]
-  <si>
     <t>23.05%</t>
   </si>
   <si>
-    <t>16.39</t>
-[...7 lines deleted...]
-  <si>
     <t>167.30%</t>
   </si>
   <si>
-    <t>8.20</t>
-[...13 lines deleted...]
-  <si>
     <t>4.45%</t>
   </si>
   <si>
-    <t>7.39</t>
-[...7 lines deleted...]
-  <si>
     <t>28.46%</t>
   </si>
   <si>
-    <t>35.34</t>
-[...16 lines deleted...]
-  <si>
     <t xml:space="preserve">TECK </t>
   </si>
   <si>
     <t xml:space="preserve">Teck Resources Ltd </t>
   </si>
   <si>
-    <t>67.25</t>
-[...7 lines deleted...]
-  <si>
     <t>17.56%</t>
   </si>
   <si>
     <t>95.52%</t>
   </si>
   <si>
-    <t>24.27</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">TECK.A.TO </t>
   </si>
   <si>
-    <t>93.51</t>
-[...1 lines deleted...]
-  <si>
     <t>87.14%</t>
   </si>
   <si>
     <t xml:space="preserve">TECK.B.TO </t>
   </si>
   <si>
-    <t>42.34</t>
-[...1 lines deleted...]
-  <si>
     <t>169.61%</t>
   </si>
   <si>
-    <t>223.92</t>
-[...1 lines deleted...]
-  <si>
     <t>11.03%</t>
   </si>
   <si>
-    <t>36.42</t>
-[...4 lines deleted...]
-  <si>
     <t>34.54%</t>
   </si>
   <si>
-    <t>30.06</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">TNL </t>
   </si>
   <si>
     <t xml:space="preserve">Travel + Leisure Co </t>
   </si>
   <si>
-    <t>69.89</t>
-[...4 lines deleted...]
-  <si>
     <t>66.09%</t>
   </si>
   <si>
     <t>33.71%</t>
   </si>
   <si>
-    <t>19.00</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">TPB </t>
   </si>
   <si>
     <t xml:space="preserve">Turning Point Brands Inc </t>
   </si>
   <si>
-    <t>86.08</t>
-[...4 lines deleted...]
-  <si>
     <t>8.10%</t>
   </si>
   <si>
     <t>9.74%</t>
   </si>
   <si>
     <t>-95.76%</t>
   </si>
   <si>
-    <t>28.92</t>
-[...1 lines deleted...]
-  <si>
     <t>0.71%</t>
   </si>
   <si>
-    <t>262.61</t>
-[...4 lines deleted...]
-  <si>
     <t>60.42%</t>
   </si>
   <si>
     <t>332.19%</t>
   </si>
   <si>
-    <t>26.01</t>
-[...1 lines deleted...]
-  <si>
     <t>29.15</t>
   </si>
   <si>
-    <t>15.49</t>
-[...4 lines deleted...]
-  <si>
     <t>127.11</t>
   </si>
   <si>
-    <t>21.27%</t>
-[...1 lines deleted...]
-  <si>
     <t>44.57%</t>
   </si>
   <si>
-    <t>465.92</t>
-[...1 lines deleted...]
-  <si>
     <t>12.18%</t>
   </si>
   <si>
-    <t>15.71%</t>
-[...1 lines deleted...]
-  <si>
     <t>13.24%</t>
   </si>
   <si>
-    <t>46.39</t>
-[...4 lines deleted...]
-  <si>
     <t>36.56%</t>
   </si>
   <si>
     <t>20.20%</t>
   </si>
   <si>
-    <t>9.73</t>
-[...10 lines deleted...]
-  <si>
     <t>16.03%</t>
   </si>
   <si>
     <t>52.02%</t>
   </si>
   <si>
-    <t>28.90</t>
-[...7 lines deleted...]
-  <si>
     <t>0.84%</t>
   </si>
   <si>
-    <t>12.82%</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">VICI </t>
   </si>
   <si>
     <t xml:space="preserve">VICI Properties Inc </t>
   </si>
   <si>
-    <t>27.27</t>
-[...1 lines deleted...]
-  <si>
     <t>67.59%</t>
   </si>
   <si>
     <t>73.62%</t>
   </si>
   <si>
-    <t>209.62</t>
-[...4 lines deleted...]
-  <si>
     <t>10.61%</t>
   </si>
   <si>
-    <t>36.40</t>
-[...10 lines deleted...]
-  <si>
     <t>-111.38%</t>
   </si>
   <si>
-    <t>22.16</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">WEYS </t>
   </si>
   <si>
     <t xml:space="preserve">WEYCO Group Inc </t>
   </si>
   <si>
-    <t>34.05</t>
-[...1 lines deleted...]
-  <si>
     <t>3.14%</t>
   </si>
   <si>
-    <t>18.69%</t>
-[...1 lines deleted...]
-  <si>
     <t>4.69%</t>
   </si>
   <si>
     <t>26.34%</t>
   </si>
   <si>
     <t>127.05%</t>
   </si>
   <si>
     <t>59.95%</t>
   </si>
   <si>
-    <t>14.20</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">WH </t>
   </si>
   <si>
     <t xml:space="preserve">Wyndham Hotels &amp; Resorts Inc </t>
   </si>
   <si>
-    <t>80.12</t>
-[...1 lines deleted...]
-  <si>
     <t>1.26%</t>
   </si>
   <si>
-    <t>28.17%</t>
-[...1 lines deleted...]
-  <si>
     <t>65.80%</t>
   </si>
   <si>
-    <t>30.61</t>
-[...4 lines deleted...]
-  <si>
     <t>109.98</t>
   </si>
   <si>
-    <t>22.30%</t>
-[...1 lines deleted...]
-  <si>
     <t>13.38%</t>
   </si>
   <si>
-    <t>38.97</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">WPM </t>
   </si>
   <si>
     <t xml:space="preserve">Wheaton Precious Metals Corp </t>
   </si>
   <si>
-    <t>124.93</t>
-[...1 lines deleted...]
-  <si>
     <t>18.11%</t>
   </si>
   <si>
     <t>20.36%</t>
   </si>
   <si>
     <t>29.66%</t>
   </si>
   <si>
-    <t>33.96</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">WPM.TO </t>
   </si>
   <si>
-    <t>173.92</t>
-[...1 lines deleted...]
-  <si>
     <t>0.59%</t>
   </si>
   <si>
     <t>30.24%</t>
   </si>
   <si>
-    <t>207.15</t>
-[...1 lines deleted...]
-  <si>
     <t>20.47%</t>
   </si>
   <si>
-    <t>22.79</t>
-[...4 lines deleted...]
-  <si>
     <t>70.06%</t>
   </si>
   <si>
-    <t>30.23</t>
-[...13 lines deleted...]
-  <si>
     <t>6.67%</t>
   </si>
   <si>
     <t>-74.78%</t>
   </si>
   <si>
-    <t>18.73</t>
-[...4 lines deleted...]
-  <si>
     <t>7.90%</t>
   </si>
   <si>
     <t>18.18%</t>
   </si>
   <si>
-    <t>28.25</t>
-[...4 lines deleted...]
-  <si>
     <t>10.05%</t>
   </si>
   <si>
     <t>43.37%</t>
   </si>
   <si>
-    <t>26.98</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">XEL </t>
   </si>
   <si>
     <t xml:space="preserve">Xcel Energy Inc </t>
   </si>
   <si>
-    <t>77.35</t>
-[...1 lines deleted...]
-  <si>
     <t>49.77</t>
   </si>
   <si>
     <t>67.24%</t>
   </si>
   <si>
     <t>-18.40%</t>
   </si>
   <si>
-    <t>22.88</t>
-[...10 lines deleted...]
-  <si>
     <t>41.62%</t>
   </si>
   <si>
-    <t>12.87</t>
-[...2 lines deleted...]
-    <t>* Prices and datas as of 06/04/2026. Chowder rule minimum of 8 has been applied.</t>
+    <t xml:space="preserve">ABM </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ABM Industries Inc </t>
+  </si>
+  <si>
+    <t>44.56</t>
+  </si>
+  <si>
+    <t>8.51%</t>
+  </si>
+  <si>
+    <t>8.45%</t>
+  </si>
+  <si>
+    <t>40.39%</t>
+  </si>
+  <si>
+    <t>20.03%</t>
+  </si>
+  <si>
+    <t>17.03</t>
+  </si>
+  <si>
+    <t>131.06</t>
+  </si>
+  <si>
+    <t>31.27%</t>
+  </si>
+  <si>
+    <t>9.94</t>
+  </si>
+  <si>
+    <t>76.29</t>
+  </si>
+  <si>
+    <t>4.23%</t>
+  </si>
+  <si>
+    <t>2.55%</t>
+  </si>
+  <si>
+    <t>38.65</t>
+  </si>
+  <si>
+    <t>1.66%</t>
+  </si>
+  <si>
+    <t>15.53%</t>
+  </si>
+  <si>
+    <t>10.31</t>
+  </si>
+  <si>
+    <t>388.85</t>
+  </si>
+  <si>
+    <t>14.39%</t>
+  </si>
+  <si>
+    <t>56.47</t>
+  </si>
+  <si>
+    <t>235.69</t>
+  </si>
+  <si>
+    <t>12.07%</t>
+  </si>
+  <si>
+    <t>20.87</t>
+  </si>
+  <si>
+    <t>112.21</t>
+  </si>
+  <si>
+    <t>2.65%</t>
+  </si>
+  <si>
+    <t>8.83%</t>
+  </si>
+  <si>
+    <t>20.31</t>
+  </si>
+  <si>
+    <t>154.86</t>
+  </si>
+  <si>
+    <t>27.55%</t>
+  </si>
+  <si>
+    <t>28.64%</t>
+  </si>
+  <si>
+    <t>14.61</t>
+  </si>
+  <si>
+    <t>220.36</t>
+  </si>
+  <si>
+    <t>203.19</t>
+  </si>
+  <si>
+    <t>11.85%</t>
+  </si>
+  <si>
+    <t>29.87%</t>
+  </si>
+  <si>
+    <t>13.03%</t>
+  </si>
+  <si>
+    <t>52.39</t>
+  </si>
+  <si>
+    <t>31.95</t>
+  </si>
+  <si>
+    <t>243.16</t>
+  </si>
+  <si>
+    <t>14.07%</t>
+  </si>
+  <si>
+    <t>9.03%</t>
+  </si>
+  <si>
+    <t>5.25</t>
+  </si>
+  <si>
+    <t>117.47</t>
+  </si>
+  <si>
+    <t>17.55</t>
+  </si>
+  <si>
+    <t>650.93</t>
+  </si>
+  <si>
+    <t>51.84</t>
+  </si>
+  <si>
+    <t>0.29%</t>
+  </si>
+  <si>
+    <t>13.08%</t>
+  </si>
+  <si>
+    <t>6.06%</t>
+  </si>
+  <si>
+    <t>67.95</t>
+  </si>
+  <si>
+    <t>237.16</t>
+  </si>
+  <si>
+    <t>11.91%</t>
+  </si>
+  <si>
+    <t>36.55</t>
+  </si>
+  <si>
+    <t>361.16</t>
+  </si>
+  <si>
+    <t>7.87%</t>
+  </si>
+  <si>
+    <t>25.18</t>
+  </si>
+  <si>
+    <t>479.68</t>
+  </si>
+  <si>
+    <t>35.68%</t>
+  </si>
+  <si>
+    <t>8.28%</t>
+  </si>
+  <si>
+    <t>11.40</t>
+  </si>
+  <si>
+    <t>166.15</t>
+  </si>
+  <si>
+    <t>4.58%</t>
+  </si>
+  <si>
+    <t>26.40</t>
+  </si>
+  <si>
+    <t>63.7</t>
+  </si>
+  <si>
+    <t>3.34%</t>
+  </si>
+  <si>
+    <t>8.11%</t>
+  </si>
+  <si>
+    <t>17.60%</t>
+  </si>
+  <si>
+    <t>16.41%</t>
+  </si>
+  <si>
+    <t>18.89</t>
+  </si>
+  <si>
+    <t>343.35</t>
+  </si>
+  <si>
+    <t>9.61%</t>
+  </si>
+  <si>
+    <t>18.20</t>
+  </si>
+  <si>
+    <t>62.15</t>
+  </si>
+  <si>
+    <t>6.65%</t>
+  </si>
+  <si>
+    <t>3.41%</t>
+  </si>
+  <si>
+    <t>6.43%</t>
+  </si>
+  <si>
+    <t>43.89</t>
+  </si>
+  <si>
+    <t>24.04%</t>
+  </si>
+  <si>
+    <t>14.38</t>
+  </si>
+  <si>
+    <t>113.59</t>
+  </si>
+  <si>
+    <t>7.01%</t>
+  </si>
+  <si>
+    <t>13.76%</t>
+  </si>
+  <si>
+    <t>51.53</t>
+  </si>
+  <si>
+    <t>38.77</t>
+  </si>
+  <si>
+    <t>51.59%</t>
+  </si>
+  <si>
+    <t>29.8</t>
+  </si>
+  <si>
+    <t>2.82%</t>
+  </si>
+  <si>
+    <t>39.14%</t>
+  </si>
+  <si>
+    <t>21.56%</t>
+  </si>
+  <si>
+    <t>11.80</t>
+  </si>
+  <si>
+    <t>31.23</t>
+  </si>
+  <si>
+    <t>9.89%</t>
+  </si>
+  <si>
+    <t>10.70</t>
+  </si>
+  <si>
+    <t>1844.57</t>
+  </si>
+  <si>
+    <t>0.64%</t>
+  </si>
+  <si>
+    <t>17.62%</t>
+  </si>
+  <si>
+    <t>15.21%</t>
+  </si>
+  <si>
+    <t>67.36</t>
+  </si>
+  <si>
+    <t>90.4</t>
+  </si>
+  <si>
+    <t>173.13</t>
+  </si>
+  <si>
+    <t>8.89%</t>
+  </si>
+  <si>
+    <t>21.17</t>
+  </si>
+  <si>
+    <t>40.52</t>
+  </si>
+  <si>
+    <t>3.66%</t>
+  </si>
+  <si>
+    <t>7.04%</t>
+  </si>
+  <si>
+    <t>369.32</t>
+  </si>
+  <si>
+    <t>34.89%</t>
+  </si>
+  <si>
+    <t>23.27%</t>
+  </si>
+  <si>
+    <t>12.57%</t>
+  </si>
+  <si>
+    <t>35.90%</t>
+  </si>
+  <si>
+    <t>62.89</t>
+  </si>
+  <si>
+    <t>131.83</t>
+  </si>
+  <si>
+    <t>2.72%</t>
+  </si>
+  <si>
+    <t>8.07%</t>
+  </si>
+  <si>
+    <t>23.28</t>
+  </si>
+  <si>
+    <t>83.31</t>
+  </si>
+  <si>
+    <t>2.44%</t>
+  </si>
+  <si>
+    <t>7.55%</t>
+  </si>
+  <si>
+    <t>24.09</t>
+  </si>
+  <si>
+    <t>348.14</t>
+  </si>
+  <si>
+    <t>13.25%</t>
+  </si>
+  <si>
+    <t>15.91%</t>
+  </si>
+  <si>
+    <t>21.11</t>
+  </si>
+  <si>
+    <t>58.38</t>
+  </si>
+  <si>
+    <t>6.49%</t>
+  </si>
+  <si>
+    <t>60.02</t>
+  </si>
+  <si>
+    <t>3.89%</t>
+  </si>
+  <si>
+    <t>10.84%</t>
+  </si>
+  <si>
+    <t>10.89%</t>
+  </si>
+  <si>
+    <t>8.80</t>
+  </si>
+  <si>
+    <t>18.47</t>
+  </si>
+  <si>
+    <t>93.94%</t>
+  </si>
+  <si>
+    <t>15.86%</t>
+  </si>
+  <si>
+    <t>14.21%</t>
+  </si>
+  <si>
+    <t>38.31</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BEPC </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Brookfield Renewable Corp </t>
+  </si>
+  <si>
+    <t>36.79</t>
+  </si>
+  <si>
+    <t>35.6</t>
+  </si>
+  <si>
+    <t>3.76%</t>
+  </si>
+  <si>
+    <t>3.45%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BEPC.TO </t>
+  </si>
+  <si>
+    <t>52.72</t>
+  </si>
+  <si>
+    <t>48.13</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BLK </t>
+  </si>
+  <si>
+    <t xml:space="preserve">BlackRock Inc </t>
+  </si>
+  <si>
+    <t>980.45</t>
+  </si>
+  <si>
+    <t>744.9</t>
+  </si>
+  <si>
+    <t>7.25%</t>
+  </si>
+  <si>
+    <t>7.11%</t>
+  </si>
+  <si>
+    <t>58.80%</t>
+  </si>
+  <si>
+    <t>92.61%</t>
+  </si>
+  <si>
+    <t>25.03</t>
+  </si>
+  <si>
+    <t>146.32</t>
+  </si>
+  <si>
+    <t>18.35%</t>
+  </si>
+  <si>
+    <t>13.96%</t>
+  </si>
+  <si>
+    <t>177.49</t>
+  </si>
+  <si>
+    <t>9.52%</t>
+  </si>
+  <si>
+    <t>19.24</t>
+  </si>
+  <si>
+    <t>250.67</t>
+  </si>
+  <si>
+    <t>10.94%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BNL </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Broadstone Net Lease Inc </t>
+  </si>
+  <si>
+    <t>20.79</t>
+  </si>
+  <si>
+    <t>231.14%</t>
+  </si>
+  <si>
+    <t>75.94%</t>
+  </si>
+  <si>
+    <t>31.48</t>
+  </si>
+  <si>
+    <t>6.85%</t>
+  </si>
+  <si>
+    <t>168.53</t>
+  </si>
+  <si>
+    <t>12.70%</t>
+  </si>
+  <si>
+    <t>12.12</t>
+  </si>
+  <si>
+    <t>140.95</t>
+  </si>
+  <si>
+    <t>15.02%</t>
+  </si>
+  <si>
+    <t>7.96%</t>
+  </si>
+  <si>
+    <t>11.06%</t>
+  </si>
+  <si>
+    <t>14.66</t>
+  </si>
+  <si>
+    <t>31.24</t>
+  </si>
+  <si>
+    <t>4.96%</t>
+  </si>
+  <si>
+    <t>10.59%</t>
+  </si>
+  <si>
+    <t>21.88</t>
+  </si>
+  <si>
+    <t>87.88</t>
+  </si>
+  <si>
+    <t>50.47%</t>
+  </si>
+  <si>
+    <t>6.90%</t>
+  </si>
+  <si>
+    <t>80.45</t>
+  </si>
+  <si>
+    <t>5.61</t>
+  </si>
+  <si>
+    <t>784.07</t>
+  </si>
+  <si>
+    <t>91.87</t>
+  </si>
+  <si>
+    <t>15.88%</t>
+  </si>
+  <si>
+    <t>11.66%</t>
+  </si>
+  <si>
+    <t>11.22%</t>
+  </si>
+  <si>
+    <t>12.00%</t>
+  </si>
+  <si>
+    <t>11.52%</t>
+  </si>
+  <si>
+    <t>41.47</t>
+  </si>
+  <si>
+    <t>991.8</t>
+  </si>
+  <si>
+    <t>0.61%</t>
+  </si>
+  <si>
+    <t>20.77%</t>
+  </si>
+  <si>
+    <t>7.54%</t>
+  </si>
+  <si>
+    <t>52.98</t>
+  </si>
+  <si>
+    <t>248.19</t>
+  </si>
+  <si>
+    <t>23.51%</t>
+  </si>
+  <si>
+    <t>6.80%</t>
+  </si>
+  <si>
+    <t>20.72</t>
+  </si>
+  <si>
+    <t>6.51%</t>
+  </si>
+  <si>
+    <t>92.05</t>
+  </si>
+  <si>
+    <t>11.76%</t>
+  </si>
+  <si>
+    <t>92.47</t>
+  </si>
+  <si>
+    <t>138.31</t>
+  </si>
+  <si>
+    <t>17.12</t>
+  </si>
+  <si>
+    <t>155.77</t>
+  </si>
+  <si>
+    <t>9.75%</t>
+  </si>
+  <si>
+    <t>15.05</t>
+  </si>
+  <si>
+    <t>84.72</t>
+  </si>
+  <si>
+    <t>39.62</t>
+  </si>
+  <si>
+    <t>116.08</t>
+  </si>
+  <si>
+    <t>9.82%</t>
+  </si>
+  <si>
+    <t>7.44%</t>
+  </si>
+  <si>
+    <t>16.19</t>
+  </si>
+  <si>
+    <t>163.32</t>
+  </si>
+  <si>
+    <t>23.74</t>
+  </si>
+  <si>
+    <t>13.66%</t>
+  </si>
+  <si>
+    <t>4.83</t>
+  </si>
+  <si>
+    <t>231.05</t>
+  </si>
+  <si>
+    <t>17.03%</t>
+  </si>
+  <si>
+    <t>21.66%</t>
+  </si>
+  <si>
+    <t>18.79</t>
+  </si>
+  <si>
+    <t>681.83</t>
+  </si>
+  <si>
+    <t>7.92%</t>
+  </si>
+  <si>
+    <t>37.02</t>
+  </si>
+  <si>
+    <t>75.96</t>
+  </si>
+  <si>
+    <t>5.33%</t>
+  </si>
+  <si>
+    <t>22.02</t>
+  </si>
+  <si>
+    <t>119.85</t>
+  </si>
+  <si>
+    <t>4.01%</t>
+  </si>
+  <si>
+    <t>22.29</t>
+  </si>
+  <si>
+    <t>43.74</t>
+  </si>
+  <si>
+    <t>3.39%</t>
+  </si>
+  <si>
+    <t>27.03</t>
+  </si>
+  <si>
+    <t>38.93</t>
+  </si>
+  <si>
+    <t>21.98%</t>
+  </si>
+  <si>
+    <t>56.12</t>
+  </si>
+  <si>
+    <t>169.25</t>
+  </si>
+  <si>
+    <t>25.59</t>
+  </si>
+  <si>
+    <t>103.22</t>
+  </si>
+  <si>
+    <t>38.37%</t>
+  </si>
+  <si>
+    <t>14.74%</t>
+  </si>
+  <si>
+    <t>13.92%</t>
+  </si>
+  <si>
+    <t>115.66</t>
+  </si>
+  <si>
+    <t>23.38%</t>
+  </si>
+  <si>
+    <t>7.97%</t>
+  </si>
+  <si>
+    <t>18.14</t>
+  </si>
+  <si>
+    <t>16.85</t>
+  </si>
+  <si>
+    <t>5.41%</t>
+  </si>
+  <si>
+    <t>12.44%</t>
+  </si>
+  <si>
+    <t>21.35</t>
+  </si>
+  <si>
+    <t>360.98</t>
+  </si>
+  <si>
+    <t>22.89%</t>
+  </si>
+  <si>
+    <t>21.16</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CSX </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CSX Corp </t>
+  </si>
+  <si>
+    <t>48.34</t>
+  </si>
+  <si>
+    <t>33.64%</t>
+  </si>
+  <si>
+    <t>51.84%</t>
+  </si>
+  <si>
+    <t>29.08</t>
+  </si>
+  <si>
+    <t>73.92</t>
+  </si>
+  <si>
+    <t>12.65</t>
+  </si>
+  <si>
+    <t>26.28%</t>
+  </si>
+  <si>
+    <t>38.07%</t>
+  </si>
+  <si>
+    <t>15.94%</t>
+  </si>
+  <si>
+    <t>40.9</t>
+  </si>
+  <si>
+    <t>23.24%</t>
+  </si>
+  <si>
+    <t>25.85</t>
+  </si>
+  <si>
+    <t>41.08</t>
+  </si>
+  <si>
+    <t>7.17</t>
+  </si>
+  <si>
+    <t>40.13</t>
+  </si>
+  <si>
+    <t>9.34%</t>
+  </si>
+  <si>
+    <t>27.80</t>
+  </si>
+  <si>
+    <t>165.71</t>
+  </si>
+  <si>
+    <t>4.30%</t>
+  </si>
+  <si>
+    <t>25.31%</t>
+  </si>
+  <si>
+    <t>9.83%</t>
+  </si>
+  <si>
+    <t>28.78</t>
+  </si>
+  <si>
+    <t>49.08</t>
+  </si>
+  <si>
+    <t>2.75%</t>
+  </si>
+  <si>
+    <t>19.00%</t>
+  </si>
+  <si>
+    <t>24.33</t>
+  </si>
+  <si>
+    <t>88.52</t>
+  </si>
+  <si>
+    <t>1.43%</t>
+  </si>
+  <si>
+    <t>10.74%</t>
+  </si>
+  <si>
+    <t>7.49%</t>
+  </si>
+  <si>
+    <t>157.08</t>
+  </si>
+  <si>
+    <t>5.05%</t>
+  </si>
+  <si>
+    <t>16.95%</t>
+  </si>
+  <si>
+    <t>15.26</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DHT </t>
+  </si>
+  <si>
+    <t xml:space="preserve">DHT Holdings Inc </t>
+  </si>
+  <si>
+    <t>16.54</t>
+  </si>
+  <si>
+    <t>15.49%</t>
+  </si>
+  <si>
+    <t>37.62%</t>
+  </si>
+  <si>
+    <t>56.33%</t>
+  </si>
+  <si>
+    <t>-120.40%</t>
+  </si>
+  <si>
+    <t>8.03</t>
+  </si>
+  <si>
+    <t>6.23%</t>
+  </si>
+  <si>
+    <t>9.02</t>
+  </si>
+  <si>
+    <t>40.54%</t>
+  </si>
+  <si>
+    <t>9.96%</t>
+  </si>
+  <si>
+    <t>30.57</t>
+  </si>
+  <si>
+    <t>187.62</t>
+  </si>
+  <si>
+    <t>19.82%</t>
+  </si>
+  <si>
+    <t>11.81%</t>
+  </si>
+  <si>
+    <t>38.64</t>
+  </si>
+  <si>
+    <t>304.06</t>
+  </si>
+  <si>
+    <t>17.02</t>
+  </si>
+  <si>
+    <t>202.06</t>
+  </si>
+  <si>
+    <t>57.75%</t>
+  </si>
+  <si>
+    <t>62.31%</t>
+  </si>
+  <si>
+    <t>19.71</t>
+  </si>
+  <si>
+    <t>111.3</t>
+  </si>
+  <si>
+    <t>25.82</t>
+  </si>
+  <si>
+    <t>278.41</t>
+  </si>
+  <si>
+    <t>15.16%</t>
+  </si>
+  <si>
+    <t>37.70</t>
+  </si>
+  <si>
+    <t>29.27</t>
+  </si>
+  <si>
+    <t>12.64%</t>
+  </si>
+  <si>
+    <t>73.55</t>
+  </si>
+  <si>
+    <t>33.85%</t>
+  </si>
+  <si>
+    <t>6.86%</t>
+  </si>
+  <si>
+    <t>8.09</t>
+  </si>
+  <si>
+    <t>415.99</t>
+  </si>
+  <si>
+    <t>9.18%</t>
+  </si>
+  <si>
+    <t>128.57</t>
+  </si>
+  <si>
+    <t>25.80%</t>
+  </si>
+  <si>
+    <t>12.81%</t>
+  </si>
+  <si>
+    <t>36.52</t>
+  </si>
+  <si>
+    <t>9.36%</t>
+  </si>
+  <si>
+    <t>13.63</t>
+  </si>
+  <si>
+    <t>30.03</t>
+  </si>
+  <si>
+    <t>4.29%</t>
+  </si>
+  <si>
+    <t>19.30%</t>
+  </si>
+  <si>
+    <t>25.51%</t>
+  </si>
+  <si>
+    <t>23.64</t>
+  </si>
+  <si>
+    <t>1014.15</t>
+  </si>
+  <si>
+    <t>30.60%</t>
+  </si>
+  <si>
+    <t>8.29%</t>
+  </si>
+  <si>
+    <t>72.09</t>
+  </si>
+  <si>
+    <t>72.2</t>
+  </si>
+  <si>
+    <t>5.18%</t>
+  </si>
+  <si>
+    <t>15.46</t>
+  </si>
+  <si>
+    <t>412.31</t>
+  </si>
+  <si>
+    <t>115.5</t>
+  </si>
+  <si>
+    <t>16.84%</t>
+  </si>
+  <si>
+    <t>8.33%</t>
+  </si>
+  <si>
+    <t>41.66</t>
+  </si>
+  <si>
+    <t>47.76</t>
+  </si>
+  <si>
+    <t>8.52%</t>
+  </si>
+  <si>
+    <t>8.19%</t>
+  </si>
+  <si>
+    <t>8.21%</t>
+  </si>
+  <si>
+    <t>42.52</t>
+  </si>
+  <si>
+    <t>218.47</t>
+  </si>
+  <si>
+    <t>24.51%</t>
+  </si>
+  <si>
+    <t>20.13%</t>
+  </si>
+  <si>
+    <t>8.06%</t>
+  </si>
+  <si>
+    <t>27.07</t>
+  </si>
+  <si>
+    <t>35.46</t>
+  </si>
+  <si>
+    <t>18.82</t>
+  </si>
+  <si>
+    <t>208.51</t>
+  </si>
+  <si>
+    <t>14.91%</t>
+  </si>
+  <si>
+    <t>8.71%</t>
+  </si>
+  <si>
+    <t>29.35</t>
+  </si>
+  <si>
+    <t>295.93</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FR </t>
+  </si>
+  <si>
+    <t xml:space="preserve">First Industrial Realty Trust Inc </t>
+  </si>
+  <si>
+    <t>61.63</t>
+  </si>
+  <si>
+    <t>10.02%</t>
+  </si>
+  <si>
+    <t>95.49%</t>
+  </si>
+  <si>
+    <t>103.40%</t>
+  </si>
+  <si>
+    <t>23.75</t>
+  </si>
+  <si>
+    <t>127.9</t>
+  </si>
+  <si>
+    <t>0.47%</t>
+  </si>
+  <si>
+    <t>201.67</t>
+  </si>
+  <si>
+    <t>40.09</t>
+  </si>
+  <si>
+    <t>100.18</t>
+  </si>
+  <si>
+    <t>27.3</t>
+  </si>
+  <si>
+    <t>25.61</t>
+  </si>
+  <si>
+    <t>7.75%</t>
+  </si>
+  <si>
+    <t>11.54</t>
+  </si>
+  <si>
+    <t>46.07</t>
+  </si>
+  <si>
+    <t>9.16%</t>
+  </si>
+  <si>
+    <t>5.60%</t>
+  </si>
+  <si>
+    <t>11.31</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GABC </t>
+  </si>
+  <si>
+    <t xml:space="preserve">German American Bancorp Inc </t>
+  </si>
+  <si>
+    <t>48.09</t>
+  </si>
+  <si>
+    <t>11.70%</t>
+  </si>
+  <si>
+    <t>38.42%</t>
+  </si>
+  <si>
+    <t>27.05%</t>
+  </si>
+  <si>
+    <t>13.16</t>
+  </si>
+  <si>
+    <t>28.73</t>
+  </si>
+  <si>
+    <t>6.27%</t>
+  </si>
+  <si>
+    <t>6.72%</t>
+  </si>
+  <si>
+    <t>12.37%</t>
+  </si>
+  <si>
+    <t>32.39</t>
+  </si>
+  <si>
+    <t>74.82</t>
+  </si>
+  <si>
+    <t>24.67</t>
+  </si>
+  <si>
+    <t>47.36</t>
+  </si>
+  <si>
+    <t>6.57%</t>
+  </si>
+  <si>
+    <t>45.01%</t>
+  </si>
+  <si>
+    <t>13.84%</t>
+  </si>
+  <si>
+    <t>12.96</t>
+  </si>
+  <si>
+    <t>43.69</t>
+  </si>
+  <si>
+    <t>7.37%</t>
+  </si>
+  <si>
+    <t>4.99%</t>
+  </si>
+  <si>
+    <t>5.71%</t>
+  </si>
+  <si>
+    <t>14.10</t>
+  </si>
+  <si>
+    <t>237.64</t>
+  </si>
+  <si>
+    <t>26.49</t>
+  </si>
+  <si>
+    <t>1338.59</t>
+  </si>
+  <si>
+    <t>17.87%</t>
+  </si>
+  <si>
+    <t>8.03%</t>
+  </si>
+  <si>
+    <t>36.45</t>
+  </si>
+  <si>
+    <t xml:space="preserve">H.TO </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hydro One Ltd </t>
+  </si>
+  <si>
+    <t>58.5</t>
+  </si>
+  <si>
+    <t>37.08</t>
+  </si>
+  <si>
+    <t>2.41%</t>
+  </si>
+  <si>
+    <t>7.63%</t>
+  </si>
+  <si>
+    <t>4.91%</t>
+  </si>
+  <si>
+    <t>58.85%</t>
+  </si>
+  <si>
+    <t>-151.80%</t>
+  </si>
+  <si>
+    <t>2.84%</t>
+  </si>
+  <si>
+    <t>33.01</t>
+  </si>
+  <si>
+    <t>62.38%</t>
+  </si>
+  <si>
+    <t>10.64%</t>
+  </si>
+  <si>
+    <t>18.64</t>
+  </si>
+  <si>
+    <t>393.17</t>
+  </si>
+  <si>
+    <t>14.80%</t>
+  </si>
+  <si>
+    <t>13.41</t>
+  </si>
+  <si>
+    <t>37.82</t>
+  </si>
+  <si>
+    <t>133.89</t>
+  </si>
+  <si>
+    <t>1.81%</t>
+  </si>
+  <si>
+    <t>19.26%</t>
+  </si>
+  <si>
+    <t>6.09%</t>
+  </si>
+  <si>
+    <t>9.31</t>
+  </si>
+  <si>
+    <t>243.5</t>
+  </si>
+  <si>
+    <t>24.10%</t>
+  </si>
+  <si>
+    <t>63.15</t>
+  </si>
+  <si>
+    <t>347.21</t>
+  </si>
+  <si>
+    <t>0.32%</t>
+  </si>
+  <si>
+    <t>60.8</t>
+  </si>
+  <si>
+    <t>5.12%</t>
+  </si>
+  <si>
+    <t>20.83</t>
+  </si>
+  <si>
+    <t>489.57</t>
+  </si>
+  <si>
+    <t>23.09%</t>
+  </si>
+  <si>
+    <t>30.87</t>
+  </si>
+  <si>
+    <t>126.77</t>
+  </si>
+  <si>
+    <t>8.43%</t>
+  </si>
+  <si>
+    <t>17.92</t>
+  </si>
+  <si>
+    <t>282.51</t>
+  </si>
+  <si>
+    <t>62.19%</t>
+  </si>
+  <si>
+    <t>26.65</t>
+  </si>
+  <si>
+    <t>292.71</t>
+  </si>
+  <si>
+    <t>9.39%</t>
+  </si>
+  <si>
+    <t>15.43%</t>
+  </si>
+  <si>
+    <t>95.68</t>
+  </si>
+  <si>
+    <t>38.65%</t>
+  </si>
+  <si>
+    <t>5.08%</t>
+  </si>
+  <si>
+    <t>9.12</t>
+  </si>
+  <si>
+    <t>267.08</t>
+  </si>
+  <si>
+    <t>15.26%</t>
+  </si>
+  <si>
+    <t>15.81</t>
+  </si>
+  <si>
+    <t>30.35</t>
+  </si>
+  <si>
+    <t>268.99</t>
+  </si>
+  <si>
+    <t>25.11</t>
+  </si>
+  <si>
+    <t>75.93</t>
+  </si>
+  <si>
+    <t>5.64%</t>
+  </si>
+  <si>
+    <t>6.30%</t>
+  </si>
+  <si>
+    <t>24.63</t>
+  </si>
+  <si>
+    <t>333.87</t>
+  </si>
+  <si>
+    <t>10.76%</t>
+  </si>
+  <si>
+    <t>15.68</t>
+  </si>
+  <si>
+    <t>41.68</t>
+  </si>
+  <si>
+    <t>14.24%</t>
+  </si>
+  <si>
+    <t>60.64</t>
+  </si>
+  <si>
+    <t>12.06</t>
+  </si>
+  <si>
+    <t>33.38</t>
+  </si>
+  <si>
+    <t>24.35</t>
+  </si>
+  <si>
+    <t>56.97</t>
+  </si>
+  <si>
+    <t>12.98%</t>
+  </si>
+  <si>
+    <t>27.54%</t>
+  </si>
+  <si>
+    <t>72.52</t>
+  </si>
+  <si>
+    <t>266.48</t>
+  </si>
+  <si>
+    <t>21.41%</t>
+  </si>
+  <si>
+    <t>13.61%</t>
+  </si>
+  <si>
+    <t>16.05%</t>
+  </si>
+  <si>
+    <t>85.42</t>
+  </si>
+  <si>
+    <t>64.34</t>
+  </si>
+  <si>
+    <t>17.44%</t>
+  </si>
+  <si>
+    <t>29.34</t>
+  </si>
+  <si>
+    <t>156.64</t>
+  </si>
+  <si>
+    <t>10.73%</t>
+  </si>
+  <si>
+    <t>21.24%</t>
+  </si>
+  <si>
+    <t>214.99</t>
+  </si>
+  <si>
+    <t>2.33%</t>
+  </si>
+  <si>
+    <t>14.72%</t>
+  </si>
+  <si>
+    <t>27.41</t>
+  </si>
+  <si>
+    <t>571.09</t>
+  </si>
+  <si>
+    <t>4.90%</t>
+  </si>
+  <si>
+    <t>10.24%</t>
+  </si>
+  <si>
+    <t>25.16</t>
+  </si>
+  <si>
+    <t>533.53</t>
+  </si>
+  <si>
+    <t>19.31%</t>
+  </si>
+  <si>
+    <t>34.44</t>
+  </si>
+  <si>
+    <t>1191.71</t>
+  </si>
+  <si>
+    <t>33.42%</t>
+  </si>
+  <si>
+    <t>22.01%</t>
+  </si>
+  <si>
+    <t>14.45%</t>
+  </si>
+  <si>
+    <t>42.61</t>
+  </si>
+  <si>
+    <t>98.74</t>
+  </si>
+  <si>
+    <t>13.94%</t>
+  </si>
+  <si>
+    <t>11.23%</t>
+  </si>
+  <si>
+    <t>35.90</t>
+  </si>
+  <si>
+    <t>100.57</t>
+  </si>
+  <si>
+    <t>9.58</t>
+  </si>
+  <si>
+    <t>75.79</t>
+  </si>
+  <si>
+    <t>5.04%</t>
+  </si>
+  <si>
+    <t>23.99</t>
+  </si>
+  <si>
+    <t>391.22</t>
+  </si>
+  <si>
+    <t>0.24%</t>
+  </si>
+  <si>
+    <t>14.87%</t>
+  </si>
+  <si>
+    <t>81.79</t>
+  </si>
+  <si>
+    <t>522.6</t>
+  </si>
+  <si>
+    <t>0.68%</t>
+  </si>
+  <si>
+    <t>19.12%</t>
+  </si>
+  <si>
+    <t>29.72</t>
+  </si>
+  <si>
+    <t>203.74</t>
+  </si>
+  <si>
+    <t>14.16</t>
+  </si>
+  <si>
+    <t>269.45</t>
+  </si>
+  <si>
+    <t>4.77%</t>
+  </si>
+  <si>
+    <t>22.28</t>
+  </si>
+  <si>
+    <t>468.39</t>
+  </si>
+  <si>
+    <t>4.66%</t>
+  </si>
+  <si>
+    <t>32.49</t>
+  </si>
+  <si>
+    <t>52.89</t>
+  </si>
+  <si>
+    <t>49.79%</t>
+  </si>
+  <si>
+    <t>8.39</t>
+  </si>
+  <si>
+    <t>57.35</t>
+  </si>
+  <si>
+    <t>28.13%</t>
+  </si>
+  <si>
+    <t>39.15%</t>
+  </si>
+  <si>
+    <t>16.06</t>
+  </si>
+  <si>
+    <t>55.9</t>
+  </si>
+  <si>
+    <t>7.64%</t>
+  </si>
+  <si>
+    <t>12.20</t>
+  </si>
+  <si>
+    <t>1330.98</t>
+  </si>
+  <si>
+    <t>27.28%</t>
+  </si>
+  <si>
+    <t>98.79</t>
+  </si>
+  <si>
+    <t>125.42</t>
+  </si>
+  <si>
+    <t>19.74%</t>
+  </si>
+  <si>
+    <t>36.15</t>
+  </si>
+  <si>
+    <t>172.19</t>
+  </si>
+  <si>
+    <t>20.86</t>
+  </si>
+  <si>
+    <t>90.68</t>
+  </si>
+  <si>
+    <t>19.39</t>
+  </si>
+  <si>
+    <t>211.89</t>
+  </si>
+  <si>
+    <t>17.98%</t>
+  </si>
+  <si>
+    <t>18.93</t>
+  </si>
+  <si>
+    <t>582.13</t>
+  </si>
+  <si>
+    <t>16.10%</t>
+  </si>
+  <si>
+    <t>17.90%</t>
+  </si>
+  <si>
+    <t>31.98</t>
+  </si>
+  <si>
+    <t>56.56</t>
+  </si>
+  <si>
+    <t>2.56%</t>
+  </si>
+  <si>
+    <t>23.38</t>
+  </si>
+  <si>
+    <t>384.44</t>
+  </si>
+  <si>
+    <t>15.82%</t>
+  </si>
+  <si>
+    <t>13.62%</t>
+  </si>
+  <si>
+    <t>22.22</t>
+  </si>
+  <si>
+    <t>418.94</t>
+  </si>
+  <si>
+    <t>33.50</t>
+  </si>
+  <si>
+    <t>242.01</t>
+  </si>
+  <si>
+    <t>6.56%</t>
+  </si>
+  <si>
+    <t>13.32</t>
+  </si>
+  <si>
+    <t>21.74</t>
+  </si>
+  <si>
+    <t>12.88%</t>
+  </si>
+  <si>
+    <t>21.13</t>
+  </si>
+  <si>
+    <t>223.91</t>
+  </si>
+  <si>
+    <t>11.89%</t>
+  </si>
+  <si>
+    <t>82.7</t>
+  </si>
+  <si>
+    <t>23.76</t>
+  </si>
+  <si>
+    <t>295.8</t>
+  </si>
+  <si>
+    <t>8.73%</t>
+  </si>
+  <si>
+    <t>16.02%</t>
+  </si>
+  <si>
+    <t>32.19</t>
+  </si>
+  <si>
+    <t>86.39</t>
+  </si>
+  <si>
+    <t>19.21%</t>
+  </si>
+  <si>
+    <t>9.97%</t>
+  </si>
+  <si>
+    <t>786.02</t>
+  </si>
+  <si>
+    <t>1.52%</t>
+  </si>
+  <si>
+    <t>10.96%</t>
+  </si>
+  <si>
+    <t>4.15%</t>
+  </si>
+  <si>
+    <t>18.08</t>
+  </si>
+  <si>
+    <t>46.88</t>
+  </si>
+  <si>
+    <t>31.10%</t>
+  </si>
+  <si>
+    <t>23.66</t>
+  </si>
+  <si>
+    <t>56.21</t>
+  </si>
+  <si>
+    <t>16.48%</t>
+  </si>
+  <si>
+    <t>16.64</t>
+  </si>
+  <si>
+    <t>519.83</t>
+  </si>
+  <si>
+    <t>15.94</t>
+  </si>
+  <si>
+    <t>157.74</t>
+  </si>
+  <si>
+    <t>48.77</t>
+  </si>
+  <si>
+    <t>50.75</t>
+  </si>
+  <si>
+    <t>23.43%</t>
+  </si>
+  <si>
+    <t>20.34%</t>
+  </si>
+  <si>
+    <t>20.01%</t>
+  </si>
+  <si>
+    <t>11.45</t>
+  </si>
+  <si>
+    <t>61.84</t>
+  </si>
+  <si>
+    <t>5.25%</t>
+  </si>
+  <si>
+    <t>27.96%</t>
+  </si>
+  <si>
+    <t>2.83%</t>
+  </si>
+  <si>
+    <t>50.87</t>
+  </si>
+  <si>
+    <t>217.91</t>
+  </si>
+  <si>
+    <t>5.43%</t>
+  </si>
+  <si>
+    <t>26.64%</t>
+  </si>
+  <si>
+    <t>142.74</t>
+  </si>
+  <si>
+    <t>31.95%</t>
+  </si>
+  <si>
+    <t>-24.43%</t>
+  </si>
+  <si>
+    <t>23.84</t>
+  </si>
+  <si>
+    <t>144.85</t>
+  </si>
+  <si>
+    <t>10.35%</t>
+  </si>
+  <si>
+    <t>17.10</t>
+  </si>
+  <si>
+    <t>51.5</t>
+  </si>
+  <si>
+    <t>18.99</t>
+  </si>
+  <si>
+    <t>22.84</t>
+  </si>
+  <si>
+    <t>4.97%</t>
+  </si>
+  <si>
+    <t>12.46%</t>
+  </si>
+  <si>
+    <t>8.99%</t>
+  </si>
+  <si>
+    <t>10.80</t>
+  </si>
+  <si>
+    <t>31.39</t>
+  </si>
+  <si>
+    <t xml:space="preserve">OTIS </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Otis Worldwide Corp </t>
+  </si>
+  <si>
+    <t>70.62</t>
+  </si>
+  <si>
+    <t>2.46%</t>
+  </si>
+  <si>
+    <t>15.14%</t>
+  </si>
+  <si>
+    <t>46.75%</t>
+  </si>
+  <si>
+    <t>52.86</t>
+  </si>
+  <si>
+    <t>3.61%</t>
+  </si>
+  <si>
+    <t>8.48</t>
+  </si>
+  <si>
+    <t>22.24</t>
+  </si>
+  <si>
+    <t>46.71%</t>
+  </si>
+  <si>
+    <t>8.49%</t>
+  </si>
+  <si>
+    <t>44.33</t>
+  </si>
+  <si>
+    <t>17.16%</t>
+  </si>
+  <si>
+    <t>14.35</t>
+  </si>
+  <si>
+    <t>177.36</t>
+  </si>
+  <si>
+    <t>25.97%</t>
+  </si>
+  <si>
+    <t>102.71</t>
+  </si>
+  <si>
+    <t>99.01</t>
+  </si>
+  <si>
+    <t>89.50%</t>
+  </si>
+  <si>
+    <t>69.74%</t>
+  </si>
+  <si>
+    <t>20.11</t>
+  </si>
+  <si>
+    <t>121.21</t>
+  </si>
+  <si>
+    <t>16.29%</t>
+  </si>
+  <si>
+    <t>25.56</t>
+  </si>
+  <si>
+    <t>80.26</t>
+  </si>
+  <si>
+    <t>17.95</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PEP </t>
+  </si>
+  <si>
+    <t xml:space="preserve">PepsiCo Inc </t>
+  </si>
+  <si>
+    <t>141.17</t>
+  </si>
+  <si>
+    <t>178.45</t>
+  </si>
+  <si>
+    <t>4.37%</t>
+  </si>
+  <si>
+    <t>93.67%</t>
+  </si>
+  <si>
+    <t>21.27</t>
+  </si>
+  <si>
+    <t>29.47%</t>
+  </si>
+  <si>
+    <t>62.27%</t>
+  </si>
+  <si>
+    <t>10.23</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PFG </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Principal Financial Group Inc </t>
+  </si>
+  <si>
+    <t>4.02%</t>
+  </si>
+  <si>
+    <t>57.72%</t>
+  </si>
+  <si>
+    <t>18.96%</t>
+  </si>
+  <si>
+    <t>15.41</t>
+  </si>
+  <si>
+    <t>147.45</t>
+  </si>
+  <si>
+    <t>2.97%</t>
+  </si>
+  <si>
+    <t>4.47%</t>
+  </si>
+  <si>
+    <t>5.10%</t>
+  </si>
+  <si>
+    <t>21.45</t>
+  </si>
+  <si>
+    <t>225.31</t>
+  </si>
+  <si>
+    <t>0.18%</t>
+  </si>
+  <si>
+    <t>16.18%</t>
+  </si>
+  <si>
+    <t>14.37%</t>
+  </si>
+  <si>
+    <t>11.11</t>
+  </si>
+  <si>
+    <t>963.93</t>
+  </si>
+  <si>
+    <t>15.28%</t>
+  </si>
+  <si>
+    <t>14.14%</t>
+  </si>
+  <si>
+    <t>36.09</t>
+  </si>
+  <si>
+    <t>132.61</t>
+  </si>
+  <si>
+    <t>10.77%</t>
+  </si>
+  <si>
+    <t>13.26</t>
+  </si>
+  <si>
+    <t>136.82</t>
+  </si>
+  <si>
+    <t>14.77%</t>
+  </si>
+  <si>
+    <t>34.14</t>
+  </si>
+  <si>
+    <t>251.66</t>
+  </si>
+  <si>
+    <t>5.46%</t>
+  </si>
+  <si>
+    <t>6.50%</t>
+  </si>
+  <si>
+    <t>14.28</t>
+  </si>
+  <si>
+    <t>291.57</t>
+  </si>
+  <si>
+    <t>16.73%</t>
+  </si>
+  <si>
+    <t>11.91</t>
+  </si>
+  <si>
+    <t>31.74</t>
+  </si>
+  <si>
+    <t>22.92%</t>
+  </si>
+  <si>
+    <t>17.10%</t>
+  </si>
+  <si>
+    <t>36.67</t>
+  </si>
+  <si>
+    <t>12.29%</t>
+  </si>
+  <si>
+    <t>5.03%</t>
+  </si>
+  <si>
+    <t>17.52</t>
+  </si>
+  <si>
+    <t xml:space="preserve">QCOM </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Qualcomm Inc </t>
+  </si>
+  <si>
+    <t>181.95</t>
+  </si>
+  <si>
+    <t>89.99</t>
+  </si>
+  <si>
+    <t>6.42%</t>
+  </si>
+  <si>
+    <t>70.62%</t>
+  </si>
+  <si>
+    <t>30.56%</t>
+  </si>
+  <si>
+    <t>20.10</t>
+  </si>
+  <si>
+    <t>266.04</t>
+  </si>
+  <si>
+    <t>18.62%</t>
+  </si>
+  <si>
+    <t>21.98</t>
+  </si>
+  <si>
+    <t>165.11</t>
+  </si>
+  <si>
+    <t>26.73%</t>
+  </si>
+  <si>
+    <t>53.91</t>
+  </si>
+  <si>
+    <t>79.37</t>
+  </si>
+  <si>
+    <t>8.31%</t>
+  </si>
+  <si>
+    <t>27.35</t>
+  </si>
+  <si>
+    <t>33.68</t>
+  </si>
+  <si>
+    <t>7.46%</t>
+  </si>
+  <si>
+    <t>21.47%</t>
+  </si>
+  <si>
+    <t>35.63</t>
+  </si>
+  <si>
+    <t>198.76</t>
+  </si>
+  <si>
+    <t>20.93%</t>
+  </si>
+  <si>
+    <t>16.85%</t>
+  </si>
+  <si>
+    <t>201.11</t>
+  </si>
+  <si>
+    <t>26.22%</t>
+  </si>
+  <si>
+    <t>11.62%</t>
+  </si>
+  <si>
+    <t>8.58%</t>
+  </si>
+  <si>
+    <t>42.16</t>
+  </si>
+  <si>
+    <t>1.75%</t>
+  </si>
+  <si>
+    <t>38.14</t>
+  </si>
+  <si>
+    <t>354.57</t>
+  </si>
+  <si>
+    <t>19.16%</t>
+  </si>
+  <si>
+    <t>21.15</t>
+  </si>
+  <si>
+    <t>13.78%</t>
+  </si>
+  <si>
+    <t>29.67</t>
+  </si>
+  <si>
+    <t>110.69</t>
+  </si>
+  <si>
+    <t>21.42</t>
+  </si>
+  <si>
+    <t>372.29</t>
+  </si>
+  <si>
+    <t>24.38</t>
+  </si>
+  <si>
+    <t>214.75</t>
+  </si>
+  <si>
+    <t>14.73%</t>
+  </si>
+  <si>
+    <t>191.75</t>
+  </si>
+  <si>
+    <t>1.54%</t>
+  </si>
+  <si>
+    <t>30.78%</t>
+  </si>
+  <si>
+    <t>35.56</t>
+  </si>
+  <si>
+    <t>208.29</t>
+  </si>
+  <si>
+    <t>8.78%</t>
+  </si>
+  <si>
+    <t>19.08</t>
+  </si>
+  <si>
+    <t>293.68</t>
+  </si>
+  <si>
+    <t>2.40%</t>
+  </si>
+  <si>
+    <t>168.75</t>
+  </si>
+  <si>
+    <t>29.26</t>
+  </si>
+  <si>
+    <t>95.79</t>
+  </si>
+  <si>
+    <t>11.72%</t>
+  </si>
+  <si>
+    <t>18.29</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SEIC </t>
+  </si>
+  <si>
+    <t xml:space="preserve">SEI Investments Co </t>
+  </si>
+  <si>
+    <t>90.13</t>
+  </si>
+  <si>
+    <t>7.00%</t>
+  </si>
+  <si>
+    <t>17.55%</t>
+  </si>
+  <si>
+    <t>14.96</t>
+  </si>
+  <si>
+    <t>12.88</t>
+  </si>
+  <si>
+    <t>6.15%</t>
+  </si>
+  <si>
+    <t>7.35%</t>
+  </si>
+  <si>
+    <t>5.31</t>
+  </si>
+  <si>
+    <t>76.58</t>
+  </si>
+  <si>
+    <t>35.45%</t>
+  </si>
+  <si>
+    <t>5.54%</t>
+  </si>
+  <si>
+    <t>12.07</t>
+  </si>
+  <si>
+    <t>346.02</t>
+  </si>
+  <si>
+    <t>33.04</t>
+  </si>
+  <si>
+    <t>78.38</t>
+  </si>
+  <si>
+    <t>14.23</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SKT </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tanger Inc </t>
+  </si>
+  <si>
+    <t>39.23</t>
+  </si>
+  <si>
+    <t>38.96%</t>
+  </si>
+  <si>
+    <t>116.06%</t>
+  </si>
+  <si>
+    <t>74.16%</t>
+  </si>
+  <si>
+    <t>36.95</t>
+  </si>
+  <si>
+    <t>3.85%</t>
+  </si>
+  <si>
+    <t>45.09</t>
+  </si>
+  <si>
+    <t>25.87%</t>
+  </si>
+  <si>
+    <t>10.67%</t>
+  </si>
+  <si>
+    <t>403.17</t>
+  </si>
+  <si>
+    <t>2.43%</t>
+  </si>
+  <si>
+    <t>20.77</t>
+  </si>
+  <si>
+    <t>222.84</t>
+  </si>
+  <si>
+    <t>25.75%</t>
+  </si>
+  <si>
+    <t>79.36%</t>
+  </si>
+  <si>
+    <t>15.55</t>
+  </si>
+  <si>
+    <t>83.35</t>
+  </si>
+  <si>
+    <t>9.70%</t>
+  </si>
+  <si>
+    <t>12.51</t>
+  </si>
+  <si>
+    <t>221.7</t>
+  </si>
+  <si>
+    <t>24.58</t>
+  </si>
+  <si>
+    <t>56.33</t>
+  </si>
+  <si>
+    <t>67.59</t>
+  </si>
+  <si>
+    <t>39.31</t>
+  </si>
+  <si>
+    <t>19.49%</t>
+  </si>
+  <si>
+    <t>13.23%</t>
+  </si>
+  <si>
+    <t>22.77</t>
+  </si>
+  <si>
+    <t>97.82</t>
+  </si>
+  <si>
+    <t>85.7</t>
+  </si>
+  <si>
+    <t>12.77%</t>
+  </si>
+  <si>
+    <t>14.50</t>
+  </si>
+  <si>
+    <t>53.56</t>
+  </si>
+  <si>
+    <t>3.29%</t>
+  </si>
+  <si>
+    <t>39.45%</t>
+  </si>
+  <si>
+    <t>10.58%</t>
+  </si>
+  <si>
+    <t>14.52</t>
+  </si>
+  <si>
+    <t>3.7</t>
+  </si>
+  <si>
+    <t>8.33</t>
+  </si>
+  <si>
+    <t>313.42</t>
+  </si>
+  <si>
+    <t>36.47</t>
+  </si>
+  <si>
+    <t>59.36</t>
+  </si>
+  <si>
+    <t>67.62%</t>
+  </si>
+  <si>
+    <t>4.50%</t>
+  </si>
+  <si>
+    <t>22.42</t>
+  </si>
+  <si>
+    <t>84.77</t>
+  </si>
+  <si>
+    <t>84.47</t>
+  </si>
+  <si>
+    <t>47.04</t>
+  </si>
+  <si>
+    <t>18.05%</t>
+  </si>
+  <si>
+    <t>233.22</t>
+  </si>
+  <si>
+    <t>11.57%</t>
+  </si>
+  <si>
+    <t>37.35</t>
+  </si>
+  <si>
+    <t>151.36</t>
+  </si>
+  <si>
+    <t>67.84</t>
+  </si>
+  <si>
+    <t>20.24%</t>
+  </si>
+  <si>
+    <t>7.34%</t>
+  </si>
+  <si>
+    <t>12.50%</t>
+  </si>
+  <si>
+    <t>29.43</t>
+  </si>
+  <si>
+    <t>75.22</t>
+  </si>
+  <si>
+    <t>16.07%</t>
+  </si>
+  <si>
+    <t>14.09%</t>
+  </si>
+  <si>
+    <t>21.36</t>
+  </si>
+  <si>
+    <t>157.31</t>
+  </si>
+  <si>
+    <t>0.63%</t>
+  </si>
+  <si>
+    <t>20.55%</t>
+  </si>
+  <si>
+    <t>12.47</t>
+  </si>
+  <si>
+    <t>87.47</t>
+  </si>
+  <si>
+    <t>0.38%</t>
+  </si>
+  <si>
+    <t>3.95%</t>
+  </si>
+  <si>
+    <t>28.87</t>
+  </si>
+  <si>
+    <t>257.8</t>
+  </si>
+  <si>
+    <t>66.82%</t>
+  </si>
+  <si>
+    <t>7.13%</t>
+  </si>
+  <si>
+    <t>21.16%</t>
+  </si>
+  <si>
+    <t>15.53</t>
+  </si>
+  <si>
+    <t>444.62</t>
+  </si>
+  <si>
+    <t>28.71%</t>
+  </si>
+  <si>
+    <t>40.20</t>
+  </si>
+  <si>
+    <t>484.5</t>
+  </si>
+  <si>
+    <t>0.86%</t>
+  </si>
+  <si>
+    <t>18.74%</t>
+  </si>
+  <si>
+    <t>37.50</t>
+  </si>
+  <si>
+    <t>116.09</t>
+  </si>
+  <si>
+    <t>19.63</t>
+  </si>
+  <si>
+    <t>41.56%</t>
+  </si>
+  <si>
+    <t>35.02</t>
+  </si>
+  <si>
+    <t>27.45</t>
+  </si>
+  <si>
+    <t>10.60</t>
+  </si>
+  <si>
+    <t>191.49</t>
+  </si>
+  <si>
+    <t>18.40%</t>
+  </si>
+  <si>
+    <t>15.35%</t>
+  </si>
+  <si>
+    <t>277.77</t>
+  </si>
+  <si>
+    <t>6.70%</t>
+  </si>
+  <si>
+    <t>6.76%</t>
+  </si>
+  <si>
+    <t>22.39</t>
+  </si>
+  <si>
+    <t>351.03</t>
+  </si>
+  <si>
+    <t>19.10%</t>
+  </si>
+  <si>
+    <t>29.89</t>
+  </si>
+  <si>
+    <t>26.27</t>
+  </si>
+  <si>
+    <t>22.52%</t>
+  </si>
+  <si>
+    <t>9.11</t>
+  </si>
+  <si>
+    <t>236.39</t>
+  </si>
+  <si>
+    <t>10.28%</t>
+  </si>
+  <si>
+    <t>40.61</t>
+  </si>
+  <si>
+    <t>116.19</t>
+  </si>
+  <si>
+    <t>4.87%</t>
+  </si>
+  <si>
+    <t>23.31</t>
+  </si>
+  <si>
+    <t>39.88</t>
+  </si>
+  <si>
+    <t>19.34%</t>
+  </si>
+  <si>
+    <t>15.83</t>
+  </si>
+  <si>
+    <t>85.95</t>
+  </si>
+  <si>
+    <t>11.47%</t>
+  </si>
+  <si>
+    <t>83.64</t>
+  </si>
+  <si>
+    <t>2.04%</t>
+  </si>
+  <si>
+    <t>28.47%</t>
+  </si>
+  <si>
+    <t>33.63</t>
+  </si>
+  <si>
+    <t>224.1</t>
+  </si>
+  <si>
+    <t>12.96%</t>
+  </si>
+  <si>
+    <t>32.26</t>
+  </si>
+  <si>
+    <t>101.8</t>
+  </si>
+  <si>
+    <t>11.43%</t>
+  </si>
+  <si>
+    <t>111.43</t>
+  </si>
+  <si>
+    <t>17.08%</t>
+  </si>
+  <si>
+    <t>28.38</t>
+  </si>
+  <si>
+    <t>159.54</t>
+  </si>
+  <si>
+    <t>0.67%</t>
+  </si>
+  <si>
+    <t>407.61</t>
+  </si>
+  <si>
+    <t>5.99%</t>
+  </si>
+  <si>
+    <t>34.32</t>
+  </si>
+  <si>
+    <t>162.85</t>
+  </si>
+  <si>
+    <t>10.44%</t>
+  </si>
+  <si>
+    <t>13.48</t>
+  </si>
+  <si>
+    <t>39.35</t>
+  </si>
+  <si>
+    <t>3.58%</t>
+  </si>
+  <si>
+    <t>4.24%</t>
+  </si>
+  <si>
+    <t>19.45</t>
+  </si>
+  <si>
+    <t>381.43</t>
+  </si>
+  <si>
+    <t>89.04</t>
+  </si>
+  <si>
+    <t>21.30%</t>
+  </si>
+  <si>
+    <t>8.93%</t>
+  </si>
+  <si>
+    <t>35.79</t>
+  </si>
+  <si>
+    <t>46.43</t>
+  </si>
+  <si>
+    <t>11.49%</t>
+  </si>
+  <si>
+    <t>24.53%</t>
+  </si>
+  <si>
+    <t>24.28</t>
+  </si>
+  <si>
+    <t>79.71</t>
+  </si>
+  <si>
+    <t>2.95%</t>
+  </si>
+  <si>
+    <t>23.11</t>
+  </si>
+  <si>
+    <t>161.62</t>
+  </si>
+  <si>
+    <t>24.72</t>
+  </si>
+  <si>
+    <t>72.46</t>
+  </si>
+  <si>
+    <t>8.62%</t>
+  </si>
+  <si>
+    <t>11.90</t>
+  </si>
+  <si>
+    <t>* Prices and datas as of 07/02/2026. Chowder rule minimum of 8 has been applied.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="24" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Calibri Light"/>
@@ -8769,51 +8548,51 @@
     <cellStyle name="Titre 3" xfId="4" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Titre 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Vérification" xfId="13" builtinId="23" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF9D3122"/>
       <color rgb="FF414042"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>957553</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>4761</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 2">
           <a:extLst>
@@ -8829,50 +8608,54 @@
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="9525" y="28575"/>
           <a:ext cx="8968078" cy="1119186"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
+</file>
+
+<file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
+<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office 2013 – 2022">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -9132,15670 +8915,15034 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dividendstocksrock.com/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="B8:R304"/>
+  <dimension ref="B8:R292"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="C27" sqref="C27"/>
+      <selection activeCell="G8" sqref="G8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="2.7109375" customWidth="1"/>
     <col min="2" max="2" width="16.42578125" customWidth="1"/>
     <col min="3" max="3" width="53" customWidth="1"/>
     <col min="5" max="5" width="25.140625" customWidth="1"/>
     <col min="6" max="6" width="14.28515625" customWidth="1"/>
     <col min="7" max="7" width="15" customWidth="1"/>
     <col min="8" max="8" width="16.85546875" customWidth="1"/>
     <col min="10" max="10" width="19.5703125" customWidth="1"/>
     <col min="11" max="11" width="21.7109375" customWidth="1"/>
     <col min="12" max="12" width="21.42578125" customWidth="1"/>
     <col min="13" max="13" width="20.5703125" customWidth="1"/>
     <col min="14" max="14" width="18.7109375" customWidth="1"/>
     <col min="15" max="15" width="23.5703125" customWidth="1"/>
     <col min="17" max="17" width="19.7109375" customWidth="1"/>
     <col min="18" max="18" width="26.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="8" spans="2:18" ht="30.75" x14ac:dyDescent="0.45">
       <c r="B8" s="1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="9" spans="2:18" s="2" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B9" s="4" t="s">
-        <v>175</v>
+        <v>167</v>
       </c>
     </row>
     <row r="10" spans="2:18" s="2" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B10" s="5" t="s">
-        <v>2701</v>
+        <v>2627</v>
       </c>
     </row>
     <row r="11" spans="2:18" s="6" customFormat="1" ht="23.25" x14ac:dyDescent="0.35">
       <c r="B11" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>3</v>
       </c>
       <c r="F11" s="7" t="s">
         <v>4</v>
       </c>
       <c r="G11" s="7" t="s">
         <v>5</v>
       </c>
       <c r="H11" s="7" t="s">
         <v>6</v>
       </c>
       <c r="I11" s="7" t="s">
         <v>7</v>
       </c>
       <c r="J11" s="7" t="s">
         <v>8</v>
       </c>
       <c r="K11" s="7" t="s">
         <v>9</v>
       </c>
       <c r="L11" s="7" t="s">
         <v>10</v>
       </c>
       <c r="M11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="N11" s="7" t="s">
         <v>12</v>
       </c>
       <c r="O11" s="7" t="s">
         <v>13</v>
       </c>
       <c r="P11" s="7" t="s">
         <v>14</v>
       </c>
       <c r="Q11" s="7" t="s">
-        <v>176</v>
+        <v>168</v>
       </c>
       <c r="R11" s="7" t="s">
-        <v>463</v>
+        <v>444</v>
       </c>
     </row>
     <row r="12" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B12" s="3" t="s">
-        <v>28</v>
+        <v>1684</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>29</v>
+        <v>1685</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E12" s="3" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="F12" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G12" s="3">
         <v>4</v>
       </c>
       <c r="H12" s="3" t="s">
-        <v>1422</v>
-[...2 lines deleted...]
-        <v>807</v>
+        <v>1686</v>
+      </c>
+      <c r="I12" s="3">
+        <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
-        <v>554</v>
+        <v>523</v>
       </c>
       <c r="K12" s="3" t="s">
-        <v>466</v>
+        <v>1238</v>
       </c>
       <c r="L12" s="3" t="s">
-        <v>467</v>
+        <v>1687</v>
       </c>
       <c r="M12" s="3" t="s">
-        <v>1423</v>
+        <v>1688</v>
       </c>
       <c r="N12" s="3" t="s">
-        <v>809</v>
+        <v>1689</v>
       </c>
       <c r="O12" s="3" t="s">
-        <v>810</v>
+        <v>1690</v>
       </c>
       <c r="P12" s="3" t="s">
-        <v>1424</v>
+        <v>1691</v>
       </c>
       <c r="Q12" s="3">
         <v>0</v>
       </c>
       <c r="R12" s="3" t="s">
-        <v>811</v>
+        <v>1306</v>
       </c>
     </row>
     <row r="13" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B13" s="3" t="s">
-        <v>1425</v>
+        <v>28</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>1426</v>
+        <v>29</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E13" s="3" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="F13" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G13" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H13" s="3" t="s">
-        <v>1427</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>1692</v>
+      </c>
+      <c r="I13" s="3" t="s">
+        <v>648</v>
       </c>
       <c r="J13" s="3" t="s">
-        <v>1428</v>
+        <v>585</v>
       </c>
       <c r="K13" s="3" t="s">
-        <v>1280</v>
+        <v>446</v>
       </c>
       <c r="L13" s="3" t="s">
-        <v>1429</v>
+        <v>447</v>
       </c>
       <c r="M13" s="3" t="s">
-        <v>724</v>
+        <v>1181</v>
       </c>
       <c r="N13" s="3" t="s">
-        <v>1430</v>
+        <v>650</v>
       </c>
       <c r="O13" s="3" t="s">
-        <v>1431</v>
+        <v>1693</v>
       </c>
       <c r="P13" s="3" t="s">
-        <v>1432</v>
+        <v>1694</v>
       </c>
       <c r="Q13" s="3">
         <v>0</v>
       </c>
       <c r="R13" s="3" t="s">
-        <v>1433</v>
+        <v>651</v>
       </c>
     </row>
     <row r="14" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B14" s="3" t="s">
-        <v>156</v>
+        <v>1182</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>157</v>
+        <v>1183</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="E14" s="3" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="F14" s="3">
         <v>3</v>
       </c>
       <c r="G14" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H14" s="3" t="s">
-        <v>1434</v>
-[...2 lines deleted...]
-        <v>813</v>
+        <v>1695</v>
+      </c>
+      <c r="I14" s="3">
+        <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
-        <v>1144</v>
+        <v>1696</v>
       </c>
       <c r="K14" s="3" t="s">
-        <v>897</v>
+        <v>1697</v>
       </c>
       <c r="L14" s="3" t="s">
-        <v>1435</v>
+        <v>1670</v>
       </c>
       <c r="M14" s="3" t="s">
-        <v>797</v>
+        <v>1220</v>
       </c>
       <c r="N14" s="3" t="s">
-        <v>815</v>
+        <v>1185</v>
       </c>
       <c r="O14" s="3" t="s">
-        <v>651</v>
+        <v>1186</v>
       </c>
       <c r="P14" s="3" t="s">
-        <v>1436</v>
+        <v>1400</v>
       </c>
       <c r="Q14" s="3">
         <v>0</v>
       </c>
       <c r="R14" s="3" t="s">
-        <v>816</v>
+        <v>1187</v>
       </c>
     </row>
     <row r="15" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B15" s="3" t="s">
-        <v>406</v>
+        <v>148</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>407</v>
+        <v>149</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="E15" s="3" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="F15" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G15" s="3">
         <v>4</v>
       </c>
       <c r="H15" s="3" t="s">
-        <v>1437</v>
+        <v>1698</v>
       </c>
       <c r="I15" s="3" t="s">
-        <v>817</v>
+        <v>653</v>
       </c>
       <c r="J15" s="3" t="s">
-        <v>1074</v>
+        <v>1699</v>
       </c>
       <c r="K15" s="3" t="s">
-        <v>469</v>
+        <v>680</v>
       </c>
       <c r="L15" s="3" t="s">
-        <v>470</v>
+        <v>1700</v>
       </c>
       <c r="M15" s="3" t="s">
-        <v>471</v>
+        <v>641</v>
       </c>
       <c r="N15" s="3" t="s">
-        <v>819</v>
+        <v>655</v>
       </c>
       <c r="O15" s="3" t="s">
-        <v>1438</v>
+        <v>556</v>
       </c>
       <c r="P15" s="3" t="s">
-        <v>1439</v>
+        <v>1701</v>
       </c>
       <c r="Q15" s="3">
         <v>0</v>
       </c>
       <c r="R15" s="3" t="s">
-        <v>820</v>
+        <v>656</v>
       </c>
     </row>
     <row r="16" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B16" s="3" t="s">
-        <v>30</v>
+        <v>391</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>31</v>
+        <v>392</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E16" s="3" t="s">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="F16" s="3">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G16" s="3">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="H16" s="3" t="s">
-        <v>1440</v>
+        <v>1702</v>
       </c>
       <c r="I16" s="3" t="s">
-        <v>821</v>
+        <v>657</v>
       </c>
       <c r="J16" s="3" t="s">
-        <v>1441</v>
+        <v>1454</v>
       </c>
       <c r="K16" s="3" t="s">
-        <v>1442</v>
+        <v>511</v>
       </c>
       <c r="L16" s="3" t="s">
-        <v>1443</v>
+        <v>1703</v>
       </c>
       <c r="M16" s="3" t="s">
-        <v>1444</v>
+        <v>450</v>
       </c>
       <c r="N16" s="3" t="s">
-        <v>823</v>
+        <v>659</v>
       </c>
       <c r="O16" s="3" t="s">
-        <v>824</v>
+        <v>1190</v>
       </c>
       <c r="P16" s="3" t="s">
-        <v>1445</v>
+        <v>1704</v>
       </c>
       <c r="Q16" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R16" s="3" t="s">
-        <v>825</v>
+        <v>660</v>
       </c>
     </row>
     <row r="17" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B17" s="3" t="s">
-        <v>271</v>
+        <v>30</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>272</v>
+        <v>31</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E17" s="3" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="F17" s="3">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="G17" s="3">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="H17" s="3" t="s">
-        <v>1446</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>1705</v>
+      </c>
+      <c r="I17" s="3" t="s">
+        <v>661</v>
       </c>
       <c r="J17" s="3" t="s">
-        <v>1447</v>
+        <v>1280</v>
       </c>
       <c r="K17" s="3" t="s">
-        <v>1448</v>
+        <v>1706</v>
       </c>
       <c r="L17" s="3" t="s">
-        <v>1449</v>
+        <v>530</v>
       </c>
       <c r="M17" s="3" t="s">
-        <v>476</v>
+        <v>1193</v>
       </c>
       <c r="N17" s="3" t="s">
-        <v>827</v>
+        <v>663</v>
       </c>
       <c r="O17" s="3" t="s">
-        <v>1450</v>
+        <v>664</v>
       </c>
       <c r="P17" s="3" t="s">
-        <v>1451</v>
+        <v>1707</v>
       </c>
       <c r="Q17" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R17" s="3" t="s">
-        <v>828</v>
+        <v>665</v>
       </c>
     </row>
     <row r="18" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B18" s="3" t="s">
-        <v>392</v>
+        <v>262</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>393</v>
+        <v>263</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E18" s="3" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="F18" s="3">
         <v>3</v>
       </c>
       <c r="G18" s="3">
         <v>3</v>
       </c>
       <c r="H18" s="3" t="s">
-        <v>1452</v>
+        <v>1708</v>
       </c>
       <c r="I18" s="3">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
-        <v>1453</v>
+        <v>1709</v>
       </c>
       <c r="K18" s="3" t="s">
-        <v>1454</v>
+        <v>1710</v>
       </c>
       <c r="L18" s="3" t="s">
-        <v>1455</v>
+        <v>980</v>
       </c>
       <c r="M18" s="3" t="s">
-        <v>477</v>
+        <v>637</v>
       </c>
       <c r="N18" s="3" t="s">
-        <v>1456</v>
+        <v>667</v>
       </c>
       <c r="O18" s="3" t="s">
-        <v>1457</v>
+        <v>1197</v>
       </c>
       <c r="P18" s="3" t="s">
-        <v>1458</v>
+        <v>1711</v>
       </c>
       <c r="Q18" s="3">
         <v>0</v>
       </c>
       <c r="R18" s="3" t="s">
-        <v>832</v>
+        <v>668</v>
       </c>
     </row>
     <row r="19" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B19" s="3" t="s">
-        <v>1459</v>
+        <v>377</v>
       </c>
       <c r="C19" s="3" t="s">
-        <v>393</v>
+        <v>378</v>
       </c>
       <c r="D19" s="3" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="E19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="F19" s="3">
         <v>3</v>
       </c>
       <c r="G19" s="3">
         <v>3</v>
       </c>
       <c r="H19" s="3" t="s">
-        <v>1460</v>
-[...2 lines deleted...]
-        <v>1461</v>
+        <v>1712</v>
+      </c>
+      <c r="I19" s="3">
+        <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
-        <v>1342</v>
+        <v>1175</v>
       </c>
       <c r="K19" s="3" t="s">
-        <v>1454</v>
+        <v>1713</v>
       </c>
       <c r="L19" s="3" t="s">
-        <v>1455</v>
+        <v>1714</v>
       </c>
       <c r="M19" s="3" t="s">
-        <v>477</v>
+        <v>587</v>
       </c>
       <c r="N19" s="3" t="s">
-        <v>1456</v>
+        <v>1199</v>
       </c>
       <c r="O19" s="3" t="s">
-        <v>1462</v>
+        <v>1200</v>
       </c>
       <c r="P19" s="3" t="s">
-        <v>1458</v>
+        <v>1715</v>
       </c>
       <c r="Q19" s="3">
         <v>0</v>
       </c>
       <c r="R19" s="3" t="s">
-        <v>832</v>
+        <v>672</v>
       </c>
     </row>
     <row r="20" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B20" s="3" t="s">
-        <v>1463</v>
+        <v>1201</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>1464</v>
+        <v>378</v>
       </c>
       <c r="D20" s="3" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="E20" s="3" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="F20" s="3">
         <v>3</v>
       </c>
       <c r="G20" s="3">
         <v>3</v>
       </c>
       <c r="H20" s="3" t="s">
-        <v>1465</v>
+        <v>1716</v>
       </c>
       <c r="I20" s="3" t="s">
-        <v>1466</v>
+        <v>1202</v>
       </c>
       <c r="J20" s="3" t="s">
-        <v>1023</v>
+        <v>737</v>
       </c>
       <c r="K20" s="3" t="s">
-        <v>519</v>
+        <v>1713</v>
       </c>
       <c r="L20" s="3" t="s">
-        <v>1467</v>
+        <v>1714</v>
       </c>
       <c r="M20" s="3" t="s">
-        <v>1468</v>
+        <v>587</v>
       </c>
       <c r="N20" s="3" t="s">
-        <v>1469</v>
+        <v>1199</v>
       </c>
       <c r="O20" s="3" t="s">
-        <v>1470</v>
+        <v>1203</v>
       </c>
       <c r="P20" s="3" t="s">
-        <v>1471</v>
+        <v>1715</v>
       </c>
       <c r="Q20" s="3">
         <v>0</v>
       </c>
       <c r="R20" s="3" t="s">
-        <v>760</v>
+        <v>672</v>
       </c>
     </row>
     <row r="21" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B21" s="3" t="s">
-        <v>284</v>
+        <v>275</v>
       </c>
       <c r="C21" s="3" t="s">
-        <v>285</v>
+        <v>276</v>
       </c>
       <c r="D21" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E21" s="3" t="s">
         <v>16</v>
       </c>
       <c r="F21" s="3">
         <v>4</v>
       </c>
       <c r="G21" s="3">
         <v>3</v>
       </c>
       <c r="H21" s="3" t="s">
-        <v>1472</v>
+        <v>1717</v>
       </c>
       <c r="I21" s="3">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
-        <v>1078</v>
+        <v>662</v>
       </c>
       <c r="K21" s="3" t="s">
-        <v>1473</v>
+        <v>1718</v>
       </c>
       <c r="L21" s="3" t="s">
-        <v>1474</v>
+        <v>1719</v>
       </c>
       <c r="M21" s="3" t="s">
-        <v>479</v>
+        <v>1720</v>
       </c>
       <c r="N21" s="3" t="s">
-        <v>834</v>
+        <v>674</v>
       </c>
       <c r="O21" s="3" t="s">
-        <v>1475</v>
+        <v>1205</v>
       </c>
       <c r="P21" s="3" t="s">
-        <v>1476</v>
+        <v>1256</v>
       </c>
       <c r="Q21" s="3">
         <v>0</v>
       </c>
       <c r="R21" s="3" t="s">
-        <v>835</v>
+        <v>675</v>
       </c>
     </row>
     <row r="22" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B22" s="3" t="s">
-        <v>327</v>
+        <v>317</v>
       </c>
       <c r="C22" s="3" t="s">
-        <v>328</v>
+        <v>318</v>
       </c>
       <c r="D22" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E22" s="3" t="s">
         <v>17</v>
       </c>
       <c r="F22" s="3">
         <v>4</v>
       </c>
       <c r="G22" s="3">
         <v>4</v>
       </c>
       <c r="H22" s="3" t="s">
-        <v>1477</v>
+        <v>1721</v>
       </c>
       <c r="I22" s="3" t="s">
-        <v>836</v>
+        <v>676</v>
       </c>
       <c r="J22" s="3" t="s">
-        <v>912</v>
+        <v>1697</v>
       </c>
       <c r="K22" s="3" t="s">
-        <v>714</v>
+        <v>538</v>
       </c>
       <c r="L22" s="3" t="s">
-        <v>1478</v>
+        <v>1206</v>
       </c>
       <c r="M22" s="3" t="s">
-        <v>1479</v>
+        <v>1207</v>
       </c>
       <c r="N22" s="3" t="s">
-        <v>837</v>
+        <v>677</v>
       </c>
       <c r="O22" s="3" t="s">
-        <v>1480</v>
+        <v>1208</v>
       </c>
       <c r="P22" s="3" t="s">
-        <v>1481</v>
+        <v>1722</v>
       </c>
       <c r="Q22" s="3">
         <v>1</v>
       </c>
       <c r="R22" s="3" t="s">
-        <v>512</v>
+        <v>474</v>
       </c>
     </row>
     <row r="23" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B23" s="3" t="s">
-        <v>329</v>
+        <v>319</v>
       </c>
       <c r="C23" s="3" t="s">
-        <v>330</v>
+        <v>320</v>
       </c>
       <c r="D23" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E23" s="3" t="s">
         <v>16</v>
       </c>
       <c r="F23" s="3">
         <v>4</v>
       </c>
       <c r="G23" s="3">
         <v>4</v>
       </c>
       <c r="H23" s="3" t="s">
-        <v>1482</v>
+        <v>1723</v>
       </c>
       <c r="I23" s="3" t="s">
-        <v>838</v>
+        <v>678</v>
       </c>
       <c r="J23" s="3" t="s">
-        <v>1386</v>
+        <v>651</v>
       </c>
       <c r="K23" s="3" t="s">
-        <v>748</v>
+        <v>1724</v>
       </c>
       <c r="L23" s="3" t="s">
-        <v>473</v>
+        <v>601</v>
       </c>
       <c r="M23" s="3" t="s">
-        <v>480</v>
+        <v>1725</v>
       </c>
       <c r="N23" s="3" t="s">
-        <v>839</v>
+        <v>679</v>
       </c>
       <c r="O23" s="3" t="s">
-        <v>803</v>
+        <v>645</v>
       </c>
       <c r="P23" s="3" t="s">
-        <v>1483</v>
+        <v>1726</v>
       </c>
       <c r="Q23" s="3">
         <v>0</v>
       </c>
       <c r="R23" s="3" t="s">
-        <v>840</v>
+        <v>680</v>
       </c>
     </row>
     <row r="24" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B24" s="3" t="s">
-        <v>165</v>
+        <v>157</v>
       </c>
       <c r="C24" s="3" t="s">
-        <v>166</v>
+        <v>158</v>
       </c>
       <c r="D24" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="F24" s="3">
         <v>4</v>
       </c>
       <c r="G24" s="3">
         <v>4</v>
       </c>
-      <c r="H24" s="3">
-        <v>119</v>
+      <c r="H24" s="3" t="s">
+        <v>1727</v>
       </c>
       <c r="I24" s="3">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
-        <v>1342</v>
+        <v>998</v>
       </c>
       <c r="K24" s="3" t="s">
-        <v>1484</v>
+        <v>619</v>
       </c>
       <c r="L24" s="3" t="s">
-        <v>569</v>
+        <v>498</v>
       </c>
       <c r="M24" s="3" t="s">
-        <v>1485</v>
+        <v>1375</v>
       </c>
       <c r="N24" s="3" t="s">
-        <v>841</v>
+        <v>681</v>
       </c>
       <c r="O24" s="3" t="s">
-        <v>1486</v>
+        <v>1210</v>
       </c>
       <c r="P24" s="3" t="s">
-        <v>1487</v>
+        <v>1728</v>
       </c>
       <c r="Q24" s="3">
         <v>0</v>
       </c>
       <c r="R24" s="3" t="s">
-        <v>842</v>
+        <v>682</v>
       </c>
     </row>
     <row r="25" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B25" s="3" t="s">
         <v>32</v>
       </c>
       <c r="C25" s="3" t="s">
         <v>33</v>
       </c>
       <c r="D25" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E25" s="3" t="s">
         <v>27</v>
       </c>
       <c r="F25" s="3">
         <v>3</v>
       </c>
       <c r="G25" s="3">
         <v>3</v>
       </c>
       <c r="H25" s="3" t="s">
-        <v>1488</v>
-[...2 lines deleted...]
-        <v>45</v>
+        <v>1729</v>
+      </c>
+      <c r="I25" s="3" t="s">
+        <v>1730</v>
       </c>
       <c r="J25" s="3" t="s">
-        <v>1160</v>
+        <v>1731</v>
       </c>
       <c r="K25" s="3" t="s">
-        <v>483</v>
+        <v>1732</v>
       </c>
       <c r="L25" s="3" t="s">
-        <v>484</v>
+        <v>1733</v>
       </c>
       <c r="M25" s="3" t="s">
-        <v>637</v>
+        <v>548</v>
       </c>
       <c r="N25" s="3" t="s">
-        <v>844</v>
+        <v>684</v>
       </c>
       <c r="O25" s="3" t="s">
-        <v>1489</v>
+        <v>1211</v>
       </c>
       <c r="P25" s="3" t="s">
-        <v>1490</v>
+        <v>1734</v>
       </c>
       <c r="Q25" s="3">
         <v>0</v>
       </c>
       <c r="R25" s="3" t="s">
-        <v>845</v>
+        <v>685</v>
       </c>
     </row>
     <row r="26" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B26" s="3" t="s">
         <v>34</v>
       </c>
       <c r="C26" s="3" t="s">
         <v>35</v>
       </c>
       <c r="D26" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="F26" s="3">
         <v>4</v>
       </c>
       <c r="G26" s="3">
         <v>4</v>
       </c>
       <c r="H26" s="3" t="s">
-        <v>1491</v>
+        <v>1735</v>
       </c>
       <c r="I26" s="3">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
-        <v>1492</v>
+        <v>768</v>
       </c>
       <c r="K26" s="3" t="s">
-        <v>1493</v>
+        <v>1736</v>
       </c>
       <c r="L26" s="3" t="s">
-        <v>1494</v>
+        <v>615</v>
       </c>
       <c r="M26" s="3" t="s">
-        <v>1495</v>
+        <v>1212</v>
       </c>
       <c r="N26" s="3" t="s">
-        <v>847</v>
+        <v>687</v>
       </c>
       <c r="O26" s="3" t="s">
-        <v>1496</v>
+        <v>1213</v>
       </c>
       <c r="P26" s="3" t="s">
-        <v>1497</v>
+        <v>1737</v>
       </c>
       <c r="Q26" s="3">
         <v>0</v>
       </c>
       <c r="R26" s="3" t="s">
-        <v>849</v>
+        <v>688</v>
       </c>
     </row>
     <row r="27" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B27" s="3" t="s">
-        <v>370</v>
+        <v>355</v>
       </c>
       <c r="C27" s="3" t="s">
-        <v>371</v>
+        <v>356</v>
       </c>
       <c r="D27" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E27" s="3" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3">
         <v>3</v>
       </c>
       <c r="G27" s="3">
         <v>4</v>
       </c>
       <c r="H27" s="3" t="s">
-        <v>1498</v>
+        <v>1738</v>
       </c>
       <c r="I27" s="3" t="s">
-        <v>850</v>
+        <v>689</v>
       </c>
       <c r="J27" s="3" t="s">
-        <v>1499</v>
+        <v>647</v>
       </c>
       <c r="K27" s="3" t="s">
-        <v>513</v>
+        <v>1674</v>
       </c>
       <c r="L27" s="3" t="s">
-        <v>1500</v>
+        <v>1739</v>
       </c>
       <c r="M27" s="3" t="s">
-        <v>732</v>
+        <v>1605</v>
       </c>
       <c r="N27" s="3" t="s">
-        <v>852</v>
+        <v>691</v>
       </c>
       <c r="O27" s="3" t="s">
-        <v>1501</v>
+        <v>1214</v>
       </c>
       <c r="P27" s="3" t="s">
-        <v>1502</v>
+        <v>1740</v>
       </c>
       <c r="Q27" s="3">
         <v>0</v>
       </c>
       <c r="R27" s="3" t="s">
-        <v>853</v>
+        <v>692</v>
       </c>
     </row>
     <row r="28" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B28" s="3" t="s">
-        <v>1503</v>
+        <v>1215</v>
       </c>
       <c r="C28" s="3" t="s">
-        <v>1504</v>
+        <v>1216</v>
       </c>
       <c r="D28" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E28" s="3" t="s">
         <v>16</v>
       </c>
       <c r="F28" s="3">
         <v>3</v>
       </c>
       <c r="G28" s="3">
         <v>4</v>
       </c>
       <c r="H28" s="3" t="s">
-        <v>1505</v>
+        <v>1741</v>
       </c>
       <c r="I28" s="3">
         <v>221</v>
       </c>
       <c r="J28" s="3" t="s">
-        <v>1129</v>
+        <v>927</v>
       </c>
       <c r="K28" s="3" t="s">
-        <v>1506</v>
+        <v>1742</v>
       </c>
       <c r="L28" s="3" t="s">
-        <v>1507</v>
+        <v>1743</v>
       </c>
       <c r="M28" s="3" t="s">
-        <v>1508</v>
+        <v>1504</v>
       </c>
       <c r="N28" s="3" t="s">
-        <v>1509</v>
+        <v>1217</v>
       </c>
       <c r="O28" s="3" t="s">
-        <v>1510</v>
+        <v>1218</v>
       </c>
       <c r="P28" s="3" t="s">
-        <v>1511</v>
+        <v>1744</v>
       </c>
       <c r="Q28" s="3">
         <v>0</v>
       </c>
       <c r="R28" s="3" t="s">
-        <v>799</v>
+        <v>643</v>
       </c>
     </row>
     <row r="29" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B29" s="3" t="s">
         <v>36</v>
       </c>
       <c r="C29" s="3" t="s">
         <v>37</v>
       </c>
       <c r="D29" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E29" s="3" t="s">
         <v>18</v>
       </c>
       <c r="F29" s="3">
         <v>3</v>
       </c>
       <c r="G29" s="3">
         <v>3</v>
       </c>
       <c r="H29" s="3" t="s">
-        <v>1512</v>
+        <v>1745</v>
       </c>
       <c r="I29" s="3" t="s">
-        <v>1513</v>
+        <v>1219</v>
       </c>
       <c r="J29" s="3" t="s">
-        <v>976</v>
+        <v>1220</v>
       </c>
       <c r="K29" s="3" t="s">
-        <v>1414</v>
+        <v>1746</v>
       </c>
       <c r="L29" s="3" t="s">
-        <v>1514</v>
+        <v>1519</v>
       </c>
       <c r="M29" s="3" t="s">
-        <v>667</v>
+        <v>539</v>
       </c>
       <c r="N29" s="3" t="s">
-        <v>855</v>
+        <v>693</v>
       </c>
       <c r="O29" s="3" t="s">
-        <v>856</v>
+        <v>694</v>
       </c>
       <c r="P29" s="3" t="s">
-        <v>1515</v>
+        <v>1747</v>
       </c>
       <c r="Q29" s="3">
         <v>1</v>
       </c>
       <c r="R29" s="3" t="s">
-        <v>508</v>
+        <v>472</v>
       </c>
     </row>
     <row r="30" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B30" s="3" t="s">
-        <v>286</v>
+        <v>277</v>
       </c>
       <c r="C30" s="3" t="s">
-        <v>287</v>
+        <v>278</v>
       </c>
       <c r="D30" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E30" s="3" t="s">
         <v>38</v>
       </c>
       <c r="F30" s="3">
         <v>4</v>
       </c>
       <c r="G30" s="3">
         <v>5</v>
       </c>
       <c r="H30" s="3" t="s">
-        <v>1516</v>
+        <v>1748</v>
       </c>
       <c r="I30" s="3">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
-        <v>1005</v>
+        <v>717</v>
       </c>
       <c r="K30" s="3" t="s">
-        <v>489</v>
+        <v>1749</v>
       </c>
       <c r="L30" s="3" t="s">
-        <v>490</v>
+        <v>1750</v>
       </c>
       <c r="M30" s="3" t="s">
-        <v>1517</v>
+        <v>1221</v>
       </c>
       <c r="N30" s="3" t="s">
-        <v>858</v>
+        <v>1751</v>
       </c>
       <c r="O30" s="3" t="s">
-        <v>637</v>
+        <v>1752</v>
       </c>
       <c r="P30" s="3" t="s">
-        <v>1518</v>
+        <v>1753</v>
       </c>
       <c r="Q30" s="3">
         <v>0</v>
       </c>
       <c r="R30" s="3" t="s">
-        <v>859</v>
+        <v>696</v>
       </c>
     </row>
     <row r="31" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B31" s="3" t="s">
         <v>39</v>
       </c>
       <c r="C31" s="3" t="s">
         <v>40</v>
       </c>
       <c r="D31" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E31" s="3" t="s">
         <v>16</v>
       </c>
       <c r="F31" s="3">
         <v>3</v>
       </c>
       <c r="G31" s="3">
         <v>4</v>
       </c>
       <c r="H31" s="3" t="s">
-        <v>1519</v>
+        <v>1754</v>
       </c>
       <c r="I31" s="3">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
-        <v>1206</v>
+        <v>696</v>
       </c>
       <c r="K31" s="3" t="s">
-        <v>1520</v>
+        <v>546</v>
       </c>
       <c r="L31" s="3" t="s">
-        <v>1521</v>
+        <v>1350</v>
       </c>
       <c r="M31" s="3" t="s">
-        <v>1522</v>
+        <v>1755</v>
       </c>
       <c r="N31" s="3" t="s">
-        <v>861</v>
+        <v>698</v>
       </c>
       <c r="O31" s="3" t="s">
-        <v>1523</v>
+        <v>1225</v>
       </c>
       <c r="P31" s="3" t="s">
-        <v>1524</v>
+        <v>1756</v>
       </c>
       <c r="Q31" s="3">
         <v>0</v>
       </c>
       <c r="R31" s="3" t="s">
-        <v>864</v>
+        <v>699</v>
       </c>
     </row>
     <row r="32" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B32" s="3" t="s">
-        <v>288</v>
+        <v>279</v>
       </c>
       <c r="C32" s="3" t="s">
-        <v>289</v>
+        <v>280</v>
       </c>
       <c r="D32" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="F32" s="3">
         <v>4</v>
       </c>
       <c r="G32" s="3">
         <v>4</v>
       </c>
       <c r="H32" s="3" t="s">
-        <v>1525</v>
+        <v>1757</v>
       </c>
       <c r="I32" s="3" t="s">
-        <v>865</v>
+        <v>700</v>
       </c>
       <c r="J32" s="3" t="s">
-        <v>1526</v>
+        <v>942</v>
       </c>
       <c r="K32" s="3" t="s">
-        <v>761</v>
+        <v>1758</v>
       </c>
       <c r="L32" s="3" t="s">
-        <v>1527</v>
+        <v>1759</v>
       </c>
       <c r="M32" s="3" t="s">
-        <v>647</v>
+        <v>1760</v>
       </c>
       <c r="N32" s="3" t="s">
-        <v>866</v>
+        <v>701</v>
       </c>
       <c r="O32" s="3" t="s">
-        <v>867</v>
+        <v>702</v>
       </c>
       <c r="P32" s="3" t="s">
-        <v>1528</v>
+        <v>1357</v>
       </c>
       <c r="Q32" s="3">
         <v>1</v>
       </c>
       <c r="R32" s="3" t="s">
-        <v>868</v>
+        <v>703</v>
       </c>
     </row>
     <row r="33" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B33" s="3" t="s">
-        <v>403</v>
+        <v>388</v>
       </c>
       <c r="C33" s="3" t="s">
-        <v>404</v>
+        <v>389</v>
       </c>
       <c r="D33" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="F33" s="3">
         <v>4</v>
       </c>
       <c r="G33" s="3">
         <v>4</v>
       </c>
       <c r="H33" s="3" t="s">
-        <v>1529</v>
+        <v>1761</v>
       </c>
       <c r="I33" s="3" t="s">
-        <v>1530</v>
+        <v>1228</v>
       </c>
       <c r="J33" s="3" t="s">
-        <v>1013</v>
+        <v>581</v>
       </c>
       <c r="K33" s="3" t="s">
-        <v>496</v>
+        <v>1762</v>
       </c>
       <c r="L33" s="3" t="s">
-        <v>497</v>
+        <v>873</v>
       </c>
       <c r="M33" s="3" t="s">
-        <v>702</v>
+        <v>1733</v>
       </c>
       <c r="N33" s="3" t="s">
-        <v>869</v>
+        <v>704</v>
       </c>
       <c r="O33" s="3" t="s">
-        <v>870</v>
+        <v>1664</v>
       </c>
       <c r="P33" s="3" t="s">
-        <v>1256</v>
+        <v>1763</v>
       </c>
       <c r="Q33" s="3">
         <v>1</v>
       </c>
       <c r="R33" s="3" t="s">
-        <v>872</v>
+        <v>705</v>
       </c>
     </row>
     <row r="34" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B34" s="3" t="s">
-        <v>144</v>
+        <v>138</v>
       </c>
       <c r="C34" s="3" t="s">
-        <v>145</v>
+        <v>139</v>
       </c>
       <c r="D34" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E34" s="3" t="s">
         <v>16</v>
       </c>
       <c r="F34" s="3">
         <v>3</v>
       </c>
       <c r="G34" s="3">
         <v>3</v>
       </c>
       <c r="H34" s="3" t="s">
-        <v>1531</v>
+        <v>1764</v>
       </c>
       <c r="I34" s="3">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
-        <v>1315</v>
+        <v>724</v>
       </c>
       <c r="K34" s="3" t="s">
-        <v>1532</v>
+        <v>1765</v>
       </c>
       <c r="L34" s="3" t="s">
-        <v>1533</v>
+        <v>1766</v>
       </c>
       <c r="M34" s="3" t="s">
-        <v>1534</v>
+        <v>1229</v>
       </c>
       <c r="N34" s="3" t="s">
-        <v>873</v>
+        <v>706</v>
       </c>
       <c r="O34" s="3" t="s">
-        <v>1535</v>
+        <v>1230</v>
       </c>
       <c r="P34" s="3" t="s">
-        <v>1536</v>
+        <v>1767</v>
       </c>
       <c r="Q34" s="3">
         <v>0</v>
       </c>
       <c r="R34" s="3" t="s">
-        <v>874</v>
+        <v>707</v>
       </c>
     </row>
     <row r="35" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B35" s="3" t="s">
-        <v>1537</v>
+        <v>1231</v>
       </c>
       <c r="C35" s="3" t="s">
-        <v>1538</v>
+        <v>1232</v>
       </c>
       <c r="D35" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E35" s="3" t="s">
         <v>23</v>
       </c>
       <c r="F35" s="3">
         <v>3</v>
       </c>
       <c r="G35" s="3">
         <v>3</v>
       </c>
       <c r="H35" s="3" t="s">
-        <v>1539</v>
+        <v>1768</v>
       </c>
       <c r="I35" s="3">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
-        <v>1540</v>
+        <v>793</v>
       </c>
       <c r="K35" s="3" t="s">
-        <v>1541</v>
+        <v>1769</v>
       </c>
       <c r="L35" s="3" t="s">
-        <v>674</v>
+        <v>1766</v>
       </c>
       <c r="M35" s="3" t="s">
-        <v>1542</v>
+        <v>1233</v>
       </c>
       <c r="N35" s="3" t="s">
-        <v>1543</v>
+        <v>1234</v>
       </c>
       <c r="O35" s="3" t="s">
-        <v>1544</v>
+        <v>1235</v>
       </c>
       <c r="P35" s="3" t="s">
-        <v>1545</v>
+        <v>1439</v>
       </c>
       <c r="Q35" s="3">
         <v>0</v>
       </c>
       <c r="R35" s="3" t="s">
-        <v>529</v>
+        <v>483</v>
       </c>
     </row>
     <row r="36" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B36" s="3" t="s">
-        <v>408</v>
+        <v>393</v>
       </c>
       <c r="C36" s="3" t="s">
-        <v>409</v>
+        <v>394</v>
       </c>
       <c r="D36" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E36" s="3" t="s">
         <v>23</v>
       </c>
       <c r="F36" s="3">
         <v>3</v>
       </c>
       <c r="G36" s="3">
         <v>3</v>
       </c>
       <c r="H36" s="3" t="s">
-        <v>1546</v>
+        <v>1770</v>
       </c>
       <c r="I36" s="3">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
-        <v>725</v>
+        <v>1771</v>
       </c>
       <c r="K36" s="3" t="s">
-        <v>1547</v>
+        <v>1772</v>
       </c>
       <c r="L36" s="3" t="s">
-        <v>1548</v>
+        <v>1773</v>
       </c>
       <c r="M36" s="3" t="s">
-        <v>1549</v>
+        <v>1237</v>
       </c>
       <c r="N36" s="3" t="s">
-        <v>875</v>
+        <v>708</v>
       </c>
       <c r="O36" s="3" t="s">
-        <v>876</v>
+        <v>709</v>
       </c>
       <c r="P36" s="3" t="s">
-        <v>1550</v>
+        <v>1774</v>
       </c>
       <c r="Q36" s="3">
         <v>0</v>
       </c>
       <c r="R36" s="3" t="s">
-        <v>877</v>
+        <v>710</v>
       </c>
     </row>
     <row r="37" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B37" s="3" t="s">
-        <v>410</v>
+        <v>395</v>
       </c>
       <c r="C37" s="3" t="s">
-        <v>411</v>
+        <v>396</v>
       </c>
       <c r="D37" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E37" s="3" t="s">
         <v>16</v>
       </c>
       <c r="F37" s="3">
         <v>3</v>
       </c>
       <c r="G37" s="3">
         <v>4</v>
       </c>
       <c r="H37" s="3" t="s">
-        <v>1551</v>
+        <v>1775</v>
       </c>
       <c r="I37" s="3">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
-        <v>1552</v>
+        <v>1018</v>
       </c>
       <c r="K37" s="3" t="s">
-        <v>1553</v>
+        <v>1776</v>
       </c>
       <c r="L37" s="3" t="s">
-        <v>573</v>
+        <v>1000</v>
       </c>
       <c r="M37" s="3" t="s">
-        <v>1554</v>
+        <v>1239</v>
       </c>
       <c r="N37" s="3" t="s">
-        <v>878</v>
+        <v>711</v>
       </c>
       <c r="O37" s="3" t="s">
-        <v>879</v>
+        <v>712</v>
       </c>
       <c r="P37" s="3" t="s">
-        <v>1555</v>
+        <v>1777</v>
       </c>
       <c r="Q37" s="3">
         <v>0</v>
       </c>
       <c r="R37" s="3" t="s">
-        <v>880</v>
+        <v>713</v>
       </c>
     </row>
     <row r="38" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B38" s="3" t="s">
-        <v>412</v>
+        <v>397</v>
       </c>
       <c r="C38" s="3" t="s">
-        <v>413</v>
+        <v>398</v>
       </c>
       <c r="D38" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E38" s="3" t="s">
         <v>27</v>
       </c>
       <c r="F38" s="3">
         <v>4</v>
       </c>
       <c r="G38" s="3">
         <v>4</v>
       </c>
       <c r="H38" s="3" t="s">
-        <v>1556</v>
+        <v>1778</v>
       </c>
       <c r="I38" s="3" t="s">
-        <v>881</v>
+        <v>714</v>
       </c>
       <c r="J38" s="3" t="s">
-        <v>1212</v>
+        <v>1779</v>
       </c>
       <c r="K38" s="3" t="s">
-        <v>747</v>
+        <v>1780</v>
       </c>
       <c r="L38" s="3" t="s">
-        <v>1557</v>
+        <v>1781</v>
       </c>
       <c r="M38" s="3" t="s">
-        <v>1558</v>
+        <v>1233</v>
       </c>
       <c r="N38" s="3" t="s">
-        <v>883</v>
+        <v>715</v>
       </c>
       <c r="O38" s="3" t="s">
-        <v>884</v>
+        <v>716</v>
       </c>
       <c r="P38" s="3" t="s">
-        <v>1559</v>
+        <v>1782</v>
       </c>
       <c r="Q38" s="3">
         <v>1</v>
       </c>
       <c r="R38" s="3" t="s">
-        <v>885</v>
+        <v>717</v>
       </c>
     </row>
     <row r="39" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B39" s="3" t="s">
-        <v>290</v>
+        <v>281</v>
       </c>
       <c r="C39" s="3" t="s">
-        <v>287</v>
+        <v>278</v>
       </c>
       <c r="D39" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E39" s="3" t="s">
         <v>38</v>
       </c>
       <c r="F39" s="3">
         <v>4</v>
       </c>
       <c r="G39" s="3">
         <v>5</v>
       </c>
       <c r="H39" s="3" t="s">
-        <v>1560</v>
+        <v>1783</v>
       </c>
       <c r="I39" s="3" t="s">
-        <v>886</v>
+        <v>718</v>
       </c>
       <c r="J39" s="3" t="s">
-        <v>818</v>
+        <v>717</v>
       </c>
       <c r="K39" s="3" t="s">
-        <v>489</v>
+        <v>1749</v>
       </c>
       <c r="L39" s="3" t="s">
-        <v>490</v>
+        <v>1750</v>
       </c>
       <c r="M39" s="3" t="s">
-        <v>1517</v>
+        <v>1221</v>
       </c>
       <c r="N39" s="3" t="s">
-        <v>858</v>
+        <v>1751</v>
       </c>
       <c r="O39" s="3" t="s">
-        <v>786</v>
+        <v>1752</v>
       </c>
       <c r="P39" s="3" t="s">
-        <v>1518</v>
+        <v>1753</v>
       </c>
       <c r="Q39" s="3">
         <v>1</v>
       </c>
       <c r="R39" s="3" t="s">
-        <v>859</v>
+        <v>696</v>
       </c>
     </row>
     <row r="40" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B40" s="3" t="s">
         <v>41</v>
       </c>
       <c r="C40" s="3" t="s">
         <v>42</v>
       </c>
       <c r="D40" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E40" s="3" t="s">
         <v>17</v>
       </c>
       <c r="F40" s="3">
         <v>4</v>
       </c>
       <c r="G40" s="3">
         <v>4</v>
       </c>
       <c r="H40" s="3" t="s">
-        <v>1561</v>
+        <v>1784</v>
       </c>
       <c r="I40" s="3">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="s">
-        <v>1140</v>
+        <v>640</v>
       </c>
       <c r="K40" s="3" t="s">
-        <v>599</v>
+        <v>1785</v>
       </c>
       <c r="L40" s="3" t="s">
-        <v>798</v>
+        <v>1275</v>
       </c>
       <c r="M40" s="3" t="s">
-        <v>572</v>
+        <v>509</v>
       </c>
       <c r="N40" s="3" t="s">
-        <v>889</v>
+        <v>721</v>
       </c>
       <c r="O40" s="3" t="s">
-        <v>1562</v>
+        <v>1240</v>
       </c>
       <c r="P40" s="3" t="s">
-        <v>1563</v>
+        <v>1786</v>
       </c>
       <c r="Q40" s="3">
         <v>0</v>
       </c>
       <c r="R40" s="3" t="s">
-        <v>890</v>
+        <v>722</v>
       </c>
     </row>
     <row r="41" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B41" s="3" t="s">
-        <v>505</v>
+        <v>469</v>
       </c>
       <c r="C41" s="3" t="s">
-        <v>506</v>
+        <v>470</v>
       </c>
       <c r="D41" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E41" s="3" t="s">
         <v>17</v>
       </c>
       <c r="F41" s="3">
         <v>3</v>
       </c>
       <c r="G41" s="3">
         <v>3</v>
       </c>
       <c r="H41" s="3" t="s">
-        <v>1564</v>
+        <v>1787</v>
       </c>
       <c r="I41" s="3">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="s">
-        <v>1565</v>
+        <v>463</v>
       </c>
       <c r="K41" s="3" t="s">
-        <v>1566</v>
+        <v>1788</v>
       </c>
       <c r="L41" s="3" t="s">
-        <v>600</v>
+        <v>1789</v>
       </c>
       <c r="M41" s="3" t="s">
-        <v>508</v>
+        <v>472</v>
       </c>
       <c r="N41" s="3" t="s">
-        <v>891</v>
+        <v>723</v>
       </c>
       <c r="O41" s="3" t="s">
-        <v>1567</v>
+        <v>1244</v>
       </c>
       <c r="P41" s="3" t="s">
-        <v>1568</v>
+        <v>804</v>
       </c>
       <c r="Q41" s="3">
         <v>0</v>
       </c>
       <c r="R41" s="3" t="s">
-        <v>892</v>
+        <v>724</v>
       </c>
     </row>
     <row r="42" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B42" s="3" t="s">
         <v>43</v>
       </c>
       <c r="C42" s="3" t="s">
         <v>44</v>
       </c>
       <c r="D42" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E42" s="3" t="s">
         <v>27</v>
       </c>
       <c r="F42" s="3">
         <v>4</v>
       </c>
       <c r="G42" s="3">
         <v>4</v>
       </c>
       <c r="H42" s="3" t="s">
-        <v>1569</v>
+        <v>1790</v>
       </c>
       <c r="I42" s="3" t="s">
-        <v>893</v>
+        <v>725</v>
       </c>
       <c r="J42" s="3" t="s">
-        <v>843</v>
+        <v>936</v>
       </c>
       <c r="K42" s="3" t="s">
-        <v>509</v>
+        <v>1791</v>
       </c>
       <c r="L42" s="3" t="s">
-        <v>510</v>
+        <v>1792</v>
       </c>
       <c r="M42" s="3" t="s">
-        <v>1570</v>
+        <v>1793</v>
       </c>
       <c r="N42" s="3" t="s">
-        <v>894</v>
+        <v>726</v>
       </c>
       <c r="O42" s="3" t="s">
-        <v>895</v>
+        <v>1794</v>
       </c>
       <c r="P42" s="3" t="s">
-        <v>1571</v>
+        <v>1795</v>
       </c>
       <c r="Q42" s="3">
         <v>1</v>
       </c>
       <c r="R42" s="3" t="s">
-        <v>896</v>
+        <v>727</v>
       </c>
     </row>
     <row r="43" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B43" s="3" t="s">
         <v>45</v>
       </c>
       <c r="C43" s="3" t="s">
-        <v>268</v>
+        <v>259</v>
       </c>
       <c r="D43" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E43" s="3" t="s">
         <v>17</v>
       </c>
       <c r="F43" s="3">
         <v>4</v>
       </c>
       <c r="G43" s="3">
         <v>4</v>
       </c>
       <c r="H43" s="3" t="s">
-        <v>1572</v>
+        <v>1796</v>
       </c>
       <c r="I43" s="3" t="s">
-        <v>1573</v>
+        <v>1246</v>
       </c>
       <c r="J43" s="3" t="s">
-        <v>721</v>
+        <v>1797</v>
       </c>
       <c r="K43" s="3" t="s">
-        <v>1574</v>
+        <v>1358</v>
       </c>
       <c r="L43" s="3" t="s">
-        <v>1575</v>
+        <v>806</v>
       </c>
       <c r="M43" s="3" t="s">
-        <v>465</v>
+        <v>1798</v>
       </c>
       <c r="N43" s="3" t="s">
-        <v>898</v>
+        <v>728</v>
       </c>
       <c r="O43" s="3" t="s">
-        <v>899</v>
+        <v>729</v>
       </c>
       <c r="P43" s="3" t="s">
-        <v>1576</v>
+        <v>1799</v>
       </c>
       <c r="Q43" s="3">
         <v>1</v>
       </c>
       <c r="R43" s="3" t="s">
-        <v>900</v>
+        <v>730</v>
       </c>
     </row>
     <row r="44" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B44" s="3" t="s">
         <v>46</v>
       </c>
       <c r="C44" s="3" t="s">
         <v>47</v>
       </c>
       <c r="D44" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E44" s="3" t="s">
         <v>17</v>
       </c>
       <c r="F44" s="3">
         <v>4</v>
       </c>
       <c r="G44" s="3">
         <v>5</v>
       </c>
       <c r="H44" s="3" t="s">
-        <v>1577</v>
+        <v>1800</v>
       </c>
       <c r="I44" s="3" t="s">
-        <v>901</v>
+        <v>731</v>
       </c>
       <c r="J44" s="3" t="s">
-        <v>606</v>
+        <v>1801</v>
       </c>
       <c r="K44" s="3" t="s">
-        <v>1578</v>
+        <v>637</v>
       </c>
       <c r="L44" s="3" t="s">
-        <v>566</v>
+        <v>1249</v>
       </c>
       <c r="M44" s="3" t="s">
-        <v>1579</v>
+        <v>1802</v>
       </c>
       <c r="N44" s="3" t="s">
-        <v>902</v>
+        <v>732</v>
       </c>
       <c r="O44" s="3" t="s">
-        <v>1580</v>
+        <v>1251</v>
       </c>
       <c r="P44" s="3" t="s">
-        <v>1126</v>
+        <v>1803</v>
       </c>
       <c r="Q44" s="3">
         <v>0</v>
       </c>
       <c r="R44" s="3" t="s">
-        <v>903</v>
+        <v>733</v>
       </c>
     </row>
     <row r="45" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B45" s="3" t="s">
-        <v>146</v>
+        <v>140</v>
       </c>
       <c r="C45" s="3" t="s">
-        <v>147</v>
+        <v>141</v>
       </c>
       <c r="D45" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E45" s="3" t="s">
         <v>16</v>
       </c>
       <c r="F45" s="3">
         <v>4</v>
       </c>
       <c r="G45" s="3">
         <v>4</v>
       </c>
       <c r="H45" s="3" t="s">
-        <v>1581</v>
+        <v>1804</v>
       </c>
       <c r="I45" s="3" t="s">
-        <v>904</v>
+        <v>734</v>
       </c>
       <c r="J45" s="3" t="s">
-        <v>1090</v>
+        <v>850</v>
       </c>
       <c r="K45" s="3" t="s">
-        <v>1582</v>
+        <v>1805</v>
       </c>
       <c r="L45" s="3" t="s">
-        <v>1583</v>
+        <v>1806</v>
       </c>
       <c r="M45" s="3" t="s">
-        <v>1584</v>
+        <v>1700</v>
       </c>
       <c r="N45" s="3" t="s">
-        <v>906</v>
+        <v>736</v>
       </c>
       <c r="O45" s="3" t="s">
-        <v>637</v>
+        <v>548</v>
       </c>
       <c r="P45" s="3" t="s">
-        <v>1585</v>
+        <v>1807</v>
       </c>
       <c r="Q45" s="3">
         <v>0</v>
       </c>
       <c r="R45" s="3" t="s">
-        <v>907</v>
+        <v>737</v>
       </c>
     </row>
     <row r="46" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B46" s="3" t="s">
         <v>48</v>
       </c>
       <c r="C46" s="3" t="s">
         <v>49</v>
       </c>
       <c r="D46" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E46" s="3" t="s">
         <v>16</v>
       </c>
       <c r="F46" s="3">
         <v>4</v>
       </c>
       <c r="G46" s="3">
         <v>4</v>
       </c>
       <c r="H46" s="3" t="s">
-        <v>1586</v>
+        <v>1808</v>
       </c>
       <c r="I46" s="3" t="s">
-        <v>908</v>
+        <v>738</v>
       </c>
       <c r="J46" s="3" t="s">
-        <v>1587</v>
+        <v>471</v>
       </c>
       <c r="K46" s="3" t="s">
-        <v>500</v>
+        <v>1433</v>
       </c>
       <c r="L46" s="3" t="s">
-        <v>770</v>
+        <v>1809</v>
       </c>
       <c r="M46" s="3" t="s">
-        <v>1485</v>
+        <v>1209</v>
       </c>
       <c r="N46" s="3" t="s">
-        <v>910</v>
+        <v>740</v>
       </c>
       <c r="O46" s="3" t="s">
-        <v>1588</v>
+        <v>1253</v>
       </c>
       <c r="P46" s="3" t="s">
-        <v>1589</v>
+        <v>1596</v>
       </c>
       <c r="Q46" s="3">
         <v>1</v>
       </c>
       <c r="R46" s="3" t="s">
-        <v>912</v>
+        <v>742</v>
       </c>
     </row>
     <row r="47" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B47" s="3" t="s">
-        <v>221</v>
+        <v>213</v>
       </c>
       <c r="C47" s="3" t="s">
-        <v>222</v>
+        <v>214</v>
       </c>
       <c r="D47" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E47" s="3" t="s">
         <v>20</v>
       </c>
       <c r="F47" s="3">
         <v>4</v>
       </c>
       <c r="G47" s="3">
         <v>4</v>
       </c>
       <c r="H47" s="3" t="s">
-        <v>1590</v>
+        <v>1810</v>
       </c>
       <c r="I47" s="3" t="s">
-        <v>913</v>
+        <v>743</v>
       </c>
       <c r="J47" s="3" t="s">
-        <v>1441</v>
+        <v>1811</v>
       </c>
       <c r="K47" s="3" t="s">
-        <v>680</v>
+        <v>1812</v>
       </c>
       <c r="L47" s="3" t="s">
-        <v>1208</v>
+        <v>626</v>
       </c>
       <c r="M47" s="3" t="s">
-        <v>520</v>
+        <v>1813</v>
       </c>
       <c r="N47" s="3" t="s">
-        <v>1591</v>
+        <v>1254</v>
       </c>
       <c r="O47" s="3" t="s">
-        <v>1592</v>
+        <v>1255</v>
       </c>
       <c r="P47" s="3" t="s">
-        <v>1593</v>
+        <v>1814</v>
       </c>
       <c r="Q47" s="3">
         <v>0</v>
       </c>
       <c r="R47" s="3" t="s">
-        <v>915</v>
+        <v>745</v>
       </c>
     </row>
     <row r="48" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B48" s="3" t="s">
-        <v>1594</v>
+        <v>1257</v>
       </c>
       <c r="C48" s="3" t="s">
-        <v>1595</v>
+        <v>1258</v>
       </c>
       <c r="D48" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E48" s="3" t="s">
         <v>20</v>
       </c>
       <c r="F48" s="3">
         <v>3</v>
       </c>
       <c r="G48" s="3">
         <v>3</v>
       </c>
       <c r="H48" s="3" t="s">
-        <v>1596</v>
+        <v>1815</v>
       </c>
       <c r="I48" s="3">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="s">
-        <v>933</v>
+        <v>967</v>
       </c>
       <c r="K48" s="3" t="s">
-        <v>1597</v>
+        <v>1816</v>
       </c>
       <c r="L48" s="3" t="s">
-        <v>1557</v>
+        <v>1817</v>
       </c>
       <c r="M48" s="3" t="s">
-        <v>1598</v>
+        <v>1818</v>
       </c>
       <c r="N48" s="3" t="s">
-        <v>1316</v>
+        <v>1089</v>
       </c>
       <c r="O48" s="3" t="s">
-        <v>1599</v>
+        <v>1259</v>
       </c>
       <c r="P48" s="3" t="s">
-        <v>1600</v>
+        <v>1819</v>
       </c>
       <c r="Q48" s="3">
         <v>0</v>
       </c>
       <c r="R48" s="3" t="s">
-        <v>1187</v>
+        <v>981</v>
       </c>
     </row>
     <row r="49" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B49" s="3" t="s">
-        <v>239</v>
+        <v>1820</v>
       </c>
       <c r="C49" s="3" t="s">
-        <v>1601</v>
+        <v>1821</v>
       </c>
       <c r="D49" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E49" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F49" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G49" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H49" s="3" t="s">
-        <v>179</v>
+        <v>1822</v>
       </c>
       <c r="I49" s="3" t="s">
-        <v>917</v>
+        <v>1823</v>
       </c>
       <c r="J49" s="3" t="s">
-        <v>179</v>
+        <v>875</v>
       </c>
       <c r="K49" s="3" t="s">
-        <v>1151</v>
+        <v>1824</v>
       </c>
       <c r="L49" s="3" t="s">
-        <v>624</v>
+        <v>1825</v>
       </c>
       <c r="M49" s="3" t="s">
-        <v>1602</v>
+        <v>500</v>
       </c>
       <c r="N49" s="3" t="s">
-        <v>918</v>
+        <v>865</v>
       </c>
       <c r="O49" s="3" t="s">
-        <v>179</v>
+        <v>865</v>
       </c>
       <c r="P49" s="3" t="s">
-        <v>1603</v>
+        <v>1063</v>
       </c>
       <c r="Q49" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R49" s="3" t="s">
-        <v>919</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="50" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B50" s="3" t="s">
-        <v>1604</v>
+        <v>1826</v>
       </c>
       <c r="C50" s="3" t="s">
-        <v>1605</v>
+        <v>1821</v>
       </c>
       <c r="D50" s="3" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="E50" s="3" t="s">
         <v>17</v>
       </c>
       <c r="F50" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G50" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H50" s="3" t="s">
-        <v>1606</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>1827</v>
+      </c>
+      <c r="I50" s="3" t="s">
+        <v>1828</v>
       </c>
       <c r="J50" s="3" t="s">
-        <v>660</v>
+        <v>895</v>
       </c>
       <c r="K50" s="3" t="s">
-        <v>1090</v>
+        <v>1824</v>
       </c>
       <c r="L50" s="3" t="s">
-        <v>1607</v>
+        <v>1825</v>
       </c>
       <c r="M50" s="3" t="s">
-        <v>1608</v>
+        <v>541</v>
       </c>
       <c r="N50" s="3" t="s">
-        <v>1609</v>
+        <v>865</v>
       </c>
       <c r="O50" s="3" t="s">
-        <v>1610</v>
+        <v>865</v>
       </c>
       <c r="P50" s="3" t="s">
-        <v>1611</v>
+        <v>1063</v>
       </c>
       <c r="Q50" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R50" s="3" t="s">
-        <v>529</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="51" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B51" s="3" t="s">
-        <v>50</v>
+        <v>1829</v>
       </c>
       <c r="C51" s="3" t="s">
-        <v>51</v>
+        <v>1830</v>
       </c>
       <c r="D51" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E51" s="3" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="F51" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G51" s="3">
         <v>4</v>
       </c>
       <c r="H51" s="3" t="s">
-        <v>1612</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>1831</v>
+      </c>
+      <c r="I51" s="3" t="s">
+        <v>1832</v>
       </c>
       <c r="J51" s="3" t="s">
-        <v>1274</v>
+        <v>997</v>
       </c>
       <c r="K51" s="3" t="s">
-        <v>1613</v>
+        <v>1015</v>
       </c>
       <c r="L51" s="3" t="s">
-        <v>1614</v>
+        <v>1833</v>
       </c>
       <c r="M51" s="3" t="s">
-        <v>1615</v>
+        <v>1834</v>
       </c>
       <c r="N51" s="3" t="s">
-        <v>921</v>
+        <v>1835</v>
       </c>
       <c r="O51" s="3" t="s">
-        <v>922</v>
+        <v>1836</v>
       </c>
       <c r="P51" s="3" t="s">
-        <v>1616</v>
+        <v>1837</v>
       </c>
       <c r="Q51" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R51" s="3" t="s">
-        <v>923</v>
+        <v>879</v>
       </c>
     </row>
     <row r="52" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B52" s="3" t="s">
-        <v>232</v>
+        <v>50</v>
       </c>
       <c r="C52" s="3" t="s">
-        <v>233</v>
+        <v>51</v>
       </c>
       <c r="D52" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E52" s="3" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="F52" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G52" s="3">
         <v>4</v>
       </c>
       <c r="H52" s="3" t="s">
-        <v>1617</v>
-[...2 lines deleted...]
-        <v>1618</v>
+        <v>1838</v>
+      </c>
+      <c r="I52" s="3">
+        <v>0</v>
       </c>
       <c r="J52" s="3" t="s">
-        <v>1023</v>
+        <v>832</v>
       </c>
       <c r="K52" s="3" t="s">
-        <v>523</v>
+        <v>1839</v>
       </c>
       <c r="L52" s="3" t="s">
-        <v>524</v>
+        <v>1840</v>
       </c>
       <c r="M52" s="3" t="s">
-        <v>525</v>
+        <v>1261</v>
       </c>
       <c r="N52" s="3" t="s">
-        <v>924</v>
+        <v>749</v>
       </c>
       <c r="O52" s="3" t="s">
-        <v>788</v>
+        <v>750</v>
       </c>
       <c r="P52" s="3" t="s">
-        <v>1619</v>
+        <v>652</v>
       </c>
       <c r="Q52" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R52" s="3" t="s">
-        <v>656</v>
+        <v>751</v>
       </c>
     </row>
     <row r="53" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B53" s="3" t="s">
-        <v>234</v>
+        <v>224</v>
       </c>
       <c r="C53" s="3" t="s">
-        <v>233</v>
+        <v>225</v>
       </c>
       <c r="D53" s="3" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="E53" s="3" t="s">
         <v>16</v>
       </c>
       <c r="F53" s="3">
         <v>4</v>
       </c>
       <c r="G53" s="3">
         <v>4</v>
       </c>
       <c r="H53" s="3" t="s">
-        <v>1620</v>
+        <v>1841</v>
       </c>
       <c r="I53" s="3" t="s">
-        <v>1621</v>
+        <v>1262</v>
       </c>
       <c r="J53" s="3" t="s">
-        <v>1023</v>
+        <v>952</v>
       </c>
       <c r="K53" s="3" t="s">
-        <v>523</v>
+        <v>1083</v>
       </c>
       <c r="L53" s="3" t="s">
-        <v>524</v>
+        <v>866</v>
       </c>
       <c r="M53" s="3" t="s">
-        <v>525</v>
+        <v>1842</v>
       </c>
       <c r="N53" s="3" t="s">
-        <v>924</v>
+        <v>752</v>
       </c>
       <c r="O53" s="3" t="s">
-        <v>1622</v>
+        <v>1204</v>
       </c>
       <c r="P53" s="3" t="s">
-        <v>1619</v>
+        <v>1843</v>
       </c>
       <c r="Q53" s="3">
         <v>1</v>
       </c>
       <c r="R53" s="3" t="s">
-        <v>656</v>
+        <v>559</v>
       </c>
     </row>
     <row r="54" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B54" s="3" t="s">
-        <v>526</v>
+        <v>226</v>
       </c>
       <c r="C54" s="3" t="s">
-        <v>527</v>
+        <v>225</v>
       </c>
       <c r="D54" s="3" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="E54" s="3" t="s">
         <v>16</v>
       </c>
       <c r="F54" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G54" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H54" s="3" t="s">
-        <v>1623</v>
+        <v>1844</v>
       </c>
       <c r="I54" s="3" t="s">
-        <v>1624</v>
+        <v>1263</v>
       </c>
       <c r="J54" s="3" t="s">
-        <v>925</v>
+        <v>883</v>
       </c>
       <c r="K54" s="3" t="s">
-        <v>528</v>
+        <v>1083</v>
       </c>
       <c r="L54" s="3" t="s">
-        <v>529</v>
+        <v>866</v>
       </c>
       <c r="M54" s="3" t="s">
-        <v>530</v>
+        <v>1842</v>
       </c>
       <c r="N54" s="3" t="s">
-        <v>926</v>
+        <v>752</v>
       </c>
       <c r="O54" s="3" t="s">
-        <v>1335</v>
+        <v>1845</v>
       </c>
       <c r="P54" s="3" t="s">
-        <v>1625</v>
+        <v>1843</v>
       </c>
       <c r="Q54" s="3">
         <v>1</v>
       </c>
       <c r="R54" s="3" t="s">
-        <v>523</v>
+        <v>559</v>
       </c>
     </row>
     <row r="55" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B55" s="3" t="s">
-        <v>195</v>
+        <v>1846</v>
       </c>
       <c r="C55" s="3" t="s">
-        <v>196</v>
+        <v>1847</v>
       </c>
       <c r="D55" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E55" s="3" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="F55" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G55" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H55" s="3" t="s">
-        <v>1626</v>
+        <v>1848</v>
       </c>
       <c r="I55" s="3">
-        <v>-330</v>
+        <v>0</v>
       </c>
       <c r="J55" s="3" t="s">
-        <v>497</v>
+        <v>481</v>
       </c>
       <c r="K55" s="3" t="s">
-        <v>1627</v>
+        <v>1523</v>
       </c>
       <c r="L55" s="3" t="s">
-        <v>777</v>
+        <v>600</v>
       </c>
       <c r="M55" s="3" t="s">
-        <v>1628</v>
+        <v>628</v>
       </c>
       <c r="N55" s="3" t="s">
-        <v>928</v>
+        <v>1849</v>
       </c>
       <c r="O55" s="3" t="s">
-        <v>1629</v>
+        <v>1850</v>
       </c>
       <c r="P55" s="3" t="s">
-        <v>1630</v>
+        <v>1851</v>
       </c>
       <c r="Q55" s="3">
         <v>0</v>
       </c>
       <c r="R55" s="3" t="s">
-        <v>929</v>
+        <v>1852</v>
       </c>
     </row>
     <row r="56" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B56" s="3" t="s">
-        <v>52</v>
+        <v>187</v>
       </c>
       <c r="C56" s="3" t="s">
-        <v>53</v>
+        <v>188</v>
       </c>
       <c r="D56" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E56" s="3" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="F56" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G56" s="3">
         <v>3</v>
       </c>
       <c r="H56" s="3" t="s">
-        <v>1631</v>
+        <v>1853</v>
       </c>
       <c r="I56" s="3">
-        <v>0</v>
+        <v>-330</v>
       </c>
       <c r="J56" s="3" t="s">
-        <v>1566</v>
+        <v>745</v>
       </c>
       <c r="K56" s="3" t="s">
-        <v>1632</v>
+        <v>1354</v>
       </c>
       <c r="L56" s="3" t="s">
-        <v>487</v>
+        <v>1303</v>
       </c>
       <c r="M56" s="3" t="s">
-        <v>520</v>
+        <v>1854</v>
       </c>
       <c r="N56" s="3" t="s">
-        <v>930</v>
+        <v>755</v>
       </c>
       <c r="O56" s="3" t="s">
-        <v>931</v>
+        <v>1265</v>
       </c>
       <c r="P56" s="3" t="s">
-        <v>1633</v>
+        <v>1855</v>
       </c>
       <c r="Q56" s="3">
         <v>0</v>
       </c>
       <c r="R56" s="3" t="s">
-        <v>932</v>
+        <v>756</v>
       </c>
     </row>
     <row r="57" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B57" s="3" t="s">
-        <v>1634</v>
+        <v>52</v>
       </c>
       <c r="C57" s="3" t="s">
-        <v>1635</v>
+        <v>53</v>
       </c>
       <c r="D57" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E57" s="3" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="F57" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G57" s="3">
         <v>3</v>
       </c>
       <c r="H57" s="3" t="s">
-        <v>1636</v>
+        <v>1856</v>
       </c>
       <c r="I57" s="3">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="s">
-        <v>925</v>
+        <v>1290</v>
       </c>
       <c r="K57" s="3" t="s">
-        <v>1637</v>
+        <v>1857</v>
       </c>
       <c r="L57" s="3" t="s">
-        <v>1638</v>
+        <v>1858</v>
       </c>
       <c r="M57" s="3" t="s">
-        <v>620</v>
+        <v>1859</v>
       </c>
       <c r="N57" s="3" t="s">
-        <v>1639</v>
+        <v>757</v>
       </c>
       <c r="O57" s="3" t="s">
-        <v>1640</v>
+        <v>758</v>
       </c>
       <c r="P57" s="3" t="s">
-        <v>1641</v>
+        <v>1860</v>
       </c>
       <c r="Q57" s="3">
         <v>0</v>
       </c>
       <c r="R57" s="3" t="s">
-        <v>1642</v>
+        <v>759</v>
       </c>
     </row>
     <row r="58" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B58" s="3" t="s">
-        <v>414</v>
+        <v>1267</v>
       </c>
       <c r="C58" s="3" t="s">
-        <v>415</v>
+        <v>1268</v>
       </c>
       <c r="D58" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E58" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="F58" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G58" s="3">
         <v>3</v>
       </c>
       <c r="H58" s="3" t="s">
-        <v>1643</v>
+        <v>1861</v>
       </c>
       <c r="I58" s="3">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="s">
-        <v>1127</v>
+        <v>562</v>
       </c>
       <c r="K58" s="3" t="s">
-        <v>1644</v>
+        <v>1261</v>
       </c>
       <c r="L58" s="3" t="s">
-        <v>550</v>
+        <v>1862</v>
       </c>
       <c r="M58" s="3" t="s">
-        <v>1645</v>
+        <v>1863</v>
       </c>
       <c r="N58" s="3" t="s">
-        <v>934</v>
+        <v>1269</v>
       </c>
       <c r="O58" s="3" t="s">
-        <v>536</v>
+        <v>1270</v>
       </c>
       <c r="P58" s="3" t="s">
-        <v>1646</v>
+        <v>1864</v>
       </c>
       <c r="Q58" s="3">
         <v>0</v>
       </c>
       <c r="R58" s="3" t="s">
-        <v>935</v>
+        <v>1271</v>
       </c>
     </row>
     <row r="59" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B59" s="3" t="s">
-        <v>331</v>
+        <v>399</v>
       </c>
       <c r="C59" s="3" t="s">
-        <v>332</v>
+        <v>400</v>
       </c>
       <c r="D59" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E59" s="3" t="s">
-        <v>38</v>
+        <v>19</v>
       </c>
       <c r="F59" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G59" s="3">
         <v>3</v>
       </c>
       <c r="H59" s="3" t="s">
-        <v>1647</v>
+        <v>1865</v>
       </c>
       <c r="I59" s="3">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="s">
-        <v>1648</v>
+        <v>976</v>
       </c>
       <c r="K59" s="3" t="s">
-        <v>537</v>
+        <v>1866</v>
       </c>
       <c r="L59" s="3" t="s">
-        <v>538</v>
+        <v>1867</v>
       </c>
       <c r="M59" s="3" t="s">
-        <v>1649</v>
+        <v>1272</v>
       </c>
       <c r="N59" s="3" t="s">
-        <v>937</v>
+        <v>761</v>
       </c>
       <c r="O59" s="3" t="s">
-        <v>938</v>
+        <v>488</v>
       </c>
       <c r="P59" s="3" t="s">
-        <v>1650</v>
+        <v>1038</v>
       </c>
       <c r="Q59" s="3">
         <v>0</v>
       </c>
       <c r="R59" s="3" t="s">
-        <v>939</v>
+        <v>762</v>
       </c>
     </row>
     <row r="60" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B60" s="3" t="s">
-        <v>273</v>
+        <v>321</v>
       </c>
       <c r="C60" s="3" t="s">
-        <v>274</v>
+        <v>322</v>
       </c>
       <c r="D60" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E60" s="3" t="s">
         <v>38</v>
       </c>
       <c r="F60" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G60" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H60" s="3" t="s">
-        <v>1651</v>
-[...2 lines deleted...]
-        <v>940</v>
+        <v>1868</v>
+      </c>
+      <c r="I60" s="3">
+        <v>0</v>
       </c>
       <c r="J60" s="3" t="s">
-        <v>1652</v>
+        <v>1012</v>
       </c>
       <c r="K60" s="3" t="s">
-        <v>539</v>
+        <v>489</v>
       </c>
       <c r="L60" s="3" t="s">
-        <v>540</v>
+        <v>490</v>
       </c>
       <c r="M60" s="3" t="s">
-        <v>1653</v>
+        <v>1273</v>
       </c>
       <c r="N60" s="3" t="s">
-        <v>941</v>
+        <v>764</v>
       </c>
       <c r="O60" s="3" t="s">
-        <v>942</v>
+        <v>765</v>
       </c>
       <c r="P60" s="3" t="s">
-        <v>1654</v>
+        <v>1869</v>
       </c>
       <c r="Q60" s="3">
         <v>0</v>
       </c>
       <c r="R60" s="3" t="s">
-        <v>943</v>
+        <v>766</v>
       </c>
     </row>
     <row r="61" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B61" s="3" t="s">
-        <v>372</v>
+        <v>264</v>
       </c>
       <c r="C61" s="3" t="s">
-        <v>54</v>
+        <v>265</v>
       </c>
       <c r="D61" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E61" s="3" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="F61" s="3">
         <v>4</v>
       </c>
       <c r="G61" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H61" s="3" t="s">
-        <v>1655</v>
+        <v>1870</v>
       </c>
       <c r="I61" s="3" t="s">
-        <v>944</v>
+        <v>1871</v>
       </c>
       <c r="J61" s="3" t="s">
-        <v>1326</v>
+        <v>1407</v>
       </c>
       <c r="K61" s="3" t="s">
-        <v>1656</v>
+        <v>1872</v>
       </c>
       <c r="L61" s="3" t="s">
-        <v>1657</v>
+        <v>1873</v>
       </c>
       <c r="M61" s="3" t="s">
-        <v>1448</v>
+        <v>1874</v>
       </c>
       <c r="N61" s="3" t="s">
-        <v>945</v>
+        <v>1875</v>
       </c>
       <c r="O61" s="3" t="s">
-        <v>946</v>
+        <v>1876</v>
       </c>
       <c r="P61" s="3" t="s">
-        <v>1658</v>
+        <v>1877</v>
       </c>
       <c r="Q61" s="3">
         <v>0</v>
       </c>
       <c r="R61" s="3" t="s">
-        <v>528</v>
+        <v>768</v>
       </c>
     </row>
     <row r="62" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B62" s="3" t="s">
-        <v>197</v>
+        <v>357</v>
       </c>
       <c r="C62" s="3" t="s">
-        <v>198</v>
+        <v>54</v>
       </c>
       <c r="D62" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E62" s="3" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="F62" s="3">
         <v>4</v>
       </c>
       <c r="G62" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H62" s="3" t="s">
-        <v>1659</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>1878</v>
+      </c>
+      <c r="I62" s="3" t="s">
+        <v>769</v>
       </c>
       <c r="J62" s="3" t="s">
-        <v>860</v>
+        <v>1879</v>
       </c>
       <c r="K62" s="3" t="s">
-        <v>1660</v>
+        <v>1880</v>
       </c>
       <c r="L62" s="3" t="s">
-        <v>547</v>
+        <v>615</v>
       </c>
       <c r="M62" s="3" t="s">
-        <v>544</v>
+        <v>1881</v>
       </c>
       <c r="N62" s="3" t="s">
-        <v>947</v>
+        <v>770</v>
       </c>
       <c r="O62" s="3" t="s">
-        <v>1661</v>
+        <v>771</v>
       </c>
       <c r="P62" s="3" t="s">
-        <v>1662</v>
+        <v>1882</v>
       </c>
       <c r="Q62" s="3">
         <v>0</v>
       </c>
       <c r="R62" s="3" t="s">
-        <v>920</v>
+        <v>482</v>
       </c>
     </row>
     <row r="63" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B63" s="3" t="s">
-        <v>291</v>
+        <v>189</v>
       </c>
       <c r="C63" s="3" t="s">
-        <v>55</v>
+        <v>190</v>
       </c>
       <c r="D63" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E63" s="3" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="F63" s="3">
         <v>4</v>
       </c>
       <c r="G63" s="3">
         <v>4</v>
       </c>
       <c r="H63" s="3" t="s">
-        <v>1663</v>
+        <v>1883</v>
       </c>
       <c r="I63" s="3">
         <v>0</v>
       </c>
       <c r="J63" s="3" t="s">
-        <v>932</v>
+        <v>746</v>
       </c>
       <c r="K63" s="3" t="s">
-        <v>1664</v>
+        <v>1884</v>
       </c>
       <c r="L63" s="3" t="s">
-        <v>474</v>
+        <v>1885</v>
       </c>
       <c r="M63" s="3" t="s">
-        <v>546</v>
+        <v>593</v>
       </c>
       <c r="N63" s="3" t="s">
-        <v>948</v>
+        <v>772</v>
       </c>
       <c r="O63" s="3" t="s">
-        <v>1665</v>
+        <v>1276</v>
       </c>
       <c r="P63" s="3" t="s">
-        <v>1225</v>
+        <v>1886</v>
       </c>
       <c r="Q63" s="3">
         <v>0</v>
       </c>
       <c r="R63" s="3" t="s">
-        <v>745</v>
+        <v>748</v>
       </c>
     </row>
     <row r="64" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B64" s="3" t="s">
-        <v>292</v>
+        <v>282</v>
       </c>
       <c r="C64" s="3" t="s">
         <v>55</v>
       </c>
       <c r="D64" s="3" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="E64" s="3" t="s">
         <v>21</v>
       </c>
       <c r="F64" s="3">
         <v>4</v>
       </c>
       <c r="G64" s="3">
         <v>4</v>
       </c>
-      <c r="H64" s="3" t="s">
-[...3 lines deleted...]
-        <v>1667</v>
+      <c r="H64" s="3">
+        <v>65</v>
+      </c>
+      <c r="I64" s="3">
+        <v>0</v>
       </c>
       <c r="J64" s="3" t="s">
         <v>949</v>
       </c>
       <c r="K64" s="3" t="s">
-        <v>1664</v>
+        <v>1887</v>
       </c>
       <c r="L64" s="3" t="s">
-        <v>474</v>
+        <v>570</v>
       </c>
       <c r="M64" s="3" t="s">
-        <v>654</v>
+        <v>495</v>
       </c>
       <c r="N64" s="3" t="s">
-        <v>948</v>
+        <v>773</v>
       </c>
       <c r="O64" s="3" t="s">
-        <v>1668</v>
+        <v>1277</v>
       </c>
       <c r="P64" s="3" t="s">
-        <v>1225</v>
+        <v>1511</v>
       </c>
       <c r="Q64" s="3">
         <v>0</v>
       </c>
       <c r="R64" s="3" t="s">
-        <v>745</v>
+        <v>610</v>
       </c>
     </row>
     <row r="65" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B65" s="3" t="s">
-        <v>56</v>
+        <v>283</v>
       </c>
       <c r="C65" s="3" t="s">
         <v>55</v>
       </c>
       <c r="D65" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E65" s="3" t="s">
         <v>21</v>
       </c>
       <c r="F65" s="3">
         <v>4</v>
       </c>
       <c r="G65" s="3">
         <v>4</v>
       </c>
       <c r="H65" s="3" t="s">
-        <v>1669</v>
+        <v>1888</v>
       </c>
       <c r="I65" s="3" t="s">
-        <v>1667</v>
+        <v>1278</v>
       </c>
       <c r="J65" s="3" t="s">
-        <v>1670</v>
+        <v>1015</v>
       </c>
       <c r="K65" s="3" t="s">
-        <v>1664</v>
+        <v>1887</v>
       </c>
       <c r="L65" s="3" t="s">
-        <v>474</v>
+        <v>570</v>
       </c>
       <c r="M65" s="3" t="s">
-        <v>654</v>
+        <v>1889</v>
       </c>
       <c r="N65" s="3" t="s">
-        <v>948</v>
+        <v>773</v>
       </c>
       <c r="O65" s="3" t="s">
-        <v>1668</v>
+        <v>1279</v>
       </c>
       <c r="P65" s="3" t="s">
-        <v>1225</v>
+        <v>1511</v>
       </c>
       <c r="Q65" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R65" s="3" t="s">
-        <v>745</v>
+        <v>610</v>
       </c>
     </row>
     <row r="66" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B66" s="3" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="C66" s="3" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="D66" s="3" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="E66" s="3" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="F66" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G66" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H66" s="3" t="s">
-        <v>1671</v>
+        <v>1890</v>
       </c>
       <c r="I66" s="3" t="s">
-        <v>950</v>
+        <v>1278</v>
       </c>
       <c r="J66" s="3" t="s">
-        <v>711</v>
+        <v>484</v>
       </c>
       <c r="K66" s="3" t="s">
-        <v>1672</v>
+        <v>1887</v>
       </c>
       <c r="L66" s="3" t="s">
-        <v>725</v>
+        <v>570</v>
       </c>
       <c r="M66" s="3" t="s">
-        <v>549</v>
+        <v>1889</v>
       </c>
       <c r="N66" s="3" t="s">
-        <v>952</v>
+        <v>773</v>
       </c>
       <c r="O66" s="3" t="s">
-        <v>867</v>
+        <v>1279</v>
       </c>
       <c r="P66" s="3" t="s">
-        <v>1673</v>
+        <v>1511</v>
       </c>
       <c r="Q66" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R66" s="3" t="s">
-        <v>953</v>
+        <v>610</v>
       </c>
     </row>
     <row r="67" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B67" s="3" t="s">
-        <v>167</v>
+        <v>57</v>
       </c>
       <c r="C67" s="3" t="s">
-        <v>168</v>
+        <v>58</v>
       </c>
       <c r="D67" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E67" s="3" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="F67" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G67" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H67" s="3" t="s">
-        <v>1674</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>1891</v>
+      </c>
+      <c r="I67" s="3" t="s">
+        <v>774</v>
       </c>
       <c r="J67" s="3" t="s">
-        <v>1675</v>
+        <v>1012</v>
       </c>
       <c r="K67" s="3" t="s">
-        <v>574</v>
+        <v>1652</v>
       </c>
       <c r="L67" s="3" t="s">
-        <v>1676</v>
+        <v>445</v>
       </c>
       <c r="M67" s="3" t="s">
-        <v>1677</v>
+        <v>497</v>
       </c>
       <c r="N67" s="3" t="s">
-        <v>955</v>
+        <v>776</v>
       </c>
       <c r="O67" s="3" t="s">
-        <v>1678</v>
+        <v>702</v>
       </c>
       <c r="P67" s="3" t="s">
-        <v>1679</v>
+        <v>1892</v>
       </c>
       <c r="Q67" s="3">
         <v>0</v>
       </c>
       <c r="R67" s="3" t="s">
-        <v>828</v>
+        <v>777</v>
       </c>
     </row>
     <row r="68" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B68" s="3" t="s">
-        <v>1680</v>
+        <v>159</v>
       </c>
       <c r="C68" s="3" t="s">
-        <v>1681</v>
+        <v>160</v>
       </c>
       <c r="D68" s="3" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="E68" s="3" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="F68" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G68" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H68" s="3" t="s">
-        <v>1682</v>
-[...2 lines deleted...]
-        <v>1683</v>
+        <v>1893</v>
+      </c>
+      <c r="I68" s="3">
+        <v>0</v>
       </c>
       <c r="J68" s="3" t="s">
-        <v>711</v>
+        <v>1107</v>
       </c>
       <c r="K68" s="3" t="s">
-        <v>1684</v>
+        <v>1894</v>
       </c>
       <c r="L68" s="3" t="s">
-        <v>636</v>
+        <v>1859</v>
       </c>
       <c r="M68" s="3" t="s">
-        <v>726</v>
+        <v>1281</v>
       </c>
       <c r="N68" s="3" t="s">
-        <v>1685</v>
+        <v>778</v>
       </c>
       <c r="O68" s="3" t="s">
-        <v>1686</v>
+        <v>1282</v>
       </c>
       <c r="P68" s="3" t="s">
-        <v>1687</v>
+        <v>1895</v>
       </c>
       <c r="Q68" s="3">
         <v>0</v>
       </c>
       <c r="R68" s="3" t="s">
-        <v>1688</v>
+        <v>668</v>
       </c>
     </row>
     <row r="69" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B69" s="3" t="s">
-        <v>333</v>
+        <v>1283</v>
       </c>
       <c r="C69" s="3" t="s">
-        <v>334</v>
+        <v>1284</v>
       </c>
       <c r="D69" s="3" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="E69" s="3" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="F69" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G69" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H69" s="3" t="s">
-        <v>1689</v>
+        <v>1896</v>
       </c>
       <c r="I69" s="3" t="s">
-        <v>1690</v>
+        <v>1285</v>
       </c>
       <c r="J69" s="3" t="s">
-        <v>1691</v>
+        <v>651</v>
       </c>
       <c r="K69" s="3" t="s">
-        <v>551</v>
+        <v>1173</v>
       </c>
       <c r="L69" s="3" t="s">
-        <v>552</v>
+        <v>533</v>
       </c>
       <c r="M69" s="3" t="s">
-        <v>1692</v>
+        <v>597</v>
       </c>
       <c r="N69" s="3" t="s">
-        <v>957</v>
+        <v>1286</v>
       </c>
       <c r="O69" s="3" t="s">
-        <v>612</v>
+        <v>1287</v>
       </c>
       <c r="P69" s="3" t="s">
-        <v>1693</v>
+        <v>1897</v>
       </c>
       <c r="Q69" s="3">
         <v>0</v>
       </c>
       <c r="R69" s="3" t="s">
-        <v>791</v>
+        <v>1288</v>
       </c>
     </row>
     <row r="70" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B70" s="3" t="s">
-        <v>335</v>
+        <v>323</v>
       </c>
       <c r="C70" s="3" t="s">
-        <v>334</v>
+        <v>324</v>
       </c>
       <c r="D70" s="3" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="E70" s="3" t="s">
         <v>16</v>
       </c>
       <c r="F70" s="3">
         <v>4</v>
       </c>
       <c r="G70" s="3">
         <v>4</v>
       </c>
       <c r="H70" s="3" t="s">
-        <v>1694</v>
+        <v>1898</v>
       </c>
       <c r="I70" s="3" t="s">
-        <v>1695</v>
+        <v>1289</v>
       </c>
       <c r="J70" s="3" t="s">
-        <v>1691</v>
+        <v>596</v>
       </c>
       <c r="K70" s="3" t="s">
-        <v>551</v>
+        <v>583</v>
       </c>
       <c r="L70" s="3" t="s">
-        <v>552</v>
+        <v>1899</v>
       </c>
       <c r="M70" s="3" t="s">
-        <v>1692</v>
+        <v>1900</v>
       </c>
       <c r="N70" s="3" t="s">
-        <v>957</v>
+        <v>780</v>
       </c>
       <c r="O70" s="3" t="s">
-        <v>614</v>
+        <v>536</v>
       </c>
       <c r="P70" s="3" t="s">
-        <v>1693</v>
+        <v>1901</v>
       </c>
       <c r="Q70" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R70" s="3" t="s">
-        <v>791</v>
+        <v>636</v>
       </c>
     </row>
     <row r="71" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B71" s="3" t="s">
-        <v>293</v>
+        <v>325</v>
       </c>
       <c r="C71" s="3" t="s">
-        <v>294</v>
+        <v>324</v>
       </c>
       <c r="D71" s="3" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="E71" s="3" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="F71" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G71" s="3">
         <v>4</v>
       </c>
       <c r="H71" s="3" t="s">
-        <v>1696</v>
+        <v>1902</v>
       </c>
       <c r="I71" s="3" t="s">
-        <v>960</v>
+        <v>1291</v>
       </c>
       <c r="J71" s="3" t="s">
-        <v>1697</v>
+        <v>523</v>
       </c>
       <c r="K71" s="3" t="s">
-        <v>1380</v>
+        <v>583</v>
       </c>
       <c r="L71" s="3" t="s">
-        <v>1540</v>
+        <v>1899</v>
       </c>
       <c r="M71" s="3" t="s">
-        <v>1698</v>
+        <v>1900</v>
       </c>
       <c r="N71" s="3" t="s">
-        <v>961</v>
+        <v>780</v>
       </c>
       <c r="O71" s="3" t="s">
-        <v>962</v>
+        <v>537</v>
       </c>
       <c r="P71" s="3" t="s">
-        <v>1699</v>
+        <v>1901</v>
       </c>
       <c r="Q71" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R71" s="3" t="s">
-        <v>671</v>
+        <v>636</v>
       </c>
     </row>
     <row r="72" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B72" s="3" t="s">
-        <v>1700</v>
+        <v>284</v>
       </c>
       <c r="C72" s="3" t="s">
-        <v>1701</v>
+        <v>285</v>
       </c>
       <c r="D72" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E72" s="3" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="F72" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G72" s="3">
         <v>4</v>
       </c>
       <c r="H72" s="3" t="s">
-        <v>1702</v>
+        <v>1903</v>
       </c>
       <c r="I72" s="3" t="s">
-        <v>1703</v>
+        <v>783</v>
       </c>
       <c r="J72" s="3" t="s">
-        <v>1704</v>
+        <v>531</v>
       </c>
       <c r="K72" s="3" t="s">
-        <v>1705</v>
+        <v>1904</v>
       </c>
       <c r="L72" s="3" t="s">
-        <v>1706</v>
+        <v>1771</v>
       </c>
       <c r="M72" s="3" t="s">
-        <v>1707</v>
+        <v>1293</v>
       </c>
       <c r="N72" s="3" t="s">
-        <v>1708</v>
+        <v>784</v>
       </c>
       <c r="O72" s="3" t="s">
-        <v>1709</v>
+        <v>785</v>
       </c>
       <c r="P72" s="3" t="s">
-        <v>1710</v>
+        <v>1905</v>
       </c>
       <c r="Q72" s="3">
         <v>0</v>
       </c>
       <c r="R72" s="3" t="s">
-        <v>1057</v>
+        <v>569</v>
       </c>
     </row>
     <row r="73" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B73" s="3" t="s">
-        <v>246</v>
+        <v>1294</v>
       </c>
       <c r="C73" s="3" t="s">
-        <v>247</v>
+        <v>1295</v>
       </c>
       <c r="D73" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E73" s="3" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="F73" s="3">
         <v>4</v>
       </c>
       <c r="G73" s="3">
         <v>4</v>
       </c>
       <c r="H73" s="3" t="s">
-        <v>1711</v>
+        <v>1906</v>
       </c>
       <c r="I73" s="3" t="s">
-        <v>963</v>
+        <v>1296</v>
       </c>
       <c r="J73" s="3" t="s">
-        <v>916</v>
+        <v>839</v>
       </c>
       <c r="K73" s="3" t="s">
-        <v>1712</v>
+        <v>1907</v>
       </c>
       <c r="L73" s="3" t="s">
-        <v>1713</v>
+        <v>1908</v>
       </c>
       <c r="M73" s="3" t="s">
-        <v>555</v>
+        <v>1297</v>
       </c>
       <c r="N73" s="3" t="s">
-        <v>964</v>
+        <v>1298</v>
       </c>
       <c r="O73" s="3" t="s">
-        <v>1714</v>
+        <v>1299</v>
       </c>
       <c r="P73" s="3" t="s">
-        <v>812</v>
+        <v>1909</v>
       </c>
       <c r="Q73" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R73" s="3" t="s">
-        <v>903</v>
+        <v>873</v>
       </c>
     </row>
     <row r="74" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B74" s="3" t="s">
-        <v>59</v>
+        <v>237</v>
       </c>
       <c r="C74" s="3" t="s">
-        <v>60</v>
+        <v>238</v>
       </c>
       <c r="D74" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E74" s="3" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="F74" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G74" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H74" s="3" t="s">
-        <v>1715</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>1910</v>
+      </c>
+      <c r="I74" s="3" t="s">
+        <v>786</v>
       </c>
       <c r="J74" s="3" t="s">
-        <v>1001</v>
+        <v>850</v>
       </c>
       <c r="K74" s="3" t="s">
-        <v>794</v>
+        <v>1292</v>
       </c>
       <c r="L74" s="3" t="s">
-        <v>570</v>
+        <v>1911</v>
       </c>
       <c r="M74" s="3" t="s">
-        <v>1716</v>
+        <v>1396</v>
       </c>
       <c r="N74" s="3" t="s">
-        <v>965</v>
+        <v>787</v>
       </c>
       <c r="O74" s="3" t="s">
-        <v>966</v>
+        <v>1302</v>
       </c>
       <c r="P74" s="3" t="s">
-        <v>1717</v>
+        <v>1912</v>
       </c>
       <c r="Q74" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R74" s="3" t="s">
-        <v>934</v>
+        <v>733</v>
       </c>
     </row>
     <row r="75" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B75" s="3" t="s">
-        <v>190</v>
+        <v>59</v>
       </c>
       <c r="C75" s="3" t="s">
-        <v>191</v>
+        <v>60</v>
       </c>
       <c r="D75" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E75" s="3" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F75" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G75" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H75" s="3" t="s">
-        <v>1718</v>
+        <v>1913</v>
       </c>
       <c r="I75" s="3">
         <v>0</v>
       </c>
       <c r="J75" s="3" t="s">
-        <v>900</v>
+        <v>675</v>
       </c>
       <c r="K75" s="3" t="s">
-        <v>613</v>
+        <v>578</v>
       </c>
       <c r="L75" s="3" t="s">
-        <v>1719</v>
+        <v>1914</v>
       </c>
       <c r="M75" s="3" t="s">
-        <v>1720</v>
+        <v>531</v>
       </c>
       <c r="N75" s="3" t="s">
-        <v>968</v>
+        <v>788</v>
       </c>
       <c r="O75" s="3" t="s">
-        <v>969</v>
+        <v>789</v>
       </c>
       <c r="P75" s="3" t="s">
-        <v>1721</v>
+        <v>1915</v>
       </c>
       <c r="Q75" s="3">
         <v>0</v>
       </c>
       <c r="R75" s="3" t="s">
-        <v>970</v>
+        <v>761</v>
       </c>
     </row>
     <row r="76" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B76" s="3" t="s">
-        <v>416</v>
+        <v>182</v>
       </c>
       <c r="C76" s="3" t="s">
-        <v>417</v>
+        <v>183</v>
       </c>
       <c r="D76" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E76" s="3" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="F76" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G76" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H76" s="3" t="s">
-        <v>1722</v>
+        <v>1916</v>
       </c>
       <c r="I76" s="3">
         <v>0</v>
       </c>
       <c r="J76" s="3" t="s">
-        <v>1723</v>
+        <v>730</v>
       </c>
       <c r="K76" s="3" t="s">
-        <v>1724</v>
+        <v>624</v>
       </c>
       <c r="L76" s="3" t="s">
-        <v>578</v>
+        <v>1917</v>
       </c>
       <c r="M76" s="3" t="s">
-        <v>519</v>
+        <v>1305</v>
       </c>
       <c r="N76" s="3" t="s">
-        <v>971</v>
+        <v>791</v>
       </c>
       <c r="O76" s="3" t="s">
-        <v>972</v>
+        <v>792</v>
       </c>
       <c r="P76" s="3" t="s">
-        <v>1725</v>
+        <v>1918</v>
       </c>
       <c r="Q76" s="3">
         <v>0</v>
       </c>
       <c r="R76" s="3" t="s">
-        <v>725</v>
+        <v>793</v>
       </c>
     </row>
     <row r="77" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B77" s="3" t="s">
-        <v>418</v>
+        <v>401</v>
       </c>
       <c r="C77" s="3" t="s">
-        <v>419</v>
+        <v>402</v>
       </c>
       <c r="D77" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E77" s="3" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="F77" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G77" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H77" s="3" t="s">
-        <v>1726</v>
-[...2 lines deleted...]
-        <v>1727</v>
+        <v>1919</v>
+      </c>
+      <c r="I77" s="3">
+        <v>0</v>
       </c>
       <c r="J77" s="3" t="s">
-        <v>976</v>
+        <v>1589</v>
       </c>
       <c r="K77" s="3" t="s">
-        <v>1728</v>
+        <v>1195</v>
       </c>
       <c r="L77" s="3" t="s">
-        <v>756</v>
+        <v>1920</v>
       </c>
       <c r="M77" s="3" t="s">
-        <v>1729</v>
+        <v>479</v>
       </c>
       <c r="N77" s="3" t="s">
-        <v>973</v>
+        <v>794</v>
       </c>
       <c r="O77" s="3" t="s">
-        <v>1730</v>
+        <v>795</v>
       </c>
       <c r="P77" s="3" t="s">
-        <v>1731</v>
+        <v>1921</v>
       </c>
       <c r="Q77" s="3">
         <v>0</v>
       </c>
       <c r="R77" s="3" t="s">
-        <v>974</v>
+        <v>596</v>
       </c>
     </row>
     <row r="78" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B78" s="3" t="s">
-        <v>420</v>
+        <v>403</v>
       </c>
       <c r="C78" s="3" t="s">
-        <v>419</v>
+        <v>404</v>
       </c>
       <c r="D78" s="3" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="E78" s="3" t="s">
         <v>23</v>
       </c>
       <c r="F78" s="3">
         <v>4</v>
       </c>
       <c r="G78" s="3">
         <v>4</v>
       </c>
       <c r="H78" s="3" t="s">
-        <v>1732</v>
+        <v>1922</v>
       </c>
       <c r="I78" s="3" t="s">
-        <v>975</v>
+        <v>1308</v>
       </c>
       <c r="J78" s="3" t="s">
-        <v>1733</v>
+        <v>1271</v>
       </c>
       <c r="K78" s="3" t="s">
-        <v>1728</v>
+        <v>1923</v>
       </c>
       <c r="L78" s="3" t="s">
-        <v>756</v>
+        <v>1379</v>
       </c>
       <c r="M78" s="3" t="s">
-        <v>1734</v>
+        <v>1309</v>
       </c>
       <c r="N78" s="3" t="s">
-        <v>973</v>
+        <v>796</v>
       </c>
       <c r="O78" s="3" t="s">
-        <v>1735</v>
+        <v>1310</v>
       </c>
       <c r="P78" s="3" t="s">
-        <v>1731</v>
+        <v>1475</v>
       </c>
       <c r="Q78" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R78" s="3" t="s">
-        <v>974</v>
+        <v>797</v>
       </c>
     </row>
     <row r="79" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B79" s="3" t="s">
-        <v>192</v>
+        <v>405</v>
       </c>
       <c r="C79" s="3" t="s">
-        <v>191</v>
+        <v>404</v>
       </c>
       <c r="D79" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E79" s="3" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="F79" s="3">
         <v>4</v>
       </c>
       <c r="G79" s="3">
         <v>4</v>
       </c>
       <c r="H79" s="3" t="s">
-        <v>1736</v>
+        <v>1924</v>
       </c>
       <c r="I79" s="3" t="s">
-        <v>977</v>
+        <v>798</v>
       </c>
       <c r="J79" s="3" t="s">
-        <v>1737</v>
+        <v>1609</v>
       </c>
       <c r="K79" s="3" t="s">
-        <v>613</v>
+        <v>1923</v>
       </c>
       <c r="L79" s="3" t="s">
-        <v>1719</v>
+        <v>1379</v>
       </c>
       <c r="M79" s="3" t="s">
-        <v>1720</v>
+        <v>1312</v>
       </c>
       <c r="N79" s="3" t="s">
-        <v>968</v>
+        <v>796</v>
       </c>
       <c r="O79" s="3" t="s">
-        <v>978</v>
+        <v>1313</v>
       </c>
       <c r="P79" s="3" t="s">
-        <v>1721</v>
+        <v>1475</v>
       </c>
       <c r="Q79" s="3">
         <v>1</v>
       </c>
       <c r="R79" s="3" t="s">
-        <v>970</v>
+        <v>797</v>
       </c>
     </row>
     <row r="80" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B80" s="3" t="s">
-        <v>373</v>
+        <v>184</v>
       </c>
       <c r="C80" s="3" t="s">
-        <v>336</v>
+        <v>183</v>
       </c>
       <c r="D80" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E80" s="3" t="s">
-        <v>38</v>
+        <v>20</v>
       </c>
       <c r="F80" s="3">
         <v>4</v>
       </c>
       <c r="G80" s="3">
         <v>4</v>
       </c>
       <c r="H80" s="3" t="s">
-        <v>1738</v>
+        <v>1925</v>
       </c>
       <c r="I80" s="3" t="s">
-        <v>179</v>
+        <v>800</v>
       </c>
       <c r="J80" s="3" t="s">
-        <v>919</v>
+        <v>793</v>
       </c>
       <c r="K80" s="3" t="s">
-        <v>561</v>
+        <v>624</v>
       </c>
       <c r="L80" s="3" t="s">
-        <v>562</v>
+        <v>1917</v>
       </c>
       <c r="M80" s="3" t="s">
-        <v>563</v>
+        <v>1305</v>
       </c>
       <c r="N80" s="3" t="s">
-        <v>979</v>
+        <v>791</v>
       </c>
       <c r="O80" s="3" t="s">
-        <v>980</v>
+        <v>801</v>
       </c>
       <c r="P80" s="3" t="s">
-        <v>1739</v>
+        <v>1918</v>
       </c>
       <c r="Q80" s="3">
         <v>1</v>
       </c>
       <c r="R80" s="3" t="s">
-        <v>835</v>
+        <v>793</v>
       </c>
     </row>
     <row r="81" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B81" s="3" t="s">
-        <v>1740</v>
+        <v>358</v>
       </c>
       <c r="C81" s="3" t="s">
-        <v>1741</v>
+        <v>326</v>
       </c>
       <c r="D81" s="3" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="E81" s="3" t="s">
-        <v>23</v>
+        <v>38</v>
       </c>
       <c r="F81" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G81" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H81" s="3" t="s">
-        <v>1742</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>1052</v>
+      </c>
+      <c r="I81" s="3" t="s">
+        <v>171</v>
       </c>
       <c r="J81" s="3" t="s">
-        <v>1095</v>
+        <v>532</v>
       </c>
       <c r="K81" s="3" t="s">
-        <v>1743</v>
+        <v>502</v>
       </c>
       <c r="L81" s="3" t="s">
-        <v>717</v>
+        <v>503</v>
       </c>
       <c r="M81" s="3" t="s">
-        <v>1744</v>
+        <v>504</v>
       </c>
       <c r="N81" s="3" t="s">
-        <v>1745</v>
+        <v>802</v>
       </c>
       <c r="O81" s="3" t="s">
-        <v>1746</v>
+        <v>803</v>
       </c>
       <c r="P81" s="3" t="s">
-        <v>1747</v>
+        <v>1926</v>
       </c>
       <c r="Q81" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R81" s="3" t="s">
-        <v>744</v>
+        <v>675</v>
       </c>
     </row>
     <row r="82" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B82" s="3" t="s">
-        <v>1748</v>
+        <v>1315</v>
       </c>
       <c r="C82" s="3" t="s">
-        <v>1749</v>
+        <v>1316</v>
       </c>
       <c r="D82" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E82" s="3" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="F82" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G82" s="3">
         <v>3</v>
       </c>
       <c r="H82" s="3" t="s">
-        <v>1750</v>
+        <v>1927</v>
       </c>
       <c r="I82" s="3">
         <v>0</v>
       </c>
       <c r="J82" s="3" t="s">
-        <v>596</v>
+        <v>710</v>
       </c>
       <c r="K82" s="3" t="s">
-        <v>1381</v>
+        <v>1928</v>
       </c>
       <c r="L82" s="3" t="s">
-        <v>1751</v>
+        <v>1929</v>
       </c>
       <c r="M82" s="3" t="s">
-        <v>617</v>
+        <v>1930</v>
       </c>
       <c r="N82" s="3" t="s">
-        <v>1752</v>
+        <v>1317</v>
       </c>
       <c r="O82" s="3" t="s">
-        <v>1753</v>
+        <v>1318</v>
       </c>
       <c r="P82" s="3" t="s">
-        <v>1754</v>
+        <v>1482</v>
       </c>
       <c r="Q82" s="3">
         <v>0</v>
       </c>
       <c r="R82" s="3" t="s">
-        <v>1755</v>
+        <v>609</v>
       </c>
     </row>
     <row r="83" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B83" s="3" t="s">
-        <v>564</v>
+        <v>1319</v>
       </c>
       <c r="C83" s="3" t="s">
-        <v>565</v>
+        <v>1320</v>
       </c>
       <c r="D83" s="3" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="E83" s="3" t="s">
         <v>18</v>
       </c>
       <c r="F83" s="3">
         <v>4</v>
       </c>
       <c r="G83" s="3">
         <v>3</v>
       </c>
       <c r="H83" s="3" t="s">
-        <v>1756</v>
-[...2 lines deleted...]
-        <v>981</v>
+        <v>1931</v>
+      </c>
+      <c r="I83" s="3">
+        <v>0</v>
       </c>
       <c r="J83" s="3" t="s">
-        <v>757</v>
+        <v>1030</v>
       </c>
       <c r="K83" s="3" t="s">
-        <v>1757</v>
+        <v>1932</v>
       </c>
       <c r="L83" s="3" t="s">
-        <v>1758</v>
+        <v>1933</v>
       </c>
       <c r="M83" s="3" t="s">
-        <v>508</v>
+        <v>538</v>
       </c>
       <c r="N83" s="3" t="s">
-        <v>982</v>
+        <v>1323</v>
       </c>
       <c r="O83" s="3" t="s">
-        <v>1252</v>
+        <v>1324</v>
       </c>
       <c r="P83" s="3" t="s">
-        <v>1218</v>
+        <v>1722</v>
       </c>
       <c r="Q83" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R83" s="3" t="s">
-        <v>983</v>
+        <v>1325</v>
       </c>
     </row>
     <row r="84" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B84" s="3" t="s">
-        <v>295</v>
+        <v>505</v>
       </c>
       <c r="C84" s="3" t="s">
-        <v>296</v>
+        <v>506</v>
       </c>
       <c r="D84" s="3" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="E84" s="3" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="F84" s="3">
         <v>4</v>
       </c>
       <c r="G84" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H84" s="3" t="s">
-        <v>1759</v>
+        <v>1934</v>
       </c>
       <c r="I84" s="3" t="s">
-        <v>984</v>
+        <v>1935</v>
       </c>
       <c r="J84" s="3" t="s">
-        <v>1175</v>
+        <v>1936</v>
       </c>
       <c r="K84" s="3" t="s">
-        <v>1760</v>
+        <v>1937</v>
       </c>
       <c r="L84" s="3" t="s">
-        <v>1761</v>
+        <v>1047</v>
       </c>
       <c r="M84" s="3" t="s">
-        <v>1762</v>
+        <v>1517</v>
       </c>
       <c r="N84" s="3" t="s">
-        <v>986</v>
+        <v>805</v>
       </c>
       <c r="O84" s="3" t="s">
-        <v>987</v>
+        <v>1039</v>
       </c>
       <c r="P84" s="3" t="s">
-        <v>1763</v>
+        <v>1938</v>
       </c>
       <c r="Q84" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R84" s="3" t="s">
-        <v>988</v>
+        <v>806</v>
       </c>
     </row>
     <row r="85" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B85" s="3" t="s">
-        <v>374</v>
+        <v>286</v>
       </c>
       <c r="C85" s="3" t="s">
-        <v>375</v>
+        <v>287</v>
       </c>
       <c r="D85" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E85" s="3" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="F85" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G85" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H85" s="3" t="s">
-        <v>1764</v>
+        <v>1939</v>
       </c>
       <c r="I85" s="3" t="s">
-        <v>992</v>
+        <v>807</v>
       </c>
       <c r="J85" s="3" t="s">
-        <v>1070</v>
+        <v>811</v>
       </c>
       <c r="K85" s="3" t="s">
-        <v>1141</v>
+        <v>1940</v>
       </c>
       <c r="L85" s="3" t="s">
-        <v>1765</v>
+        <v>940</v>
       </c>
       <c r="M85" s="3" t="s">
-        <v>1766</v>
+        <v>917</v>
       </c>
       <c r="N85" s="3" t="s">
-        <v>993</v>
+        <v>809</v>
       </c>
       <c r="O85" s="3" t="s">
-        <v>1767</v>
+        <v>810</v>
       </c>
       <c r="P85" s="3" t="s">
-        <v>1768</v>
+        <v>1941</v>
       </c>
       <c r="Q85" s="3">
         <v>0</v>
       </c>
       <c r="R85" s="3" t="s">
-        <v>880</v>
+        <v>811</v>
       </c>
     </row>
     <row r="86" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B86" s="3" t="s">
-        <v>297</v>
+        <v>1942</v>
       </c>
       <c r="C86" s="3" t="s">
-        <v>298</v>
+        <v>1943</v>
       </c>
       <c r="D86" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E86" s="3" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="F86" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G86" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H86" s="3" t="s">
-        <v>179</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>1944</v>
+      </c>
+      <c r="I86" s="3" t="s">
+        <v>812</v>
       </c>
       <c r="J86" s="3" t="s">
-        <v>179</v>
+        <v>735</v>
       </c>
       <c r="K86" s="3" t="s">
-        <v>1769</v>
+        <v>873</v>
       </c>
       <c r="L86" s="3" t="s">
-        <v>1770</v>
+        <v>1447</v>
       </c>
       <c r="M86" s="3" t="s">
-        <v>568</v>
+        <v>1688</v>
       </c>
       <c r="N86" s="3" t="s">
-        <v>994</v>
+        <v>1945</v>
       </c>
       <c r="O86" s="3" t="s">
-        <v>179</v>
+        <v>1946</v>
       </c>
       <c r="P86" s="3" t="s">
-        <v>1282</v>
+        <v>1947</v>
       </c>
       <c r="Q86" s="3">
         <v>0</v>
       </c>
       <c r="R86" s="3" t="s">
-        <v>488</v>
+        <v>814</v>
       </c>
     </row>
     <row r="87" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B87" s="3" t="s">
-        <v>421</v>
+        <v>359</v>
       </c>
       <c r="C87" s="3" t="s">
-        <v>422</v>
+        <v>360</v>
       </c>
       <c r="D87" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E87" s="3" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="F87" s="3">
         <v>3</v>
       </c>
       <c r="G87" s="3">
         <v>3</v>
       </c>
       <c r="H87" s="3" t="s">
-        <v>1408</v>
+        <v>1948</v>
       </c>
       <c r="I87" s="3" t="s">
-        <v>1771</v>
+        <v>815</v>
       </c>
       <c r="J87" s="3" t="s">
-        <v>1359</v>
+        <v>756</v>
       </c>
       <c r="K87" s="3" t="s">
-        <v>1570</v>
+        <v>1242</v>
       </c>
       <c r="L87" s="3" t="s">
-        <v>1772</v>
+        <v>1432</v>
       </c>
       <c r="M87" s="3" t="s">
-        <v>1773</v>
+        <v>1329</v>
       </c>
       <c r="N87" s="3" t="s">
-        <v>995</v>
+        <v>816</v>
       </c>
       <c r="O87" s="3" t="s">
-        <v>1774</v>
+        <v>1330</v>
       </c>
       <c r="P87" s="3" t="s">
-        <v>1775</v>
+        <v>1949</v>
       </c>
       <c r="Q87" s="3">
         <v>0</v>
       </c>
       <c r="R87" s="3" t="s">
-        <v>996</v>
+        <v>713</v>
       </c>
     </row>
     <row r="88" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B88" s="3" t="s">
-        <v>160</v>
+        <v>288</v>
       </c>
       <c r="C88" s="3" t="s">
-        <v>161</v>
+        <v>289</v>
       </c>
       <c r="D88" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E88" s="3" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="F88" s="3">
         <v>3</v>
       </c>
       <c r="G88" s="3">
         <v>3</v>
       </c>
       <c r="H88" s="3" t="s">
-        <v>1776</v>
+        <v>171</v>
       </c>
       <c r="I88" s="3">
         <v>0</v>
       </c>
       <c r="J88" s="3" t="s">
-        <v>967</v>
+        <v>171</v>
       </c>
       <c r="K88" s="3" t="s">
-        <v>1777</v>
+        <v>1950</v>
       </c>
       <c r="L88" s="3" t="s">
-        <v>854</v>
+        <v>1951</v>
       </c>
       <c r="M88" s="3" t="s">
-        <v>1778</v>
+        <v>1952</v>
       </c>
       <c r="N88" s="3" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="O88" s="3" t="s">
-        <v>997</v>
+        <v>171</v>
       </c>
       <c r="P88" s="3" t="s">
-        <v>1779</v>
+        <v>1063</v>
       </c>
       <c r="Q88" s="3">
         <v>0</v>
       </c>
       <c r="R88" s="3" t="s">
-        <v>745</v>
+        <v>458</v>
       </c>
     </row>
     <row r="89" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B89" s="3" t="s">
-        <v>219</v>
+        <v>406</v>
       </c>
       <c r="C89" s="3" t="s">
-        <v>220</v>
+        <v>407</v>
       </c>
       <c r="D89" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E89" s="3" t="s">
         <v>18</v>
       </c>
       <c r="F89" s="3">
         <v>3</v>
       </c>
       <c r="G89" s="3">
         <v>3</v>
       </c>
       <c r="H89" s="3" t="s">
-        <v>1780</v>
+        <v>1953</v>
       </c>
       <c r="I89" s="3" t="s">
-        <v>998</v>
+        <v>1331</v>
       </c>
       <c r="J89" s="3" t="s">
-        <v>602</v>
+        <v>1507</v>
       </c>
       <c r="K89" s="3" t="s">
-        <v>1781</v>
+        <v>1245</v>
       </c>
       <c r="L89" s="3" t="s">
-        <v>1782</v>
+        <v>1954</v>
       </c>
       <c r="M89" s="3" t="s">
-        <v>1485</v>
+        <v>1332</v>
       </c>
       <c r="N89" s="3" t="s">
-        <v>999</v>
+        <v>818</v>
       </c>
       <c r="O89" s="3" t="s">
-        <v>1783</v>
+        <v>1333</v>
       </c>
       <c r="P89" s="3" t="s">
-        <v>1784</v>
+        <v>1955</v>
       </c>
       <c r="Q89" s="3">
         <v>0</v>
       </c>
       <c r="R89" s="3" t="s">
-        <v>634</v>
+        <v>819</v>
       </c>
     </row>
     <row r="90" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B90" s="3" t="s">
-        <v>1785</v>
+        <v>152</v>
       </c>
       <c r="C90" s="3" t="s">
-        <v>1786</v>
+        <v>153</v>
       </c>
       <c r="D90" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E90" s="3" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="F90" s="3">
         <v>3</v>
       </c>
       <c r="G90" s="3">
         <v>3</v>
       </c>
       <c r="H90" s="3" t="s">
-        <v>1787</v>
-[...2 lines deleted...]
-        <v>1788</v>
+        <v>1956</v>
+      </c>
+      <c r="I90" s="3">
+        <v>0</v>
       </c>
       <c r="J90" s="3" t="s">
-        <v>768</v>
+        <v>1759</v>
       </c>
       <c r="K90" s="3" t="s">
-        <v>1789</v>
+        <v>1191</v>
       </c>
       <c r="L90" s="3" t="s">
-        <v>1790</v>
+        <v>875</v>
       </c>
       <c r="M90" s="3" t="s">
-        <v>1791</v>
+        <v>1334</v>
       </c>
       <c r="N90" s="3" t="s">
-        <v>1792</v>
+        <v>602</v>
       </c>
       <c r="O90" s="3" t="s">
-        <v>1793</v>
+        <v>820</v>
       </c>
       <c r="P90" s="3" t="s">
-        <v>1794</v>
+        <v>1957</v>
       </c>
       <c r="Q90" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R90" s="3" t="s">
-        <v>1086</v>
+        <v>610</v>
       </c>
     </row>
     <row r="91" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B91" s="3" t="s">
-        <v>1795</v>
+        <v>211</v>
       </c>
       <c r="C91" s="3" t="s">
-        <v>299</v>
+        <v>212</v>
       </c>
       <c r="D91" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E91" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F91" s="3">
         <v>3</v>
       </c>
       <c r="G91" s="3">
         <v>3</v>
       </c>
       <c r="H91" s="3" t="s">
-        <v>1796</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>1958</v>
+      </c>
+      <c r="I91" s="3" t="s">
+        <v>821</v>
       </c>
       <c r="J91" s="3" t="s">
-        <v>1797</v>
+        <v>1914</v>
       </c>
       <c r="K91" s="3" t="s">
-        <v>1798</v>
+        <v>1755</v>
       </c>
       <c r="L91" s="3" t="s">
-        <v>464</v>
+        <v>1785</v>
       </c>
       <c r="M91" s="3" t="s">
-        <v>1799</v>
+        <v>1959</v>
       </c>
       <c r="N91" s="3" t="s">
-        <v>1000</v>
+        <v>822</v>
       </c>
       <c r="O91" s="3" t="s">
-        <v>1800</v>
+        <v>1335</v>
       </c>
       <c r="P91" s="3" t="s">
-        <v>1282</v>
+        <v>1960</v>
       </c>
       <c r="Q91" s="3">
         <v>0</v>
       </c>
       <c r="R91" s="3" t="s">
-        <v>1801</v>
+        <v>547</v>
       </c>
     </row>
     <row r="92" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B92" s="3" t="s">
-        <v>423</v>
+        <v>1336</v>
       </c>
       <c r="C92" s="3" t="s">
-        <v>424</v>
+        <v>1337</v>
       </c>
       <c r="D92" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E92" s="3" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="F92" s="3">
         <v>3</v>
       </c>
       <c r="G92" s="3">
         <v>3</v>
       </c>
       <c r="H92" s="3" t="s">
-        <v>1802</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>1961</v>
+      </c>
+      <c r="I92" s="3" t="s">
+        <v>1338</v>
       </c>
       <c r="J92" s="3" t="s">
-        <v>1293</v>
+        <v>1962</v>
       </c>
       <c r="K92" s="3" t="s">
-        <v>1803</v>
+        <v>1963</v>
       </c>
       <c r="L92" s="3" t="s">
-        <v>822</v>
+        <v>1964</v>
       </c>
       <c r="M92" s="3" t="s">
-        <v>1713</v>
+        <v>1339</v>
       </c>
       <c r="N92" s="3" t="s">
-        <v>1002</v>
+        <v>1340</v>
       </c>
       <c r="O92" s="3" t="s">
-        <v>1804</v>
+        <v>1341</v>
       </c>
       <c r="P92" s="3" t="s">
-        <v>1805</v>
+        <v>1965</v>
       </c>
       <c r="Q92" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R92" s="3" t="s">
-        <v>840</v>
+        <v>895</v>
       </c>
     </row>
     <row r="93" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B93" s="3" t="s">
-        <v>394</v>
+        <v>408</v>
       </c>
       <c r="C93" s="3" t="s">
-        <v>395</v>
+        <v>409</v>
       </c>
       <c r="D93" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E93" s="3" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F93" s="3">
         <v>3</v>
       </c>
       <c r="G93" s="3">
         <v>3</v>
       </c>
       <c r="H93" s="3" t="s">
-        <v>1806</v>
+        <v>1966</v>
       </c>
       <c r="I93" s="3">
         <v>0</v>
       </c>
       <c r="J93" s="3" t="s">
-        <v>1044</v>
+        <v>1967</v>
       </c>
       <c r="K93" s="3" t="s">
-        <v>574</v>
+        <v>1968</v>
       </c>
       <c r="L93" s="3" t="s">
-        <v>575</v>
+        <v>1372</v>
       </c>
       <c r="M93" s="3" t="s">
-        <v>576</v>
+        <v>561</v>
       </c>
       <c r="N93" s="3" t="s">
-        <v>1003</v>
+        <v>824</v>
       </c>
       <c r="O93" s="3" t="s">
-        <v>1807</v>
+        <v>1342</v>
       </c>
       <c r="P93" s="3" t="s">
-        <v>1808</v>
+        <v>1969</v>
       </c>
       <c r="Q93" s="3">
         <v>0</v>
       </c>
       <c r="R93" s="3" t="s">
-        <v>1004</v>
+        <v>680</v>
       </c>
     </row>
     <row r="94" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B94" s="3" t="s">
-        <v>61</v>
+        <v>379</v>
       </c>
       <c r="C94" s="3" t="s">
-        <v>62</v>
+        <v>380</v>
       </c>
       <c r="D94" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E94" s="3" t="s">
         <v>20</v>
       </c>
       <c r="F94" s="3">
         <v>3</v>
       </c>
       <c r="G94" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H94" s="3" t="s">
-        <v>1809</v>
+        <v>1970</v>
       </c>
       <c r="I94" s="3">
         <v>0</v>
       </c>
       <c r="J94" s="3" t="s">
-        <v>1032</v>
+        <v>1971</v>
       </c>
       <c r="K94" s="3" t="s">
-        <v>577</v>
+        <v>1972</v>
       </c>
       <c r="L94" s="3" t="s">
-        <v>578</v>
+        <v>1432</v>
       </c>
       <c r="M94" s="3" t="s">
-        <v>1810</v>
+        <v>1973</v>
       </c>
       <c r="N94" s="3" t="s">
-        <v>1006</v>
+        <v>825</v>
       </c>
       <c r="O94" s="3" t="s">
-        <v>1811</v>
+        <v>1343</v>
       </c>
       <c r="P94" s="3" t="s">
-        <v>1812</v>
+        <v>1050</v>
       </c>
       <c r="Q94" s="3">
         <v>0</v>
       </c>
       <c r="R94" s="3" t="s">
-        <v>1007</v>
+        <v>826</v>
       </c>
     </row>
     <row r="95" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B95" s="3" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="C95" s="3" t="s">
-        <v>396</v>
+        <v>381</v>
       </c>
       <c r="D95" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E95" s="3" t="s">
         <v>19</v>
       </c>
       <c r="F95" s="3">
         <v>3</v>
       </c>
       <c r="G95" s="3">
         <v>4</v>
       </c>
       <c r="H95" s="3" t="s">
-        <v>1813</v>
+        <v>1974</v>
       </c>
       <c r="I95" s="3" t="s">
-        <v>998</v>
+        <v>821</v>
       </c>
       <c r="J95" s="3" t="s">
-        <v>1090</v>
+        <v>1454</v>
       </c>
       <c r="K95" s="3" t="s">
-        <v>497</v>
+        <v>643</v>
       </c>
       <c r="L95" s="3" t="s">
-        <v>685</v>
+        <v>1975</v>
       </c>
       <c r="M95" s="3" t="s">
-        <v>1814</v>
+        <v>1976</v>
       </c>
       <c r="N95" s="3" t="s">
-        <v>1009</v>
+        <v>830</v>
       </c>
       <c r="O95" s="3" t="s">
-        <v>1010</v>
+        <v>831</v>
       </c>
       <c r="P95" s="3" t="s">
-        <v>1815</v>
+        <v>1977</v>
       </c>
       <c r="Q95" s="3">
         <v>0</v>
       </c>
       <c r="R95" s="3" t="s">
-        <v>1011</v>
+        <v>832</v>
       </c>
     </row>
     <row r="96" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B96" s="3" t="s">
-        <v>579</v>
+        <v>1978</v>
       </c>
       <c r="C96" s="3" t="s">
-        <v>580</v>
+        <v>1979</v>
       </c>
       <c r="D96" s="3" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="E96" s="3" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="F96" s="3">
         <v>3</v>
       </c>
       <c r="G96" s="3">
         <v>3</v>
       </c>
       <c r="H96" s="3" t="s">
-        <v>1816</v>
+        <v>1980</v>
       </c>
       <c r="I96" s="3">
         <v>0</v>
       </c>
       <c r="J96" s="3" t="s">
-        <v>1205</v>
+        <v>1981</v>
       </c>
       <c r="K96" s="3" t="s">
-        <v>1817</v>
+        <v>1982</v>
       </c>
       <c r="L96" s="3" t="s">
-        <v>800</v>
+        <v>1858</v>
       </c>
       <c r="M96" s="3" t="s">
-        <v>1818</v>
+        <v>572</v>
       </c>
       <c r="N96" s="3" t="s">
-        <v>1012</v>
+        <v>1983</v>
       </c>
       <c r="O96" s="3" t="s">
-        <v>1819</v>
+        <v>1984</v>
       </c>
       <c r="P96" s="3" t="s">
-        <v>1820</v>
+        <v>1985</v>
       </c>
       <c r="Q96" s="3">
         <v>0</v>
       </c>
       <c r="R96" s="3" t="s">
-        <v>1013</v>
+        <v>1986</v>
       </c>
     </row>
     <row r="97" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B97" s="3" t="s">
-        <v>64</v>
+        <v>515</v>
       </c>
       <c r="C97" s="3" t="s">
-        <v>65</v>
+        <v>516</v>
       </c>
       <c r="D97" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E97" s="3" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="F97" s="3">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="G97" s="3">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="H97" s="3" t="s">
-        <v>1821</v>
-[...2 lines deleted...]
-        <v>1014</v>
+        <v>1987</v>
+      </c>
+      <c r="I97" s="3">
+        <v>0</v>
       </c>
       <c r="J97" s="3" t="s">
-        <v>1822</v>
+        <v>680</v>
       </c>
       <c r="K97" s="3" t="s">
-        <v>583</v>
+        <v>1988</v>
       </c>
       <c r="L97" s="3" t="s">
-        <v>584</v>
+        <v>1989</v>
       </c>
       <c r="M97" s="3" t="s">
-        <v>1823</v>
+        <v>1344</v>
       </c>
       <c r="N97" s="3" t="s">
-        <v>1015</v>
+        <v>833</v>
       </c>
       <c r="O97" s="3" t="s">
-        <v>1016</v>
+        <v>1345</v>
       </c>
       <c r="P97" s="3" t="s">
-        <v>1824</v>
+        <v>1990</v>
       </c>
       <c r="Q97" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R97" s="3" t="s">
-        <v>1017</v>
+        <v>834</v>
       </c>
     </row>
     <row r="98" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B98" s="3" t="s">
-        <v>300</v>
+        <v>62</v>
       </c>
       <c r="C98" s="3" t="s">
-        <v>301</v>
+        <v>63</v>
       </c>
       <c r="D98" s="3" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="E98" s="3" t="s">
         <v>19</v>
       </c>
       <c r="F98" s="3">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G98" s="3">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="H98" s="3" t="s">
-        <v>1825</v>
+        <v>1991</v>
       </c>
       <c r="I98" s="3" t="s">
-        <v>1018</v>
+        <v>835</v>
       </c>
       <c r="J98" s="3" t="s">
-        <v>1331</v>
+        <v>837</v>
       </c>
       <c r="K98" s="3" t="s">
-        <v>1826</v>
+        <v>1992</v>
       </c>
       <c r="L98" s="3" t="s">
-        <v>590</v>
+        <v>1993</v>
       </c>
       <c r="M98" s="3" t="s">
-        <v>1827</v>
+        <v>1347</v>
       </c>
       <c r="N98" s="3" t="s">
-        <v>1020</v>
+        <v>836</v>
       </c>
       <c r="O98" s="3" t="s">
-        <v>1021</v>
+        <v>447</v>
       </c>
       <c r="P98" s="3" t="s">
-        <v>1828</v>
+        <v>1994</v>
       </c>
       <c r="Q98" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R98" s="3" t="s">
-        <v>1022</v>
+        <v>837</v>
       </c>
     </row>
     <row r="99" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B99" s="3" t="s">
-        <v>586</v>
+        <v>290</v>
       </c>
       <c r="C99" s="3" t="s">
-        <v>587</v>
+        <v>291</v>
       </c>
       <c r="D99" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E99" s="3" t="s">
         <v>19</v>
       </c>
       <c r="F99" s="3">
         <v>4</v>
       </c>
       <c r="G99" s="3">
         <v>4</v>
       </c>
       <c r="H99" s="3" t="s">
-        <v>1829</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>1995</v>
+      </c>
+      <c r="I99" s="3" t="s">
+        <v>838</v>
       </c>
       <c r="J99" s="3" t="s">
-        <v>735</v>
+        <v>747</v>
       </c>
       <c r="K99" s="3" t="s">
-        <v>588</v>
+        <v>468</v>
       </c>
       <c r="L99" s="3" t="s">
-        <v>589</v>
+        <v>647</v>
       </c>
       <c r="M99" s="3" t="s">
-        <v>1830</v>
+        <v>1348</v>
       </c>
       <c r="N99" s="3" t="s">
-        <v>1024</v>
+        <v>840</v>
       </c>
       <c r="O99" s="3" t="s">
-        <v>1025</v>
+        <v>841</v>
       </c>
       <c r="P99" s="3" t="s">
-        <v>1721</v>
+        <v>1996</v>
       </c>
       <c r="Q99" s="3">
         <v>0</v>
       </c>
       <c r="R99" s="3" t="s">
-        <v>1026</v>
+        <v>842</v>
       </c>
     </row>
     <row r="100" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B100" s="3" t="s">
-        <v>253</v>
+        <v>519</v>
       </c>
       <c r="C100" s="3" t="s">
-        <v>254</v>
+        <v>520</v>
       </c>
       <c r="D100" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E100" s="3" t="s">
         <v>19</v>
       </c>
       <c r="F100" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G100" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H100" s="3" t="s">
-        <v>1831</v>
+        <v>1997</v>
       </c>
       <c r="I100" s="3">
         <v>0</v>
       </c>
       <c r="J100" s="3" t="s">
-        <v>1192</v>
+        <v>885</v>
       </c>
       <c r="K100" s="3" t="s">
-        <v>613</v>
+        <v>521</v>
       </c>
       <c r="L100" s="3" t="s">
-        <v>608</v>
+        <v>522</v>
       </c>
       <c r="M100" s="3" t="s">
-        <v>684</v>
+        <v>1349</v>
       </c>
       <c r="N100" s="3" t="s">
-        <v>1028</v>
+        <v>1998</v>
       </c>
       <c r="O100" s="3" t="s">
-        <v>1029</v>
+        <v>1999</v>
       </c>
       <c r="P100" s="3" t="s">
-        <v>1832</v>
+        <v>2000</v>
       </c>
       <c r="Q100" s="3">
         <v>0</v>
       </c>
       <c r="R100" s="3" t="s">
-        <v>1030</v>
+        <v>844</v>
       </c>
     </row>
     <row r="101" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B101" s="3" t="s">
-        <v>397</v>
+        <v>244</v>
       </c>
       <c r="C101" s="3" t="s">
-        <v>398</v>
+        <v>245</v>
       </c>
       <c r="D101" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E101" s="3" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="F101" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G101" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H101" s="3" t="s">
-        <v>1833</v>
-[...2 lines deleted...]
-        <v>1031</v>
+        <v>2001</v>
+      </c>
+      <c r="I101" s="3">
+        <v>0</v>
       </c>
       <c r="J101" s="3" t="s">
-        <v>1192</v>
+        <v>1454</v>
       </c>
       <c r="K101" s="3" t="s">
-        <v>1834</v>
+        <v>1249</v>
       </c>
       <c r="L101" s="3" t="s">
-        <v>693</v>
+        <v>756</v>
       </c>
       <c r="M101" s="3" t="s">
-        <v>1835</v>
+        <v>577</v>
       </c>
       <c r="N101" s="3" t="s">
-        <v>509</v>
+        <v>846</v>
       </c>
       <c r="O101" s="3" t="s">
-        <v>1836</v>
+        <v>847</v>
       </c>
       <c r="P101" s="3" t="s">
-        <v>1837</v>
+        <v>2002</v>
       </c>
       <c r="Q101" s="3">
         <v>0</v>
       </c>
       <c r="R101" s="3" t="s">
-        <v>988</v>
+        <v>848</v>
       </c>
     </row>
     <row r="102" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B102" s="3" t="s">
-        <v>255</v>
+        <v>382</v>
       </c>
       <c r="C102" s="3" t="s">
-        <v>256</v>
+        <v>383</v>
       </c>
       <c r="D102" s="3" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="E102" s="3" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="F102" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G102" s="3">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>4</v>
+      </c>
+      <c r="H102" s="3" t="s">
+        <v>2003</v>
       </c>
       <c r="I102" s="3" t="s">
-        <v>1033</v>
+        <v>849</v>
       </c>
       <c r="J102" s="3" t="s">
-        <v>1064</v>
+        <v>697</v>
       </c>
       <c r="K102" s="3" t="s">
-        <v>763</v>
+        <v>2004</v>
       </c>
       <c r="L102" s="3" t="s">
-        <v>1838</v>
+        <v>1332</v>
       </c>
       <c r="M102" s="3" t="s">
-        <v>1839</v>
+        <v>1350</v>
       </c>
       <c r="N102" s="3" t="s">
-        <v>1035</v>
+        <v>473</v>
       </c>
       <c r="O102" s="3" t="s">
-        <v>1840</v>
+        <v>1351</v>
       </c>
       <c r="P102" s="3" t="s">
-        <v>1841</v>
+        <v>2005</v>
       </c>
       <c r="Q102" s="3">
         <v>0</v>
       </c>
       <c r="R102" s="3" t="s">
-        <v>1037</v>
+        <v>811</v>
       </c>
     </row>
     <row r="103" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B103" s="3" t="s">
-        <v>302</v>
+        <v>246</v>
       </c>
       <c r="C103" s="3" t="s">
-        <v>303</v>
+        <v>247</v>
       </c>
       <c r="D103" s="3" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="E103" s="3" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="F103" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G103" s="3">
         <v>3</v>
       </c>
       <c r="H103" s="3" t="s">
-        <v>1842</v>
+        <v>2006</v>
       </c>
       <c r="I103" s="3" t="s">
-        <v>1038</v>
+        <v>851</v>
       </c>
       <c r="J103" s="3" t="s">
-        <v>1801</v>
+        <v>1148</v>
       </c>
       <c r="K103" s="3" t="s">
-        <v>1843</v>
+        <v>451</v>
       </c>
       <c r="L103" s="3" t="s">
-        <v>1844</v>
+        <v>2007</v>
       </c>
       <c r="M103" s="3" t="s">
-        <v>1845</v>
+        <v>1352</v>
       </c>
       <c r="N103" s="3" t="s">
-        <v>1039</v>
+        <v>852</v>
       </c>
       <c r="O103" s="3" t="s">
-        <v>1040</v>
+        <v>1353</v>
       </c>
       <c r="P103" s="3" t="s">
-        <v>1846</v>
+        <v>1413</v>
       </c>
       <c r="Q103" s="3">
         <v>0</v>
       </c>
       <c r="R103" s="3" t="s">
-        <v>1041</v>
+        <v>853</v>
       </c>
     </row>
     <row r="104" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B104" s="3" t="s">
-        <v>142</v>
+        <v>292</v>
       </c>
       <c r="C104" s="3" t="s">
-        <v>143</v>
+        <v>293</v>
       </c>
       <c r="D104" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E104" s="3" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="F104" s="3">
         <v>4</v>
       </c>
       <c r="G104" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H104" s="3" t="s">
-        <v>1847</v>
+        <v>2008</v>
       </c>
       <c r="I104" s="3" t="s">
-        <v>1042</v>
+        <v>854</v>
       </c>
       <c r="J104" s="3" t="s">
-        <v>816</v>
+        <v>1242</v>
       </c>
       <c r="K104" s="3" t="s">
-        <v>515</v>
+        <v>2009</v>
       </c>
       <c r="L104" s="3" t="s">
-        <v>758</v>
+        <v>2010</v>
       </c>
       <c r="M104" s="3" t="s">
-        <v>1848</v>
+        <v>1355</v>
       </c>
       <c r="N104" s="3" t="s">
-        <v>782</v>
+        <v>855</v>
       </c>
       <c r="O104" s="3" t="s">
-        <v>1043</v>
+        <v>856</v>
       </c>
       <c r="P104" s="3" t="s">
-        <v>1849</v>
+        <v>2011</v>
       </c>
       <c r="Q104" s="3">
         <v>0</v>
       </c>
       <c r="R104" s="3" t="s">
-        <v>1044</v>
+        <v>857</v>
       </c>
     </row>
     <row r="105" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B105" s="3" t="s">
-        <v>1850</v>
+        <v>136</v>
       </c>
       <c r="C105" s="3" t="s">
-        <v>1851</v>
+        <v>137</v>
       </c>
       <c r="D105" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E105" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F105" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G105" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H105" s="3" t="s">
-        <v>1852</v>
+        <v>2012</v>
       </c>
       <c r="I105" s="3" t="s">
-        <v>1853</v>
+        <v>858</v>
       </c>
       <c r="J105" s="3" t="s">
-        <v>640</v>
+        <v>1040</v>
       </c>
       <c r="K105" s="3" t="s">
-        <v>1226</v>
+        <v>1672</v>
       </c>
       <c r="L105" s="3" t="s">
-        <v>703</v>
+        <v>2013</v>
       </c>
       <c r="M105" s="3" t="s">
-        <v>464</v>
+        <v>1356</v>
       </c>
       <c r="N105" s="3" t="s">
-        <v>1854</v>
+        <v>631</v>
       </c>
       <c r="O105" s="3" t="s">
-        <v>1855</v>
+        <v>859</v>
       </c>
       <c r="P105" s="3" t="s">
-        <v>989</v>
+        <v>1266</v>
       </c>
       <c r="Q105" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R105" s="3" t="s">
-        <v>1856</v>
+        <v>860</v>
       </c>
     </row>
     <row r="106" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B106" s="3" t="s">
-        <v>1857</v>
+        <v>410</v>
       </c>
       <c r="C106" s="3" t="s">
-        <v>1851</v>
+        <v>411</v>
       </c>
       <c r="D106" s="3" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="E106" s="3" t="s">
         <v>23</v>
       </c>
       <c r="F106" s="3">
         <v>3</v>
       </c>
       <c r="G106" s="3">
         <v>3</v>
       </c>
       <c r="H106" s="3" t="s">
-        <v>1858</v>
-[...2 lines deleted...]
-        <v>1859</v>
+        <v>2014</v>
+      </c>
+      <c r="I106" s="3">
+        <v>0</v>
       </c>
       <c r="J106" s="3" t="s">
-        <v>1860</v>
+        <v>885</v>
       </c>
       <c r="K106" s="3" t="s">
-        <v>1044</v>
+        <v>2015</v>
       </c>
       <c r="L106" s="3" t="s">
-        <v>703</v>
+        <v>2016</v>
       </c>
       <c r="M106" s="3" t="s">
-        <v>464</v>
+        <v>454</v>
       </c>
       <c r="N106" s="3" t="s">
-        <v>1854</v>
+        <v>862</v>
       </c>
       <c r="O106" s="3" t="s">
-        <v>1861</v>
+        <v>1360</v>
       </c>
       <c r="P106" s="3" t="s">
-        <v>1862</v>
+        <v>603</v>
       </c>
       <c r="Q106" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R106" s="3" t="s">
-        <v>1856</v>
+        <v>518</v>
       </c>
     </row>
     <row r="107" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B107" s="3" t="s">
-        <v>425</v>
+        <v>525</v>
       </c>
       <c r="C107" s="3" t="s">
-        <v>426</v>
+        <v>526</v>
       </c>
       <c r="D107" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E107" s="3" t="s">
         <v>23</v>
       </c>
       <c r="F107" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G107" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H107" s="3" t="s">
-        <v>1863</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>2017</v>
+      </c>
+      <c r="I107" s="3" t="s">
+        <v>863</v>
       </c>
       <c r="J107" s="3" t="s">
-        <v>1441</v>
+        <v>507</v>
       </c>
       <c r="K107" s="3" t="s">
-        <v>1864</v>
+        <v>2018</v>
       </c>
       <c r="L107" s="3" t="s">
-        <v>1865</v>
+        <v>586</v>
       </c>
       <c r="M107" s="3" t="s">
-        <v>478</v>
+        <v>514</v>
       </c>
       <c r="N107" s="3" t="s">
-        <v>1046</v>
+        <v>864</v>
       </c>
       <c r="O107" s="3" t="s">
-        <v>1866</v>
+        <v>1362</v>
       </c>
       <c r="P107" s="3" t="s">
-        <v>1867</v>
+        <v>2019</v>
       </c>
       <c r="Q107" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R107" s="3" t="s">
-        <v>585</v>
+        <v>866</v>
       </c>
     </row>
     <row r="108" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B108" s="3" t="s">
-        <v>593</v>
+        <v>191</v>
       </c>
       <c r="C108" s="3" t="s">
-        <v>594</v>
+        <v>192</v>
       </c>
       <c r="D108" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E108" s="3" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="F108" s="3">
         <v>4</v>
       </c>
       <c r="G108" s="3">
         <v>4</v>
       </c>
       <c r="H108" s="3" t="s">
-        <v>1868</v>
-[...2 lines deleted...]
-        <v>1047</v>
+        <v>2020</v>
+      </c>
+      <c r="I108" s="3">
+        <v>0</v>
       </c>
       <c r="J108" s="3" t="s">
-        <v>1869</v>
+        <v>2021</v>
       </c>
       <c r="K108" s="3" t="s">
-        <v>1870</v>
+        <v>2022</v>
       </c>
       <c r="L108" s="3" t="s">
-        <v>775</v>
+        <v>2023</v>
       </c>
       <c r="M108" s="3" t="s">
-        <v>577</v>
+        <v>527</v>
       </c>
       <c r="N108" s="3" t="s">
-        <v>1048</v>
+        <v>867</v>
       </c>
       <c r="O108" s="3" t="s">
-        <v>1871</v>
+        <v>868</v>
       </c>
       <c r="P108" s="3" t="s">
-        <v>1872</v>
+        <v>2024</v>
       </c>
       <c r="Q108" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R108" s="3" t="s">
-        <v>1050</v>
+        <v>869</v>
       </c>
     </row>
     <row r="109" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B109" s="3" t="s">
-        <v>199</v>
+        <v>64</v>
       </c>
       <c r="C109" s="3" t="s">
-        <v>200</v>
+        <v>65</v>
       </c>
       <c r="D109" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E109" s="3" t="s">
         <v>18</v>
       </c>
       <c r="F109" s="3">
         <v>4</v>
       </c>
       <c r="G109" s="3">
         <v>4</v>
       </c>
       <c r="H109" s="3" t="s">
-        <v>1873</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>2025</v>
+      </c>
+      <c r="I109" s="3" t="s">
+        <v>870</v>
       </c>
       <c r="J109" s="3" t="s">
-        <v>1874</v>
+        <v>933</v>
       </c>
       <c r="K109" s="3" t="s">
-        <v>1875</v>
+        <v>2026</v>
       </c>
       <c r="L109" s="3" t="s">
-        <v>1234</v>
+        <v>2027</v>
       </c>
       <c r="M109" s="3" t="s">
-        <v>597</v>
+        <v>1364</v>
       </c>
       <c r="N109" s="3" t="s">
-        <v>1051</v>
+        <v>871</v>
       </c>
       <c r="O109" s="3" t="s">
-        <v>1052</v>
+        <v>872</v>
       </c>
       <c r="P109" s="3" t="s">
-        <v>1876</v>
+        <v>2028</v>
       </c>
       <c r="Q109" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R109" s="3" t="s">
-        <v>1053</v>
+        <v>873</v>
       </c>
     </row>
     <row r="110" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B110" s="3" t="s">
-        <v>66</v>
+        <v>412</v>
       </c>
       <c r="C110" s="3" t="s">
-        <v>67</v>
+        <v>413</v>
       </c>
       <c r="D110" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E110" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F110" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G110" s="3">
         <v>4</v>
       </c>
       <c r="H110" s="3" t="s">
-        <v>1877</v>
+        <v>2029</v>
       </c>
       <c r="I110" s="3" t="s">
-        <v>1054</v>
+        <v>1311</v>
       </c>
       <c r="J110" s="3" t="s">
-        <v>1648</v>
+        <v>1187</v>
       </c>
       <c r="K110" s="3" t="s">
-        <v>1878</v>
+        <v>2030</v>
       </c>
       <c r="L110" s="3" t="s">
-        <v>1713</v>
+        <v>1674</v>
       </c>
       <c r="M110" s="3" t="s">
-        <v>1879</v>
+        <v>1365</v>
       </c>
       <c r="N110" s="3" t="s">
-        <v>1055</v>
+        <v>874</v>
       </c>
       <c r="O110" s="3" t="s">
-        <v>1056</v>
+        <v>1366</v>
       </c>
       <c r="P110" s="3" t="s">
-        <v>1880</v>
+        <v>2031</v>
       </c>
       <c r="Q110" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R110" s="3" t="s">
-        <v>1057</v>
+        <v>875</v>
       </c>
     </row>
     <row r="111" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B111" s="3" t="s">
-        <v>427</v>
+        <v>1368</v>
       </c>
       <c r="C111" s="3" t="s">
-        <v>428</v>
+        <v>1369</v>
       </c>
       <c r="D111" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E111" s="3" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="F111" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G111" s="3">
         <v>4</v>
       </c>
       <c r="H111" s="3" t="s">
-        <v>1881</v>
+        <v>2032</v>
       </c>
       <c r="I111" s="3" t="s">
-        <v>1732</v>
+        <v>2033</v>
       </c>
       <c r="J111" s="3" t="s">
-        <v>759</v>
+        <v>998</v>
       </c>
       <c r="K111" s="3" t="s">
-        <v>1882</v>
+        <v>2034</v>
       </c>
       <c r="L111" s="3" t="s">
-        <v>773</v>
+        <v>2035</v>
       </c>
       <c r="M111" s="3" t="s">
-        <v>1883</v>
+        <v>626</v>
       </c>
       <c r="N111" s="3" t="s">
-        <v>1059</v>
+        <v>1370</v>
       </c>
       <c r="O111" s="3" t="s">
-        <v>1884</v>
+        <v>1371</v>
       </c>
       <c r="P111" s="3" t="s">
-        <v>1885</v>
+        <v>2036</v>
       </c>
       <c r="Q111" s="3">
         <v>0</v>
       </c>
       <c r="R111" s="3" t="s">
-        <v>1060</v>
+        <v>927</v>
       </c>
     </row>
     <row r="112" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B112" s="3" t="s">
-        <v>1886</v>
+        <v>327</v>
       </c>
       <c r="C112" s="3" t="s">
-        <v>1887</v>
+        <v>328</v>
       </c>
       <c r="D112" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E112" s="3" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="F112" s="3">
         <v>4</v>
       </c>
       <c r="G112" s="3">
         <v>4</v>
       </c>
       <c r="H112" s="3" t="s">
-        <v>1888</v>
+        <v>2037</v>
       </c>
       <c r="I112" s="3" t="s">
-        <v>1889</v>
+        <v>876</v>
       </c>
       <c r="J112" s="3" t="s">
-        <v>744</v>
+        <v>754</v>
       </c>
       <c r="K112" s="3" t="s">
-        <v>1890</v>
+        <v>2038</v>
       </c>
       <c r="L112" s="3" t="s">
-        <v>1891</v>
+        <v>2039</v>
       </c>
       <c r="M112" s="3" t="s">
-        <v>1892</v>
+        <v>2040</v>
       </c>
       <c r="N112" s="3" t="s">
-        <v>1893</v>
+        <v>877</v>
       </c>
       <c r="O112" s="3" t="s">
-        <v>1894</v>
+        <v>878</v>
       </c>
       <c r="P112" s="3" t="s">
-        <v>1895</v>
+        <v>2041</v>
       </c>
       <c r="Q112" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R112" s="3" t="s">
-        <v>1761</v>
+        <v>879</v>
       </c>
     </row>
     <row r="113" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B113" s="3" t="s">
-        <v>1896</v>
+        <v>142</v>
       </c>
       <c r="C113" s="3" t="s">
-        <v>1897</v>
+        <v>143</v>
       </c>
       <c r="D113" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E113" s="3" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="F113" s="3">
         <v>4</v>
       </c>
       <c r="G113" s="3">
         <v>4</v>
       </c>
       <c r="H113" s="3" t="s">
-        <v>1898</v>
-[...2 lines deleted...]
-        <v>1899</v>
+        <v>2042</v>
+      </c>
+      <c r="I113" s="3">
+        <v>0</v>
       </c>
       <c r="J113" s="3" t="s">
-        <v>860</v>
+        <v>911</v>
       </c>
       <c r="K113" s="3" t="s">
-        <v>729</v>
+        <v>2043</v>
       </c>
       <c r="L113" s="3" t="s">
-        <v>503</v>
+        <v>2044</v>
       </c>
       <c r="M113" s="3" t="s">
-        <v>621</v>
+        <v>2045</v>
       </c>
       <c r="N113" s="3" t="s">
-        <v>1900</v>
+        <v>880</v>
       </c>
       <c r="O113" s="3" t="s">
-        <v>1901</v>
+        <v>881</v>
       </c>
       <c r="P113" s="3" t="s">
-        <v>1902</v>
+        <v>2046</v>
       </c>
       <c r="Q113" s="3">
         <v>0</v>
       </c>
       <c r="R113" s="3" t="s">
-        <v>1125</v>
+        <v>882</v>
       </c>
     </row>
     <row r="114" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B114" s="3" t="s">
-        <v>1903</v>
+        <v>66</v>
       </c>
       <c r="C114" s="3" t="s">
-        <v>1904</v>
+        <v>67</v>
       </c>
       <c r="D114" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E114" s="3" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="F114" s="3">
         <v>3</v>
       </c>
       <c r="G114" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H114" s="3" t="s">
-        <v>1905</v>
+        <v>2047</v>
       </c>
       <c r="I114" s="3">
         <v>0</v>
       </c>
       <c r="J114" s="3" t="s">
-        <v>1205</v>
+        <v>1226</v>
       </c>
       <c r="K114" s="3" t="s">
-        <v>620</v>
+        <v>1059</v>
       </c>
       <c r="L114" s="3" t="s">
-        <v>1906</v>
+        <v>1597</v>
       </c>
       <c r="M114" s="3" t="s">
-        <v>1554</v>
+        <v>533</v>
       </c>
       <c r="N114" s="3" t="s">
-        <v>1907</v>
+        <v>884</v>
       </c>
       <c r="O114" s="3" t="s">
-        <v>1908</v>
+        <v>1376</v>
       </c>
       <c r="P114" s="3" t="s">
-        <v>1909</v>
+        <v>2048</v>
       </c>
       <c r="Q114" s="3">
         <v>0</v>
       </c>
       <c r="R114" s="3" t="s">
-        <v>1910</v>
+        <v>680</v>
       </c>
     </row>
     <row r="115" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B115" s="3" t="s">
-        <v>337</v>
+        <v>248</v>
       </c>
       <c r="C115" s="3" t="s">
-        <v>338</v>
+        <v>249</v>
       </c>
       <c r="D115" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E115" s="3" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="F115" s="3">
         <v>4</v>
       </c>
       <c r="G115" s="3">
         <v>4</v>
       </c>
       <c r="H115" s="3" t="s">
-        <v>1911</v>
+        <v>2049</v>
       </c>
       <c r="I115" s="3" t="s">
-        <v>1061</v>
+        <v>886</v>
       </c>
       <c r="J115" s="3" t="s">
-        <v>1215</v>
+        <v>1642</v>
       </c>
       <c r="K115" s="3" t="s">
-        <v>1912</v>
+        <v>2050</v>
       </c>
       <c r="L115" s="3" t="s">
-        <v>600</v>
+        <v>540</v>
       </c>
       <c r="M115" s="3" t="s">
-        <v>1913</v>
+        <v>2051</v>
       </c>
       <c r="N115" s="3" t="s">
-        <v>1062</v>
+        <v>584</v>
       </c>
       <c r="O115" s="3" t="s">
-        <v>1063</v>
+        <v>1377</v>
       </c>
       <c r="P115" s="3" t="s">
-        <v>1914</v>
+        <v>2052</v>
       </c>
       <c r="Q115" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R115" s="3" t="s">
-        <v>1064</v>
+        <v>888</v>
       </c>
     </row>
     <row r="116" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B116" s="3" t="s">
-        <v>148</v>
+        <v>250</v>
       </c>
       <c r="C116" s="3" t="s">
-        <v>149</v>
+        <v>249</v>
       </c>
       <c r="D116" s="3" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="E116" s="3" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="F116" s="3">
         <v>4</v>
       </c>
       <c r="G116" s="3">
         <v>4</v>
       </c>
       <c r="H116" s="3" t="s">
-        <v>1915</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>2053</v>
+      </c>
+      <c r="I116" s="3" t="s">
+        <v>889</v>
       </c>
       <c r="J116" s="3" t="s">
-        <v>864</v>
+        <v>914</v>
       </c>
       <c r="K116" s="3" t="s">
-        <v>1916</v>
+        <v>2050</v>
       </c>
       <c r="L116" s="3" t="s">
-        <v>1917</v>
+        <v>540</v>
       </c>
       <c r="M116" s="3" t="s">
-        <v>1918</v>
+        <v>2051</v>
       </c>
       <c r="N116" s="3" t="s">
-        <v>1065</v>
+        <v>584</v>
       </c>
       <c r="O116" s="3" t="s">
-        <v>1066</v>
+        <v>1378</v>
       </c>
       <c r="P116" s="3" t="s">
-        <v>1919</v>
+        <v>2052</v>
       </c>
       <c r="Q116" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R116" s="3" t="s">
-        <v>1067</v>
+        <v>888</v>
       </c>
     </row>
     <row r="117" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B117" s="3" t="s">
-        <v>68</v>
+        <v>2054</v>
       </c>
       <c r="C117" s="3" t="s">
-        <v>69</v>
+        <v>2055</v>
       </c>
       <c r="D117" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E117" s="3" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="F117" s="3">
         <v>3</v>
       </c>
       <c r="G117" s="3">
         <v>3</v>
       </c>
       <c r="H117" s="3" t="s">
-        <v>1920</v>
+        <v>2056</v>
       </c>
       <c r="I117" s="3">
         <v>0</v>
       </c>
       <c r="J117" s="3" t="s">
-        <v>1249</v>
+        <v>1067</v>
       </c>
       <c r="K117" s="3" t="s">
-        <v>1140</v>
+        <v>633</v>
       </c>
       <c r="L117" s="3" t="s">
-        <v>570</v>
+        <v>2057</v>
       </c>
       <c r="M117" s="3" t="s">
-        <v>607</v>
+        <v>487</v>
       </c>
       <c r="N117" s="3" t="s">
-        <v>1069</v>
+        <v>2058</v>
       </c>
       <c r="O117" s="3" t="s">
-        <v>1921</v>
+        <v>2059</v>
       </c>
       <c r="P117" s="3" t="s">
-        <v>1922</v>
+        <v>2060</v>
       </c>
       <c r="Q117" s="3">
         <v>0</v>
       </c>
       <c r="R117" s="3" t="s">
-        <v>840</v>
+        <v>883</v>
       </c>
     </row>
     <row r="118" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B118" s="3" t="s">
-        <v>604</v>
+        <v>251</v>
       </c>
       <c r="C118" s="3" t="s">
-        <v>605</v>
+        <v>252</v>
       </c>
       <c r="D118" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E118" s="3" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="F118" s="3">
         <v>3</v>
       </c>
       <c r="G118" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H118" s="3" t="s">
-        <v>1923</v>
+        <v>2061</v>
       </c>
       <c r="I118" s="3">
         <v>0</v>
       </c>
       <c r="J118" s="3" t="s">
-        <v>609</v>
+        <v>2062</v>
       </c>
       <c r="K118" s="3" t="s">
-        <v>1174</v>
+        <v>880</v>
       </c>
       <c r="L118" s="3" t="s">
-        <v>1675</v>
+        <v>517</v>
       </c>
       <c r="M118" s="3" t="s">
-        <v>489</v>
+        <v>1379</v>
       </c>
       <c r="N118" s="3" t="s">
-        <v>1071</v>
+        <v>890</v>
       </c>
       <c r="O118" s="3" t="s">
-        <v>1077</v>
+        <v>486</v>
       </c>
       <c r="P118" s="3" t="s">
-        <v>1924</v>
+        <v>1633</v>
       </c>
       <c r="Q118" s="3">
         <v>0</v>
       </c>
       <c r="R118" s="3" t="s">
-        <v>609</v>
+        <v>686</v>
       </c>
     </row>
     <row r="119" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B119" s="3" t="s">
-        <v>257</v>
+        <v>294</v>
       </c>
       <c r="C119" s="3" t="s">
-        <v>258</v>
+        <v>295</v>
       </c>
       <c r="D119" s="3" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="E119" s="3" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="F119" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G119" s="3">
         <v>4</v>
       </c>
       <c r="H119" s="3" t="s">
-        <v>1925</v>
+        <v>2063</v>
       </c>
       <c r="I119" s="3" t="s">
-        <v>1072</v>
+        <v>891</v>
       </c>
       <c r="J119" s="3" t="s">
-        <v>1212</v>
+        <v>1074</v>
       </c>
       <c r="K119" s="3" t="s">
-        <v>1926</v>
+        <v>637</v>
       </c>
       <c r="L119" s="3" t="s">
-        <v>798</v>
+        <v>1854</v>
       </c>
       <c r="M119" s="3" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="N119" s="3" t="s">
-        <v>704</v>
+        <v>893</v>
       </c>
       <c r="O119" s="3" t="s">
-        <v>1927</v>
+        <v>894</v>
       </c>
       <c r="P119" s="3" t="s">
-        <v>1928</v>
+        <v>2064</v>
       </c>
       <c r="Q119" s="3">
         <v>0</v>
       </c>
       <c r="R119" s="3" t="s">
-        <v>1074</v>
+        <v>688</v>
       </c>
     </row>
     <row r="120" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B120" s="3" t="s">
-        <v>259</v>
+        <v>329</v>
       </c>
       <c r="C120" s="3" t="s">
-        <v>258</v>
+        <v>330</v>
       </c>
       <c r="D120" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E120" s="3" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="F120" s="3">
         <v>4</v>
       </c>
       <c r="G120" s="3">
         <v>4</v>
       </c>
       <c r="H120" s="3" t="s">
-        <v>1929</v>
+        <v>2065</v>
       </c>
       <c r="I120" s="3" t="s">
-        <v>1075</v>
+        <v>2066</v>
       </c>
       <c r="J120" s="3" t="s">
-        <v>1179</v>
+        <v>580</v>
       </c>
       <c r="K120" s="3" t="s">
-        <v>1926</v>
+        <v>1594</v>
       </c>
       <c r="L120" s="3" t="s">
-        <v>798</v>
+        <v>1964</v>
       </c>
       <c r="M120" s="3" t="s">
-        <v>607</v>
+        <v>1395</v>
       </c>
       <c r="N120" s="3" t="s">
-        <v>704</v>
+        <v>898</v>
       </c>
       <c r="O120" s="3" t="s">
-        <v>1930</v>
+        <v>1380</v>
       </c>
       <c r="P120" s="3" t="s">
-        <v>1928</v>
+        <v>2067</v>
       </c>
       <c r="Q120" s="3">
         <v>1</v>
       </c>
       <c r="R120" s="3" t="s">
-        <v>1074</v>
+        <v>742</v>
       </c>
     </row>
     <row r="121" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B121" s="3" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="C121" s="3" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="D121" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E121" s="3" t="s">
         <v>16</v>
       </c>
       <c r="F121" s="3">
         <v>3</v>
       </c>
       <c r="G121" s="3">
         <v>3</v>
       </c>
       <c r="H121" s="3" t="s">
-        <v>1931</v>
+        <v>953</v>
       </c>
       <c r="I121" s="3">
         <v>0</v>
       </c>
       <c r="J121" s="3" t="s">
-        <v>1755</v>
+        <v>1651</v>
       </c>
       <c r="K121" s="3" t="s">
-        <v>1107</v>
+        <v>570</v>
       </c>
       <c r="L121" s="3" t="s">
-        <v>557</v>
+        <v>2068</v>
       </c>
       <c r="M121" s="3" t="s">
-        <v>610</v>
+        <v>555</v>
       </c>
       <c r="N121" s="3" t="s">
-        <v>1076</v>
+        <v>899</v>
       </c>
       <c r="O121" s="3" t="s">
-        <v>1932</v>
+        <v>635</v>
       </c>
       <c r="P121" s="3" t="s">
-        <v>1933</v>
+        <v>2069</v>
       </c>
       <c r="Q121" s="3">
         <v>0</v>
       </c>
       <c r="R121" s="3" t="s">
-        <v>1078</v>
+        <v>900</v>
       </c>
     </row>
     <row r="122" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B122" s="3" t="s">
-        <v>260</v>
+        <v>193</v>
       </c>
       <c r="C122" s="3" t="s">
-        <v>261</v>
+        <v>194</v>
       </c>
       <c r="D122" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E122" s="3" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="F122" s="3">
         <v>3</v>
       </c>
       <c r="G122" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H122" s="3" t="s">
-        <v>1934</v>
+        <v>2070</v>
       </c>
       <c r="I122" s="3">
         <v>0</v>
       </c>
       <c r="J122" s="3" t="s">
-        <v>943</v>
+        <v>581</v>
       </c>
       <c r="K122" s="3" t="s">
-        <v>1935</v>
+        <v>2071</v>
       </c>
       <c r="L122" s="3" t="s">
-        <v>737</v>
+        <v>2072</v>
       </c>
       <c r="M122" s="3" t="s">
-        <v>1936</v>
+        <v>1382</v>
       </c>
       <c r="N122" s="3" t="s">
-        <v>1080</v>
+        <v>847</v>
       </c>
       <c r="O122" s="3" t="s">
-        <v>534</v>
+        <v>1383</v>
       </c>
       <c r="P122" s="3" t="s">
-        <v>1876</v>
+        <v>2073</v>
       </c>
       <c r="Q122" s="3">
         <v>0</v>
       </c>
       <c r="R122" s="3" t="s">
-        <v>846</v>
+        <v>761</v>
       </c>
     </row>
     <row r="123" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B123" s="3" t="s">
-        <v>304</v>
+        <v>2074</v>
       </c>
       <c r="C123" s="3" t="s">
-        <v>305</v>
+        <v>2075</v>
       </c>
       <c r="D123" s="3" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="E123" s="3" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="F123" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G123" s="3">
         <v>4</v>
       </c>
       <c r="H123" s="3" t="s">
-        <v>1937</v>
-[...2 lines deleted...]
-        <v>1081</v>
+        <v>2076</v>
+      </c>
+      <c r="I123" s="3">
+        <v>0</v>
       </c>
       <c r="J123" s="3" t="s">
-        <v>1235</v>
+        <v>532</v>
       </c>
       <c r="K123" s="3" t="s">
-        <v>1053</v>
+        <v>474</v>
       </c>
       <c r="L123" s="3" t="s">
-        <v>1938</v>
+        <v>2077</v>
       </c>
       <c r="M123" s="3" t="s">
-        <v>736</v>
+        <v>533</v>
       </c>
       <c r="N123" s="3" t="s">
-        <v>1083</v>
+        <v>2078</v>
       </c>
       <c r="O123" s="3" t="s">
-        <v>1084</v>
+        <v>2079</v>
       </c>
       <c r="P123" s="3" t="s">
-        <v>1939</v>
+        <v>2080</v>
       </c>
       <c r="Q123" s="3">
         <v>0</v>
       </c>
       <c r="R123" s="3" t="s">
-        <v>849</v>
+        <v>834</v>
       </c>
     </row>
     <row r="124" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B124" s="3" t="s">
-        <v>615</v>
+        <v>542</v>
       </c>
       <c r="C124" s="3" t="s">
-        <v>616</v>
+        <v>543</v>
       </c>
       <c r="D124" s="3" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="E124" s="3" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="F124" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G124" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H124" s="3" t="s">
-        <v>1940</v>
-[...2 lines deleted...]
-        <v>1941</v>
+        <v>2081</v>
+      </c>
+      <c r="I124" s="3">
+        <v>0</v>
       </c>
       <c r="J124" s="3" t="s">
-        <v>489</v>
+        <v>2082</v>
       </c>
       <c r="K124" s="3" t="s">
-        <v>1350</v>
+        <v>2083</v>
       </c>
       <c r="L124" s="3" t="s">
-        <v>533</v>
+        <v>2084</v>
       </c>
       <c r="M124" s="3" t="s">
-        <v>598</v>
+        <v>1359</v>
       </c>
       <c r="N124" s="3" t="s">
-        <v>1085</v>
+        <v>901</v>
       </c>
       <c r="O124" s="3" t="s">
-        <v>1942</v>
+        <v>1387</v>
       </c>
       <c r="P124" s="3" t="s">
-        <v>1943</v>
+        <v>2085</v>
       </c>
       <c r="Q124" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R124" s="3" t="s">
-        <v>1086</v>
+        <v>902</v>
       </c>
     </row>
     <row r="125" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B125" s="3" t="s">
-        <v>619</v>
+        <v>215</v>
       </c>
       <c r="C125" s="3" t="s">
-        <v>616</v>
+        <v>216</v>
       </c>
       <c r="D125" s="3" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="E125" s="3" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="F125" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G125" s="3">
         <v>4</v>
       </c>
       <c r="H125" s="3" t="s">
-        <v>1944</v>
-[...2 lines deleted...]
-        <v>1087</v>
+        <v>2086</v>
+      </c>
+      <c r="I125" s="3">
+        <v>0</v>
       </c>
       <c r="J125" s="3" t="s">
-        <v>508</v>
+        <v>484</v>
       </c>
       <c r="K125" s="3" t="s">
-        <v>556</v>
+        <v>1788</v>
       </c>
       <c r="L125" s="3" t="s">
-        <v>533</v>
+        <v>1459</v>
       </c>
       <c r="M125" s="3" t="s">
-        <v>620</v>
+        <v>554</v>
       </c>
       <c r="N125" s="3" t="s">
-        <v>1085</v>
+        <v>904</v>
       </c>
       <c r="O125" s="3" t="s">
-        <v>1945</v>
+        <v>905</v>
       </c>
       <c r="P125" s="3" t="s">
-        <v>1943</v>
+        <v>2087</v>
       </c>
       <c r="Q125" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R125" s="3" t="s">
-        <v>1086</v>
+        <v>882</v>
       </c>
     </row>
     <row r="126" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B126" s="3" t="s">
-        <v>339</v>
+        <v>1388</v>
       </c>
       <c r="C126" s="3" t="s">
-        <v>340</v>
+        <v>1389</v>
       </c>
       <c r="D126" s="3" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="E126" s="3" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="F126" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G126" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H126" s="3" t="s">
-        <v>1304</v>
-[...2 lines deleted...]
-        <v>1089</v>
+        <v>2088</v>
+      </c>
+      <c r="I126" s="3">
+        <v>0</v>
       </c>
       <c r="J126" s="3" t="s">
-        <v>990</v>
+        <v>2089</v>
       </c>
       <c r="K126" s="3" t="s">
-        <v>1946</v>
+        <v>2090</v>
       </c>
       <c r="L126" s="3" t="s">
-        <v>1947</v>
+        <v>2091</v>
       </c>
       <c r="M126" s="3" t="s">
-        <v>499</v>
+        <v>637</v>
       </c>
       <c r="N126" s="3" t="s">
-        <v>1091</v>
+        <v>1391</v>
       </c>
       <c r="O126" s="3" t="s">
-        <v>1948</v>
+        <v>1392</v>
       </c>
       <c r="P126" s="3" t="s">
-        <v>1949</v>
+        <v>2092</v>
       </c>
       <c r="Q126" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R126" s="3" t="s">
-        <v>912</v>
+        <v>1247</v>
       </c>
     </row>
     <row r="127" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B127" s="3" t="s">
-        <v>72</v>
+        <v>331</v>
       </c>
       <c r="C127" s="3" t="s">
-        <v>73</v>
+        <v>332</v>
       </c>
       <c r="D127" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E127" s="3" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="F127" s="3">
         <v>3</v>
       </c>
       <c r="G127" s="3">
         <v>3</v>
       </c>
       <c r="H127" s="3" t="s">
-        <v>1950</v>
+        <v>2093</v>
       </c>
       <c r="I127" s="3">
         <v>0</v>
       </c>
       <c r="J127" s="3" t="s">
-        <v>554</v>
+        <v>2094</v>
       </c>
       <c r="K127" s="3" t="s">
-        <v>1692</v>
+        <v>2095</v>
       </c>
       <c r="L127" s="3" t="s">
-        <v>487</v>
+        <v>2096</v>
       </c>
       <c r="M127" s="3" t="s">
-        <v>648</v>
+        <v>1603</v>
       </c>
       <c r="N127" s="3" t="s">
-        <v>1093</v>
+        <v>906</v>
       </c>
       <c r="O127" s="3" t="s">
-        <v>789</v>
+        <v>907</v>
       </c>
       <c r="P127" s="3" t="s">
-        <v>1951</v>
+        <v>2097</v>
       </c>
       <c r="Q127" s="3">
         <v>0</v>
       </c>
       <c r="R127" s="3" t="s">
-        <v>1094</v>
+        <v>556</v>
       </c>
     </row>
     <row r="128" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B128" s="3" t="s">
-        <v>201</v>
+        <v>414</v>
       </c>
       <c r="C128" s="3" t="s">
-        <v>202</v>
+        <v>415</v>
       </c>
       <c r="D128" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E128" s="3" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="F128" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G128" s="3">
         <v>3</v>
       </c>
       <c r="H128" s="3" t="s">
-        <v>1952</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>2098</v>
+      </c>
+      <c r="I128" s="3" t="s">
+        <v>1393</v>
       </c>
       <c r="J128" s="3" t="s">
-        <v>1953</v>
+        <v>656</v>
       </c>
       <c r="K128" s="3" t="s">
-        <v>1954</v>
+        <v>601</v>
       </c>
       <c r="L128" s="3" t="s">
-        <v>694</v>
+        <v>1361</v>
       </c>
       <c r="M128" s="3" t="s">
-        <v>1955</v>
+        <v>509</v>
       </c>
       <c r="N128" s="3" t="s">
-        <v>1029</v>
+        <v>908</v>
       </c>
       <c r="O128" s="3" t="s">
-        <v>1956</v>
+        <v>909</v>
       </c>
       <c r="P128" s="3" t="s">
-        <v>1957</v>
+        <v>2099</v>
       </c>
       <c r="Q128" s="3">
         <v>0</v>
       </c>
       <c r="R128" s="3" t="s">
-        <v>934</v>
+        <v>910</v>
       </c>
     </row>
     <row r="129" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B129" s="3" t="s">
-        <v>625</v>
+        <v>266</v>
       </c>
       <c r="C129" s="3" t="s">
-        <v>626</v>
+        <v>267</v>
       </c>
       <c r="D129" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E129" s="3" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="F129" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G129" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H129" s="3" t="s">
-        <v>1958</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>2100</v>
+      </c>
+      <c r="I129" s="3" t="s">
+        <v>1394</v>
       </c>
       <c r="J129" s="3" t="s">
-        <v>983</v>
+        <v>1138</v>
       </c>
       <c r="K129" s="3" t="s">
-        <v>1691</v>
+        <v>2101</v>
       </c>
       <c r="L129" s="3" t="s">
-        <v>559</v>
+        <v>1688</v>
       </c>
       <c r="M129" s="3" t="s">
-        <v>548</v>
+        <v>2102</v>
       </c>
       <c r="N129" s="3" t="s">
-        <v>945</v>
+        <v>912</v>
       </c>
       <c r="O129" s="3" t="s">
-        <v>1959</v>
+        <v>1397</v>
       </c>
       <c r="P129" s="3" t="s">
-        <v>1960</v>
+        <v>2103</v>
       </c>
       <c r="Q129" s="3">
         <v>0</v>
       </c>
       <c r="R129" s="3" t="s">
-        <v>672</v>
+        <v>717</v>
       </c>
     </row>
     <row r="130" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B130" s="3" t="s">
-        <v>627</v>
+        <v>2104</v>
       </c>
       <c r="C130" s="3" t="s">
-        <v>628</v>
+        <v>2105</v>
       </c>
       <c r="D130" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E130" s="3" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="F130" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G130" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H130" s="3" t="s">
-        <v>1961</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>2106</v>
+      </c>
+      <c r="I130" s="3" t="s">
+        <v>2107</v>
       </c>
       <c r="J130" s="3" t="s">
-        <v>1962</v>
+        <v>2108</v>
       </c>
       <c r="K130" s="3" t="s">
-        <v>1963</v>
+        <v>2109</v>
       </c>
       <c r="L130" s="3" t="s">
-        <v>1964</v>
+        <v>2110</v>
       </c>
       <c r="M130" s="3" t="s">
-        <v>1860</v>
+        <v>1533</v>
       </c>
       <c r="N130" s="3" t="s">
-        <v>1097</v>
+        <v>2111</v>
       </c>
       <c r="O130" s="3" t="s">
-        <v>1965</v>
+        <v>2112</v>
       </c>
       <c r="P130" s="3" t="s">
-        <v>1966</v>
+        <v>2067</v>
       </c>
       <c r="Q130" s="3">
         <v>0</v>
       </c>
       <c r="R130" s="3" t="s">
-        <v>1098</v>
+        <v>2113</v>
       </c>
     </row>
     <row r="131" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B131" s="3" t="s">
-        <v>223</v>
+        <v>1398</v>
       </c>
       <c r="C131" s="3" t="s">
-        <v>224</v>
+        <v>1399</v>
       </c>
       <c r="D131" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E131" s="3" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="F131" s="3">
         <v>3</v>
       </c>
       <c r="G131" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H131" s="3" t="s">
-        <v>1967</v>
+        <v>2114</v>
       </c>
       <c r="I131" s="3">
         <v>0</v>
       </c>
       <c r="J131" s="3" t="s">
-        <v>528</v>
+        <v>754</v>
       </c>
       <c r="K131" s="3" t="s">
-        <v>675</v>
+        <v>2115</v>
       </c>
       <c r="L131" s="3" t="s">
-        <v>1141</v>
+        <v>2116</v>
       </c>
       <c r="M131" s="3" t="s">
-        <v>645</v>
+        <v>1401</v>
       </c>
       <c r="N131" s="3" t="s">
-        <v>1100</v>
+        <v>1402</v>
       </c>
       <c r="O131" s="3" t="s">
-        <v>1101</v>
+        <v>1403</v>
       </c>
       <c r="P131" s="3" t="s">
-        <v>1248</v>
+        <v>2117</v>
       </c>
       <c r="Q131" s="3">
         <v>0</v>
       </c>
       <c r="R131" s="3" t="s">
-        <v>1067</v>
+        <v>471</v>
       </c>
     </row>
     <row r="132" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B132" s="3" t="s">
-        <v>1968</v>
+        <v>260</v>
       </c>
       <c r="C132" s="3" t="s">
-        <v>1969</v>
+        <v>261</v>
       </c>
       <c r="D132" s="3" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="E132" s="3" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="F132" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G132" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H132" s="3" t="s">
-        <v>1970</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>2118</v>
+      </c>
+      <c r="I132" s="3" t="s">
+        <v>913</v>
       </c>
       <c r="J132" s="3" t="s">
-        <v>949</v>
+        <v>699</v>
       </c>
       <c r="K132" s="3" t="s">
-        <v>1971</v>
+        <v>2119</v>
       </c>
       <c r="L132" s="3" t="s">
-        <v>1766</v>
+        <v>477</v>
       </c>
       <c r="M132" s="3" t="s">
-        <v>720</v>
+        <v>1204</v>
       </c>
       <c r="N132" s="3" t="s">
-        <v>1972</v>
+        <v>498</v>
       </c>
       <c r="O132" s="3" t="s">
-        <v>1973</v>
+        <v>461</v>
       </c>
       <c r="P132" s="3" t="s">
-        <v>1974</v>
+        <v>2120</v>
       </c>
       <c r="Q132" s="3">
         <v>0</v>
       </c>
       <c r="R132" s="3" t="s">
-        <v>1134</v>
+        <v>914</v>
       </c>
     </row>
     <row r="133" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B133" s="3" t="s">
-        <v>1975</v>
+        <v>384</v>
       </c>
       <c r="C133" s="3" t="s">
-        <v>1976</v>
+        <v>385</v>
       </c>
       <c r="D133" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E133" s="3" t="s">
         <v>23</v>
       </c>
       <c r="F133" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G133" s="3">
         <v>3</v>
       </c>
       <c r="H133" s="3" t="s">
-        <v>1977</v>
+        <v>2121</v>
       </c>
       <c r="I133" s="3">
         <v>0</v>
       </c>
       <c r="J133" s="3" t="s">
-        <v>1978</v>
+        <v>2027</v>
       </c>
       <c r="K133" s="3" t="s">
-        <v>1979</v>
+        <v>1567</v>
       </c>
       <c r="L133" s="3" t="s">
-        <v>1980</v>
+        <v>1223</v>
       </c>
       <c r="M133" s="3" t="s">
-        <v>1912</v>
+        <v>555</v>
       </c>
       <c r="N133" s="3" t="s">
-        <v>1981</v>
+        <v>915</v>
       </c>
       <c r="O133" s="3" t="s">
-        <v>1982</v>
+        <v>1405</v>
       </c>
       <c r="P133" s="3" t="s">
-        <v>1983</v>
+        <v>1404</v>
       </c>
       <c r="Q133" s="3">
         <v>0</v>
       </c>
       <c r="R133" s="3" t="s">
-        <v>1574</v>
+        <v>916</v>
       </c>
     </row>
     <row r="134" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B134" s="3" t="s">
-        <v>341</v>
+        <v>195</v>
       </c>
       <c r="C134" s="3" t="s">
-        <v>342</v>
+        <v>239</v>
       </c>
       <c r="D134" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E134" s="3" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="F134" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G134" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H134" s="3" t="s">
-        <v>1984</v>
+        <v>2122</v>
       </c>
       <c r="I134" s="3">
         <v>0</v>
       </c>
       <c r="J134" s="3" t="s">
-        <v>601</v>
+        <v>2123</v>
       </c>
       <c r="K134" s="3" t="s">
-        <v>1758</v>
+        <v>2124</v>
       </c>
       <c r="L134" s="3" t="s">
-        <v>602</v>
+        <v>2125</v>
       </c>
       <c r="M134" s="3" t="s">
-        <v>633</v>
+        <v>1379</v>
       </c>
       <c r="N134" s="3" t="s">
-        <v>1102</v>
+        <v>917</v>
       </c>
       <c r="O134" s="3" t="s">
-        <v>1103</v>
+        <v>918</v>
       </c>
       <c r="P134" s="3" t="s">
-        <v>1985</v>
+        <v>2126</v>
       </c>
       <c r="Q134" s="3">
         <v>0</v>
       </c>
       <c r="R134" s="3" t="s">
-        <v>651</v>
+        <v>599</v>
       </c>
     </row>
     <row r="135" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B135" s="3" t="s">
-        <v>429</v>
+        <v>1406</v>
       </c>
       <c r="C135" s="3" t="s">
-        <v>430</v>
+        <v>296</v>
       </c>
       <c r="D135" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E135" s="3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F135" s="3">
         <v>4</v>
       </c>
       <c r="G135" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H135" s="3" t="s">
-        <v>1986</v>
-[...2 lines deleted...]
-        <v>1987</v>
+        <v>2127</v>
+      </c>
+      <c r="I135" s="3">
+        <v>0</v>
       </c>
       <c r="J135" s="3" t="s">
-        <v>896</v>
+        <v>1407</v>
       </c>
       <c r="K135" s="3" t="s">
-        <v>750</v>
+        <v>1236</v>
       </c>
       <c r="L135" s="3" t="s">
-        <v>1558</v>
+        <v>2128</v>
       </c>
       <c r="M135" s="3" t="s">
-        <v>1988</v>
+        <v>1408</v>
       </c>
       <c r="N135" s="3" t="s">
-        <v>1104</v>
+        <v>448</v>
       </c>
       <c r="O135" s="3" t="s">
-        <v>1105</v>
+        <v>1409</v>
       </c>
       <c r="P135" s="3" t="s">
-        <v>1989</v>
+        <v>2129</v>
       </c>
       <c r="Q135" s="3">
         <v>0</v>
       </c>
       <c r="R135" s="3" t="s">
-        <v>1106</v>
+        <v>719</v>
       </c>
     </row>
     <row r="136" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B136" s="3" t="s">
-        <v>275</v>
+        <v>297</v>
       </c>
       <c r="C136" s="3" t="s">
-        <v>276</v>
+        <v>296</v>
       </c>
       <c r="D136" s="3" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="E136" s="3" t="s">
         <v>20</v>
       </c>
       <c r="F136" s="3">
         <v>4</v>
       </c>
       <c r="G136" s="3">
         <v>4</v>
       </c>
       <c r="H136" s="3" t="s">
-        <v>1990</v>
+        <v>2130</v>
       </c>
       <c r="I136" s="3" t="s">
-        <v>1991</v>
+        <v>920</v>
       </c>
       <c r="J136" s="3" t="s">
-        <v>1392</v>
+        <v>2131</v>
       </c>
       <c r="K136" s="3" t="s">
-        <v>1992</v>
+        <v>1236</v>
       </c>
       <c r="L136" s="3" t="s">
-        <v>1993</v>
+        <v>2128</v>
       </c>
       <c r="M136" s="3" t="s">
-        <v>1994</v>
+        <v>552</v>
       </c>
       <c r="N136" s="3" t="s">
-        <v>1109</v>
+        <v>448</v>
       </c>
       <c r="O136" s="3" t="s">
-        <v>1995</v>
+        <v>1410</v>
       </c>
       <c r="P136" s="3" t="s">
-        <v>1996</v>
+        <v>2129</v>
       </c>
       <c r="Q136" s="3">
         <v>0</v>
       </c>
       <c r="R136" s="3" t="s">
-        <v>885</v>
+        <v>719</v>
       </c>
     </row>
     <row r="137" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B137" s="3" t="s">
-        <v>1997</v>
+        <v>268</v>
       </c>
       <c r="C137" s="3" t="s">
-        <v>1998</v>
+        <v>1411</v>
       </c>
       <c r="D137" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E137" s="3" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="F137" s="3">
         <v>3</v>
       </c>
       <c r="G137" s="3">
         <v>3</v>
       </c>
       <c r="H137" s="3" t="s">
-        <v>1999</v>
+        <v>2132</v>
       </c>
       <c r="I137" s="3">
         <v>0</v>
       </c>
       <c r="J137" s="3" t="s">
-        <v>820</v>
+        <v>861</v>
       </c>
       <c r="K137" s="3" t="s">
-        <v>2000</v>
+        <v>1986</v>
       </c>
       <c r="L137" s="3" t="s">
-        <v>622</v>
+        <v>467</v>
       </c>
       <c r="M137" s="3" t="s">
-        <v>2001</v>
+        <v>2133</v>
       </c>
       <c r="N137" s="3" t="s">
-        <v>2002</v>
+        <v>923</v>
       </c>
       <c r="O137" s="3" t="s">
-        <v>2003</v>
+        <v>924</v>
       </c>
       <c r="P137" s="3" t="s">
-        <v>2004</v>
+        <v>2134</v>
       </c>
       <c r="Q137" s="3">
         <v>0</v>
       </c>
       <c r="R137" s="3" t="s">
-        <v>507</v>
+        <v>747</v>
       </c>
     </row>
     <row r="138" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B138" s="3" t="s">
-        <v>269</v>
+        <v>70</v>
       </c>
       <c r="C138" s="3" t="s">
-        <v>270</v>
+        <v>71</v>
       </c>
       <c r="D138" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E138" s="3" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="F138" s="3">
         <v>4</v>
       </c>
       <c r="G138" s="3">
         <v>4</v>
       </c>
       <c r="H138" s="3" t="s">
-        <v>2005</v>
-[...2 lines deleted...]
-        <v>1110</v>
+        <v>2135</v>
+      </c>
+      <c r="I138" s="3">
+        <v>0</v>
       </c>
       <c r="J138" s="3" t="s">
-        <v>1298</v>
+        <v>658</v>
       </c>
       <c r="K138" s="3" t="s">
-        <v>650</v>
+        <v>2136</v>
       </c>
       <c r="L138" s="3" t="s">
-        <v>1578</v>
+        <v>1224</v>
       </c>
       <c r="M138" s="3" t="s">
-        <v>1473</v>
+        <v>529</v>
       </c>
       <c r="N138" s="3" t="s">
-        <v>551</v>
+        <v>925</v>
       </c>
       <c r="O138" s="3" t="s">
-        <v>491</v>
+        <v>926</v>
       </c>
       <c r="P138" s="3" t="s">
-        <v>2006</v>
+        <v>2137</v>
       </c>
       <c r="Q138" s="3">
         <v>0</v>
       </c>
       <c r="R138" s="3" t="s">
-        <v>1111</v>
+        <v>927</v>
       </c>
     </row>
     <row r="139" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B139" s="3" t="s">
-        <v>399</v>
+        <v>196</v>
       </c>
       <c r="C139" s="3" t="s">
-        <v>400</v>
+        <v>197</v>
       </c>
       <c r="D139" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E139" s="3" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="F139" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G139" s="3">
         <v>3</v>
       </c>
       <c r="H139" s="3" t="s">
-        <v>2007</v>
+        <v>2138</v>
       </c>
       <c r="I139" s="3">
         <v>0</v>
       </c>
       <c r="J139" s="3" t="s">
-        <v>691</v>
+        <v>660</v>
       </c>
       <c r="K139" s="3" t="s">
-        <v>746</v>
+        <v>1478</v>
       </c>
       <c r="L139" s="3" t="s">
-        <v>1713</v>
+        <v>2139</v>
       </c>
       <c r="M139" s="3" t="s">
-        <v>629</v>
+        <v>1209</v>
       </c>
       <c r="N139" s="3" t="s">
-        <v>1112</v>
+        <v>764</v>
       </c>
       <c r="O139" s="3" t="s">
-        <v>2008</v>
+        <v>1414</v>
       </c>
       <c r="P139" s="3" t="s">
-        <v>2009</v>
+        <v>2140</v>
       </c>
       <c r="Q139" s="3">
         <v>0</v>
       </c>
       <c r="R139" s="3" t="s">
-        <v>1113</v>
+        <v>580</v>
       </c>
     </row>
     <row r="140" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B140" s="3" t="s">
-        <v>203</v>
+        <v>333</v>
       </c>
       <c r="C140" s="3" t="s">
-        <v>248</v>
+        <v>334</v>
       </c>
       <c r="D140" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E140" s="3" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="F140" s="3">
         <v>4</v>
       </c>
       <c r="G140" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H140" s="3" t="s">
-        <v>2010</v>
+        <v>2141</v>
       </c>
       <c r="I140" s="3">
         <v>0</v>
       </c>
       <c r="J140" s="3" t="s">
-        <v>1149</v>
+        <v>696</v>
       </c>
       <c r="K140" s="3" t="s">
-        <v>649</v>
+        <v>2142</v>
       </c>
       <c r="L140" s="3" t="s">
-        <v>1096</v>
+        <v>1487</v>
       </c>
       <c r="M140" s="3" t="s">
-        <v>520</v>
+        <v>537</v>
       </c>
       <c r="N140" s="3" t="s">
-        <v>1114</v>
+        <v>698</v>
       </c>
       <c r="O140" s="3" t="s">
-        <v>1115</v>
+        <v>929</v>
       </c>
       <c r="P140" s="3" t="s">
-        <v>2011</v>
+        <v>2143</v>
       </c>
       <c r="Q140" s="3">
         <v>0</v>
       </c>
       <c r="R140" s="3" t="s">
-        <v>728</v>
+        <v>930</v>
       </c>
     </row>
     <row r="141" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B141" s="3" t="s">
-        <v>343</v>
+        <v>361</v>
       </c>
       <c r="C141" s="3" t="s">
-        <v>344</v>
+        <v>362</v>
       </c>
       <c r="D141" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E141" s="3" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
       <c r="F141" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G141" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H141" s="3" t="s">
-        <v>2012</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>2144</v>
+      </c>
+      <c r="I141" s="3" t="s">
+        <v>932</v>
       </c>
       <c r="J141" s="3" t="s">
-        <v>617</v>
+        <v>705</v>
       </c>
       <c r="K141" s="3" t="s">
-        <v>735</v>
+        <v>2145</v>
       </c>
       <c r="L141" s="3" t="s">
-        <v>2013</v>
+        <v>2146</v>
       </c>
       <c r="M141" s="3" t="s">
-        <v>2014</v>
+        <v>502</v>
       </c>
       <c r="N141" s="3" t="s">
-        <v>1116</v>
+        <v>744</v>
       </c>
       <c r="O141" s="3" t="s">
-        <v>2015</v>
+        <v>1416</v>
       </c>
       <c r="P141" s="3" t="s">
-        <v>2016</v>
+        <v>1384</v>
       </c>
       <c r="Q141" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R141" s="3" t="s">
-        <v>1058</v>
+        <v>933</v>
       </c>
     </row>
     <row r="142" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B142" s="3" t="s">
-        <v>2017</v>
+        <v>416</v>
       </c>
       <c r="C142" s="3" t="s">
-        <v>306</v>
+        <v>362</v>
       </c>
       <c r="D142" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E142" s="3" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="F142" s="3">
         <v>4</v>
       </c>
       <c r="G142" s="3">
         <v>4</v>
       </c>
-      <c r="H142" s="3" t="s">
-        <v>2018</v>
+      <c r="H142" s="3">
+        <v>206</v>
       </c>
       <c r="I142" s="3">
         <v>0</v>
       </c>
       <c r="J142" s="3" t="s">
-        <v>2019</v>
+        <v>949</v>
       </c>
       <c r="K142" s="3" t="s">
-        <v>2020</v>
+        <v>2145</v>
       </c>
       <c r="L142" s="3" t="s">
-        <v>2021</v>
+        <v>2146</v>
       </c>
       <c r="M142" s="3" t="s">
-        <v>2022</v>
+        <v>502</v>
       </c>
       <c r="N142" s="3" t="s">
-        <v>468</v>
+        <v>744</v>
       </c>
       <c r="O142" s="3" t="s">
-        <v>2023</v>
+        <v>1417</v>
       </c>
       <c r="P142" s="3" t="s">
-        <v>2024</v>
+        <v>1384</v>
       </c>
       <c r="Q142" s="3">
         <v>0</v>
       </c>
       <c r="R142" s="3" t="s">
-        <v>887</v>
+        <v>933</v>
       </c>
     </row>
     <row r="143" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B143" s="3" t="s">
-        <v>307</v>
+        <v>1418</v>
       </c>
       <c r="C143" s="3" t="s">
-        <v>306</v>
+        <v>1419</v>
       </c>
       <c r="D143" s="3" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="E143" s="3" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="F143" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G143" s="3">
-        <v>4</v>
-[...5 lines deleted...]
-        <v>1117</v>
+        <v>3</v>
+      </c>
+      <c r="H143" s="3" t="s">
+        <v>2147</v>
+      </c>
+      <c r="I143" s="3">
+        <v>0</v>
       </c>
       <c r="J143" s="3" t="s">
-        <v>2019</v>
+        <v>496</v>
       </c>
       <c r="K143" s="3" t="s">
-        <v>2020</v>
+        <v>2148</v>
       </c>
       <c r="L143" s="3" t="s">
-        <v>2021</v>
+        <v>1007</v>
       </c>
       <c r="M143" s="3" t="s">
-        <v>642</v>
+        <v>2149</v>
       </c>
       <c r="N143" s="3" t="s">
-        <v>468</v>
+        <v>898</v>
       </c>
       <c r="O143" s="3" t="s">
-        <v>2025</v>
+        <v>1420</v>
       </c>
       <c r="P143" s="3" t="s">
-        <v>2024</v>
+        <v>2150</v>
       </c>
       <c r="Q143" s="3">
         <v>0</v>
       </c>
       <c r="R143" s="3" t="s">
-        <v>887</v>
+        <v>779</v>
       </c>
     </row>
     <row r="144" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B144" s="3" t="s">
-        <v>277</v>
+        <v>72</v>
       </c>
       <c r="C144" s="3" t="s">
-        <v>2026</v>
+        <v>73</v>
       </c>
       <c r="D144" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E144" s="3" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="F144" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G144" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H144" s="3" t="s">
-        <v>2027</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>2151</v>
+      </c>
+      <c r="I144" s="3" t="s">
+        <v>934</v>
       </c>
       <c r="J144" s="3" t="s">
-        <v>1302</v>
+        <v>775</v>
       </c>
       <c r="K144" s="3" t="s">
-        <v>2028</v>
+        <v>1213</v>
       </c>
       <c r="L144" s="3" t="s">
-        <v>672</v>
+        <v>464</v>
       </c>
       <c r="M144" s="3" t="s">
-        <v>569</v>
+        <v>2152</v>
       </c>
       <c r="N144" s="3" t="s">
-        <v>1121</v>
+        <v>935</v>
       </c>
       <c r="O144" s="3" t="s">
-        <v>1122</v>
+        <v>1422</v>
       </c>
       <c r="P144" s="3" t="s">
-        <v>2029</v>
+        <v>2153</v>
       </c>
       <c r="Q144" s="3">
         <v>0</v>
       </c>
       <c r="R144" s="3" t="s">
-        <v>919</v>
+        <v>936</v>
       </c>
     </row>
     <row r="145" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B145" s="3" t="s">
-        <v>74</v>
+        <v>1424</v>
       </c>
       <c r="C145" s="3" t="s">
-        <v>75</v>
+        <v>1425</v>
       </c>
       <c r="D145" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E145" s="3" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="F145" s="3">
         <v>4</v>
       </c>
       <c r="G145" s="3">
         <v>4</v>
       </c>
       <c r="H145" s="3" t="s">
-        <v>2030</v>
+        <v>2154</v>
       </c>
       <c r="I145" s="3">
         <v>0</v>
       </c>
       <c r="J145" s="3" t="s">
-        <v>905</v>
+        <v>1557</v>
       </c>
       <c r="K145" s="3" t="s">
-        <v>2031</v>
+        <v>1184</v>
       </c>
       <c r="L145" s="3" t="s">
-        <v>493</v>
+        <v>476</v>
       </c>
       <c r="M145" s="3" t="s">
-        <v>599</v>
+        <v>1264</v>
       </c>
       <c r="N145" s="3" t="s">
-        <v>1123</v>
+        <v>1426</v>
       </c>
       <c r="O145" s="3" t="s">
-        <v>1124</v>
+        <v>1427</v>
       </c>
       <c r="P145" s="3" t="s">
-        <v>2032</v>
+        <v>920</v>
       </c>
       <c r="Q145" s="3">
         <v>0</v>
       </c>
       <c r="R145" s="3" t="s">
-        <v>1125</v>
+        <v>1373</v>
       </c>
     </row>
     <row r="146" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B146" s="3" t="s">
-        <v>204</v>
+        <v>74</v>
       </c>
       <c r="C146" s="3" t="s">
-        <v>205</v>
+        <v>75</v>
       </c>
       <c r="D146" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E146" s="3" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="F146" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G146" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H146" s="3" t="s">
-        <v>2033</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>2155</v>
+      </c>
+      <c r="I146" s="3" t="s">
+        <v>937</v>
       </c>
       <c r="J146" s="3" t="s">
-        <v>1187</v>
+        <v>997</v>
       </c>
       <c r="K146" s="3" t="s">
-        <v>851</v>
+        <v>535</v>
       </c>
       <c r="L146" s="3" t="s">
-        <v>473</v>
+        <v>843</v>
       </c>
       <c r="M146" s="3" t="s">
-        <v>646</v>
+        <v>600</v>
       </c>
       <c r="N146" s="3" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
       <c r="O146" s="3" t="s">
-        <v>2034</v>
+        <v>1429</v>
       </c>
       <c r="P146" s="3" t="s">
-        <v>2035</v>
+        <v>2156</v>
       </c>
       <c r="Q146" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R146" s="3" t="s">
-        <v>696</v>
+        <v>939</v>
       </c>
     </row>
     <row r="147" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B147" s="3" t="s">
-        <v>345</v>
+        <v>298</v>
       </c>
       <c r="C147" s="3" t="s">
-        <v>346</v>
+        <v>299</v>
       </c>
       <c r="D147" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E147" s="3" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="F147" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G147" s="3">
         <v>3</v>
       </c>
       <c r="H147" s="3" t="s">
-        <v>2036</v>
+        <v>2157</v>
       </c>
       <c r="I147" s="3">
         <v>0</v>
       </c>
       <c r="J147" s="3" t="s">
-        <v>1011</v>
+        <v>1187</v>
       </c>
       <c r="K147" s="3" t="s">
-        <v>2037</v>
+        <v>2158</v>
       </c>
       <c r="L147" s="3" t="s">
-        <v>2038</v>
+        <v>1307</v>
       </c>
       <c r="M147" s="3" t="s">
-        <v>614</v>
+        <v>2159</v>
       </c>
       <c r="N147" s="3" t="s">
-        <v>861</v>
+        <v>941</v>
       </c>
       <c r="O147" s="3" t="s">
-        <v>1128</v>
+        <v>1431</v>
       </c>
       <c r="P147" s="3" t="s">
-        <v>2039</v>
+        <v>2160</v>
       </c>
       <c r="Q147" s="3">
         <v>0</v>
       </c>
       <c r="R147" s="3" t="s">
-        <v>1129</v>
+        <v>942</v>
       </c>
     </row>
     <row r="148" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B148" s="3" t="s">
-        <v>150</v>
+        <v>76</v>
       </c>
       <c r="C148" s="3" t="s">
-        <v>151</v>
+        <v>77</v>
       </c>
       <c r="D148" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E148" s="3" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="F148" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G148" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H148" s="3" t="s">
-        <v>2040</v>
+        <v>2161</v>
       </c>
       <c r="I148" s="3">
-        <v>0</v>
+        <v>195</v>
       </c>
       <c r="J148" s="3" t="s">
-        <v>1007</v>
+        <v>745</v>
       </c>
       <c r="K148" s="3" t="s">
-        <v>585</v>
+        <v>1852</v>
       </c>
       <c r="L148" s="3" t="s">
-        <v>466</v>
+        <v>1725</v>
       </c>
       <c r="M148" s="3" t="s">
-        <v>2041</v>
+        <v>2162</v>
       </c>
       <c r="N148" s="3" t="s">
-        <v>1130</v>
+        <v>943</v>
       </c>
       <c r="O148" s="3" t="s">
-        <v>1131</v>
+        <v>632</v>
       </c>
       <c r="P148" s="3" t="s">
-        <v>2042</v>
+        <v>2163</v>
       </c>
       <c r="Q148" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R148" s="3" t="s">
-        <v>1132</v>
+        <v>839</v>
       </c>
     </row>
     <row r="149" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B149" s="3" t="s">
-        <v>376</v>
+        <v>209</v>
       </c>
       <c r="C149" s="3" t="s">
-        <v>377</v>
+        <v>210</v>
       </c>
       <c r="D149" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E149" s="3" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
       <c r="F149" s="3">
         <v>4</v>
       </c>
       <c r="G149" s="3">
         <v>4</v>
       </c>
       <c r="H149" s="3" t="s">
-        <v>2043</v>
+        <v>2164</v>
       </c>
       <c r="I149" s="3" t="s">
-        <v>1133</v>
+        <v>944</v>
       </c>
       <c r="J149" s="3" t="s">
-        <v>1106</v>
+        <v>730</v>
       </c>
       <c r="K149" s="3" t="s">
-        <v>2044</v>
+        <v>1755</v>
       </c>
       <c r="L149" s="3" t="s">
-        <v>2045</v>
+        <v>2165</v>
       </c>
       <c r="M149" s="3" t="s">
-        <v>561</v>
+        <v>629</v>
       </c>
       <c r="N149" s="3" t="s">
-        <v>914</v>
+        <v>945</v>
       </c>
       <c r="O149" s="3" t="s">
-        <v>2046</v>
+        <v>1434</v>
       </c>
       <c r="P149" s="3" t="s">
-        <v>2047</v>
+        <v>1050</v>
       </c>
       <c r="Q149" s="3">
         <v>1</v>
       </c>
       <c r="R149" s="3" t="s">
-        <v>1134</v>
+        <v>946</v>
       </c>
     </row>
     <row r="150" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B150" s="3" t="s">
-        <v>431</v>
+        <v>78</v>
       </c>
       <c r="C150" s="3" t="s">
-        <v>377</v>
+        <v>79</v>
       </c>
       <c r="D150" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E150" s="3" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="F150" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G150" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H150" s="3" t="s">
-        <v>2048</v>
+        <v>2166</v>
       </c>
       <c r="I150" s="3">
         <v>0</v>
       </c>
       <c r="J150" s="3" t="s">
-        <v>696</v>
+        <v>1010</v>
       </c>
       <c r="K150" s="3" t="s">
-        <v>2044</v>
+        <v>558</v>
       </c>
       <c r="L150" s="3" t="s">
-        <v>2045</v>
+        <v>559</v>
       </c>
       <c r="M150" s="3" t="s">
-        <v>561</v>
+        <v>2162</v>
       </c>
       <c r="N150" s="3" t="s">
-        <v>914</v>
+        <v>947</v>
       </c>
       <c r="O150" s="3" t="s">
-        <v>2049</v>
+        <v>948</v>
       </c>
       <c r="P150" s="3" t="s">
-        <v>2047</v>
+        <v>2167</v>
       </c>
       <c r="Q150" s="3">
         <v>0</v>
       </c>
       <c r="R150" s="3" t="s">
-        <v>1134</v>
+        <v>949</v>
       </c>
     </row>
     <row r="151" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B151" s="3" t="s">
-        <v>2050</v>
+        <v>253</v>
       </c>
       <c r="C151" s="3" t="s">
-        <v>2051</v>
+        <v>254</v>
       </c>
       <c r="D151" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E151" s="3" t="s">
         <v>38</v>
       </c>
       <c r="F151" s="3">
         <v>3</v>
       </c>
       <c r="G151" s="3">
         <v>3</v>
       </c>
       <c r="H151" s="3" t="s">
-        <v>2052</v>
+        <v>2168</v>
       </c>
       <c r="I151" s="3">
         <v>0</v>
       </c>
       <c r="J151" s="3" t="s">
-        <v>1026</v>
+        <v>1194</v>
       </c>
       <c r="K151" s="3" t="s">
-        <v>2053</v>
+        <v>2113</v>
       </c>
       <c r="L151" s="3" t="s">
-        <v>900</v>
+        <v>512</v>
       </c>
       <c r="M151" s="3" t="s">
-        <v>1801</v>
+        <v>457</v>
       </c>
       <c r="N151" s="3" t="s">
-        <v>1091</v>
+        <v>950</v>
       </c>
       <c r="O151" s="3" t="s">
-        <v>2054</v>
+        <v>951</v>
       </c>
       <c r="P151" s="3" t="s">
-        <v>2055</v>
+        <v>2169</v>
       </c>
       <c r="Q151" s="3">
         <v>0</v>
       </c>
       <c r="R151" s="3" t="s">
-        <v>956</v>
+        <v>952</v>
       </c>
     </row>
     <row r="152" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B152" s="3" t="s">
-        <v>76</v>
+        <v>335</v>
       </c>
       <c r="C152" s="3" t="s">
-        <v>77</v>
+        <v>336</v>
       </c>
       <c r="D152" s="3" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="E152" s="3" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="F152" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G152" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H152" s="3" t="s">
-        <v>2056</v>
+        <v>2170</v>
       </c>
       <c r="I152" s="3" t="s">
-        <v>1135</v>
+        <v>953</v>
       </c>
       <c r="J152" s="3" t="s">
-        <v>1044</v>
+        <v>616</v>
       </c>
       <c r="K152" s="3" t="s">
-        <v>581</v>
+        <v>1192</v>
       </c>
       <c r="L152" s="3" t="s">
-        <v>649</v>
+        <v>2171</v>
       </c>
       <c r="M152" s="3" t="s">
-        <v>2057</v>
+        <v>2172</v>
       </c>
       <c r="N152" s="3" t="s">
-        <v>1136</v>
+        <v>954</v>
       </c>
       <c r="O152" s="3" t="s">
-        <v>2058</v>
+        <v>1436</v>
       </c>
       <c r="P152" s="3" t="s">
-        <v>2059</v>
+        <v>2173</v>
       </c>
       <c r="Q152" s="3">
         <v>0</v>
       </c>
       <c r="R152" s="3" t="s">
-        <v>1137</v>
+        <v>955</v>
       </c>
     </row>
     <row r="153" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B153" s="3" t="s">
-        <v>2060</v>
+        <v>80</v>
       </c>
       <c r="C153" s="3" t="s">
-        <v>2061</v>
+        <v>81</v>
       </c>
       <c r="D153" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E153" s="3" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="F153" s="3">
         <v>4</v>
       </c>
       <c r="G153" s="3">
         <v>4</v>
       </c>
-      <c r="H153" s="3">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="H153" s="3" t="s">
+        <v>2174</v>
+      </c>
+      <c r="I153" s="3" t="s">
+        <v>1437</v>
       </c>
       <c r="J153" s="3" t="s">
-        <v>632</v>
+        <v>1274</v>
       </c>
       <c r="K153" s="3" t="s">
-        <v>2062</v>
+        <v>2175</v>
       </c>
       <c r="L153" s="3" t="s">
-        <v>562</v>
+        <v>2176</v>
       </c>
       <c r="M153" s="3" t="s">
-        <v>2063</v>
+        <v>2177</v>
       </c>
       <c r="N153" s="3" t="s">
-        <v>2064</v>
+        <v>956</v>
       </c>
       <c r="O153" s="3" t="s">
-        <v>2065</v>
+        <v>1438</v>
       </c>
       <c r="P153" s="3" t="s">
-        <v>2066</v>
+        <v>2178</v>
       </c>
       <c r="Q153" s="3">
         <v>0</v>
       </c>
       <c r="R153" s="3" t="s">
-        <v>1910</v>
+        <v>957</v>
       </c>
     </row>
     <row r="154" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B154" s="3" t="s">
-        <v>78</v>
+        <v>337</v>
       </c>
       <c r="C154" s="3" t="s">
-        <v>79</v>
+        <v>338</v>
       </c>
       <c r="D154" s="3" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="E154" s="3" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="F154" s="3">
         <v>4</v>
       </c>
       <c r="G154" s="3">
         <v>4</v>
       </c>
       <c r="H154" s="3" t="s">
-        <v>2067</v>
+        <v>2179</v>
       </c>
       <c r="I154" s="3" t="s">
-        <v>1138</v>
+        <v>1439</v>
       </c>
       <c r="J154" s="3" t="s">
-        <v>1331</v>
+        <v>669</v>
       </c>
       <c r="K154" s="3" t="s">
-        <v>603</v>
+        <v>2180</v>
       </c>
       <c r="L154" s="3" t="s">
-        <v>874</v>
+        <v>622</v>
       </c>
       <c r="M154" s="3" t="s">
-        <v>2068</v>
+        <v>1440</v>
       </c>
       <c r="N154" s="3" t="s">
-        <v>1139</v>
+        <v>959</v>
       </c>
       <c r="O154" s="3" t="s">
-        <v>2069</v>
+        <v>1441</v>
       </c>
       <c r="P154" s="3" t="s">
-        <v>2070</v>
+        <v>2181</v>
       </c>
       <c r="Q154" s="3">
         <v>1</v>
       </c>
       <c r="R154" s="3" t="s">
-        <v>1140</v>
+        <v>735</v>
       </c>
     </row>
     <row r="155" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B155" s="3" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="C155" s="3" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="D155" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E155" s="3" t="s">
-        <v>38</v>
+        <v>18</v>
       </c>
       <c r="F155" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G155" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H155" s="3" t="s">
-        <v>2071</v>
+        <v>2182</v>
       </c>
       <c r="I155" s="3">
         <v>0</v>
       </c>
       <c r="J155" s="3" t="s">
-        <v>2072</v>
+        <v>514</v>
       </c>
       <c r="K155" s="3" t="s">
-        <v>2073</v>
+        <v>2183</v>
       </c>
       <c r="L155" s="3" t="s">
-        <v>727</v>
+        <v>1281</v>
       </c>
       <c r="M155" s="3" t="s">
-        <v>651</v>
+        <v>2184</v>
       </c>
       <c r="N155" s="3" t="s">
-        <v>1142</v>
+        <v>960</v>
       </c>
       <c r="O155" s="3" t="s">
-        <v>2074</v>
+        <v>1443</v>
       </c>
       <c r="P155" s="3" t="s">
-        <v>2075</v>
+        <v>1346</v>
       </c>
       <c r="Q155" s="3">
         <v>0</v>
       </c>
       <c r="R155" s="3" t="s">
-        <v>1143</v>
+        <v>463</v>
       </c>
     </row>
     <row r="156" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B156" s="3" t="s">
-        <v>80</v>
+        <v>386</v>
       </c>
       <c r="C156" s="3" t="s">
-        <v>81</v>
+        <v>387</v>
       </c>
       <c r="D156" s="3" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="E156" s="3" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
       <c r="F156" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G156" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H156" s="3" t="s">
-        <v>2076</v>
-[...2 lines deleted...]
-        <v>195</v>
+        <v>2185</v>
+      </c>
+      <c r="I156" s="3" t="s">
+        <v>1444</v>
       </c>
       <c r="J156" s="3" t="s">
-        <v>497</v>
+        <v>2186</v>
       </c>
       <c r="K156" s="3" t="s">
-        <v>2077</v>
+        <v>1385</v>
       </c>
       <c r="L156" s="3" t="s">
-        <v>467</v>
+        <v>2027</v>
       </c>
       <c r="M156" s="3" t="s">
-        <v>1478</v>
+        <v>493</v>
       </c>
       <c r="N156" s="3" t="s">
-        <v>1145</v>
+        <v>961</v>
       </c>
       <c r="O156" s="3" t="s">
-        <v>783</v>
+        <v>1445</v>
       </c>
       <c r="P156" s="3" t="s">
-        <v>2078</v>
+        <v>1189</v>
       </c>
       <c r="Q156" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R156" s="3" t="s">
-        <v>1019</v>
+        <v>962</v>
       </c>
     </row>
     <row r="157" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B157" s="3" t="s">
-        <v>217</v>
+        <v>82</v>
       </c>
       <c r="C157" s="3" t="s">
-        <v>218</v>
+        <v>83</v>
       </c>
       <c r="D157" s="3" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="E157" s="3" t="s">
-        <v>38</v>
+        <v>20</v>
       </c>
       <c r="F157" s="3">
         <v>4</v>
       </c>
       <c r="G157" s="3">
         <v>4</v>
       </c>
-      <c r="H157" s="3" t="s">
-[...3 lines deleted...]
-        <v>1146</v>
+      <c r="H157" s="3">
+        <v>258</v>
+      </c>
+      <c r="I157" s="3">
+        <v>0</v>
       </c>
       <c r="J157" s="3" t="s">
-        <v>826</v>
+        <v>746</v>
       </c>
       <c r="K157" s="3" t="s">
-        <v>2080</v>
+        <v>2187</v>
       </c>
       <c r="L157" s="3" t="s">
-        <v>1084</v>
+        <v>1750</v>
       </c>
       <c r="M157" s="3" t="s">
-        <v>778</v>
+        <v>1446</v>
       </c>
       <c r="N157" s="3" t="s">
-        <v>1147</v>
+        <v>963</v>
       </c>
       <c r="O157" s="3" t="s">
-        <v>2081</v>
+        <v>964</v>
       </c>
       <c r="P157" s="3" t="s">
-        <v>2082</v>
+        <v>2188</v>
       </c>
       <c r="Q157" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R157" s="3" t="s">
-        <v>1148</v>
+        <v>965</v>
       </c>
     </row>
     <row r="158" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B158" s="3" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="C158" s="3" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="D158" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E158" s="3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F158" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G158" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H158" s="3" t="s">
-        <v>2083</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>2189</v>
+      </c>
+      <c r="I158" s="3" t="s">
+        <v>966</v>
       </c>
       <c r="J158" s="3" t="s">
-        <v>695</v>
+        <v>717</v>
       </c>
       <c r="K158" s="3" t="s">
-        <v>655</v>
+        <v>1993</v>
       </c>
       <c r="L158" s="3" t="s">
-        <v>656</v>
+        <v>2190</v>
       </c>
       <c r="M158" s="3" t="s">
-        <v>657</v>
+        <v>2191</v>
       </c>
       <c r="N158" s="3" t="s">
-        <v>1150</v>
+        <v>741</v>
       </c>
       <c r="O158" s="3" t="s">
-        <v>1151</v>
+        <v>968</v>
       </c>
       <c r="P158" s="3" t="s">
-        <v>2084</v>
+        <v>2192</v>
       </c>
       <c r="Q158" s="3">
         <v>0</v>
       </c>
       <c r="R158" s="3" t="s">
-        <v>1152</v>
+        <v>969</v>
       </c>
     </row>
     <row r="159" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B159" s="3" t="s">
-        <v>262</v>
+        <v>255</v>
       </c>
       <c r="C159" s="3" t="s">
-        <v>263</v>
+        <v>256</v>
       </c>
       <c r="D159" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E159" s="3" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="F159" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G159" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H159" s="3" t="s">
-        <v>2085</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>2193</v>
+      </c>
+      <c r="I159" s="3" t="s">
+        <v>1448</v>
       </c>
       <c r="J159" s="3" t="s">
-        <v>735</v>
+        <v>813</v>
       </c>
       <c r="K159" s="3" t="s">
-        <v>502</v>
+        <v>2194</v>
       </c>
       <c r="L159" s="3" t="s">
-        <v>553</v>
+        <v>1788</v>
       </c>
       <c r="M159" s="3" t="s">
-        <v>487</v>
+        <v>1449</v>
       </c>
       <c r="N159" s="3" t="s">
-        <v>1153</v>
+        <v>971</v>
       </c>
       <c r="O159" s="3" t="s">
-        <v>1154</v>
+        <v>1450</v>
       </c>
       <c r="P159" s="3" t="s">
-        <v>2086</v>
+        <v>2195</v>
       </c>
       <c r="Q159" s="3">
         <v>0</v>
       </c>
       <c r="R159" s="3" t="s">
-        <v>1156</v>
+        <v>972</v>
       </c>
     </row>
     <row r="160" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B160" s="3" t="s">
-        <v>347</v>
+        <v>198</v>
       </c>
       <c r="C160" s="3" t="s">
-        <v>348</v>
+        <v>199</v>
       </c>
       <c r="D160" s="3" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="E160" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F160" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G160" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H160" s="3" t="s">
-        <v>2087</v>
+        <v>2196</v>
       </c>
       <c r="I160" s="3" t="s">
-        <v>1157</v>
+        <v>973</v>
       </c>
       <c r="J160" s="3" t="s">
-        <v>675</v>
+        <v>686</v>
       </c>
       <c r="K160" s="3" t="s">
-        <v>2088</v>
+        <v>2197</v>
       </c>
       <c r="L160" s="3" t="s">
-        <v>2089</v>
+        <v>2198</v>
       </c>
       <c r="M160" s="3" t="s">
-        <v>659</v>
+        <v>2199</v>
       </c>
       <c r="N160" s="3" t="s">
-        <v>1158</v>
+        <v>974</v>
       </c>
       <c r="O160" s="3" t="s">
-        <v>2090</v>
+        <v>1451</v>
       </c>
       <c r="P160" s="3" t="s">
-        <v>2091</v>
+        <v>2200</v>
       </c>
       <c r="Q160" s="3">
         <v>0</v>
       </c>
       <c r="R160" s="3" t="s">
-        <v>1159</v>
+        <v>685</v>
       </c>
     </row>
     <row r="161" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B161" s="3" t="s">
-        <v>84</v>
+        <v>172</v>
       </c>
       <c r="C161" s="3" t="s">
-        <v>85</v>
+        <v>173</v>
       </c>
       <c r="D161" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E161" s="3" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="F161" s="3">
         <v>4</v>
       </c>
       <c r="G161" s="3">
         <v>4</v>
       </c>
       <c r="H161" s="3" t="s">
-        <v>2092</v>
+        <v>2201</v>
       </c>
       <c r="I161" s="3" t="s">
-        <v>2093</v>
+        <v>975</v>
       </c>
       <c r="J161" s="3" t="s">
-        <v>2094</v>
+        <v>888</v>
       </c>
       <c r="K161" s="3" t="s">
-        <v>2095</v>
+        <v>2202</v>
       </c>
       <c r="L161" s="3" t="s">
-        <v>2096</v>
+        <v>2203</v>
       </c>
       <c r="M161" s="3" t="s">
-        <v>1615</v>
+        <v>1452</v>
       </c>
       <c r="N161" s="3" t="s">
-        <v>1161</v>
+        <v>977</v>
       </c>
       <c r="O161" s="3" t="s">
-        <v>2097</v>
+        <v>1453</v>
       </c>
       <c r="P161" s="3" t="s">
-        <v>2098</v>
+        <v>2204</v>
       </c>
       <c r="Q161" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R161" s="3" t="s">
-        <v>1162</v>
+        <v>928</v>
       </c>
     </row>
     <row r="162" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B162" s="3" t="s">
-        <v>349</v>
+        <v>436</v>
       </c>
       <c r="C162" s="3" t="s">
-        <v>350</v>
+        <v>437</v>
       </c>
       <c r="D162" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E162" s="3" t="s">
-        <v>38</v>
+        <v>19</v>
       </c>
       <c r="F162" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G162" s="3">
         <v>4</v>
       </c>
       <c r="H162" s="3" t="s">
-        <v>2099</v>
+        <v>2205</v>
       </c>
       <c r="I162" s="3" t="s">
-        <v>2100</v>
+        <v>978</v>
       </c>
       <c r="J162" s="3" t="s">
-        <v>1453</v>
+        <v>969</v>
       </c>
       <c r="K162" s="3" t="s">
-        <v>2101</v>
+        <v>1478</v>
       </c>
       <c r="L162" s="3" t="s">
-        <v>1755</v>
+        <v>627</v>
       </c>
       <c r="M162" s="3" t="s">
-        <v>2102</v>
+        <v>1455</v>
       </c>
       <c r="N162" s="3" t="s">
-        <v>1164</v>
+        <v>979</v>
       </c>
       <c r="O162" s="3" t="s">
-        <v>2103</v>
+        <v>612</v>
       </c>
       <c r="P162" s="3" t="s">
-        <v>2104</v>
+        <v>2206</v>
       </c>
       <c r="Q162" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R162" s="3" t="s">
-        <v>905</v>
+        <v>981</v>
       </c>
     </row>
     <row r="163" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B163" s="3" t="s">
-        <v>310</v>
+        <v>86</v>
       </c>
       <c r="C163" s="3" t="s">
-        <v>311</v>
+        <v>87</v>
       </c>
       <c r="D163" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E163" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F163" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G163" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H163" s="3" t="s">
-        <v>2105</v>
+        <v>2207</v>
       </c>
       <c r="I163" s="3">
         <v>0</v>
       </c>
       <c r="J163" s="3" t="s">
-        <v>1874</v>
+        <v>1194</v>
       </c>
       <c r="K163" s="3" t="s">
-        <v>2106</v>
+        <v>2095</v>
       </c>
       <c r="L163" s="3" t="s">
-        <v>2107</v>
+        <v>2208</v>
       </c>
       <c r="M163" s="3" t="s">
-        <v>2108</v>
+        <v>575</v>
       </c>
       <c r="N163" s="3" t="s">
-        <v>1165</v>
+        <v>982</v>
       </c>
       <c r="O163" s="3" t="s">
-        <v>2109</v>
+        <v>1457</v>
       </c>
       <c r="P163" s="3" t="s">
-        <v>2110</v>
+        <v>2209</v>
       </c>
       <c r="Q163" s="3">
         <v>0</v>
       </c>
       <c r="R163" s="3" t="s">
-        <v>494</v>
+        <v>983</v>
       </c>
     </row>
     <row r="164" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B164" s="3" t="s">
-        <v>401</v>
+        <v>88</v>
       </c>
       <c r="C164" s="3" t="s">
-        <v>402</v>
+        <v>89</v>
       </c>
       <c r="D164" s="3" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="E164" s="3" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="F164" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G164" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H164" s="3" t="s">
-        <v>2111</v>
+        <v>2210</v>
       </c>
       <c r="I164" s="3" t="s">
-        <v>2112</v>
+        <v>984</v>
       </c>
       <c r="J164" s="3" t="s">
-        <v>903</v>
+        <v>2211</v>
       </c>
       <c r="K164" s="3" t="s">
-        <v>2113</v>
+        <v>1421</v>
       </c>
       <c r="L164" s="3" t="s">
-        <v>2114</v>
+        <v>2039</v>
       </c>
       <c r="M164" s="3" t="s">
-        <v>544</v>
+        <v>2212</v>
       </c>
       <c r="N164" s="3" t="s">
-        <v>1166</v>
+        <v>985</v>
       </c>
       <c r="O164" s="3" t="s">
-        <v>2115</v>
+        <v>564</v>
       </c>
       <c r="P164" s="3" t="s">
-        <v>2116</v>
+        <v>2213</v>
       </c>
       <c r="Q164" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R164" s="3" t="s">
-        <v>1167</v>
+        <v>986</v>
       </c>
     </row>
     <row r="165" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B165" s="3" t="s">
-        <v>86</v>
+        <v>302</v>
       </c>
       <c r="C165" s="3" t="s">
-        <v>87</v>
+        <v>303</v>
       </c>
       <c r="D165" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E165" s="3" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="F165" s="3">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G165" s="3">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="H165" s="3" t="s">
-        <v>2117</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>2214</v>
+      </c>
+      <c r="I165" s="3" t="s">
+        <v>987</v>
       </c>
       <c r="J165" s="3" t="s">
-        <v>985</v>
+        <v>2215</v>
       </c>
       <c r="K165" s="3" t="s">
-        <v>677</v>
+        <v>2216</v>
       </c>
       <c r="L165" s="3" t="s">
-        <v>692</v>
+        <v>1188</v>
       </c>
       <c r="M165" s="3" t="s">
-        <v>2118</v>
+        <v>449</v>
       </c>
       <c r="N165" s="3" t="s">
-        <v>1168</v>
+        <v>670</v>
       </c>
       <c r="O165" s="3" t="s">
-        <v>1169</v>
+        <v>988</v>
       </c>
       <c r="P165" s="3" t="s">
-        <v>2119</v>
+        <v>2217</v>
       </c>
       <c r="Q165" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R165" s="3" t="s">
-        <v>1170</v>
+        <v>688</v>
       </c>
     </row>
     <row r="166" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B166" s="3" t="s">
-        <v>88</v>
+        <v>304</v>
       </c>
       <c r="C166" s="3" t="s">
-        <v>89</v>
+        <v>305</v>
       </c>
       <c r="D166" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E166" s="3" t="s">
         <v>20</v>
       </c>
       <c r="F166" s="3">
         <v>4</v>
       </c>
       <c r="G166" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H166" s="3" t="s">
-        <v>2120</v>
-[...2 lines deleted...]
-        <v>1171</v>
+        <v>2218</v>
+      </c>
+      <c r="I166" s="3">
+        <v>0</v>
       </c>
       <c r="J166" s="3" t="s">
-        <v>860</v>
+        <v>1153</v>
       </c>
       <c r="K166" s="3" t="s">
-        <v>2121</v>
+        <v>1674</v>
       </c>
       <c r="L166" s="3" t="s">
-        <v>2122</v>
+        <v>1243</v>
       </c>
       <c r="M166" s="3" t="s">
-        <v>2123</v>
+        <v>1301</v>
       </c>
       <c r="N166" s="3" t="s">
-        <v>911</v>
+        <v>574</v>
       </c>
       <c r="O166" s="3" t="s">
-        <v>1173</v>
+        <v>1460</v>
       </c>
       <c r="P166" s="3" t="s">
-        <v>2124</v>
+        <v>2219</v>
       </c>
       <c r="Q166" s="3">
         <v>0</v>
       </c>
       <c r="R166" s="3" t="s">
-        <v>1174</v>
+        <v>882</v>
       </c>
     </row>
     <row r="167" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B167" s="3" t="s">
-        <v>264</v>
+        <v>200</v>
       </c>
       <c r="C167" s="3" t="s">
-        <v>265</v>
+        <v>201</v>
       </c>
       <c r="D167" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E167" s="3" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="F167" s="3">
         <v>4</v>
       </c>
       <c r="G167" s="3">
         <v>4</v>
       </c>
       <c r="H167" s="3" t="s">
-        <v>2125</v>
+        <v>2220</v>
       </c>
       <c r="I167" s="3" t="s">
-        <v>2126</v>
+        <v>989</v>
       </c>
       <c r="J167" s="3" t="s">
-        <v>1132</v>
+        <v>1967</v>
       </c>
       <c r="K167" s="3" t="s">
-        <v>2127</v>
+        <v>478</v>
       </c>
       <c r="L167" s="3" t="s">
-        <v>1287</v>
+        <v>2221</v>
       </c>
       <c r="M167" s="3" t="s">
-        <v>2128</v>
+        <v>467</v>
       </c>
       <c r="N167" s="3" t="s">
-        <v>1176</v>
+        <v>990</v>
       </c>
       <c r="O167" s="3" t="s">
-        <v>2129</v>
+        <v>1461</v>
       </c>
       <c r="P167" s="3" t="s">
-        <v>2130</v>
+        <v>2222</v>
       </c>
       <c r="Q167" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R167" s="3" t="s">
-        <v>1177</v>
+        <v>581</v>
       </c>
     </row>
     <row r="168" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B168" s="3" t="s">
-        <v>206</v>
+        <v>90</v>
       </c>
       <c r="C168" s="3" t="s">
-        <v>207</v>
+        <v>91</v>
       </c>
       <c r="D168" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E168" s="3" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="F168" s="3">
         <v>4</v>
       </c>
       <c r="G168" s="3">
         <v>4</v>
       </c>
       <c r="H168" s="3" t="s">
-        <v>2131</v>
+        <v>2223</v>
       </c>
       <c r="I168" s="3" t="s">
-        <v>1178</v>
+        <v>991</v>
       </c>
       <c r="J168" s="3" t="s">
-        <v>2132</v>
+        <v>976</v>
       </c>
       <c r="K168" s="3" t="s">
-        <v>2133</v>
+        <v>2224</v>
       </c>
       <c r="L168" s="3" t="s">
-        <v>2134</v>
+        <v>1595</v>
       </c>
       <c r="M168" s="3" t="s">
-        <v>2045</v>
+        <v>1463</v>
       </c>
       <c r="N168" s="3" t="s">
-        <v>1180</v>
+        <v>992</v>
       </c>
       <c r="O168" s="3" t="s">
-        <v>2135</v>
+        <v>993</v>
       </c>
       <c r="P168" s="3" t="s">
-        <v>2136</v>
+        <v>2225</v>
       </c>
       <c r="Q168" s="3">
         <v>0</v>
       </c>
       <c r="R168" s="3" t="s">
-        <v>845</v>
+        <v>994</v>
       </c>
     </row>
     <row r="169" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B169" s="3" t="s">
-        <v>180</v>
+        <v>566</v>
       </c>
       <c r="C169" s="3" t="s">
-        <v>181</v>
+        <v>567</v>
       </c>
       <c r="D169" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E169" s="3" t="s">
-        <v>22</v>
+        <v>38</v>
       </c>
       <c r="F169" s="3">
         <v>4</v>
       </c>
       <c r="G169" s="3">
         <v>4</v>
       </c>
       <c r="H169" s="3" t="s">
-        <v>2137</v>
+        <v>2226</v>
       </c>
       <c r="I169" s="3" t="s">
-        <v>1181</v>
+        <v>995</v>
       </c>
       <c r="J169" s="3" t="s">
-        <v>818</v>
+        <v>1327</v>
       </c>
       <c r="K169" s="3" t="s">
-        <v>1879</v>
+        <v>568</v>
       </c>
       <c r="L169" s="3" t="s">
-        <v>731</v>
+        <v>569</v>
       </c>
       <c r="M169" s="3" t="s">
-        <v>2138</v>
+        <v>452</v>
       </c>
       <c r="N169" s="3" t="s">
-        <v>1183</v>
+        <v>996</v>
       </c>
       <c r="O169" s="3" t="s">
-        <v>2139</v>
+        <v>2227</v>
       </c>
       <c r="P169" s="3" t="s">
-        <v>2140</v>
+        <v>2228</v>
       </c>
       <c r="Q169" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R169" s="3" t="s">
-        <v>1127</v>
+        <v>997</v>
       </c>
     </row>
     <row r="170" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B170" s="3" t="s">
-        <v>453</v>
+        <v>217</v>
       </c>
       <c r="C170" s="3" t="s">
-        <v>454</v>
+        <v>218</v>
       </c>
       <c r="D170" s="3" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="E170" s="3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F170" s="3">
+        <v>4</v>
+      </c>
+      <c r="G170" s="3">
         <v>3</v>
       </c>
-      <c r="G170" s="3">
-[...1 lines deleted...]
-      </c>
       <c r="H170" s="3" t="s">
-        <v>2141</v>
-[...2 lines deleted...]
-        <v>1184</v>
+        <v>2229</v>
+      </c>
+      <c r="I170" s="3">
+        <v>0</v>
       </c>
       <c r="J170" s="3" t="s">
-        <v>2142</v>
+        <v>986</v>
       </c>
       <c r="K170" s="3" t="s">
-        <v>2143</v>
+        <v>2230</v>
       </c>
       <c r="L170" s="3" t="s">
-        <v>686</v>
+        <v>452</v>
       </c>
       <c r="M170" s="3" t="s">
-        <v>2144</v>
+        <v>2231</v>
       </c>
       <c r="N170" s="3" t="s">
-        <v>1185</v>
+        <v>999</v>
       </c>
       <c r="O170" s="3" t="s">
-        <v>752</v>
+        <v>595</v>
       </c>
       <c r="P170" s="3" t="s">
-        <v>2145</v>
+        <v>2232</v>
       </c>
       <c r="Q170" s="3">
         <v>0</v>
       </c>
       <c r="R170" s="3" t="s">
-        <v>1187</v>
+        <v>811</v>
       </c>
     </row>
     <row r="171" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B171" s="3" t="s">
-        <v>90</v>
+        <v>417</v>
       </c>
       <c r="C171" s="3" t="s">
-        <v>91</v>
+        <v>418</v>
       </c>
       <c r="D171" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E171" s="3" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="F171" s="3">
         <v>3</v>
       </c>
       <c r="G171" s="3">
         <v>3</v>
       </c>
       <c r="H171" s="3" t="s">
-        <v>2146</v>
+        <v>2233</v>
       </c>
       <c r="I171" s="3">
         <v>0</v>
       </c>
       <c r="J171" s="3" t="s">
-        <v>2147</v>
+        <v>2234</v>
       </c>
       <c r="K171" s="3" t="s">
-        <v>1565</v>
+        <v>1264</v>
       </c>
       <c r="L171" s="3" t="s">
-        <v>743</v>
+        <v>452</v>
       </c>
       <c r="M171" s="3" t="s">
-        <v>498</v>
+        <v>1464</v>
       </c>
       <c r="N171" s="3" t="s">
-        <v>1188</v>
+        <v>1001</v>
       </c>
       <c r="O171" s="3" t="s">
-        <v>2148</v>
+        <v>1465</v>
       </c>
       <c r="P171" s="3" t="s">
-        <v>2149</v>
+        <v>2235</v>
       </c>
       <c r="Q171" s="3">
         <v>0</v>
       </c>
       <c r="R171" s="3" t="s">
-        <v>1189</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="172" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B172" s="3" t="s">
-        <v>92</v>
+        <v>257</v>
       </c>
       <c r="C172" s="3" t="s">
-        <v>93</v>
+        <v>258</v>
       </c>
       <c r="D172" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E172" s="3" t="s">
         <v>27</v>
       </c>
       <c r="F172" s="3">
         <v>4</v>
       </c>
       <c r="G172" s="3">
         <v>4</v>
       </c>
       <c r="H172" s="3" t="s">
-        <v>2150</v>
-[...2 lines deleted...]
-        <v>1190</v>
+        <v>2236</v>
+      </c>
+      <c r="I172" s="3">
+        <v>0</v>
       </c>
       <c r="J172" s="3" t="s">
-        <v>2151</v>
+        <v>686</v>
       </c>
       <c r="K172" s="3" t="s">
-        <v>472</v>
+        <v>2237</v>
       </c>
       <c r="L172" s="3" t="s">
-        <v>2152</v>
+        <v>1954</v>
       </c>
       <c r="M172" s="3" t="s">
-        <v>665</v>
+        <v>1466</v>
       </c>
       <c r="N172" s="3" t="s">
-        <v>1191</v>
+        <v>1003</v>
       </c>
       <c r="O172" s="3" t="s">
-        <v>662</v>
+        <v>1467</v>
       </c>
       <c r="P172" s="3" t="s">
-        <v>2153</v>
+        <v>2238</v>
       </c>
       <c r="Q172" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R172" s="3" t="s">
-        <v>1192</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="173" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B173" s="3" t="s">
-        <v>312</v>
+        <v>240</v>
       </c>
       <c r="C173" s="3" t="s">
-        <v>313</v>
+        <v>241</v>
       </c>
       <c r="D173" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E173" s="3" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="F173" s="3">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G173" s="3">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="H173" s="3" t="s">
-        <v>2154</v>
+        <v>2239</v>
       </c>
       <c r="I173" s="3" t="s">
-        <v>1193</v>
+        <v>1005</v>
       </c>
       <c r="J173" s="3" t="s">
-        <v>1373</v>
+        <v>1709</v>
       </c>
       <c r="K173" s="3" t="s">
-        <v>2155</v>
+        <v>2240</v>
       </c>
       <c r="L173" s="3" t="s">
-        <v>2156</v>
+        <v>1381</v>
       </c>
       <c r="M173" s="3" t="s">
-        <v>470</v>
+        <v>955</v>
       </c>
       <c r="N173" s="3" t="s">
-        <v>830</v>
+        <v>1006</v>
       </c>
       <c r="O173" s="3" t="s">
-        <v>1194</v>
+        <v>1021</v>
       </c>
       <c r="P173" s="3" t="s">
-        <v>1391</v>
+        <v>2241</v>
       </c>
       <c r="Q173" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R173" s="3" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
     </row>
     <row r="174" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B174" s="3" t="s">
-        <v>2157</v>
+        <v>390</v>
       </c>
       <c r="C174" s="3" t="s">
-        <v>2158</v>
+        <v>154</v>
       </c>
       <c r="D174" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E174" s="3" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="F174" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G174" s="3">
         <v>4</v>
       </c>
       <c r="H174" s="3" t="s">
-        <v>2159</v>
+        <v>2242</v>
       </c>
       <c r="I174" s="3">
         <v>0</v>
       </c>
       <c r="J174" s="3" t="s">
-        <v>1041</v>
+        <v>793</v>
       </c>
       <c r="K174" s="3" t="s">
-        <v>1125</v>
+        <v>555</v>
       </c>
       <c r="L174" s="3" t="s">
-        <v>1350</v>
+        <v>1743</v>
       </c>
       <c r="M174" s="3" t="s">
-        <v>1558</v>
+        <v>1468</v>
       </c>
       <c r="N174" s="3" t="s">
-        <v>2160</v>
+        <v>1008</v>
       </c>
       <c r="O174" s="3" t="s">
-        <v>2161</v>
+        <v>1009</v>
       </c>
       <c r="P174" s="3" t="s">
-        <v>2162</v>
+        <v>2243</v>
       </c>
       <c r="Q174" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R174" s="3" t="s">
-        <v>2163</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="175" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B175" s="3" t="s">
-        <v>432</v>
+        <v>227</v>
       </c>
       <c r="C175" s="3" t="s">
-        <v>433</v>
+        <v>228</v>
       </c>
       <c r="D175" s="3" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="E175" s="3" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
       <c r="F175" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G175" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H175" s="3" t="s">
-        <v>2164</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>2244</v>
+      </c>
+      <c r="I175" s="3" t="s">
+        <v>1011</v>
       </c>
       <c r="J175" s="3" t="s">
-        <v>1962</v>
+        <v>588</v>
       </c>
       <c r="K175" s="3" t="s">
-        <v>2165</v>
+        <v>1605</v>
       </c>
       <c r="L175" s="3" t="s">
-        <v>2166</v>
+        <v>1458</v>
       </c>
       <c r="M175" s="3" t="s">
-        <v>1433</v>
+        <v>1469</v>
       </c>
       <c r="N175" s="3" t="s">
-        <v>1195</v>
+        <v>1013</v>
       </c>
       <c r="O175" s="3" t="s">
-        <v>2167</v>
+        <v>1014</v>
       </c>
       <c r="P175" s="3" t="s">
-        <v>2016</v>
+        <v>2245</v>
       </c>
       <c r="Q175" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R175" s="3" t="s">
-        <v>618</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="176" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B176" s="3" t="s">
-        <v>314</v>
+        <v>92</v>
       </c>
       <c r="C176" s="3" t="s">
-        <v>315</v>
+        <v>93</v>
       </c>
       <c r="D176" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E176" s="3" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="F176" s="3">
         <v>4</v>
       </c>
       <c r="G176" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H176" s="3" t="s">
-        <v>2168</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>2246</v>
+      </c>
+      <c r="I176" s="3" t="s">
+        <v>1016</v>
       </c>
       <c r="J176" s="3" t="s">
-        <v>923</v>
+        <v>853</v>
       </c>
       <c r="K176" s="3" t="s">
-        <v>1954</v>
+        <v>642</v>
       </c>
       <c r="L176" s="3" t="s">
-        <v>1336</v>
+        <v>611</v>
       </c>
       <c r="M176" s="3" t="s">
-        <v>2169</v>
+        <v>2247</v>
       </c>
       <c r="N176" s="3" t="s">
-        <v>679</v>
+        <v>1017</v>
       </c>
       <c r="O176" s="3" t="s">
-        <v>2170</v>
+        <v>1213</v>
       </c>
       <c r="P176" s="3" t="s">
-        <v>2171</v>
+        <v>2248</v>
       </c>
       <c r="Q176" s="3">
         <v>0</v>
       </c>
       <c r="R176" s="3" t="s">
-        <v>1067</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="177" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B177" s="3" t="s">
-        <v>208</v>
+        <v>174</v>
       </c>
       <c r="C177" s="3" t="s">
-        <v>209</v>
+        <v>175</v>
       </c>
       <c r="D177" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E177" s="3" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="F177" s="3">
         <v>4</v>
       </c>
       <c r="G177" s="3">
         <v>4</v>
       </c>
       <c r="H177" s="3" t="s">
-        <v>2172</v>
-[...2 lines deleted...]
-        <v>1196</v>
+        <v>2249</v>
+      </c>
+      <c r="I177" s="3">
+        <v>0</v>
       </c>
       <c r="J177" s="3" t="s">
-        <v>919</v>
+        <v>981</v>
       </c>
       <c r="K177" s="3" t="s">
-        <v>2173</v>
+        <v>2250</v>
       </c>
       <c r="L177" s="3" t="s">
-        <v>2174</v>
+        <v>1736</v>
       </c>
       <c r="M177" s="3" t="s">
-        <v>667</v>
+        <v>2251</v>
       </c>
       <c r="N177" s="3" t="s">
-        <v>1197</v>
+        <v>1019</v>
       </c>
       <c r="O177" s="3" t="s">
-        <v>2175</v>
+        <v>1020</v>
       </c>
       <c r="P177" s="3" t="s">
-        <v>2176</v>
+        <v>2252</v>
       </c>
       <c r="Q177" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R177" s="3" t="s">
-        <v>697</v>
+        <v>658</v>
       </c>
     </row>
     <row r="178" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B178" s="3" t="s">
-        <v>94</v>
+        <v>363</v>
       </c>
       <c r="C178" s="3" t="s">
-        <v>95</v>
+        <v>364</v>
       </c>
       <c r="D178" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E178" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F178" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G178" s="3">
         <v>4</v>
       </c>
       <c r="H178" s="3" t="s">
-        <v>2177</v>
-[...2 lines deleted...]
-        <v>1198</v>
+        <v>2253</v>
+      </c>
+      <c r="I178" s="3">
+        <v>0</v>
       </c>
       <c r="J178" s="3" t="s">
-        <v>1182</v>
+        <v>2254</v>
       </c>
       <c r="K178" s="3" t="s">
-        <v>2178</v>
+        <v>727</v>
       </c>
       <c r="L178" s="3" t="s">
-        <v>2179</v>
+        <v>766</v>
       </c>
       <c r="M178" s="3" t="s">
-        <v>2180</v>
+        <v>480</v>
       </c>
       <c r="N178" s="3" t="s">
-        <v>1199</v>
+        <v>1021</v>
       </c>
       <c r="O178" s="3" t="s">
-        <v>1200</v>
+        <v>1472</v>
       </c>
       <c r="P178" s="3" t="s">
-        <v>2181</v>
+        <v>2255</v>
       </c>
       <c r="Q178" s="3">
         <v>0</v>
       </c>
       <c r="R178" s="3" t="s">
-        <v>1201</v>
+        <v>672</v>
       </c>
     </row>
     <row r="179" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B179" s="3" t="s">
-        <v>668</v>
+        <v>94</v>
       </c>
       <c r="C179" s="3" t="s">
-        <v>669</v>
+        <v>95</v>
       </c>
       <c r="D179" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E179" s="3" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="F179" s="3">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G179" s="3">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="H179" s="3" t="s">
-        <v>2182</v>
+        <v>2256</v>
       </c>
       <c r="I179" s="3" t="s">
-        <v>1202</v>
+        <v>1022</v>
       </c>
       <c r="J179" s="3" t="s">
-        <v>632</v>
+        <v>762</v>
       </c>
       <c r="K179" s="3" t="s">
-        <v>670</v>
+        <v>2257</v>
       </c>
       <c r="L179" s="3" t="s">
-        <v>671</v>
+        <v>2258</v>
       </c>
       <c r="M179" s="3" t="s">
-        <v>474</v>
+        <v>456</v>
       </c>
       <c r="N179" s="3" t="s">
-        <v>1203</v>
+        <v>1023</v>
       </c>
       <c r="O179" s="3" t="s">
-        <v>1204</v>
+        <v>639</v>
       </c>
       <c r="P179" s="3" t="s">
-        <v>2183</v>
+        <v>2259</v>
       </c>
       <c r="Q179" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R179" s="3" t="s">
-        <v>1205</v>
+        <v>1024</v>
       </c>
     </row>
     <row r="180" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B180" s="3" t="s">
-        <v>225</v>
+        <v>202</v>
       </c>
       <c r="C180" s="3" t="s">
-        <v>226</v>
+        <v>203</v>
       </c>
       <c r="D180" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E180" s="3" t="s">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="F180" s="3">
         <v>4</v>
       </c>
       <c r="G180" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H180" s="3" t="s">
-        <v>2184</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>2260</v>
+      </c>
+      <c r="I180" s="3" t="s">
+        <v>1025</v>
       </c>
       <c r="J180" s="3" t="s">
-        <v>887</v>
+        <v>829</v>
       </c>
       <c r="K180" s="3" t="s">
-        <v>642</v>
+        <v>1805</v>
       </c>
       <c r="L180" s="3" t="s">
-        <v>567</v>
+        <v>2038</v>
       </c>
       <c r="M180" s="3" t="s">
-        <v>673</v>
+        <v>576</v>
       </c>
       <c r="N180" s="3" t="s">
-        <v>1207</v>
+        <v>1026</v>
       </c>
       <c r="O180" s="3" t="s">
-        <v>722</v>
+        <v>1165</v>
       </c>
       <c r="P180" s="3" t="s">
-        <v>2185</v>
+        <v>2261</v>
       </c>
       <c r="Q180" s="3">
         <v>0</v>
       </c>
       <c r="R180" s="3" t="s">
-        <v>988</v>
+        <v>811</v>
       </c>
     </row>
     <row r="181" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B181" s="3" t="s">
-        <v>434</v>
+        <v>419</v>
       </c>
       <c r="C181" s="3" t="s">
-        <v>435</v>
+        <v>420</v>
       </c>
       <c r="D181" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E181" s="3" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="F181" s="3">
         <v>3</v>
       </c>
       <c r="G181" s="3">
         <v>3</v>
       </c>
       <c r="H181" s="3" t="s">
-        <v>2186</v>
+        <v>2262</v>
       </c>
       <c r="I181" s="3">
         <v>0</v>
       </c>
       <c r="J181" s="3" t="s">
-        <v>710</v>
+        <v>1243</v>
       </c>
       <c r="K181" s="3" t="s">
-        <v>2187</v>
+        <v>2263</v>
       </c>
       <c r="L181" s="3" t="s">
-        <v>2188</v>
+        <v>495</v>
       </c>
       <c r="M181" s="3" t="s">
-        <v>2189</v>
+        <v>477</v>
       </c>
       <c r="N181" s="3" t="s">
-        <v>1209</v>
+        <v>1027</v>
       </c>
       <c r="O181" s="3" t="s">
-        <v>2190</v>
+        <v>1474</v>
       </c>
       <c r="P181" s="3" t="s">
-        <v>2191</v>
+        <v>2264</v>
       </c>
       <c r="Q181" s="3">
         <v>0</v>
       </c>
       <c r="R181" s="3" t="s">
-        <v>1210</v>
+        <v>844</v>
       </c>
     </row>
     <row r="182" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B182" s="3" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="C182" s="3" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
       <c r="D182" s="3" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="E182" s="3" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="F182" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G182" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H182" s="3" t="s">
-        <v>2192</v>
+        <v>2265</v>
       </c>
       <c r="I182" s="3">
         <v>0</v>
       </c>
       <c r="J182" s="3" t="s">
-        <v>1079</v>
+        <v>799</v>
       </c>
       <c r="K182" s="3" t="s">
-        <v>2193</v>
+        <v>1674</v>
       </c>
       <c r="L182" s="3" t="s">
-        <v>2194</v>
+        <v>2266</v>
       </c>
       <c r="M182" s="3" t="s">
-        <v>2195</v>
+        <v>563</v>
       </c>
       <c r="N182" s="3" t="s">
-        <v>1211</v>
+        <v>1001</v>
       </c>
       <c r="O182" s="3" t="s">
-        <v>2196</v>
+        <v>1028</v>
       </c>
       <c r="P182" s="3" t="s">
-        <v>2197</v>
+        <v>2267</v>
       </c>
       <c r="Q182" s="3">
         <v>0</v>
       </c>
       <c r="R182" s="3" t="s">
-        <v>1212</v>
+        <v>921</v>
       </c>
     </row>
     <row r="183" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B183" s="3" t="s">
-        <v>249</v>
+        <v>96</v>
       </c>
       <c r="C183" s="3" t="s">
-        <v>250</v>
+        <v>97</v>
       </c>
       <c r="D183" s="3" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="E183" s="3" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="F183" s="3">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G183" s="3">
         <v>4</v>
       </c>
       <c r="H183" s="3" t="s">
-        <v>2198</v>
+        <v>2268</v>
       </c>
       <c r="I183" s="3" t="s">
-        <v>1213</v>
+        <v>1476</v>
       </c>
       <c r="J183" s="3" t="s">
-        <v>1441</v>
+        <v>581</v>
       </c>
       <c r="K183" s="3" t="s">
-        <v>2199</v>
+        <v>1885</v>
       </c>
       <c r="L183" s="3" t="s">
-        <v>1186</v>
+        <v>1191</v>
       </c>
       <c r="M183" s="3" t="s">
-        <v>488</v>
+        <v>2269</v>
       </c>
       <c r="N183" s="3" t="s">
-        <v>1214</v>
+        <v>1029</v>
       </c>
       <c r="O183" s="3" t="s">
-        <v>1232</v>
+        <v>1477</v>
       </c>
       <c r="P183" s="3" t="s">
-        <v>2200</v>
+        <v>1412</v>
       </c>
       <c r="Q183" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R183" s="3" t="s">
-        <v>1023</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="184" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B184" s="3" t="s">
-        <v>405</v>
+        <v>339</v>
       </c>
       <c r="C184" s="3" t="s">
-        <v>162</v>
+        <v>340</v>
       </c>
       <c r="D184" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E184" s="3" t="s">
         <v>16</v>
       </c>
       <c r="F184" s="3">
         <v>4</v>
       </c>
       <c r="G184" s="3">
         <v>4</v>
       </c>
       <c r="H184" s="3" t="s">
-        <v>2201</v>
+        <v>2270</v>
       </c>
       <c r="I184" s="3">
         <v>0</v>
       </c>
       <c r="J184" s="3" t="s">
-        <v>2202</v>
+        <v>623</v>
       </c>
       <c r="K184" s="3" t="s">
-        <v>591</v>
+        <v>1250</v>
       </c>
       <c r="L184" s="3" t="s">
-        <v>2203</v>
+        <v>452</v>
       </c>
       <c r="M184" s="3" t="s">
-        <v>2204</v>
+        <v>540</v>
       </c>
       <c r="N184" s="3" t="s">
-        <v>1216</v>
+        <v>1031</v>
       </c>
       <c r="O184" s="3" t="s">
-        <v>1217</v>
+        <v>1032</v>
       </c>
       <c r="P184" s="3" t="s">
-        <v>2205</v>
+        <v>2271</v>
       </c>
       <c r="Q184" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R184" s="3" t="s">
-        <v>1219</v>
+        <v>931</v>
       </c>
     </row>
     <row r="185" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B185" s="3" t="s">
-        <v>235</v>
+        <v>98</v>
       </c>
       <c r="C185" s="3" t="s">
-        <v>236</v>
+        <v>99</v>
       </c>
       <c r="D185" s="3" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="E185" s="3" t="s">
-        <v>38</v>
+        <v>20</v>
       </c>
       <c r="F185" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G185" s="3">
         <v>4</v>
       </c>
       <c r="H185" s="3" t="s">
-        <v>2206</v>
+        <v>2272</v>
       </c>
       <c r="I185" s="3" t="s">
-        <v>1221</v>
+        <v>1033</v>
       </c>
       <c r="J185" s="3" t="s">
-        <v>936</v>
+        <v>658</v>
       </c>
       <c r="K185" s="3" t="s">
-        <v>792</v>
+        <v>2273</v>
       </c>
       <c r="L185" s="3" t="s">
-        <v>2207</v>
+        <v>1746</v>
       </c>
       <c r="M185" s="3" t="s">
-        <v>2208</v>
+        <v>2274</v>
       </c>
       <c r="N185" s="3" t="s">
-        <v>1223</v>
+        <v>1034</v>
       </c>
       <c r="O185" s="3" t="s">
-        <v>1224</v>
+        <v>1479</v>
       </c>
       <c r="P185" s="3" t="s">
-        <v>2209</v>
+        <v>2275</v>
       </c>
       <c r="Q185" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R185" s="3" t="s">
-        <v>1226</v>
+        <v>808</v>
       </c>
     </row>
     <row r="186" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B186" s="3" t="s">
-        <v>96</v>
+        <v>231</v>
       </c>
       <c r="C186" s="3" t="s">
-        <v>97</v>
+        <v>232</v>
       </c>
       <c r="D186" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E186" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F186" s="3">
         <v>4</v>
       </c>
       <c r="G186" s="3">
         <v>4</v>
       </c>
       <c r="H186" s="3" t="s">
-        <v>2210</v>
+        <v>2276</v>
       </c>
       <c r="I186" s="3" t="s">
-        <v>1227</v>
+        <v>1480</v>
       </c>
       <c r="J186" s="3" t="s">
-        <v>936</v>
+        <v>2113</v>
       </c>
       <c r="K186" s="3" t="s">
-        <v>476</v>
+        <v>2277</v>
       </c>
       <c r="L186" s="3" t="s">
-        <v>2211</v>
+        <v>1647</v>
       </c>
       <c r="M186" s="3" t="s">
-        <v>2212</v>
+        <v>2278</v>
       </c>
       <c r="N186" s="3" t="s">
-        <v>1228</v>
+        <v>1035</v>
       </c>
       <c r="O186" s="3" t="s">
-        <v>1496</v>
+        <v>1036</v>
       </c>
       <c r="P186" s="3" t="s">
-        <v>2213</v>
+        <v>2222</v>
       </c>
       <c r="Q186" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R186" s="3" t="s">
-        <v>1229</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="187" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B187" s="3" t="s">
-        <v>182</v>
+        <v>341</v>
       </c>
       <c r="C187" s="3" t="s">
-        <v>183</v>
+        <v>342</v>
       </c>
       <c r="D187" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E187" s="3" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="F187" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G187" s="3">
         <v>4</v>
       </c>
       <c r="H187" s="3" t="s">
-        <v>2214</v>
+        <v>2279</v>
       </c>
       <c r="I187" s="3">
         <v>0</v>
       </c>
       <c r="J187" s="3" t="s">
-        <v>696</v>
+        <v>2280</v>
       </c>
       <c r="K187" s="3" t="s">
-        <v>2215</v>
+        <v>2281</v>
       </c>
       <c r="L187" s="3" t="s">
-        <v>2216</v>
+        <v>2282</v>
       </c>
       <c r="M187" s="3" t="s">
-        <v>2217</v>
+        <v>1481</v>
       </c>
       <c r="N187" s="3" t="s">
-        <v>1230</v>
+        <v>1041</v>
       </c>
       <c r="O187" s="3" t="s">
-        <v>1231</v>
+        <v>1042</v>
       </c>
       <c r="P187" s="3" t="s">
-        <v>2218</v>
+        <v>2283</v>
       </c>
       <c r="Q187" s="3">
         <v>0</v>
       </c>
       <c r="R187" s="3" t="s">
-        <v>818</v>
+        <v>754</v>
       </c>
     </row>
     <row r="188" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B188" s="3" t="s">
-        <v>378</v>
+        <v>421</v>
       </c>
       <c r="C188" s="3" t="s">
-        <v>379</v>
+        <v>422</v>
       </c>
       <c r="D188" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E188" s="3" t="s">
         <v>17</v>
       </c>
       <c r="F188" s="3">
         <v>3</v>
       </c>
       <c r="G188" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H188" s="3" t="s">
-        <v>2219</v>
+        <v>2284</v>
       </c>
       <c r="I188" s="3">
         <v>0</v>
       </c>
       <c r="J188" s="3" t="s">
-        <v>1068</v>
+        <v>1243</v>
       </c>
       <c r="K188" s="3" t="s">
-        <v>2220</v>
+        <v>2285</v>
       </c>
       <c r="L188" s="3" t="s">
-        <v>2221</v>
+        <v>1322</v>
       </c>
       <c r="M188" s="3" t="s">
-        <v>664</v>
+        <v>618</v>
       </c>
       <c r="N188" s="3" t="s">
-        <v>1232</v>
+        <v>1044</v>
       </c>
       <c r="O188" s="3" t="s">
-        <v>2222</v>
+        <v>1483</v>
       </c>
       <c r="P188" s="3" t="s">
-        <v>1155</v>
+        <v>2286</v>
       </c>
       <c r="Q188" s="3">
         <v>0</v>
       </c>
       <c r="R188" s="3" t="s">
-        <v>832</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="189" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B189" s="3" t="s">
-        <v>98</v>
+        <v>438</v>
       </c>
       <c r="C189" s="3" t="s">
-        <v>99</v>
+        <v>439</v>
       </c>
       <c r="D189" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E189" s="3" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="F189" s="3">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="G189" s="3">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="H189" s="3" t="s">
-        <v>2223</v>
-[...2 lines deleted...]
-        <v>1233</v>
+        <v>2287</v>
+      </c>
+      <c r="I189" s="3">
+        <v>0</v>
       </c>
       <c r="J189" s="3" t="s">
-        <v>2224</v>
+        <v>1920</v>
       </c>
       <c r="K189" s="3" t="s">
-        <v>2225</v>
+        <v>2288</v>
       </c>
       <c r="L189" s="3" t="s">
-        <v>535</v>
+        <v>860</v>
       </c>
       <c r="M189" s="3" t="s">
-        <v>485</v>
+        <v>1301</v>
       </c>
       <c r="N189" s="3" t="s">
-        <v>1234</v>
+        <v>1046</v>
       </c>
       <c r="O189" s="3" t="s">
-        <v>795</v>
+        <v>1484</v>
       </c>
       <c r="P189" s="3" t="s">
-        <v>2226</v>
+        <v>2289</v>
       </c>
       <c r="Q189" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R189" s="3" t="s">
-        <v>1235</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="190" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B190" s="3" t="s">
-        <v>210</v>
+        <v>233</v>
       </c>
       <c r="C190" s="3" t="s">
-        <v>211</v>
+        <v>234</v>
       </c>
       <c r="D190" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E190" s="3" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="F190" s="3">
         <v>4</v>
       </c>
       <c r="G190" s="3">
         <v>4</v>
       </c>
       <c r="H190" s="3" t="s">
-        <v>2227</v>
+        <v>2290</v>
       </c>
       <c r="I190" s="3" t="s">
-        <v>1236</v>
+        <v>1048</v>
       </c>
       <c r="J190" s="3" t="s">
-        <v>1008</v>
+        <v>579</v>
       </c>
       <c r="K190" s="3" t="s">
-        <v>2228</v>
+        <v>594</v>
       </c>
       <c r="L190" s="3" t="s">
-        <v>482</v>
+        <v>2108</v>
       </c>
       <c r="M190" s="3" t="s">
-        <v>544</v>
+        <v>627</v>
       </c>
       <c r="N190" s="3" t="s">
-        <v>1237</v>
+        <v>770</v>
       </c>
       <c r="O190" s="3" t="s">
-        <v>1404</v>
+        <v>1049</v>
       </c>
       <c r="P190" s="3" t="s">
-        <v>2229</v>
+        <v>2291</v>
       </c>
       <c r="Q190" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R190" s="3" t="s">
-        <v>988</v>
+        <v>484</v>
       </c>
     </row>
     <row r="191" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B191" s="3" t="s">
-        <v>436</v>
+        <v>100</v>
       </c>
       <c r="C191" s="3" t="s">
-        <v>437</v>
+        <v>97</v>
       </c>
       <c r="D191" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E191" s="3" t="s">
         <v>16</v>
       </c>
       <c r="F191" s="3">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="G191" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H191" s="3" t="s">
-        <v>2230</v>
+        <v>2292</v>
       </c>
       <c r="I191" s="3">
         <v>0</v>
       </c>
       <c r="J191" s="3" t="s">
-        <v>874</v>
+        <v>939</v>
       </c>
       <c r="K191" s="3" t="s">
-        <v>2231</v>
+        <v>1885</v>
       </c>
       <c r="L191" s="3" t="s">
-        <v>2232</v>
+        <v>1191</v>
       </c>
       <c r="M191" s="3" t="s">
-        <v>516</v>
+        <v>2269</v>
       </c>
       <c r="N191" s="3" t="s">
-        <v>1238</v>
+        <v>1029</v>
       </c>
       <c r="O191" s="3" t="s">
-        <v>2233</v>
+        <v>1485</v>
       </c>
       <c r="P191" s="3" t="s">
-        <v>2234</v>
+        <v>1412</v>
       </c>
       <c r="Q191" s="3">
         <v>0</v>
       </c>
       <c r="R191" s="3" t="s">
-        <v>1026</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="192" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B192" s="3" t="s">
-        <v>278</v>
+        <v>306</v>
       </c>
       <c r="C192" s="3" t="s">
-        <v>279</v>
+        <v>307</v>
       </c>
       <c r="D192" s="3" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="E192" s="3" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="F192" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G192" s="3">
         <v>3</v>
       </c>
       <c r="H192" s="3" t="s">
-        <v>1325</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>2293</v>
+      </c>
+      <c r="I192" s="3" t="s">
+        <v>2294</v>
       </c>
       <c r="J192" s="3" t="s">
-        <v>768</v>
+        <v>2149</v>
       </c>
       <c r="K192" s="3" t="s">
-        <v>2235</v>
+        <v>2295</v>
       </c>
       <c r="L192" s="3" t="s">
-        <v>1964</v>
+        <v>2296</v>
       </c>
       <c r="M192" s="3" t="s">
-        <v>661</v>
+        <v>2297</v>
       </c>
       <c r="N192" s="3" t="s">
-        <v>1209</v>
+        <v>1051</v>
       </c>
       <c r="O192" s="3" t="s">
-        <v>1239</v>
+        <v>1488</v>
       </c>
       <c r="P192" s="3" t="s">
-        <v>2236</v>
+        <v>2298</v>
       </c>
       <c r="Q192" s="3">
         <v>0</v>
       </c>
       <c r="R192" s="3" t="s">
-        <v>1119</v>
+        <v>775</v>
       </c>
     </row>
     <row r="193" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B193" s="3" t="s">
-        <v>100</v>
+        <v>1490</v>
       </c>
       <c r="C193" s="3" t="s">
-        <v>101</v>
+        <v>1491</v>
       </c>
       <c r="D193" s="3" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="E193" s="3" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="F193" s="3">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G193" s="3">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>200</v>
+        <v>3</v>
+      </c>
+      <c r="H193" s="3" t="s">
+        <v>2299</v>
       </c>
       <c r="I193" s="3" t="s">
-        <v>2237</v>
+        <v>1492</v>
       </c>
       <c r="J193" s="3" t="s">
-        <v>590</v>
+        <v>2300</v>
       </c>
       <c r="K193" s="3" t="s">
-        <v>504</v>
+        <v>545</v>
       </c>
       <c r="L193" s="3" t="s">
-        <v>682</v>
+        <v>2301</v>
       </c>
       <c r="M193" s="3" t="s">
-        <v>683</v>
+        <v>2302</v>
       </c>
       <c r="N193" s="3" t="s">
-        <v>1240</v>
+        <v>1494</v>
       </c>
       <c r="O193" s="3" t="s">
-        <v>2238</v>
+        <v>1495</v>
       </c>
       <c r="P193" s="3" t="s">
-        <v>2239</v>
+        <v>2303</v>
       </c>
       <c r="Q193" s="3">
         <v>1</v>
       </c>
       <c r="R193" s="3" t="s">
-        <v>1241</v>
+        <v>1496</v>
       </c>
     </row>
     <row r="194" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B194" s="3" t="s">
-        <v>351</v>
+        <v>365</v>
       </c>
       <c r="C194" s="3" t="s">
-        <v>352</v>
+        <v>366</v>
       </c>
       <c r="D194" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E194" s="3" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="F194" s="3">
         <v>4</v>
       </c>
       <c r="G194" s="3">
         <v>4</v>
       </c>
       <c r="H194" s="3" t="s">
-        <v>2240</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>2304</v>
+      </c>
+      <c r="I194" s="3" t="s">
+        <v>1052</v>
       </c>
       <c r="J194" s="3" t="s">
-        <v>842</v>
+        <v>683</v>
       </c>
       <c r="K194" s="3" t="s">
-        <v>2241</v>
+        <v>2305</v>
       </c>
       <c r="L194" s="3" t="s">
-        <v>575</v>
+        <v>1598</v>
       </c>
       <c r="M194" s="3" t="s">
-        <v>623</v>
+        <v>2306</v>
       </c>
       <c r="N194" s="3" t="s">
-        <v>1242</v>
+        <v>1053</v>
       </c>
       <c r="O194" s="3" t="s">
-        <v>1243</v>
+        <v>1497</v>
       </c>
       <c r="P194" s="3" t="s">
-        <v>2242</v>
+        <v>944</v>
       </c>
       <c r="Q194" s="3">
         <v>0</v>
       </c>
       <c r="R194" s="3" t="s">
-        <v>1132</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="195" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B195" s="3" t="s">
-        <v>102</v>
+        <v>440</v>
       </c>
       <c r="C195" s="3" t="s">
-        <v>103</v>
+        <v>441</v>
       </c>
       <c r="D195" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E195" s="3" t="s">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="F195" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G195" s="3">
         <v>4</v>
       </c>
       <c r="H195" s="3" t="s">
-        <v>2243</v>
+        <v>2307</v>
       </c>
       <c r="I195" s="3" t="s">
-        <v>1244</v>
+        <v>1055</v>
       </c>
       <c r="J195" s="3" t="s">
-        <v>1192</v>
+        <v>643</v>
       </c>
       <c r="K195" s="3" t="s">
-        <v>684</v>
+        <v>585</v>
       </c>
       <c r="L195" s="3" t="s">
-        <v>685</v>
+        <v>586</v>
       </c>
       <c r="M195" s="3" t="s">
-        <v>539</v>
+        <v>1382</v>
       </c>
       <c r="N195" s="3" t="s">
-        <v>1245</v>
+        <v>2308</v>
       </c>
       <c r="O195" s="3" t="s">
-        <v>2244</v>
+        <v>2309</v>
       </c>
       <c r="P195" s="3" t="s">
-        <v>2245</v>
+        <v>2310</v>
       </c>
       <c r="Q195" s="3">
         <v>0</v>
       </c>
       <c r="R195" s="3" t="s">
-        <v>985</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="196" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B196" s="3" t="s">
-        <v>240</v>
+        <v>204</v>
       </c>
       <c r="C196" s="3" t="s">
-        <v>241</v>
+        <v>205</v>
       </c>
       <c r="D196" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E196" s="3" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="F196" s="3">
         <v>4</v>
       </c>
       <c r="G196" s="3">
         <v>4</v>
       </c>
       <c r="H196" s="3" t="s">
-        <v>2246</v>
-[...2 lines deleted...]
-        <v>2247</v>
+        <v>2311</v>
+      </c>
+      <c r="I196" s="3">
+        <v>0</v>
       </c>
       <c r="J196" s="3" t="s">
-        <v>851</v>
+        <v>860</v>
       </c>
       <c r="K196" s="3" t="s">
-        <v>2248</v>
+        <v>2030</v>
       </c>
       <c r="L196" s="3" t="s">
-        <v>517</v>
+        <v>612</v>
       </c>
       <c r="M196" s="3" t="s">
-        <v>687</v>
+        <v>2312</v>
       </c>
       <c r="N196" s="3" t="s">
-        <v>1246</v>
+        <v>551</v>
       </c>
       <c r="O196" s="3" t="s">
-        <v>1247</v>
+        <v>1498</v>
       </c>
       <c r="P196" s="3" t="s">
-        <v>2249</v>
+        <v>2313</v>
       </c>
       <c r="Q196" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R196" s="3" t="s">
-        <v>1249</v>
+        <v>660</v>
       </c>
     </row>
     <row r="197" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B197" s="3" t="s">
-        <v>688</v>
+        <v>1499</v>
       </c>
       <c r="C197" s="3" t="s">
-        <v>689</v>
+        <v>1500</v>
       </c>
       <c r="D197" s="3" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="E197" s="3" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="F197" s="3">
         <v>3</v>
       </c>
       <c r="G197" s="3">
         <v>3</v>
       </c>
       <c r="H197" s="3" t="s">
-        <v>2250</v>
-[...2 lines deleted...]
-        <v>1250</v>
+        <v>2314</v>
+      </c>
+      <c r="I197" s="3">
+        <v>0</v>
       </c>
       <c r="J197" s="3" t="s">
-        <v>1891</v>
+        <v>2186</v>
       </c>
       <c r="K197" s="3" t="s">
-        <v>2251</v>
+        <v>1239</v>
       </c>
       <c r="L197" s="3" t="s">
-        <v>682</v>
+        <v>598</v>
       </c>
       <c r="M197" s="3" t="s">
-        <v>690</v>
+        <v>448</v>
       </c>
       <c r="N197" s="3" t="s">
-        <v>1251</v>
+        <v>1501</v>
       </c>
       <c r="O197" s="3" t="s">
-        <v>1866</v>
+        <v>1502</v>
       </c>
       <c r="P197" s="3" t="s">
-        <v>2252</v>
+        <v>2315</v>
       </c>
       <c r="Q197" s="3">
         <v>0</v>
       </c>
       <c r="R197" s="3" t="s">
-        <v>547</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="198" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B198" s="3" t="s">
-        <v>353</v>
+        <v>219</v>
       </c>
       <c r="C198" s="3" t="s">
-        <v>354</v>
+        <v>220</v>
       </c>
       <c r="D198" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E198" s="3" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="F198" s="3">
         <v>3</v>
       </c>
       <c r="G198" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H198" s="3" t="s">
-        <v>2253</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>2316</v>
+      </c>
+      <c r="I198" s="3" t="s">
+        <v>1057</v>
       </c>
       <c r="J198" s="3" t="s">
-        <v>1129</v>
+        <v>2317</v>
       </c>
       <c r="K198" s="3" t="s">
-        <v>772</v>
+        <v>2318</v>
       </c>
       <c r="L198" s="3" t="s">
-        <v>656</v>
+        <v>2319</v>
       </c>
       <c r="M198" s="3" t="s">
-        <v>2254</v>
+        <v>1301</v>
       </c>
       <c r="N198" s="3" t="s">
-        <v>1254</v>
+        <v>1058</v>
       </c>
       <c r="O198" s="3" t="s">
-        <v>1255</v>
+        <v>1397</v>
       </c>
       <c r="P198" s="3" t="s">
-        <v>2255</v>
+        <v>2320</v>
       </c>
       <c r="Q198" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R198" s="3" t="s">
-        <v>927</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="199" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B199" s="3" t="s">
-        <v>438</v>
+        <v>221</v>
       </c>
       <c r="C199" s="3" t="s">
-        <v>439</v>
+        <v>220</v>
       </c>
       <c r="D199" s="3" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="E199" s="3" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="F199" s="3">
         <v>3</v>
       </c>
       <c r="G199" s="3">
         <v>3</v>
       </c>
       <c r="H199" s="3" t="s">
-        <v>2256</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>2321</v>
+      </c>
+      <c r="I199" s="3" t="s">
+        <v>1060</v>
       </c>
       <c r="J199" s="3" t="s">
-        <v>590</v>
+        <v>528</v>
       </c>
       <c r="K199" s="3" t="s">
-        <v>2257</v>
+        <v>2318</v>
       </c>
       <c r="L199" s="3" t="s">
-        <v>1799</v>
+        <v>2319</v>
       </c>
       <c r="M199" s="3" t="s">
-        <v>1962</v>
+        <v>1505</v>
       </c>
       <c r="N199" s="3" t="s">
-        <v>1258</v>
+        <v>1058</v>
       </c>
       <c r="O199" s="3" t="s">
-        <v>2258</v>
+        <v>1506</v>
       </c>
       <c r="P199" s="3" t="s">
-        <v>2259</v>
+        <v>2320</v>
       </c>
       <c r="Q199" s="3">
         <v>0</v>
       </c>
       <c r="R199" s="3" t="s">
-        <v>1259</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="200" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B200" s="3" t="s">
-        <v>455</v>
+        <v>2322</v>
       </c>
       <c r="C200" s="3" t="s">
-        <v>456</v>
+        <v>2323</v>
       </c>
       <c r="D200" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E200" s="3" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="F200" s="3">
         <v>3</v>
       </c>
       <c r="G200" s="3">
         <v>3</v>
       </c>
       <c r="H200" s="3" t="s">
-        <v>2260</v>
+        <v>2324</v>
       </c>
       <c r="I200" s="3">
         <v>0</v>
       </c>
       <c r="J200" s="3" t="s">
-        <v>1527</v>
+        <v>2325</v>
       </c>
       <c r="K200" s="3" t="s">
-        <v>2261</v>
+        <v>561</v>
       </c>
       <c r="L200" s="3" t="s">
-        <v>985</v>
+        <v>827</v>
       </c>
       <c r="M200" s="3" t="s">
-        <v>1713</v>
+        <v>2326</v>
       </c>
       <c r="N200" s="3" t="s">
-        <v>1260</v>
+        <v>2327</v>
       </c>
       <c r="O200" s="3" t="s">
-        <v>2262</v>
+        <v>919</v>
       </c>
       <c r="P200" s="3" t="s">
-        <v>2263</v>
+        <v>2315</v>
       </c>
       <c r="Q200" s="3">
         <v>0</v>
       </c>
       <c r="R200" s="3" t="s">
-        <v>1261</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="201" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B201" s="3" t="s">
-        <v>2264</v>
+        <v>101</v>
       </c>
       <c r="C201" s="3" t="s">
-        <v>2265</v>
+        <v>102</v>
       </c>
       <c r="D201" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E201" s="3" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="F201" s="3">
         <v>4</v>
       </c>
       <c r="G201" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H201" s="3" t="s">
-        <v>2266</v>
+        <v>2328</v>
       </c>
       <c r="I201" s="3" t="s">
-        <v>2267</v>
+        <v>1064</v>
       </c>
       <c r="J201" s="3" t="s">
-        <v>502</v>
+        <v>2329</v>
       </c>
       <c r="K201" s="3" t="s">
-        <v>738</v>
+        <v>597</v>
       </c>
       <c r="L201" s="3" t="s">
-        <v>2268</v>
+        <v>1590</v>
       </c>
       <c r="M201" s="3" t="s">
-        <v>1045</v>
+        <v>1508</v>
       </c>
       <c r="N201" s="3" t="s">
-        <v>2269</v>
+        <v>1065</v>
       </c>
       <c r="O201" s="3" t="s">
-        <v>2270</v>
+        <v>1509</v>
       </c>
       <c r="P201" s="3" t="s">
-        <v>2271</v>
+        <v>2330</v>
       </c>
       <c r="Q201" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R201" s="3" t="s">
-        <v>557</v>
+        <v>496</v>
       </c>
     </row>
     <row r="202" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B202" s="3" t="s">
-        <v>242</v>
+        <v>423</v>
       </c>
       <c r="C202" s="3" t="s">
-        <v>243</v>
+        <v>424</v>
       </c>
       <c r="D202" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E202" s="3" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="F202" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G202" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H202" s="3" t="s">
-        <v>2272</v>
-[...2 lines deleted...]
-        <v>1262</v>
+        <v>2331</v>
+      </c>
+      <c r="I202" s="3">
+        <v>0</v>
       </c>
       <c r="J202" s="3" t="s">
-        <v>951</v>
+        <v>467</v>
       </c>
       <c r="K202" s="3" t="s">
-        <v>1342</v>
+        <v>2332</v>
       </c>
       <c r="L202" s="3" t="s">
-        <v>900</v>
+        <v>2333</v>
       </c>
       <c r="M202" s="3" t="s">
-        <v>698</v>
+        <v>1261</v>
       </c>
       <c r="N202" s="3" t="s">
-        <v>945</v>
+        <v>1066</v>
       </c>
       <c r="O202" s="3" t="s">
-        <v>1263</v>
+        <v>1510</v>
       </c>
       <c r="P202" s="3" t="s">
-        <v>2273</v>
+        <v>1423</v>
       </c>
       <c r="Q202" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R202" s="3" t="s">
-        <v>531</v>
+        <v>492</v>
       </c>
     </row>
     <row r="203" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B203" s="3" t="s">
-        <v>104</v>
+        <v>1512</v>
       </c>
       <c r="C203" s="3" t="s">
-        <v>101</v>
+        <v>1513</v>
       </c>
       <c r="D203" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E203" s="3" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="F203" s="3">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G203" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H203" s="3" t="s">
-        <v>2274</v>
+        <v>2334</v>
       </c>
       <c r="I203" s="3">
         <v>0</v>
       </c>
       <c r="J203" s="3" t="s">
-        <v>826</v>
+        <v>806</v>
       </c>
       <c r="K203" s="3" t="s">
-        <v>504</v>
+        <v>2335</v>
       </c>
       <c r="L203" s="3" t="s">
-        <v>682</v>
+        <v>1923</v>
       </c>
       <c r="M203" s="3" t="s">
-        <v>683</v>
+        <v>1514</v>
       </c>
       <c r="N203" s="3" t="s">
-        <v>1240</v>
+        <v>1515</v>
       </c>
       <c r="O203" s="3" t="s">
-        <v>2275</v>
+        <v>1516</v>
       </c>
       <c r="P203" s="3" t="s">
-        <v>2239</v>
+        <v>2336</v>
       </c>
       <c r="Q203" s="3">
         <v>0</v>
       </c>
       <c r="R203" s="3" t="s">
-        <v>1241</v>
+        <v>754</v>
       </c>
     </row>
     <row r="204" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B204" s="3" t="s">
-        <v>316</v>
+        <v>103</v>
       </c>
       <c r="C204" s="3" t="s">
-        <v>317</v>
+        <v>104</v>
       </c>
       <c r="D204" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E204" s="3" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="F204" s="3">
         <v>4</v>
       </c>
       <c r="G204" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H204" s="3" t="s">
-        <v>2276</v>
-[...2 lines deleted...]
-        <v>1264</v>
+        <v>2337</v>
+      </c>
+      <c r="I204" s="3">
+        <v>0</v>
       </c>
       <c r="J204" s="3" t="s">
-        <v>2277</v>
+        <v>823</v>
       </c>
       <c r="K204" s="3" t="s">
-        <v>2278</v>
+        <v>1059</v>
       </c>
       <c r="L204" s="3" t="s">
-        <v>2279</v>
+        <v>1560</v>
       </c>
       <c r="M204" s="3" t="s">
-        <v>2280</v>
+        <v>2338</v>
       </c>
       <c r="N204" s="3" t="s">
-        <v>1265</v>
+        <v>571</v>
       </c>
       <c r="O204" s="3" t="s">
-        <v>2281</v>
+        <v>1518</v>
       </c>
       <c r="P204" s="3" t="s">
-        <v>2282</v>
+        <v>603</v>
       </c>
       <c r="Q204" s="3">
         <v>0</v>
       </c>
       <c r="R204" s="3" t="s">
-        <v>951</v>
+        <v>742</v>
       </c>
     </row>
     <row r="205" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B205" s="3" t="s">
-        <v>699</v>
+        <v>105</v>
       </c>
       <c r="C205" s="3" t="s">
-        <v>700</v>
+        <v>106</v>
       </c>
       <c r="D205" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E205" s="3" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="F205" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G205" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H205" s="3" t="s">
-        <v>2283</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>2339</v>
+      </c>
+      <c r="I205" s="3" t="s">
+        <v>2340</v>
       </c>
       <c r="J205" s="3" t="s">
-        <v>2284</v>
+        <v>1061</v>
       </c>
       <c r="K205" s="3" t="s">
-        <v>903</v>
+        <v>591</v>
       </c>
       <c r="L205" s="3" t="s">
-        <v>1608</v>
+        <v>592</v>
       </c>
       <c r="M205" s="3" t="s">
-        <v>1283</v>
+        <v>589</v>
       </c>
       <c r="N205" s="3" t="s">
-        <v>1266</v>
+        <v>2341</v>
       </c>
       <c r="O205" s="3" t="s">
-        <v>2285</v>
+        <v>2342</v>
       </c>
       <c r="P205" s="3" t="s">
-        <v>2286</v>
+        <v>2343</v>
       </c>
       <c r="Q205" s="3">
         <v>0</v>
       </c>
       <c r="R205" s="3" t="s">
-        <v>1267</v>
+        <v>558</v>
       </c>
     </row>
     <row r="206" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B206" s="3" t="s">
-        <v>2287</v>
+        <v>1520</v>
       </c>
       <c r="C206" s="3" t="s">
-        <v>2288</v>
+        <v>1521</v>
       </c>
       <c r="D206" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E206" s="3" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="F206" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G206" s="3">
         <v>3</v>
       </c>
       <c r="H206" s="3" t="s">
-        <v>2289</v>
+        <v>2344</v>
       </c>
       <c r="I206" s="3" t="s">
-        <v>2290</v>
+        <v>1522</v>
       </c>
       <c r="J206" s="3" t="s">
-        <v>2173</v>
+        <v>829</v>
       </c>
       <c r="K206" s="3" t="s">
-        <v>2291</v>
+        <v>452</v>
       </c>
       <c r="L206" s="3" t="s">
-        <v>2292</v>
+        <v>1126</v>
       </c>
       <c r="M206" s="3" t="s">
-        <v>1691</v>
+        <v>2345</v>
       </c>
       <c r="N206" s="3" t="s">
-        <v>2293</v>
+        <v>1524</v>
       </c>
       <c r="O206" s="3" t="s">
-        <v>2294</v>
+        <v>1525</v>
       </c>
       <c r="P206" s="3" t="s">
-        <v>2295</v>
+        <v>2346</v>
       </c>
       <c r="Q206" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R206" s="3" t="s">
-        <v>2296</v>
+        <v>969</v>
       </c>
     </row>
     <row r="207" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B207" s="3" t="s">
-        <v>380</v>
+        <v>1526</v>
       </c>
       <c r="C207" s="3" t="s">
-        <v>381</v>
+        <v>1527</v>
       </c>
       <c r="D207" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E207" s="3" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F207" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G207" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H207" s="3" t="s">
-        <v>2297</v>
-[...2 lines deleted...]
-        <v>1268</v>
+        <v>2347</v>
+      </c>
+      <c r="I207" s="3">
+        <v>0</v>
       </c>
       <c r="J207" s="3" t="s">
-        <v>2298</v>
+        <v>896</v>
       </c>
       <c r="K207" s="3" t="s">
-        <v>2299</v>
+        <v>1209</v>
       </c>
       <c r="L207" s="3" t="s">
-        <v>744</v>
+        <v>1733</v>
       </c>
       <c r="M207" s="3" t="s">
-        <v>704</v>
+        <v>1528</v>
       </c>
       <c r="N207" s="3" t="s">
-        <v>1269</v>
+        <v>1529</v>
       </c>
       <c r="O207" s="3" t="s">
-        <v>2300</v>
+        <v>1530</v>
       </c>
       <c r="P207" s="3" t="s">
-        <v>2301</v>
+        <v>2348</v>
       </c>
       <c r="Q207" s="3">
         <v>0</v>
       </c>
       <c r="R207" s="3" t="s">
-        <v>1270</v>
+        <v>1493</v>
       </c>
     </row>
     <row r="208" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B208" s="3" t="s">
-        <v>457</v>
+        <v>2349</v>
       </c>
       <c r="C208" s="3" t="s">
-        <v>458</v>
+        <v>2350</v>
       </c>
       <c r="D208" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E208" s="3" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="F208" s="3">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G208" s="3">
         <v>4</v>
       </c>
       <c r="H208" s="3" t="s">
-        <v>2302</v>
+        <v>2351</v>
       </c>
       <c r="I208" s="3" t="s">
-        <v>1271</v>
+        <v>2352</v>
       </c>
       <c r="J208" s="3" t="s">
-        <v>2224</v>
+        <v>2353</v>
       </c>
       <c r="K208" s="3" t="s">
-        <v>705</v>
+        <v>860</v>
       </c>
       <c r="L208" s="3" t="s">
-        <v>706</v>
+        <v>550</v>
       </c>
       <c r="M208" s="3" t="s">
-        <v>1955</v>
+        <v>1430</v>
       </c>
       <c r="N208" s="3" t="s">
-        <v>1272</v>
+        <v>2354</v>
       </c>
       <c r="O208" s="3" t="s">
-        <v>1273</v>
+        <v>803</v>
       </c>
       <c r="P208" s="3" t="s">
-        <v>2303</v>
+        <v>2355</v>
       </c>
       <c r="Q208" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R208" s="3" t="s">
-        <v>1274</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="209" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B209" s="3" t="s">
-        <v>212</v>
+        <v>425</v>
       </c>
       <c r="C209" s="3" t="s">
-        <v>213</v>
+        <v>426</v>
       </c>
       <c r="D209" s="3" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="E209" s="3" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="F209" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G209" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H209" s="3" t="s">
-        <v>2304</v>
+        <v>2286</v>
       </c>
       <c r="I209" s="3">
         <v>0</v>
       </c>
       <c r="J209" s="3" t="s">
-        <v>1414</v>
+        <v>2125</v>
       </c>
       <c r="K209" s="3" t="s">
-        <v>692</v>
+        <v>2356</v>
       </c>
       <c r="L209" s="3" t="s">
-        <v>1692</v>
+        <v>1547</v>
       </c>
       <c r="M209" s="3" t="s">
-        <v>541</v>
+        <v>2357</v>
       </c>
       <c r="N209" s="3" t="s">
-        <v>641</v>
+        <v>1068</v>
       </c>
       <c r="O209" s="3" t="s">
-        <v>2305</v>
+        <v>1531</v>
       </c>
       <c r="P209" s="3" t="s">
-        <v>871</v>
+        <v>2358</v>
       </c>
       <c r="Q209" s="3">
         <v>0</v>
       </c>
       <c r="R209" s="3" t="s">
-        <v>820</v>
+        <v>447</v>
       </c>
     </row>
     <row r="210" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B210" s="3" t="s">
-        <v>2306</v>
+        <v>2359</v>
       </c>
       <c r="C210" s="3" t="s">
-        <v>2307</v>
+        <v>2360</v>
       </c>
       <c r="D210" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E210" s="3" t="s">
         <v>16</v>
       </c>
       <c r="F210" s="3">
         <v>3</v>
       </c>
       <c r="G210" s="3">
         <v>3</v>
       </c>
-      <c r="H210" s="3">
-        <v>52</v>
+      <c r="H210" s="3" t="s">
+        <v>1321</v>
       </c>
       <c r="I210" s="3">
         <v>0</v>
       </c>
       <c r="J210" s="3" t="s">
-        <v>825</v>
+        <v>1280</v>
       </c>
       <c r="K210" s="3" t="s">
-        <v>1860</v>
+        <v>2361</v>
       </c>
       <c r="L210" s="3" t="s">
-        <v>601</v>
+        <v>672</v>
       </c>
       <c r="M210" s="3" t="s">
-        <v>468</v>
+        <v>1852</v>
       </c>
       <c r="N210" s="3" t="s">
-        <v>2308</v>
+        <v>2362</v>
       </c>
       <c r="O210" s="3" t="s">
-        <v>2309</v>
+        <v>2363</v>
       </c>
       <c r="P210" s="3" t="s">
-        <v>2310</v>
+        <v>2364</v>
       </c>
       <c r="Q210" s="3">
         <v>0</v>
       </c>
       <c r="R210" s="3" t="s">
-        <v>1241</v>
+        <v>1759</v>
       </c>
     </row>
     <row r="211" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B211" s="3" t="s">
-        <v>227</v>
+        <v>163</v>
       </c>
       <c r="C211" s="3" t="s">
-        <v>228</v>
+        <v>164</v>
       </c>
       <c r="D211" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E211" s="3" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="F211" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G211" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H211" s="3" t="s">
-        <v>2311</v>
+        <v>2365</v>
       </c>
       <c r="I211" s="3" t="s">
-        <v>1275</v>
+        <v>1532</v>
       </c>
       <c r="J211" s="3" t="s">
-        <v>2013</v>
+        <v>2366</v>
       </c>
       <c r="K211" s="3" t="s">
-        <v>2312</v>
+        <v>2367</v>
       </c>
       <c r="L211" s="3" t="s">
-        <v>1508</v>
+        <v>666</v>
       </c>
       <c r="M211" s="3" t="s">
-        <v>1713</v>
+        <v>2368</v>
       </c>
       <c r="N211" s="3" t="s">
-        <v>1276</v>
+        <v>1070</v>
       </c>
       <c r="O211" s="3" t="s">
-        <v>1995</v>
+        <v>1071</v>
       </c>
       <c r="P211" s="3" t="s">
-        <v>2313</v>
+        <v>2369</v>
       </c>
       <c r="Q211" s="3">
         <v>1</v>
       </c>
       <c r="R211" s="3" t="s">
-        <v>1277</v>
+        <v>722</v>
       </c>
     </row>
     <row r="212" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B212" s="3" t="s">
-        <v>229</v>
+        <v>1534</v>
       </c>
       <c r="C212" s="3" t="s">
-        <v>228</v>
+        <v>1535</v>
       </c>
       <c r="D212" s="3" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="E212" s="3" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="F212" s="3">
         <v>3</v>
       </c>
       <c r="G212" s="3">
         <v>3</v>
       </c>
       <c r="H212" s="3" t="s">
-        <v>2314</v>
-[...2 lines deleted...]
-        <v>1278</v>
+        <v>2370</v>
+      </c>
+      <c r="I212" s="3">
+        <v>0</v>
       </c>
       <c r="J212" s="3" t="s">
-        <v>1514</v>
+        <v>2371</v>
       </c>
       <c r="K212" s="3" t="s">
-        <v>2312</v>
+        <v>2372</v>
       </c>
       <c r="L212" s="3" t="s">
-        <v>1508</v>
+        <v>2373</v>
       </c>
       <c r="M212" s="3" t="s">
-        <v>2315</v>
+        <v>1536</v>
       </c>
       <c r="N212" s="3" t="s">
-        <v>1276</v>
+        <v>1537</v>
       </c>
       <c r="O212" s="3" t="s">
-        <v>2316</v>
+        <v>1538</v>
       </c>
       <c r="P212" s="3" t="s">
-        <v>2313</v>
+        <v>2374</v>
       </c>
       <c r="Q212" s="3">
         <v>0</v>
       </c>
       <c r="R212" s="3" t="s">
-        <v>1277</v>
+        <v>1539</v>
       </c>
     </row>
     <row r="213" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B213" s="3" t="s">
-        <v>459</v>
+        <v>165</v>
       </c>
       <c r="C213" s="3" t="s">
-        <v>460</v>
+        <v>166</v>
       </c>
       <c r="D213" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E213" s="3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F213" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G213" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H213" s="3" t="s">
-        <v>2317</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>2375</v>
+      </c>
+      <c r="I213" s="3" t="s">
+        <v>1540</v>
       </c>
       <c r="J213" s="3" t="s">
-        <v>514</v>
+        <v>1473</v>
       </c>
       <c r="K213" s="3" t="s">
-        <v>712</v>
+        <v>2376</v>
       </c>
       <c r="L213" s="3" t="s">
-        <v>713</v>
+        <v>1674</v>
       </c>
       <c r="M213" s="3" t="s">
-        <v>2318</v>
+        <v>2377</v>
       </c>
       <c r="N213" s="3" t="s">
-        <v>1049</v>
+        <v>1072</v>
       </c>
       <c r="O213" s="3" t="s">
-        <v>1281</v>
+        <v>1073</v>
       </c>
       <c r="P213" s="3" t="s">
-        <v>1282</v>
+        <v>2378</v>
       </c>
       <c r="Q213" s="3">
         <v>0</v>
       </c>
       <c r="R213" s="3" t="s">
-        <v>1283</v>
+        <v>808</v>
       </c>
     </row>
     <row r="214" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B214" s="3" t="s">
-        <v>105</v>
+        <v>222</v>
       </c>
       <c r="C214" s="3" t="s">
-        <v>106</v>
+        <v>223</v>
       </c>
       <c r="D214" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E214" s="3" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="F214" s="3">
         <v>4</v>
       </c>
       <c r="G214" s="3">
         <v>4</v>
       </c>
       <c r="H214" s="3" t="s">
-        <v>1118</v>
-[...2 lines deleted...]
-        <v>1284</v>
+        <v>2379</v>
+      </c>
+      <c r="I214" s="3">
+        <v>0</v>
       </c>
       <c r="J214" s="3" t="s">
-        <v>2319</v>
+        <v>887</v>
       </c>
       <c r="K214" s="3" t="s">
-        <v>1210</v>
+        <v>2380</v>
       </c>
       <c r="L214" s="3" t="s">
-        <v>1522</v>
+        <v>1293</v>
       </c>
       <c r="M214" s="3" t="s">
-        <v>2320</v>
+        <v>560</v>
       </c>
       <c r="N214" s="3" t="s">
-        <v>1285</v>
+        <v>453</v>
       </c>
       <c r="O214" s="3" t="s">
-        <v>2321</v>
+        <v>462</v>
       </c>
       <c r="P214" s="3" t="s">
-        <v>2322</v>
+        <v>2381</v>
       </c>
       <c r="Q214" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R214" s="3" t="s">
-        <v>548</v>
+        <v>967</v>
       </c>
     </row>
     <row r="215" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B215" s="3" t="s">
-        <v>440</v>
+        <v>308</v>
       </c>
       <c r="C215" s="3" t="s">
-        <v>441</v>
+        <v>309</v>
       </c>
       <c r="D215" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E215" s="3" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="F215" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G215" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H215" s="3" t="s">
-        <v>2323</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>2382</v>
+      </c>
+      <c r="I215" s="3" t="s">
+        <v>1075</v>
       </c>
       <c r="J215" s="3" t="s">
-        <v>644</v>
+        <v>518</v>
       </c>
       <c r="K215" s="3" t="s">
-        <v>2324</v>
+        <v>590</v>
       </c>
       <c r="L215" s="3" t="s">
-        <v>638</v>
+        <v>2383</v>
       </c>
       <c r="M215" s="3" t="s">
-        <v>1615</v>
+        <v>1542</v>
       </c>
       <c r="N215" s="3" t="s">
-        <v>1286</v>
+        <v>1076</v>
       </c>
       <c r="O215" s="3" t="s">
-        <v>2325</v>
+        <v>1543</v>
       </c>
       <c r="P215" s="3" t="s">
-        <v>2326</v>
+        <v>2384</v>
       </c>
       <c r="Q215" s="3">
         <v>0</v>
       </c>
       <c r="R215" s="3" t="s">
-        <v>543</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="216" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B216" s="3" t="s">
-        <v>2327</v>
+        <v>107</v>
       </c>
       <c r="C216" s="3" t="s">
-        <v>2328</v>
+        <v>108</v>
       </c>
       <c r="D216" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E216" s="3" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="F216" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G216" s="3">
         <v>3</v>
       </c>
       <c r="H216" s="3" t="s">
-        <v>2329</v>
+        <v>2385</v>
       </c>
       <c r="I216" s="3">
         <v>0</v>
       </c>
       <c r="J216" s="3" t="s">
-        <v>2073</v>
+        <v>707</v>
       </c>
       <c r="K216" s="3" t="s">
-        <v>2330</v>
+        <v>2386</v>
       </c>
       <c r="L216" s="3" t="s">
-        <v>2331</v>
+        <v>2387</v>
       </c>
       <c r="M216" s="3" t="s">
-        <v>2332</v>
+        <v>494</v>
       </c>
       <c r="N216" s="3" t="s">
-        <v>2333</v>
+        <v>1078</v>
       </c>
       <c r="O216" s="3" t="s">
-        <v>2334</v>
+        <v>1544</v>
       </c>
       <c r="P216" s="3" t="s">
-        <v>863</v>
+        <v>2388</v>
       </c>
       <c r="Q216" s="3">
         <v>0</v>
       </c>
       <c r="R216" s="3" t="s">
-        <v>927</v>
+        <v>466</v>
       </c>
     </row>
     <row r="217" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B217" s="3" t="s">
-        <v>107</v>
+        <v>144</v>
       </c>
       <c r="C217" s="3" t="s">
-        <v>108</v>
+        <v>145</v>
       </c>
       <c r="D217" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E217" s="3" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="F217" s="3">
         <v>4</v>
       </c>
       <c r="G217" s="3">
         <v>4</v>
       </c>
       <c r="H217" s="3" t="s">
-        <v>2335</v>
+        <v>2389</v>
       </c>
       <c r="I217" s="3">
         <v>0</v>
       </c>
       <c r="J217" s="3" t="s">
-        <v>1088</v>
+        <v>660</v>
       </c>
       <c r="K217" s="3" t="s">
-        <v>2336</v>
+        <v>2390</v>
       </c>
       <c r="L217" s="3" t="s">
-        <v>666</v>
+        <v>1760</v>
       </c>
       <c r="M217" s="3" t="s">
-        <v>716</v>
+        <v>1545</v>
       </c>
       <c r="N217" s="3" t="s">
-        <v>673</v>
+        <v>1079</v>
       </c>
       <c r="O217" s="3" t="s">
-        <v>2337</v>
+        <v>1546</v>
       </c>
       <c r="P217" s="3" t="s">
-        <v>2338</v>
+        <v>2391</v>
       </c>
       <c r="Q217" s="3">
         <v>0</v>
       </c>
       <c r="R217" s="3" t="s">
-        <v>912</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="218" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B218" s="3" t="s">
-        <v>109</v>
+        <v>242</v>
       </c>
       <c r="C218" s="3" t="s">
-        <v>110</v>
+        <v>243</v>
       </c>
       <c r="D218" s="3" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="E218" s="3" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="F218" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G218" s="3">
         <v>4</v>
       </c>
       <c r="H218" s="3" t="s">
-        <v>2339</v>
-[...2 lines deleted...]
-        <v>1288</v>
+        <v>2392</v>
+      </c>
+      <c r="I218" s="3">
+        <v>0</v>
       </c>
       <c r="J218" s="3" t="s">
-        <v>2340</v>
+        <v>1749</v>
       </c>
       <c r="K218" s="3" t="s">
-        <v>718</v>
+        <v>2393</v>
       </c>
       <c r="L218" s="3" t="s">
-        <v>719</v>
+        <v>2394</v>
       </c>
       <c r="M218" s="3" t="s">
-        <v>534</v>
+        <v>1548</v>
       </c>
       <c r="N218" s="3" t="s">
-        <v>1289</v>
+        <v>1081</v>
       </c>
       <c r="O218" s="3" t="s">
-        <v>1290</v>
+        <v>1082</v>
       </c>
       <c r="P218" s="3" t="s">
-        <v>2341</v>
+        <v>2395</v>
       </c>
       <c r="Q218" s="3">
         <v>0</v>
       </c>
       <c r="R218" s="3" t="s">
-        <v>655</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="219" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B219" s="3" t="s">
-        <v>2342</v>
+        <v>310</v>
       </c>
       <c r="C219" s="3" t="s">
-        <v>2343</v>
+        <v>311</v>
       </c>
       <c r="D219" s="3" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="E219" s="3" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="F219" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G219" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H219" s="3" t="s">
-        <v>2344</v>
+        <v>854</v>
       </c>
       <c r="I219" s="3" t="s">
-        <v>2345</v>
+        <v>1084</v>
       </c>
       <c r="J219" s="3" t="s">
-        <v>985</v>
+        <v>581</v>
       </c>
       <c r="K219" s="3" t="s">
-        <v>2346</v>
+        <v>2396</v>
       </c>
       <c r="L219" s="3" t="s">
-        <v>609</v>
+        <v>2397</v>
       </c>
       <c r="M219" s="3" t="s">
-        <v>747</v>
+        <v>1959</v>
       </c>
       <c r="N219" s="3" t="s">
-        <v>2347</v>
+        <v>1085</v>
       </c>
       <c r="O219" s="3" t="s">
-        <v>2348</v>
+        <v>1549</v>
       </c>
       <c r="P219" s="3" t="s">
-        <v>2349</v>
+        <v>2398</v>
       </c>
       <c r="Q219" s="3">
         <v>0</v>
       </c>
       <c r="R219" s="3" t="s">
-        <v>1174</v>
+        <v>649</v>
       </c>
     </row>
     <row r="220" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B220" s="3" t="s">
-        <v>2350</v>
+        <v>2399</v>
       </c>
       <c r="C220" s="3" t="s">
-        <v>2351</v>
+        <v>2400</v>
       </c>
       <c r="D220" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E220" s="3" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="F220" s="3">
         <v>3</v>
       </c>
       <c r="G220" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H220" s="3" t="s">
-        <v>2352</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>2401</v>
+      </c>
+      <c r="I220" s="3" t="s">
+        <v>2402</v>
       </c>
       <c r="J220" s="3" t="s">
-        <v>1906</v>
+        <v>465</v>
       </c>
       <c r="K220" s="3" t="s">
-        <v>599</v>
+        <v>1194</v>
       </c>
       <c r="L220" s="3" t="s">
-        <v>634</v>
+        <v>1000</v>
       </c>
       <c r="M220" s="3" t="s">
-        <v>2353</v>
+        <v>2403</v>
       </c>
       <c r="N220" s="3" t="s">
-        <v>2354</v>
+        <v>2404</v>
       </c>
       <c r="O220" s="3" t="s">
-        <v>2355</v>
+        <v>2405</v>
       </c>
       <c r="P220" s="3" t="s">
-        <v>2356</v>
+        <v>2406</v>
       </c>
       <c r="Q220" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R220" s="3" t="s">
-        <v>2291</v>
+        <v>665</v>
       </c>
     </row>
     <row r="221" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B221" s="3" t="s">
-        <v>442</v>
+        <v>427</v>
       </c>
       <c r="C221" s="3" t="s">
-        <v>443</v>
+        <v>428</v>
       </c>
       <c r="D221" s="3" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="E221" s="3" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="F221" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G221" s="3">
         <v>3</v>
       </c>
       <c r="H221" s="3" t="s">
-        <v>2357</v>
+        <v>2407</v>
       </c>
       <c r="I221" s="3">
         <v>0</v>
       </c>
       <c r="J221" s="3" t="s">
-        <v>521</v>
+        <v>828</v>
       </c>
       <c r="K221" s="3" t="s">
-        <v>739</v>
+        <v>2408</v>
       </c>
       <c r="L221" s="3" t="s">
-        <v>2089</v>
+        <v>513</v>
       </c>
       <c r="M221" s="3" t="s">
-        <v>723</v>
+        <v>456</v>
       </c>
       <c r="N221" s="3" t="s">
-        <v>1292</v>
+        <v>744</v>
       </c>
       <c r="O221" s="3" t="s">
-        <v>2358</v>
+        <v>1086</v>
       </c>
       <c r="P221" s="3" t="s">
-        <v>2359</v>
+        <v>2409</v>
       </c>
       <c r="Q221" s="3">
         <v>0</v>
       </c>
       <c r="R221" s="3" t="s">
-        <v>467</v>
+        <v>839</v>
       </c>
     </row>
     <row r="222" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B222" s="3" t="s">
-        <v>171</v>
+        <v>1550</v>
       </c>
       <c r="C222" s="3" t="s">
-        <v>172</v>
+        <v>1551</v>
       </c>
       <c r="D222" s="3" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="E222" s="3" t="s">
-        <v>38</v>
+        <v>20</v>
       </c>
       <c r="F222" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G222" s="3">
         <v>4</v>
       </c>
       <c r="H222" s="3" t="s">
-        <v>954</v>
+        <v>2410</v>
       </c>
       <c r="I222" s="3" t="s">
-        <v>2360</v>
+        <v>1552</v>
       </c>
       <c r="J222" s="3" t="s">
-        <v>655</v>
+        <v>957</v>
       </c>
       <c r="K222" s="3" t="s">
-        <v>2072</v>
+        <v>1328</v>
       </c>
       <c r="L222" s="3" t="s">
-        <v>1064</v>
+        <v>2411</v>
       </c>
       <c r="M222" s="3" t="s">
-        <v>2361</v>
+        <v>510</v>
       </c>
       <c r="N222" s="3" t="s">
-        <v>1294</v>
+        <v>1553</v>
       </c>
       <c r="O222" s="3" t="s">
-        <v>1295</v>
+        <v>1554</v>
       </c>
       <c r="P222" s="3" t="s">
-        <v>2362</v>
+        <v>2412</v>
       </c>
       <c r="Q222" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R222" s="3" t="s">
-        <v>890</v>
+        <v>965</v>
       </c>
     </row>
     <row r="223" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B223" s="3" t="s">
-        <v>2363</v>
+        <v>1555</v>
       </c>
       <c r="C223" s="3" t="s">
-        <v>2364</v>
+        <v>1556</v>
       </c>
       <c r="D223" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E223" s="3" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="F223" s="3">
         <v>3</v>
       </c>
       <c r="G223" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H223" s="3" t="s">
-        <v>2365</v>
+        <v>2413</v>
       </c>
       <c r="I223" s="3">
         <v>0</v>
       </c>
       <c r="J223" s="3" t="s">
-        <v>2366</v>
+        <v>616</v>
       </c>
       <c r="K223" s="3" t="s">
-        <v>2367</v>
+        <v>1907</v>
       </c>
       <c r="L223" s="3" t="s">
-        <v>2368</v>
+        <v>2414</v>
       </c>
       <c r="M223" s="3" t="s">
-        <v>2369</v>
+        <v>1132</v>
       </c>
       <c r="N223" s="3" t="s">
-        <v>2370</v>
+        <v>1558</v>
       </c>
       <c r="O223" s="3" t="s">
-        <v>2371</v>
+        <v>1559</v>
       </c>
       <c r="P223" s="3" t="s">
-        <v>2372</v>
+        <v>2415</v>
       </c>
       <c r="Q223" s="3">
         <v>0</v>
       </c>
       <c r="R223" s="3" t="s">
-        <v>2373</v>
+        <v>753</v>
       </c>
     </row>
     <row r="224" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B224" s="3" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="C224" s="3" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="D224" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E224" s="3" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="F224" s="3">
         <v>4</v>
       </c>
       <c r="G224" s="3">
         <v>4</v>
       </c>
       <c r="H224" s="3" t="s">
-        <v>2374</v>
-[...2 lines deleted...]
-        <v>2375</v>
+        <v>2416</v>
+      </c>
+      <c r="I224" s="3">
+        <v>0</v>
       </c>
       <c r="J224" s="3" t="s">
-        <v>829</v>
+        <v>500</v>
       </c>
       <c r="K224" s="3" t="s">
-        <v>2261</v>
+        <v>2417</v>
       </c>
       <c r="L224" s="3" t="s">
-        <v>784</v>
+        <v>2418</v>
       </c>
       <c r="M224" s="3" t="s">
-        <v>2376</v>
+        <v>1561</v>
       </c>
       <c r="N224" s="3" t="s">
-        <v>1296</v>
+        <v>1087</v>
       </c>
       <c r="O224" s="3" t="s">
-        <v>1297</v>
+        <v>1088</v>
       </c>
       <c r="P224" s="3" t="s">
-        <v>2042</v>
+        <v>2419</v>
       </c>
       <c r="Q224" s="3">
         <v>0</v>
       </c>
       <c r="R224" s="3" t="s">
-        <v>985</v>
+        <v>459</v>
       </c>
     </row>
     <row r="225" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B225" s="3" t="s">
-        <v>230</v>
+        <v>206</v>
       </c>
       <c r="C225" s="3" t="s">
-        <v>231</v>
+        <v>207</v>
       </c>
       <c r="D225" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E225" s="3" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="F225" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G225" s="3">
         <v>4</v>
       </c>
       <c r="H225" s="3" t="s">
-        <v>2377</v>
+        <v>2420</v>
       </c>
       <c r="I225" s="3">
         <v>0</v>
       </c>
       <c r="J225" s="3" t="s">
-        <v>882</v>
+        <v>717</v>
       </c>
       <c r="K225" s="3" t="s">
-        <v>2378</v>
+        <v>2421</v>
       </c>
       <c r="L225" s="3" t="s">
-        <v>532</v>
+        <v>2422</v>
       </c>
       <c r="M225" s="3" t="s">
-        <v>657</v>
+        <v>460</v>
       </c>
       <c r="N225" s="3" t="s">
-        <v>475</v>
+        <v>1089</v>
       </c>
       <c r="O225" s="3" t="s">
-        <v>492</v>
+        <v>1563</v>
       </c>
       <c r="P225" s="3" t="s">
-        <v>2379</v>
+        <v>1903</v>
       </c>
       <c r="Q225" s="3">
         <v>0</v>
       </c>
       <c r="R225" s="3" t="s">
-        <v>1172</v>
+        <v>897</v>
       </c>
     </row>
     <row r="226" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B226" s="3" t="s">
-        <v>318</v>
+        <v>367</v>
       </c>
       <c r="C226" s="3" t="s">
-        <v>319</v>
+        <v>368</v>
       </c>
       <c r="D226" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E226" s="3" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="F226" s="3">
         <v>4</v>
       </c>
       <c r="G226" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H226" s="3" t="s">
-        <v>2380</v>
+        <v>2423</v>
       </c>
       <c r="I226" s="3" t="s">
-        <v>1299</v>
+        <v>1090</v>
       </c>
       <c r="J226" s="3" t="s">
-        <v>1302</v>
+        <v>813</v>
       </c>
       <c r="K226" s="3" t="s">
-        <v>2381</v>
+        <v>2424</v>
       </c>
       <c r="L226" s="3" t="s">
-        <v>2382</v>
+        <v>2425</v>
       </c>
       <c r="M226" s="3" t="s">
-        <v>2383</v>
+        <v>2426</v>
       </c>
       <c r="N226" s="3" t="s">
-        <v>1301</v>
+        <v>606</v>
       </c>
       <c r="O226" s="3" t="s">
-        <v>2384</v>
+        <v>1363</v>
       </c>
       <c r="P226" s="3" t="s">
-        <v>2385</v>
+        <v>1909</v>
       </c>
       <c r="Q226" s="3">
         <v>0</v>
       </c>
       <c r="R226" s="3" t="s">
-        <v>1302</v>
+        <v>967</v>
       </c>
     </row>
     <row r="227" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B227" s="3" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="C227" s="3" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="D227" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E227" s="3" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="F227" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G227" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H227" s="3" t="s">
-        <v>2386</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>2427</v>
+      </c>
+      <c r="I227" s="3" t="s">
+        <v>1091</v>
       </c>
       <c r="J227" s="3" t="s">
-        <v>2387</v>
+        <v>2428</v>
       </c>
       <c r="K227" s="3" t="s">
-        <v>1638</v>
+        <v>573</v>
       </c>
       <c r="L227" s="3" t="s">
-        <v>681</v>
+        <v>1204</v>
       </c>
       <c r="M227" s="3" t="s">
-        <v>545</v>
+        <v>1222</v>
       </c>
       <c r="N227" s="3" t="s">
-        <v>1303</v>
+        <v>1093</v>
       </c>
       <c r="O227" s="3" t="s">
-        <v>2388</v>
+        <v>1094</v>
       </c>
       <c r="P227" s="3" t="s">
-        <v>2389</v>
+        <v>2429</v>
       </c>
       <c r="Q227" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R227" s="3" t="s">
-        <v>501</v>
+        <v>643</v>
       </c>
     </row>
     <row r="228" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B228" s="3" t="s">
-        <v>152</v>
+        <v>442</v>
       </c>
       <c r="C228" s="3" t="s">
-        <v>153</v>
+        <v>443</v>
       </c>
       <c r="D228" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E228" s="3" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="F228" s="3">
         <v>4</v>
       </c>
       <c r="G228" s="3">
         <v>4</v>
       </c>
       <c r="H228" s="3" t="s">
-        <v>2390</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>2430</v>
+      </c>
+      <c r="I228" s="3" t="s">
+        <v>1095</v>
       </c>
       <c r="J228" s="3" t="s">
-        <v>1034</v>
+        <v>832</v>
       </c>
       <c r="K228" s="3" t="s">
-        <v>1366</v>
+        <v>2431</v>
       </c>
       <c r="L228" s="3" t="s">
-        <v>983</v>
+        <v>1253</v>
       </c>
       <c r="M228" s="3" t="s">
-        <v>2391</v>
+        <v>456</v>
       </c>
       <c r="N228" s="3" t="s">
-        <v>1305</v>
+        <v>1096</v>
       </c>
       <c r="O228" s="3" t="s">
-        <v>2392</v>
+        <v>1097</v>
       </c>
       <c r="P228" s="3" t="s">
-        <v>2393</v>
+        <v>2432</v>
       </c>
       <c r="Q228" s="3">
         <v>0</v>
       </c>
       <c r="R228" s="3" t="s">
-        <v>1306</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="229" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B229" s="3" t="s">
-        <v>251</v>
+        <v>178</v>
       </c>
       <c r="C229" s="3" t="s">
-        <v>252</v>
+        <v>179</v>
       </c>
       <c r="D229" s="3" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="E229" s="3" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="F229" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G229" s="3">
         <v>4</v>
       </c>
       <c r="H229" s="3" t="s">
-        <v>1036</v>
+        <v>2246</v>
       </c>
       <c r="I229" s="3">
         <v>0</v>
       </c>
       <c r="J229" s="3" t="s">
-        <v>2387</v>
+        <v>1642</v>
       </c>
       <c r="K229" s="3" t="s">
-        <v>2394</v>
+        <v>2433</v>
       </c>
       <c r="L229" s="3" t="s">
-        <v>2395</v>
+        <v>1354</v>
       </c>
       <c r="M229" s="3" t="s">
-        <v>2396</v>
+        <v>524</v>
       </c>
       <c r="N229" s="3" t="s">
-        <v>1307</v>
+        <v>1099</v>
       </c>
       <c r="O229" s="3" t="s">
-        <v>1308</v>
+        <v>1566</v>
       </c>
       <c r="P229" s="3" t="s">
-        <v>1408</v>
+        <v>2434</v>
       </c>
       <c r="Q229" s="3">
         <v>0</v>
       </c>
       <c r="R229" s="3" t="s">
-        <v>1309</v>
+        <v>762</v>
       </c>
     </row>
     <row r="230" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B230" s="3" t="s">
-        <v>320</v>
+        <v>271</v>
       </c>
       <c r="C230" s="3" t="s">
-        <v>321</v>
+        <v>272</v>
       </c>
       <c r="D230" s="3" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="E230" s="3" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="F230" s="3">
         <v>3</v>
       </c>
       <c r="G230" s="3">
         <v>4</v>
       </c>
       <c r="H230" s="3" t="s">
-        <v>2397</v>
+        <v>2435</v>
       </c>
       <c r="I230" s="3" t="s">
-        <v>1310</v>
+        <v>1100</v>
       </c>
       <c r="J230" s="3" t="s">
-        <v>1019</v>
+        <v>579</v>
       </c>
       <c r="K230" s="3" t="s">
-        <v>2398</v>
+        <v>607</v>
       </c>
       <c r="L230" s="3" t="s">
-        <v>1279</v>
+        <v>608</v>
       </c>
       <c r="M230" s="3" t="s">
-        <v>491</v>
+        <v>468</v>
       </c>
       <c r="N230" s="3" t="s">
-        <v>1311</v>
+        <v>1101</v>
       </c>
       <c r="O230" s="3" t="s">
-        <v>2399</v>
+        <v>1102</v>
       </c>
       <c r="P230" s="3" t="s">
-        <v>2400</v>
+        <v>2436</v>
       </c>
       <c r="Q230" s="3">
         <v>0</v>
       </c>
       <c r="R230" s="3" t="s">
-        <v>808</v>
+        <v>1040</v>
       </c>
     </row>
     <row r="231" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B231" s="3" t="s">
-        <v>444</v>
+        <v>111</v>
       </c>
       <c r="C231" s="3" t="s">
-        <v>445</v>
+        <v>208</v>
       </c>
       <c r="D231" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E231" s="3" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="F231" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G231" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H231" s="3" t="s">
-        <v>2401</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>2437</v>
+      </c>
+      <c r="I231" s="3" t="s">
+        <v>1103</v>
       </c>
       <c r="J231" s="3" t="s">
-        <v>842</v>
+        <v>1470</v>
       </c>
       <c r="K231" s="3" t="s">
-        <v>2402</v>
+        <v>616</v>
       </c>
       <c r="L231" s="3" t="s">
-        <v>730</v>
+        <v>1505</v>
       </c>
       <c r="M231" s="3" t="s">
-        <v>485</v>
+        <v>1567</v>
       </c>
       <c r="N231" s="3" t="s">
-        <v>914</v>
+        <v>1104</v>
       </c>
       <c r="O231" s="3" t="s">
-        <v>1312</v>
+        <v>1105</v>
       </c>
       <c r="P231" s="3" t="s">
-        <v>2403</v>
+        <v>2438</v>
       </c>
       <c r="Q231" s="3">
         <v>0</v>
       </c>
       <c r="R231" s="3" t="s">
-        <v>1019</v>
+        <v>949</v>
       </c>
     </row>
     <row r="232" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B232" s="3" t="s">
-        <v>2404</v>
+        <v>112</v>
       </c>
       <c r="C232" s="3" t="s">
-        <v>2405</v>
+        <v>113</v>
       </c>
       <c r="D232" s="3" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="E232" s="3" t="s">
         <v>20</v>
       </c>
       <c r="F232" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G232" s="3">
         <v>4</v>
       </c>
       <c r="H232" s="3" t="s">
-        <v>2406</v>
-[...2 lines deleted...]
-        <v>2407</v>
+        <v>2439</v>
+      </c>
+      <c r="I232" s="3">
+        <v>0</v>
       </c>
       <c r="J232" s="3" t="s">
-        <v>1416</v>
+        <v>829</v>
       </c>
       <c r="K232" s="3" t="s">
-        <v>1315</v>
+        <v>2440</v>
       </c>
       <c r="L232" s="3" t="s">
-        <v>2408</v>
+        <v>454</v>
       </c>
       <c r="M232" s="3" t="s">
-        <v>573</v>
+        <v>544</v>
       </c>
       <c r="N232" s="3" t="s">
-        <v>2409</v>
+        <v>1106</v>
       </c>
       <c r="O232" s="3" t="s">
-        <v>2410</v>
+        <v>1568</v>
       </c>
       <c r="P232" s="3" t="s">
-        <v>2411</v>
+        <v>1990</v>
       </c>
       <c r="Q232" s="3">
         <v>0</v>
       </c>
       <c r="R232" s="3" t="s">
-        <v>1170</v>
+        <v>931</v>
       </c>
     </row>
     <row r="233" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B233" s="3" t="s">
-        <v>2412</v>
+        <v>1569</v>
       </c>
       <c r="C233" s="3" t="s">
-        <v>2413</v>
+        <v>1570</v>
       </c>
       <c r="D233" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E233" s="3" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="F233" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G233" s="3">
         <v>4</v>
       </c>
       <c r="H233" s="3" t="s">
-        <v>1577</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>2441</v>
+      </c>
+      <c r="I233" s="3" t="s">
+        <v>1571</v>
       </c>
       <c r="J233" s="3" t="s">
-        <v>2414</v>
+        <v>2442</v>
       </c>
       <c r="K233" s="3" t="s">
-        <v>2415</v>
+        <v>2443</v>
       </c>
       <c r="L233" s="3" t="s">
-        <v>1521</v>
+        <v>916</v>
       </c>
       <c r="M233" s="3" t="s">
-        <v>1364</v>
+        <v>553</v>
       </c>
       <c r="N233" s="3" t="s">
-        <v>2416</v>
+        <v>1572</v>
       </c>
       <c r="O233" s="3" t="s">
-        <v>2417</v>
+        <v>1573</v>
       </c>
       <c r="P233" s="3" t="s">
-        <v>2418</v>
+        <v>2444</v>
       </c>
       <c r="Q233" s="3">
         <v>0</v>
       </c>
       <c r="R233" s="3" t="s">
-        <v>925</v>
+        <v>793</v>
       </c>
     </row>
     <row r="234" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B234" s="3" t="s">
-        <v>184</v>
+        <v>114</v>
       </c>
       <c r="C234" s="3" t="s">
-        <v>185</v>
+        <v>115</v>
       </c>
       <c r="D234" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E234" s="3" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="F234" s="3">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G234" s="3">
         <v>4</v>
       </c>
       <c r="H234" s="3" t="s">
-        <v>2419</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>2445</v>
+      </c>
+      <c r="I234" s="3" t="s">
+        <v>1476</v>
       </c>
       <c r="J234" s="3" t="s">
-        <v>663</v>
+        <v>790</v>
       </c>
       <c r="K234" s="3" t="s">
-        <v>2420</v>
+        <v>916</v>
       </c>
       <c r="L234" s="3" t="s">
-        <v>2421</v>
+        <v>457</v>
       </c>
       <c r="M234" s="3" t="s">
-        <v>2422</v>
+        <v>2446</v>
       </c>
       <c r="N234" s="3" t="s">
-        <v>1313</v>
+        <v>1108</v>
       </c>
       <c r="O234" s="3" t="s">
-        <v>1314</v>
+        <v>1574</v>
       </c>
       <c r="P234" s="3" t="s">
-        <v>2423</v>
+        <v>2447</v>
       </c>
       <c r="Q234" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R234" s="3" t="s">
-        <v>489</v>
+        <v>1109</v>
       </c>
     </row>
     <row r="235" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B235" s="3" t="s">
-        <v>214</v>
+        <v>116</v>
       </c>
       <c r="C235" s="3" t="s">
-        <v>215</v>
+        <v>115</v>
       </c>
       <c r="D235" s="3" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="E235" s="3" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="F235" s="3">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="G235" s="3">
         <v>4</v>
       </c>
       <c r="H235" s="3" t="s">
-        <v>2424</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>2448</v>
+      </c>
+      <c r="I235" s="3" t="s">
+        <v>1575</v>
       </c>
       <c r="J235" s="3" t="s">
-        <v>1235</v>
+        <v>2449</v>
       </c>
       <c r="K235" s="3" t="s">
-        <v>2425</v>
+        <v>916</v>
       </c>
       <c r="L235" s="3" t="s">
-        <v>2383</v>
+        <v>457</v>
       </c>
       <c r="M235" s="3" t="s">
-        <v>2426</v>
+        <v>2446</v>
       </c>
       <c r="N235" s="3" t="s">
-        <v>1316</v>
+        <v>1108</v>
       </c>
       <c r="O235" s="3" t="s">
-        <v>2427</v>
+        <v>1574</v>
       </c>
       <c r="P235" s="3" t="s">
-        <v>2428</v>
+        <v>2447</v>
       </c>
       <c r="Q235" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R235" s="3" t="s">
-        <v>1090</v>
+        <v>1109</v>
       </c>
     </row>
     <row r="236" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B236" s="3" t="s">
-        <v>382</v>
+        <v>343</v>
       </c>
       <c r="C236" s="3" t="s">
-        <v>383</v>
+        <v>344</v>
       </c>
       <c r="D236" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E236" s="3" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="F236" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G236" s="3">
         <v>3</v>
       </c>
       <c r="H236" s="3" t="s">
-        <v>2429</v>
-[...2 lines deleted...]
-        <v>1317</v>
+        <v>2450</v>
+      </c>
+      <c r="I236" s="3">
+        <v>0</v>
       </c>
       <c r="J236" s="3" t="s">
-        <v>1319</v>
+        <v>942</v>
       </c>
       <c r="K236" s="3" t="s">
-        <v>2430</v>
+        <v>767</v>
       </c>
       <c r="L236" s="3" t="s">
-        <v>2431</v>
+        <v>1196</v>
       </c>
       <c r="M236" s="3" t="s">
-        <v>574</v>
+        <v>475</v>
       </c>
       <c r="N236" s="3" t="s">
-        <v>740</v>
+        <v>1110</v>
       </c>
       <c r="O236" s="3" t="s">
-        <v>1875</v>
+        <v>1111</v>
       </c>
       <c r="P236" s="3" t="s">
-        <v>2432</v>
+        <v>2451</v>
       </c>
       <c r="Q236" s="3">
         <v>0</v>
       </c>
       <c r="R236" s="3" t="s">
-        <v>1172</v>
+        <v>558</v>
       </c>
     </row>
     <row r="237" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B237" s="3" t="s">
-        <v>113</v>
+        <v>613</v>
       </c>
       <c r="C237" s="3" t="s">
-        <v>114</v>
+        <v>614</v>
       </c>
       <c r="D237" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E237" s="3" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="F237" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G237" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H237" s="3" t="s">
-        <v>2433</v>
-[...2 lines deleted...]
-        <v>1318</v>
+        <v>2452</v>
+      </c>
+      <c r="I237" s="3">
+        <v>0</v>
       </c>
       <c r="J237" s="3" t="s">
-        <v>745</v>
+        <v>842</v>
       </c>
       <c r="K237" s="3" t="s">
-        <v>552</v>
+        <v>1565</v>
       </c>
       <c r="L237" s="3" t="s">
-        <v>2434</v>
+        <v>2453</v>
       </c>
       <c r="M237" s="3" t="s">
-        <v>2435</v>
+        <v>1206</v>
       </c>
       <c r="N237" s="3" t="s">
-        <v>1320</v>
+        <v>1112</v>
       </c>
       <c r="O237" s="3" t="s">
-        <v>1321</v>
+        <v>455</v>
       </c>
       <c r="P237" s="3" t="s">
-        <v>2436</v>
+        <v>2454</v>
       </c>
       <c r="Q237" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R237" s="3" t="s">
-        <v>799</v>
+        <v>808</v>
       </c>
     </row>
     <row r="238" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B238" s="3" t="s">
-        <v>461</v>
+        <v>2455</v>
       </c>
       <c r="C238" s="3" t="s">
-        <v>462</v>
+        <v>2456</v>
       </c>
       <c r="D238" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E238" s="3" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="F238" s="3">
         <v>4</v>
       </c>
       <c r="G238" s="3">
         <v>4</v>
       </c>
       <c r="H238" s="3" t="s">
-        <v>2437</v>
-[...2 lines deleted...]
-        <v>1322</v>
+        <v>2457</v>
+      </c>
+      <c r="I238" s="3">
+        <v>0</v>
       </c>
       <c r="J238" s="3" t="s">
-        <v>1011</v>
+        <v>746</v>
       </c>
       <c r="K238" s="3" t="s">
-        <v>2438</v>
+        <v>1260</v>
       </c>
       <c r="L238" s="3" t="s">
-        <v>755</v>
+        <v>2158</v>
       </c>
       <c r="M238" s="3" t="s">
-        <v>678</v>
+        <v>2458</v>
       </c>
       <c r="N238" s="3" t="s">
-        <v>1323</v>
+        <v>2459</v>
       </c>
       <c r="O238" s="3" t="s">
-        <v>1324</v>
+        <v>2297</v>
       </c>
       <c r="P238" s="3" t="s">
-        <v>2439</v>
+        <v>2460</v>
       </c>
       <c r="Q238" s="3">
         <v>0</v>
       </c>
       <c r="R238" s="3" t="s">
-        <v>1326</v>
+        <v>1470</v>
       </c>
     </row>
     <row r="239" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B239" s="3" t="s">
-        <v>186</v>
+        <v>1576</v>
       </c>
       <c r="C239" s="3" t="s">
-        <v>187</v>
+        <v>1577</v>
       </c>
       <c r="D239" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E239" s="3" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="F239" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G239" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H239" s="3" t="s">
-        <v>2440</v>
+        <v>2461</v>
       </c>
       <c r="I239" s="3">
         <v>0</v>
       </c>
       <c r="J239" s="3" t="s">
-        <v>864</v>
+        <v>2462</v>
       </c>
       <c r="K239" s="3" t="s">
-        <v>740</v>
+        <v>1250</v>
       </c>
       <c r="L239" s="3" t="s">
-        <v>741</v>
+        <v>500</v>
       </c>
       <c r="M239" s="3" t="s">
-        <v>475</v>
+        <v>2463</v>
       </c>
       <c r="N239" s="3" t="s">
-        <v>1327</v>
+        <v>1578</v>
       </c>
       <c r="O239" s="3" t="s">
-        <v>2441</v>
+        <v>1579</v>
       </c>
       <c r="P239" s="3" t="s">
-        <v>2442</v>
+        <v>2464</v>
       </c>
       <c r="Q239" s="3">
         <v>0</v>
       </c>
       <c r="R239" s="3" t="s">
-        <v>935</v>
+        <v>478</v>
       </c>
     </row>
     <row r="240" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B240" s="3" t="s">
-        <v>280</v>
+        <v>1580</v>
       </c>
       <c r="C240" s="3" t="s">
-        <v>281</v>
+        <v>1581</v>
       </c>
       <c r="D240" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E240" s="3" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="F240" s="3">
         <v>3</v>
       </c>
       <c r="G240" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H240" s="3" t="s">
-        <v>2443</v>
+        <v>2465</v>
       </c>
       <c r="I240" s="3" t="s">
-        <v>1328</v>
+        <v>1582</v>
       </c>
       <c r="J240" s="3" t="s">
-        <v>1386</v>
+        <v>1129</v>
       </c>
       <c r="K240" s="3" t="s">
-        <v>742</v>
+        <v>2466</v>
       </c>
       <c r="L240" s="3" t="s">
-        <v>743</v>
+        <v>2467</v>
       </c>
       <c r="M240" s="3" t="s">
-        <v>504</v>
+        <v>1435</v>
       </c>
       <c r="N240" s="3" t="s">
-        <v>1329</v>
+        <v>1583</v>
       </c>
       <c r="O240" s="3" t="s">
-        <v>1330</v>
+        <v>1584</v>
       </c>
       <c r="P240" s="3" t="s">
-        <v>1291</v>
+        <v>2468</v>
       </c>
       <c r="Q240" s="3">
         <v>0</v>
       </c>
       <c r="R240" s="3" t="s">
-        <v>1253</v>
+        <v>562</v>
       </c>
     </row>
     <row r="241" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B241" s="3" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="C241" s="3" t="s">
-        <v>216</v>
+        <v>118</v>
       </c>
       <c r="D241" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E241" s="3" t="s">
         <v>21</v>
       </c>
       <c r="F241" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G241" s="3">
         <v>4</v>
       </c>
       <c r="H241" s="3" t="s">
-        <v>2444</v>
-[...2 lines deleted...]
-        <v>1332</v>
+        <v>2469</v>
+      </c>
+      <c r="I241" s="3">
+        <v>104</v>
       </c>
       <c r="J241" s="3" t="s">
-        <v>1175</v>
+        <v>892</v>
       </c>
       <c r="K241" s="3" t="s">
-        <v>1149</v>
+        <v>1560</v>
       </c>
       <c r="L241" s="3" t="s">
-        <v>466</v>
+        <v>1129</v>
       </c>
       <c r="M241" s="3" t="s">
-        <v>2445</v>
+        <v>1585</v>
       </c>
       <c r="N241" s="3" t="s">
-        <v>1333</v>
+        <v>749</v>
       </c>
       <c r="O241" s="3" t="s">
-        <v>1334</v>
+        <v>1114</v>
       </c>
       <c r="P241" s="3" t="s">
-        <v>2446</v>
+        <v>2470</v>
       </c>
       <c r="Q241" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R241" s="3" t="s">
-        <v>1152</v>
+        <v>958</v>
       </c>
     </row>
     <row r="242" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B242" s="3" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="C242" s="3" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="D242" s="3" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="E242" s="3" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="F242" s="3">
         <v>4</v>
       </c>
       <c r="G242" s="3">
         <v>4</v>
       </c>
       <c r="H242" s="3" t="s">
-        <v>2447</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>2471</v>
+      </c>
+      <c r="I242" s="3" t="s">
+        <v>1115</v>
       </c>
       <c r="J242" s="3" t="s">
-        <v>985</v>
+        <v>727</v>
       </c>
       <c r="K242" s="3" t="s">
-        <v>755</v>
+        <v>2133</v>
       </c>
       <c r="L242" s="3" t="s">
-        <v>542</v>
+        <v>501</v>
       </c>
       <c r="M242" s="3" t="s">
-        <v>630</v>
+        <v>557</v>
       </c>
       <c r="N242" s="3" t="s">
-        <v>1335</v>
+        <v>1116</v>
       </c>
       <c r="O242" s="3" t="s">
-        <v>2448</v>
+        <v>1586</v>
       </c>
       <c r="P242" s="3" t="s">
-        <v>2449</v>
+        <v>2472</v>
       </c>
       <c r="Q242" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R242" s="3" t="s">
-        <v>1132</v>
+        <v>903</v>
       </c>
     </row>
     <row r="243" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B243" s="3" t="s">
-        <v>2450</v>
+        <v>2473</v>
       </c>
       <c r="C243" s="3" t="s">
-        <v>2451</v>
+        <v>2474</v>
       </c>
       <c r="D243" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E243" s="3" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="F243" s="3">
         <v>4</v>
       </c>
       <c r="G243" s="3">
         <v>4</v>
       </c>
       <c r="H243" s="3" t="s">
-        <v>2452</v>
-[...2 lines deleted...]
-        <v>2453</v>
+        <v>2475</v>
+      </c>
+      <c r="I243" s="3">
+        <v>0</v>
       </c>
       <c r="J243" s="3" t="s">
-        <v>949</v>
+        <v>823</v>
       </c>
       <c r="K243" s="3" t="s">
-        <v>2448</v>
+        <v>2476</v>
       </c>
       <c r="L243" s="3" t="s">
-        <v>658</v>
+        <v>2417</v>
       </c>
       <c r="M243" s="3" t="s">
-        <v>644</v>
+        <v>1367</v>
       </c>
       <c r="N243" s="3" t="s">
-        <v>2454</v>
+        <v>2477</v>
       </c>
       <c r="O243" s="3" t="s">
-        <v>2455</v>
+        <v>2478</v>
       </c>
       <c r="P243" s="3" t="s">
-        <v>2456</v>
+        <v>2479</v>
       </c>
       <c r="Q243" s="3">
         <v>0</v>
       </c>
       <c r="R243" s="3" t="s">
-        <v>970</v>
+        <v>2480</v>
       </c>
     </row>
     <row r="244" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B244" s="3" t="s">
-        <v>118</v>
+        <v>1587</v>
       </c>
       <c r="C244" s="3" t="s">
-        <v>119</v>
+        <v>1588</v>
       </c>
       <c r="D244" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E244" s="3" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="F244" s="3">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="G244" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H244" s="3" t="s">
-        <v>2457</v>
-[...2 lines deleted...]
-        <v>2237</v>
+        <v>2481</v>
+      </c>
+      <c r="I244" s="3">
+        <v>0</v>
       </c>
       <c r="J244" s="3" t="s">
-        <v>1953</v>
+        <v>1226</v>
       </c>
       <c r="K244" s="3" t="s">
-        <v>691</v>
+        <v>2482</v>
       </c>
       <c r="L244" s="3" t="s">
-        <v>750</v>
+        <v>2483</v>
       </c>
       <c r="M244" s="3" t="s">
-        <v>652</v>
+        <v>1455</v>
       </c>
       <c r="N244" s="3" t="s">
-        <v>1337</v>
+        <v>1591</v>
       </c>
       <c r="O244" s="3" t="s">
-        <v>2458</v>
+        <v>1592</v>
       </c>
       <c r="P244" s="3" t="s">
-        <v>2459</v>
+        <v>1503</v>
       </c>
       <c r="Q244" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R244" s="3" t="s">
-        <v>1338</v>
+        <v>1593</v>
       </c>
     </row>
     <row r="245" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B245" s="3" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C245" s="3" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="D245" s="3" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="E245" s="3" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="F245" s="3">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G245" s="3">
         <v>4</v>
       </c>
       <c r="H245" s="3" t="s">
-        <v>2460</v>
+        <v>2484</v>
       </c>
       <c r="I245" s="3" t="s">
-        <v>2461</v>
+        <v>1117</v>
       </c>
       <c r="J245" s="3" t="s">
-        <v>1953</v>
+        <v>2485</v>
       </c>
       <c r="K245" s="3" t="s">
-        <v>751</v>
+        <v>556</v>
       </c>
       <c r="L245" s="3" t="s">
-        <v>750</v>
+        <v>1018</v>
       </c>
       <c r="M245" s="3" t="s">
-        <v>652</v>
+        <v>1594</v>
       </c>
       <c r="N245" s="3" t="s">
-        <v>1337</v>
+        <v>1118</v>
       </c>
       <c r="O245" s="3" t="s">
-        <v>2458</v>
+        <v>1119</v>
       </c>
       <c r="P245" s="3" t="s">
-        <v>2459</v>
+        <v>2486</v>
       </c>
       <c r="Q245" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R245" s="3" t="s">
-        <v>1338</v>
+        <v>747</v>
       </c>
     </row>
     <row r="246" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B246" s="3" t="s">
-        <v>355</v>
+        <v>369</v>
       </c>
       <c r="C246" s="3" t="s">
-        <v>356</v>
+        <v>370</v>
       </c>
       <c r="D246" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E246" s="3" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="F246" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G246" s="3">
         <v>3</v>
       </c>
       <c r="H246" s="3" t="s">
-        <v>2462</v>
+        <v>2487</v>
       </c>
       <c r="I246" s="3">
         <v>0</v>
       </c>
       <c r="J246" s="3" t="s">
-        <v>497</v>
+        <v>2361</v>
       </c>
       <c r="K246" s="3" t="s">
-        <v>1485</v>
+        <v>2488</v>
       </c>
       <c r="L246" s="3" t="s">
-        <v>2221</v>
+        <v>1833</v>
       </c>
       <c r="M246" s="3" t="s">
-        <v>2330</v>
+        <v>2483</v>
       </c>
       <c r="N246" s="3" t="s">
-        <v>1339</v>
+        <v>1120</v>
       </c>
       <c r="O246" s="3" t="s">
-        <v>1340</v>
+        <v>2489</v>
       </c>
       <c r="P246" s="3" t="s">
-        <v>2463</v>
+        <v>2490</v>
       </c>
       <c r="Q246" s="3">
         <v>0</v>
       </c>
       <c r="R246" s="3" t="s">
-        <v>655</v>
+        <v>1121</v>
       </c>
     </row>
     <row r="247" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B247" s="3" t="s">
-        <v>753</v>
+        <v>345</v>
       </c>
       <c r="C247" s="3" t="s">
-        <v>754</v>
+        <v>346</v>
       </c>
       <c r="D247" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E247" s="3" t="s">
         <v>16</v>
       </c>
       <c r="F247" s="3">
         <v>3</v>
       </c>
       <c r="G247" s="3">
         <v>3</v>
       </c>
       <c r="H247" s="3" t="s">
-        <v>2464</v>
+        <v>2491</v>
       </c>
       <c r="I247" s="3">
         <v>0</v>
       </c>
       <c r="J247" s="3" t="s">
-        <v>1187</v>
+        <v>720</v>
       </c>
       <c r="K247" s="3" t="s">
-        <v>1324</v>
+        <v>2492</v>
       </c>
       <c r="L247" s="3" t="s">
-        <v>2465</v>
+        <v>1486</v>
       </c>
       <c r="M247" s="3" t="s">
-        <v>1478</v>
+        <v>446</v>
       </c>
       <c r="N247" s="3" t="s">
-        <v>1341</v>
+        <v>1096</v>
       </c>
       <c r="O247" s="3" t="s">
-        <v>481</v>
+        <v>1122</v>
       </c>
       <c r="P247" s="3" t="s">
-        <v>790</v>
+        <v>2493</v>
       </c>
       <c r="Q247" s="3">
         <v>0</v>
       </c>
       <c r="R247" s="3" t="s">
-        <v>985</v>
+        <v>742</v>
       </c>
     </row>
     <row r="248" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B248" s="3" t="s">
-        <v>2466</v>
+        <v>123</v>
       </c>
       <c r="C248" s="3" t="s">
-        <v>2467</v>
+        <v>124</v>
       </c>
       <c r="D248" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E248" s="3" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="F248" s="3">
         <v>3</v>
       </c>
       <c r="G248" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H248" s="3" t="s">
-        <v>734</v>
+        <v>2494</v>
       </c>
       <c r="I248" s="3">
         <v>0</v>
       </c>
       <c r="J248" s="3" t="s">
-        <v>1962</v>
+        <v>760</v>
       </c>
       <c r="K248" s="3" t="s">
-        <v>1125</v>
+        <v>1334</v>
       </c>
       <c r="L248" s="3" t="s">
-        <v>500</v>
+        <v>642</v>
       </c>
       <c r="M248" s="3" t="s">
-        <v>749</v>
+        <v>1599</v>
       </c>
       <c r="N248" s="3" t="s">
-        <v>2468</v>
+        <v>1123</v>
       </c>
       <c r="O248" s="3" t="s">
-        <v>2469</v>
+        <v>1119</v>
       </c>
       <c r="P248" s="3" t="s">
-        <v>2470</v>
+        <v>2495</v>
       </c>
       <c r="Q248" s="3">
         <v>0</v>
       </c>
       <c r="R248" s="3" t="s">
-        <v>518</v>
+        <v>682</v>
       </c>
     </row>
     <row r="249" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B249" s="3" t="s">
-        <v>2471</v>
+        <v>312</v>
       </c>
       <c r="C249" s="3" t="s">
-        <v>2472</v>
+        <v>120</v>
       </c>
       <c r="D249" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E249" s="3" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="F249" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G249" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H249" s="3" t="s">
-        <v>2240</v>
-[...2 lines deleted...]
-        <v>2473</v>
+        <v>2496</v>
+      </c>
+      <c r="I249" s="3">
+        <v>0</v>
       </c>
       <c r="J249" s="3" t="s">
-        <v>2474</v>
+        <v>656</v>
       </c>
       <c r="K249" s="3" t="s">
-        <v>2475</v>
+        <v>2133</v>
       </c>
       <c r="L249" s="3" t="s">
-        <v>2476</v>
+        <v>501</v>
       </c>
       <c r="M249" s="3" t="s">
-        <v>571</v>
+        <v>619</v>
       </c>
       <c r="N249" s="3" t="s">
-        <v>2477</v>
+        <v>1116</v>
       </c>
       <c r="O249" s="3" t="s">
-        <v>2478</v>
+        <v>1567</v>
       </c>
       <c r="P249" s="3" t="s">
-        <v>2479</v>
+        <v>2472</v>
       </c>
       <c r="Q249" s="3">
         <v>0</v>
       </c>
       <c r="R249" s="3" t="s">
-        <v>660</v>
+        <v>903</v>
       </c>
     </row>
     <row r="250" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B250" s="3" t="s">
-        <v>121</v>
+        <v>1600</v>
       </c>
       <c r="C250" s="3" t="s">
-        <v>122</v>
+        <v>1601</v>
       </c>
       <c r="D250" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E250" s="3" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="F250" s="3">
         <v>4</v>
       </c>
       <c r="G250" s="3">
         <v>4</v>
       </c>
       <c r="H250" s="3" t="s">
-        <v>2480</v>
-[...2 lines deleted...]
-        <v>104</v>
+        <v>2497</v>
+      </c>
+      <c r="I250" s="3" t="s">
+        <v>2498</v>
       </c>
       <c r="J250" s="3" t="s">
-        <v>818</v>
+        <v>888</v>
       </c>
       <c r="K250" s="3" t="s">
-        <v>522</v>
+        <v>2499</v>
       </c>
       <c r="L250" s="3" t="s">
-        <v>560</v>
+        <v>2500</v>
       </c>
       <c r="M250" s="3" t="s">
-        <v>2481</v>
+        <v>1301</v>
       </c>
       <c r="N250" s="3" t="s">
-        <v>921</v>
+        <v>1602</v>
       </c>
       <c r="O250" s="3" t="s">
-        <v>1343</v>
+        <v>1603</v>
       </c>
       <c r="P250" s="3" t="s">
-        <v>2482</v>
+        <v>2501</v>
       </c>
       <c r="Q250" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R250" s="3" t="s">
-        <v>1163</v>
+        <v>1473</v>
       </c>
     </row>
     <row r="251" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B251" s="3" t="s">
-        <v>123</v>
+        <v>1604</v>
       </c>
       <c r="C251" s="3" t="s">
-        <v>124</v>
+        <v>1601</v>
       </c>
       <c r="D251" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E251" s="3" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="F251" s="3">
         <v>4</v>
       </c>
       <c r="G251" s="3">
         <v>4</v>
       </c>
       <c r="H251" s="3" t="s">
-        <v>2483</v>
+        <v>2502</v>
       </c>
       <c r="I251" s="3" t="s">
-        <v>1344</v>
+        <v>1252</v>
       </c>
       <c r="J251" s="3" t="s">
-        <v>932</v>
+        <v>1113</v>
       </c>
       <c r="K251" s="3" t="s">
-        <v>761</v>
+        <v>2499</v>
       </c>
       <c r="L251" s="3" t="s">
-        <v>1627</v>
+        <v>2500</v>
       </c>
       <c r="M251" s="3" t="s">
-        <v>653</v>
+        <v>1301</v>
       </c>
       <c r="N251" s="3" t="s">
-        <v>1345</v>
+        <v>1602</v>
       </c>
       <c r="O251" s="3" t="s">
-        <v>2484</v>
+        <v>1541</v>
       </c>
       <c r="P251" s="3" t="s">
-        <v>2485</v>
+        <v>2501</v>
       </c>
       <c r="Q251" s="3">
         <v>1</v>
       </c>
       <c r="R251" s="3" t="s">
-        <v>1099</v>
+        <v>1473</v>
       </c>
     </row>
     <row r="252" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B252" s="3" t="s">
-        <v>2486</v>
+        <v>620</v>
       </c>
       <c r="C252" s="3" t="s">
-        <v>2487</v>
+        <v>621</v>
       </c>
       <c r="D252" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E252" s="3" t="s">
-        <v>23</v>
+        <v>38</v>
       </c>
       <c r="F252" s="3">
         <v>3</v>
       </c>
       <c r="G252" s="3">
         <v>3</v>
       </c>
       <c r="H252" s="3" t="s">
-        <v>2488</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>2382</v>
+      </c>
+      <c r="I252" s="3" t="s">
+        <v>2503</v>
       </c>
       <c r="J252" s="3" t="s">
-        <v>2489</v>
+        <v>1069</v>
       </c>
       <c r="K252" s="3" t="s">
-        <v>2490</v>
+        <v>2504</v>
       </c>
       <c r="L252" s="3" t="s">
-        <v>2491</v>
+        <v>888</v>
       </c>
       <c r="M252" s="3" t="s">
-        <v>2144</v>
+        <v>1471</v>
       </c>
       <c r="N252" s="3" t="s">
-        <v>2492</v>
+        <v>781</v>
       </c>
       <c r="O252" s="3" t="s">
-        <v>2493</v>
+        <v>1124</v>
       </c>
       <c r="P252" s="3" t="s">
-        <v>2494</v>
+        <v>2505</v>
       </c>
       <c r="Q252" s="3">
         <v>0</v>
       </c>
       <c r="R252" s="3" t="s">
-        <v>2495</v>
+        <v>853</v>
       </c>
     </row>
     <row r="253" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B253" s="3" t="s">
-        <v>125</v>
+        <v>429</v>
       </c>
       <c r="C253" s="3" t="s">
-        <v>126</v>
+        <v>430</v>
       </c>
       <c r="D253" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E253" s="3" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="F253" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G253" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H253" s="3" t="s">
-        <v>2496</v>
+        <v>2506</v>
       </c>
       <c r="I253" s="3" t="s">
-        <v>1346</v>
+        <v>1606</v>
       </c>
       <c r="J253" s="3" t="s">
-        <v>590</v>
+        <v>2507</v>
       </c>
       <c r="K253" s="3" t="s">
-        <v>2080</v>
+        <v>2508</v>
       </c>
       <c r="L253" s="3" t="s">
-        <v>2497</v>
+        <v>2509</v>
       </c>
       <c r="M253" s="3" t="s">
-        <v>2498</v>
+        <v>1607</v>
       </c>
       <c r="N253" s="3" t="s">
-        <v>1347</v>
+        <v>1125</v>
       </c>
       <c r="O253" s="3" t="s">
-        <v>1348</v>
+        <v>922</v>
       </c>
       <c r="P253" s="3" t="s">
-        <v>2499</v>
+        <v>2510</v>
       </c>
       <c r="Q253" s="3">
         <v>0</v>
       </c>
       <c r="R253" s="3" t="s">
-        <v>919</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="254" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B254" s="3" t="s">
-        <v>384</v>
+        <v>431</v>
       </c>
       <c r="C254" s="3" t="s">
-        <v>385</v>
+        <v>430</v>
       </c>
       <c r="D254" s="3" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="E254" s="3" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="F254" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G254" s="3">
         <v>3</v>
       </c>
       <c r="H254" s="3" t="s">
-        <v>2500</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>1248</v>
+      </c>
+      <c r="I254" s="3" t="s">
+        <v>1127</v>
       </c>
       <c r="J254" s="3" t="s">
-        <v>2501</v>
+        <v>885</v>
       </c>
       <c r="K254" s="3" t="s">
-        <v>1254</v>
+        <v>2508</v>
       </c>
       <c r="L254" s="3" t="s">
-        <v>2502</v>
+        <v>2509</v>
       </c>
       <c r="M254" s="3" t="s">
-        <v>2503</v>
+        <v>1607</v>
       </c>
       <c r="N254" s="3" t="s">
-        <v>1349</v>
+        <v>1125</v>
       </c>
       <c r="O254" s="3" t="s">
-        <v>2504</v>
+        <v>1180</v>
       </c>
       <c r="P254" s="3" t="s">
-        <v>2505</v>
+        <v>2510</v>
       </c>
       <c r="Q254" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R254" s="3" t="s">
-        <v>1350</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="255" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B255" s="3" t="s">
-        <v>357</v>
+        <v>432</v>
       </c>
       <c r="C255" s="3" t="s">
-        <v>358</v>
+        <v>433</v>
       </c>
       <c r="D255" s="3" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="E255" s="3" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="F255" s="3">
         <v>3</v>
       </c>
       <c r="G255" s="3">
         <v>3</v>
       </c>
       <c r="H255" s="3" t="s">
-        <v>2506</v>
+        <v>2511</v>
       </c>
       <c r="I255" s="3">
         <v>0</v>
       </c>
       <c r="J255" s="3" t="s">
-        <v>796</v>
+        <v>1936</v>
       </c>
       <c r="K255" s="3" t="s">
-        <v>719</v>
+        <v>604</v>
       </c>
       <c r="L255" s="3" t="s">
-        <v>2507</v>
+        <v>1462</v>
       </c>
       <c r="M255" s="3" t="s">
-        <v>709</v>
+        <v>625</v>
       </c>
       <c r="N255" s="3" t="s">
-        <v>1323</v>
+        <v>1128</v>
       </c>
       <c r="O255" s="3" t="s">
-        <v>1351</v>
+        <v>1608</v>
       </c>
       <c r="P255" s="3" t="s">
-        <v>2393</v>
+        <v>2512</v>
       </c>
       <c r="Q255" s="3">
         <v>0</v>
       </c>
       <c r="R255" s="3" t="s">
-        <v>912</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="256" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B256" s="3" t="s">
-        <v>127</v>
+        <v>235</v>
       </c>
       <c r="C256" s="3" t="s">
-        <v>128</v>
+        <v>236</v>
       </c>
       <c r="D256" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E256" s="3" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="F256" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G256" s="3">
         <v>4</v>
       </c>
       <c r="H256" s="3" t="s">
-        <v>2508</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>2513</v>
+      </c>
+      <c r="I256" s="3" t="s">
+        <v>1130</v>
       </c>
       <c r="J256" s="3" t="s">
-        <v>1108</v>
+        <v>850</v>
       </c>
       <c r="K256" s="3" t="s">
-        <v>2509</v>
+        <v>454</v>
       </c>
       <c r="L256" s="3" t="s">
-        <v>524</v>
+        <v>1209</v>
       </c>
       <c r="M256" s="3" t="s">
-        <v>2510</v>
+        <v>510</v>
       </c>
       <c r="N256" s="3" t="s">
-        <v>1352</v>
+        <v>1131</v>
       </c>
       <c r="O256" s="3" t="s">
-        <v>1348</v>
+        <v>1610</v>
       </c>
       <c r="P256" s="3" t="s">
-        <v>2511</v>
+        <v>2514</v>
       </c>
       <c r="Q256" s="3">
         <v>0</v>
       </c>
       <c r="R256" s="3" t="s">
-        <v>842</v>
+        <v>695</v>
       </c>
     </row>
     <row r="257" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B257" s="3" t="s">
-        <v>322</v>
+        <v>1611</v>
       </c>
       <c r="C257" s="3" t="s">
-        <v>124</v>
+        <v>1612</v>
       </c>
       <c r="D257" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E257" s="3" t="s">
         <v>21</v>
       </c>
       <c r="F257" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G257" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H257" s="3" t="s">
-        <v>2512</v>
+        <v>2515</v>
       </c>
       <c r="I257" s="3">
         <v>0</v>
       </c>
       <c r="J257" s="3" t="s">
-        <v>1222</v>
+        <v>1879</v>
       </c>
       <c r="K257" s="3" t="s">
-        <v>761</v>
+        <v>2516</v>
       </c>
       <c r="L257" s="3" t="s">
-        <v>1627</v>
+        <v>2517</v>
       </c>
       <c r="M257" s="3" t="s">
-        <v>765</v>
+        <v>1442</v>
       </c>
       <c r="N257" s="3" t="s">
-        <v>1345</v>
+        <v>1613</v>
       </c>
       <c r="O257" s="3" t="s">
-        <v>2445</v>
+        <v>1614</v>
       </c>
       <c r="P257" s="3" t="s">
-        <v>2485</v>
+        <v>2518</v>
       </c>
       <c r="Q257" s="3">
         <v>0</v>
       </c>
       <c r="R257" s="3" t="s">
-        <v>1099</v>
+        <v>887</v>
       </c>
     </row>
     <row r="258" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B258" s="3" t="s">
-        <v>2513</v>
+        <v>1615</v>
       </c>
       <c r="C258" s="3" t="s">
-        <v>2514</v>
+        <v>1612</v>
       </c>
       <c r="D258" s="3" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="E258" s="3" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="F258" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G258" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H258" s="3" t="s">
-        <v>2515</v>
-[...1 lines deleted...]
-      <c r="I258" s="3" t="s">
+        <v>2519</v>
+      </c>
+      <c r="I258" s="3">
+        <v>0</v>
+      </c>
+      <c r="J258" s="3" t="s">
+        <v>1668</v>
+      </c>
+      <c r="K258" s="3" t="s">
         <v>2516</v>
       </c>
-      <c r="J258" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L258" s="3" t="s">
-        <v>595</v>
+        <v>2517</v>
       </c>
       <c r="M258" s="3" t="s">
-        <v>611</v>
+        <v>1442</v>
       </c>
       <c r="N258" s="3" t="s">
-        <v>2517</v>
+        <v>1613</v>
       </c>
       <c r="O258" s="3" t="s">
+        <v>1616</v>
+      </c>
+      <c r="P258" s="3" t="s">
         <v>2518</v>
       </c>
-      <c r="P258" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q258" s="3">
         <v>0</v>
       </c>
       <c r="R258" s="3" t="s">
-        <v>2224</v>
+        <v>887</v>
       </c>
     </row>
     <row r="259" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B259" s="3" t="s">
-        <v>2520</v>
+        <v>1617</v>
       </c>
       <c r="C259" s="3" t="s">
-        <v>2514</v>
+        <v>1612</v>
       </c>
       <c r="D259" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E259" s="3" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="F259" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G259" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H259" s="3" t="s">
-        <v>2521</v>
-[...2 lines deleted...]
-        <v>1586</v>
+        <v>2520</v>
+      </c>
+      <c r="I259" s="3">
+        <v>0</v>
       </c>
       <c r="J259" s="3" t="s">
-        <v>885</v>
+        <v>1668</v>
       </c>
       <c r="K259" s="3" t="s">
-        <v>2279</v>
+        <v>2516</v>
       </c>
       <c r="L259" s="3" t="s">
-        <v>595</v>
+        <v>2517</v>
       </c>
       <c r="M259" s="3" t="s">
-        <v>2522</v>
+        <v>1442</v>
       </c>
       <c r="N259" s="3" t="s">
-        <v>2517</v>
+        <v>1613</v>
       </c>
       <c r="O259" s="3" t="s">
-        <v>2376</v>
+        <v>1616</v>
       </c>
       <c r="P259" s="3" t="s">
-        <v>2519</v>
+        <v>2518</v>
       </c>
       <c r="Q259" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R259" s="3" t="s">
-        <v>2224</v>
+        <v>887</v>
       </c>
     </row>
     <row r="260" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B260" s="3" t="s">
-        <v>766</v>
+        <v>347</v>
       </c>
       <c r="C260" s="3" t="s">
-        <v>767</v>
+        <v>348</v>
       </c>
       <c r="D260" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E260" s="3" t="s">
-        <v>38</v>
+        <v>20</v>
       </c>
       <c r="F260" s="3">
         <v>3</v>
       </c>
       <c r="G260" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H260" s="3" t="s">
-        <v>2523</v>
-[...2 lines deleted...]
-        <v>1353</v>
+        <v>2521</v>
+      </c>
+      <c r="I260" s="3">
+        <v>0</v>
       </c>
       <c r="J260" s="3" t="s">
-        <v>1300</v>
+        <v>970</v>
       </c>
       <c r="K260" s="3" t="s">
-        <v>768</v>
+        <v>1536</v>
       </c>
       <c r="L260" s="3" t="s">
-        <v>769</v>
+        <v>2522</v>
       </c>
       <c r="M260" s="3" t="s">
-        <v>476</v>
+        <v>630</v>
       </c>
       <c r="N260" s="3" t="s">
-        <v>958</v>
+        <v>1133</v>
       </c>
       <c r="O260" s="3" t="s">
-        <v>1354</v>
+        <v>1618</v>
       </c>
       <c r="P260" s="3" t="s">
-        <v>871</v>
+        <v>2505</v>
       </c>
       <c r="Q260" s="3">
         <v>0</v>
       </c>
       <c r="R260" s="3" t="s">
-        <v>1037</v>
+        <v>892</v>
       </c>
     </row>
     <row r="261" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B261" s="3" t="s">
-        <v>446</v>
+        <v>125</v>
       </c>
       <c r="C261" s="3" t="s">
-        <v>447</v>
+        <v>126</v>
       </c>
       <c r="D261" s="3" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="E261" s="3" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="F261" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G261" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H261" s="3" t="s">
+        <v>2523</v>
+      </c>
+      <c r="I261" s="3" t="s">
+        <v>1134</v>
+      </c>
+      <c r="J261" s="3" t="s">
+        <v>669</v>
+      </c>
+      <c r="K261" s="3" t="s">
         <v>2524</v>
       </c>
-      <c r="I261" s="3" t="s">
+      <c r="L261" s="3" t="s">
+        <v>1428</v>
+      </c>
+      <c r="M261" s="3" t="s">
+        <v>1619</v>
+      </c>
+      <c r="N261" s="3" t="s">
+        <v>1135</v>
+      </c>
+      <c r="O261" s="3" t="s">
+        <v>1136</v>
+      </c>
+      <c r="P261" s="3" t="s">
         <v>2525</v>
       </c>
-      <c r="J261" s="3" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="Q261" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R261" s="3" t="s">
-        <v>1356</v>
+        <v>826</v>
       </c>
     </row>
     <row r="262" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B262" s="3" t="s">
-        <v>448</v>
+        <v>146</v>
       </c>
       <c r="C262" s="3" t="s">
-        <v>447</v>
+        <v>147</v>
       </c>
       <c r="D262" s="3" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="E262" s="3" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="F262" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G262" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H262" s="3" t="s">
-        <v>1220</v>
+        <v>2526</v>
       </c>
       <c r="I262" s="3" t="s">
-        <v>1357</v>
+        <v>2527</v>
       </c>
       <c r="J262" s="3" t="s">
-        <v>1953</v>
+        <v>1056</v>
       </c>
       <c r="K262" s="3" t="s">
-        <v>2526</v>
+        <v>2528</v>
       </c>
       <c r="L262" s="3" t="s">
-        <v>2527</v>
+        <v>2529</v>
       </c>
       <c r="M262" s="3" t="s">
-        <v>2528</v>
+        <v>2530</v>
       </c>
       <c r="N262" s="3" t="s">
-        <v>1355</v>
+        <v>1137</v>
       </c>
       <c r="O262" s="3" t="s">
-        <v>1421</v>
+        <v>1620</v>
       </c>
       <c r="P262" s="3" t="s">
-        <v>2529</v>
+        <v>2531</v>
       </c>
       <c r="Q262" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R262" s="3" t="s">
-        <v>1356</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="263" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B263" s="3" t="s">
-        <v>449</v>
+        <v>1621</v>
       </c>
       <c r="C263" s="3" t="s">
-        <v>450</v>
+        <v>1622</v>
       </c>
       <c r="D263" s="3" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="E263" s="3" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="F263" s="3">
         <v>3</v>
       </c>
       <c r="G263" s="3">
         <v>3</v>
       </c>
       <c r="H263" s="3" t="s">
-        <v>2530</v>
+        <v>2532</v>
       </c>
       <c r="I263" s="3">
         <v>0</v>
       </c>
       <c r="J263" s="3" t="s">
-        <v>676</v>
+        <v>1651</v>
       </c>
       <c r="K263" s="3" t="s">
-        <v>624</v>
+        <v>2533</v>
       </c>
       <c r="L263" s="3" t="s">
-        <v>2531</v>
+        <v>1374</v>
       </c>
       <c r="M263" s="3" t="s">
-        <v>771</v>
+        <v>2534</v>
       </c>
       <c r="N263" s="3" t="s">
-        <v>1358</v>
+        <v>1623</v>
       </c>
       <c r="O263" s="3" t="s">
-        <v>2532</v>
+        <v>1624</v>
       </c>
       <c r="P263" s="3" t="s">
-        <v>2533</v>
+        <v>2535</v>
       </c>
       <c r="Q263" s="3">
         <v>0</v>
       </c>
       <c r="R263" s="3" t="s">
-        <v>1359</v>
+        <v>1304</v>
       </c>
     </row>
     <row r="264" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B264" s="3" t="s">
-        <v>2534</v>
+        <v>150</v>
       </c>
       <c r="C264" s="3" t="s">
-        <v>2535</v>
+        <v>151</v>
       </c>
       <c r="D264" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E264" s="3" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="F264" s="3">
         <v>3</v>
       </c>
       <c r="G264" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H264" s="3" t="s">
         <v>2536</v>
       </c>
       <c r="I264" s="3">
         <v>0</v>
       </c>
       <c r="J264" s="3" t="s">
-        <v>820</v>
+        <v>2537</v>
       </c>
       <c r="K264" s="3" t="s">
-        <v>2537</v>
+        <v>2538</v>
       </c>
       <c r="L264" s="3" t="s">
-        <v>1869</v>
+        <v>485</v>
       </c>
       <c r="M264" s="3" t="s">
-        <v>516</v>
+        <v>644</v>
       </c>
       <c r="N264" s="3" t="s">
-        <v>1582</v>
+        <v>617</v>
       </c>
       <c r="O264" s="3" t="s">
-        <v>2538</v>
+        <v>1250</v>
       </c>
       <c r="P264" s="3" t="s">
         <v>2539</v>
       </c>
       <c r="Q264" s="3">
         <v>0</v>
       </c>
       <c r="R264" s="3" t="s">
-        <v>909</v>
+        <v>967</v>
       </c>
     </row>
     <row r="265" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B265" s="3" t="s">
-        <v>244</v>
+        <v>1625</v>
       </c>
       <c r="C265" s="3" t="s">
-        <v>245</v>
+        <v>1626</v>
       </c>
       <c r="D265" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E265" s="3" t="s">
-        <v>22</v>
+        <v>38</v>
       </c>
       <c r="F265" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G265" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H265" s="3" t="s">
         <v>2540</v>
       </c>
-      <c r="I265" s="3" t="s">
-        <v>1360</v>
+      <c r="I265" s="3">
+        <v>0</v>
       </c>
       <c r="J265" s="3" t="s">
-        <v>1027</v>
+        <v>2541</v>
       </c>
       <c r="K265" s="3" t="s">
-        <v>2541</v>
+        <v>2542</v>
       </c>
       <c r="L265" s="3" t="s">
-        <v>645</v>
+        <v>2123</v>
       </c>
       <c r="M265" s="3" t="s">
-        <v>573</v>
+        <v>1627</v>
       </c>
       <c r="N265" s="3" t="s">
-        <v>1361</v>
+        <v>1628</v>
       </c>
       <c r="O265" s="3" t="s">
-        <v>2542</v>
+        <v>1629</v>
       </c>
       <c r="P265" s="3" t="s">
         <v>2543</v>
       </c>
       <c r="Q265" s="3">
         <v>0</v>
       </c>
       <c r="R265" s="3" t="s">
-        <v>857</v>
+        <v>1630</v>
       </c>
     </row>
     <row r="266" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B266" s="3" t="s">
-        <v>359</v>
+        <v>434</v>
       </c>
       <c r="C266" s="3" t="s">
-        <v>360</v>
+        <v>435</v>
       </c>
       <c r="D266" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E266" s="3" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="F266" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G266" s="3">
         <v>3</v>
       </c>
       <c r="H266" s="3" t="s">
         <v>2544</v>
       </c>
-      <c r="I266" s="3" t="s">
+      <c r="I266" s="3">
+        <v>0</v>
+      </c>
+      <c r="J266" s="3" t="s">
+        <v>763</v>
+      </c>
+      <c r="K266" s="3" t="s">
         <v>2545</v>
       </c>
-      <c r="J266" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L266" s="3" t="s">
-        <v>775</v>
+        <v>2546</v>
       </c>
       <c r="M266" s="3" t="s">
-        <v>651</v>
+        <v>1631</v>
       </c>
       <c r="N266" s="3" t="s">
-        <v>1363</v>
+        <v>1139</v>
       </c>
       <c r="O266" s="3" t="s">
-        <v>1484</v>
+        <v>1632</v>
       </c>
       <c r="P266" s="3" t="s">
-        <v>2546</v>
+        <v>2415</v>
       </c>
       <c r="Q266" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R266" s="3" t="s">
-        <v>1364</v>
+        <v>705</v>
       </c>
     </row>
     <row r="267" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B267" s="3" t="s">
-        <v>361</v>
+        <v>349</v>
       </c>
       <c r="C267" s="3" t="s">
-        <v>360</v>
+        <v>350</v>
       </c>
       <c r="D267" s="3" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="E267" s="3" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="F267" s="3">
         <v>4</v>
       </c>
       <c r="G267" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H267" s="3" t="s">
+        <v>1084</v>
+      </c>
+      <c r="I267" s="3">
+        <v>36</v>
+      </c>
+      <c r="J267" s="3" t="s">
+        <v>1280</v>
+      </c>
+      <c r="K267" s="3" t="s">
+        <v>582</v>
+      </c>
+      <c r="L267" s="3" t="s">
+        <v>1486</v>
+      </c>
+      <c r="M267" s="3" t="s">
         <v>2547</v>
       </c>
-      <c r="I267" s="3" t="s">
-[...2 lines deleted...]
-      <c r="J267" s="3" t="s">
+      <c r="N267" s="3" t="s">
+        <v>1140</v>
+      </c>
+      <c r="O267" s="3" t="s">
+        <v>1141</v>
+      </c>
+      <c r="P267" s="3" t="s">
         <v>2548</v>
       </c>
-      <c r="K267" s="3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="Q267" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R267" s="3" t="s">
-        <v>1364</v>
+        <v>759</v>
       </c>
     </row>
     <row r="268" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B268" s="3" t="s">
-        <v>2549</v>
+        <v>273</v>
       </c>
       <c r="C268" s="3" t="s">
-        <v>2550</v>
+        <v>274</v>
       </c>
       <c r="D268" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E268" s="3" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="F268" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G268" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H268" s="3" t="s">
+        <v>2549</v>
+      </c>
+      <c r="I268" s="3" t="s">
+        <v>1634</v>
+      </c>
+      <c r="J268" s="3" t="s">
+        <v>892</v>
+      </c>
+      <c r="K268" s="3" t="s">
+        <v>2550</v>
+      </c>
+      <c r="L268" s="3" t="s">
+        <v>1112</v>
+      </c>
+      <c r="M268" s="3" t="s">
+        <v>2440</v>
+      </c>
+      <c r="N268" s="3" t="s">
+        <v>1142</v>
+      </c>
+      <c r="O268" s="3" t="s">
+        <v>1635</v>
+      </c>
+      <c r="P268" s="3" t="s">
         <v>2551</v>
       </c>
-      <c r="I268" s="3">
-[...22 lines deleted...]
-      </c>
       <c r="Q268" s="3">
         <v>0</v>
       </c>
       <c r="R268" s="3" t="s">
-        <v>1073</v>
+        <v>745</v>
       </c>
     </row>
     <row r="269" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B269" s="3" t="s">
-        <v>2557</v>
+        <v>155</v>
       </c>
       <c r="C269" s="3" t="s">
-        <v>2550</v>
+        <v>156</v>
       </c>
       <c r="D269" s="3" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="E269" s="3" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="F269" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G269" s="3">
         <v>3</v>
       </c>
       <c r="H269" s="3" t="s">
-        <v>2558</v>
+        <v>2552</v>
       </c>
       <c r="I269" s="3">
         <v>0</v>
       </c>
       <c r="J269" s="3" t="s">
-        <v>2298</v>
+        <v>2553</v>
       </c>
       <c r="K269" s="3" t="s">
-        <v>2553</v>
+        <v>2554</v>
       </c>
       <c r="L269" s="3" t="s">
-        <v>531</v>
+        <v>1899</v>
       </c>
       <c r="M269" s="3" t="s">
-        <v>2108</v>
+        <v>1636</v>
       </c>
       <c r="N269" s="3" t="s">
-        <v>2554</v>
+        <v>1065</v>
       </c>
       <c r="O269" s="3" t="s">
-        <v>2559</v>
+        <v>1143</v>
       </c>
       <c r="P269" s="3" t="s">
-        <v>2556</v>
+        <v>2555</v>
       </c>
       <c r="Q269" s="3">
         <v>0</v>
       </c>
       <c r="R269" s="3" t="s">
-        <v>1073</v>
+        <v>735</v>
       </c>
     </row>
     <row r="270" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B270" s="3" t="s">
-        <v>2560</v>
+        <v>229</v>
       </c>
       <c r="C270" s="3" t="s">
-        <v>2550</v>
+        <v>230</v>
       </c>
       <c r="D270" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E270" s="3" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="F270" s="3">
         <v>3</v>
       </c>
       <c r="G270" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H270" s="3" t="s">
+        <v>2556</v>
+      </c>
+      <c r="I270" s="3" t="s">
+        <v>2557</v>
+      </c>
+      <c r="J270" s="3" t="s">
+        <v>936</v>
+      </c>
+      <c r="K270" s="3" t="s">
+        <v>574</v>
+      </c>
+      <c r="L270" s="3" t="s">
         <v>2558</v>
       </c>
-      <c r="I270" s="3">
-[...10 lines deleted...]
-      </c>
       <c r="M270" s="3" t="s">
-        <v>2108</v>
+        <v>491</v>
       </c>
       <c r="N270" s="3" t="s">
-        <v>2554</v>
+        <v>671</v>
       </c>
       <c r="O270" s="3" t="s">
+        <v>1637</v>
+      </c>
+      <c r="P270" s="3" t="s">
         <v>2559</v>
       </c>
-      <c r="P270" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q270" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R270" s="3" t="s">
-        <v>1073</v>
+        <v>719</v>
       </c>
     </row>
     <row r="271" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B271" s="3" t="s">
-        <v>362</v>
+        <v>371</v>
       </c>
       <c r="C271" s="3" t="s">
-        <v>363</v>
+        <v>372</v>
       </c>
       <c r="D271" s="3" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="E271" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F271" s="3">
         <v>3</v>
       </c>
       <c r="G271" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H271" s="3" t="s">
+        <v>2560</v>
+      </c>
+      <c r="I271" s="3">
+        <v>0</v>
+      </c>
+      <c r="J271" s="3" t="s">
+        <v>981</v>
+      </c>
+      <c r="K271" s="3" t="s">
+        <v>1468</v>
+      </c>
+      <c r="L271" s="3" t="s">
+        <v>1590</v>
+      </c>
+      <c r="M271" s="3" t="s">
+        <v>1638</v>
+      </c>
+      <c r="N271" s="3" t="s">
+        <v>831</v>
+      </c>
+      <c r="O271" s="3" t="s">
+        <v>1639</v>
+      </c>
+      <c r="P271" s="3" t="s">
         <v>2561</v>
       </c>
-      <c r="I271" s="3">
-[...22 lines deleted...]
-      </c>
       <c r="Q271" s="3">
         <v>0</v>
       </c>
       <c r="R271" s="3" t="s">
-        <v>1082</v>
+        <v>643</v>
       </c>
     </row>
     <row r="272" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B272" s="3" t="s">
-        <v>129</v>
+        <v>373</v>
       </c>
       <c r="C272" s="3" t="s">
-        <v>130</v>
+        <v>374</v>
       </c>
       <c r="D272" s="3" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="E272" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F272" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G272" s="3">
         <v>4</v>
       </c>
       <c r="H272" s="3" t="s">
+        <v>2562</v>
+      </c>
+      <c r="I272" s="3" t="s">
+        <v>1144</v>
+      </c>
+      <c r="J272" s="3" t="s">
+        <v>1015</v>
+      </c>
+      <c r="K272" s="3" t="s">
         <v>2563</v>
       </c>
-      <c r="I272" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="L272" s="3" t="s">
-        <v>701</v>
+        <v>2564</v>
       </c>
       <c r="M272" s="3" t="s">
-        <v>2564</v>
+        <v>1640</v>
       </c>
       <c r="N272" s="3" t="s">
-        <v>1369</v>
+        <v>1145</v>
       </c>
       <c r="O272" s="3" t="s">
-        <v>1370</v>
+        <v>1641</v>
       </c>
       <c r="P272" s="3" t="s">
-        <v>2565</v>
+        <v>1115</v>
       </c>
       <c r="Q272" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R272" s="3" t="s">
-        <v>1004</v>
+        <v>1146</v>
       </c>
     </row>
     <row r="273" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B273" s="3" t="s">
-        <v>154</v>
+        <v>185</v>
       </c>
       <c r="C273" s="3" t="s">
-        <v>155</v>
+        <v>186</v>
       </c>
       <c r="D273" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E273" s="3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F273" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G273" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H273" s="3" t="s">
+        <v>2565</v>
+      </c>
+      <c r="I273" s="3" t="s">
+        <v>1147</v>
+      </c>
+      <c r="J273" s="3" t="s">
+        <v>962</v>
+      </c>
+      <c r="K273" s="3" t="s">
         <v>2566</v>
       </c>
-      <c r="I273" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="L273" s="3" t="s">
-        <v>781</v>
+        <v>609</v>
       </c>
       <c r="M273" s="3" t="s">
-        <v>1533</v>
+        <v>2567</v>
       </c>
       <c r="N273" s="3" t="s">
-        <v>1372</v>
+        <v>1149</v>
       </c>
       <c r="O273" s="3" t="s">
-        <v>2567</v>
+        <v>1150</v>
       </c>
       <c r="P273" s="3" t="s">
         <v>2568</v>
       </c>
       <c r="Q273" s="3">
         <v>0</v>
       </c>
       <c r="R273" s="3" t="s">
-        <v>1319</v>
+        <v>946</v>
       </c>
     </row>
     <row r="274" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B274" s="3" t="s">
-        <v>2569</v>
+        <v>169</v>
       </c>
       <c r="C274" s="3" t="s">
-        <v>2570</v>
+        <v>170</v>
       </c>
       <c r="D274" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E274" s="3" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="F274" s="3">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="G274" s="3">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="H274" s="3" t="s">
+        <v>2569</v>
+      </c>
+      <c r="I274" s="3" t="s">
+        <v>1151</v>
+      </c>
+      <c r="J274" s="3" t="s">
+        <v>911</v>
+      </c>
+      <c r="K274" s="3" t="s">
+        <v>2570</v>
+      </c>
+      <c r="L274" s="3" t="s">
+        <v>634</v>
+      </c>
+      <c r="M274" s="3" t="s">
+        <v>1415</v>
+      </c>
+      <c r="N274" s="3" t="s">
+        <v>549</v>
+      </c>
+      <c r="O274" s="3" t="s">
+        <v>1152</v>
+      </c>
+      <c r="P274" s="3" t="s">
         <v>2571</v>
       </c>
-      <c r="I274" s="3">
-[...22 lines deleted...]
-      </c>
       <c r="Q274" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R274" s="3" t="s">
-        <v>1719</v>
+        <v>1153</v>
       </c>
     </row>
     <row r="275" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B275" s="3" t="s">
-        <v>158</v>
+        <v>1643</v>
       </c>
       <c r="C275" s="3" t="s">
-        <v>159</v>
+        <v>1644</v>
       </c>
       <c r="D275" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E275" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="F275" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G275" s="3">
         <v>4</v>
       </c>
       <c r="H275" s="3" t="s">
-        <v>2576</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>2572</v>
+      </c>
+      <c r="I275" s="3" t="s">
+        <v>1606</v>
       </c>
       <c r="J275" s="3" t="s">
-        <v>1212</v>
+        <v>1428</v>
       </c>
       <c r="K275" s="3" t="s">
-        <v>782</v>
+        <v>608</v>
       </c>
       <c r="L275" s="3" t="s">
-        <v>607</v>
+        <v>2573</v>
       </c>
       <c r="M275" s="3" t="s">
-        <v>802</v>
+        <v>477</v>
       </c>
       <c r="N275" s="3" t="s">
-        <v>761</v>
+        <v>1645</v>
       </c>
       <c r="O275" s="3" t="s">
-        <v>1579</v>
+        <v>1646</v>
       </c>
       <c r="P275" s="3" t="s">
-        <v>2577</v>
+        <v>2574</v>
       </c>
       <c r="Q275" s="3">
         <v>0</v>
       </c>
       <c r="R275" s="3" t="s">
-        <v>1172</v>
+        <v>955</v>
       </c>
     </row>
     <row r="276" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B276" s="3" t="s">
-        <v>2578</v>
+        <v>127</v>
       </c>
       <c r="C276" s="3" t="s">
-        <v>2579</v>
+        <v>638</v>
       </c>
       <c r="D276" s="3" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="E276" s="3" t="s">
-        <v>38</v>
+        <v>20</v>
       </c>
       <c r="F276" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G276" s="3">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="H276" s="3" t="s">
-        <v>2580</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>2575</v>
+      </c>
+      <c r="I276" s="3" t="s">
+        <v>1155</v>
       </c>
       <c r="J276" s="3" t="s">
-        <v>2581</v>
+        <v>994</v>
       </c>
       <c r="K276" s="3" t="s">
-        <v>631</v>
+        <v>979</v>
       </c>
       <c r="L276" s="3" t="s">
-        <v>1074</v>
+        <v>1845</v>
       </c>
       <c r="M276" s="3" t="s">
-        <v>2582</v>
+        <v>2576</v>
       </c>
       <c r="N276" s="3" t="s">
-        <v>2583</v>
+        <v>1154</v>
       </c>
       <c r="O276" s="3" t="s">
-        <v>2584</v>
+        <v>1156</v>
       </c>
       <c r="P276" s="3" t="s">
-        <v>2585</v>
+        <v>2577</v>
       </c>
       <c r="Q276" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R276" s="3" t="s">
-        <v>2586</v>
+        <v>751</v>
       </c>
     </row>
     <row r="277" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B277" s="3" t="s">
-        <v>451</v>
+        <v>128</v>
       </c>
       <c r="C277" s="3" t="s">
-        <v>452</v>
+        <v>129</v>
       </c>
       <c r="D277" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E277" s="3" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="F277" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G277" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H277" s="3" t="s">
-        <v>2587</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>2578</v>
+      </c>
+      <c r="I277" s="3" t="s">
+        <v>1157</v>
       </c>
       <c r="J277" s="3" t="s">
-        <v>2588</v>
+        <v>1067</v>
       </c>
       <c r="K277" s="3" t="s">
-        <v>1203</v>
+        <v>1489</v>
       </c>
       <c r="L277" s="3" t="s">
-        <v>710</v>
+        <v>2579</v>
       </c>
       <c r="M277" s="3" t="s">
-        <v>2589</v>
+        <v>1300</v>
       </c>
       <c r="N277" s="3" t="s">
-        <v>1374</v>
+        <v>1158</v>
       </c>
       <c r="O277" s="3" t="s">
-        <v>2590</v>
+        <v>1648</v>
       </c>
       <c r="P277" s="3" t="s">
-        <v>2591</v>
+        <v>2580</v>
       </c>
       <c r="Q277" s="3">
         <v>0</v>
       </c>
       <c r="R277" s="3" t="s">
-        <v>872</v>
+        <v>673</v>
       </c>
     </row>
     <row r="278" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B278" s="3" t="s">
-        <v>364</v>
+        <v>1649</v>
       </c>
       <c r="C278" s="3" t="s">
-        <v>365</v>
+        <v>1650</v>
       </c>
       <c r="D278" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E278" s="3" t="s">
         <v>19</v>
       </c>
       <c r="F278" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G278" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H278" s="3" t="s">
-        <v>2592</v>
+        <v>2581</v>
       </c>
       <c r="I278" s="3">
-        <v>36</v>
+        <v>0</v>
       </c>
       <c r="J278" s="3" t="s">
-        <v>511</v>
+        <v>1290</v>
       </c>
       <c r="K278" s="3" t="s">
-        <v>1844</v>
+        <v>2582</v>
       </c>
       <c r="L278" s="3" t="s">
-        <v>2476</v>
+        <v>1652</v>
       </c>
       <c r="M278" s="3" t="s">
-        <v>785</v>
+        <v>1653</v>
       </c>
       <c r="N278" s="3" t="s">
-        <v>1375</v>
+        <v>1654</v>
       </c>
       <c r="O278" s="3" t="s">
-        <v>1376</v>
+        <v>1655</v>
       </c>
       <c r="P278" s="3" t="s">
-        <v>2593</v>
+        <v>2583</v>
       </c>
       <c r="Q278" s="3">
         <v>0</v>
       </c>
       <c r="R278" s="3" t="s">
-        <v>932</v>
+        <v>1227</v>
       </c>
     </row>
     <row r="279" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B279" s="3" t="s">
-        <v>282</v>
+        <v>351</v>
       </c>
       <c r="C279" s="3" t="s">
-        <v>283</v>
+        <v>352</v>
       </c>
       <c r="D279" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E279" s="3" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="F279" s="3">
         <v>4</v>
       </c>
       <c r="G279" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H279" s="3" t="s">
-        <v>2594</v>
-[...2 lines deleted...]
-        <v>2595</v>
+        <v>2584</v>
+      </c>
+      <c r="I279" s="3">
+        <v>0</v>
       </c>
       <c r="J279" s="3" t="s">
-        <v>1342</v>
+        <v>1314</v>
       </c>
       <c r="K279" s="3" t="s">
-        <v>635</v>
+        <v>2585</v>
       </c>
       <c r="L279" s="3" t="s">
-        <v>2596</v>
+        <v>739</v>
       </c>
       <c r="M279" s="3" t="s">
-        <v>2225</v>
+        <v>488</v>
       </c>
       <c r="N279" s="3" t="s">
-        <v>1377</v>
+        <v>1159</v>
       </c>
       <c r="O279" s="3" t="s">
-        <v>2597</v>
+        <v>1160</v>
       </c>
       <c r="P279" s="3" t="s">
-        <v>848</v>
+        <v>603</v>
       </c>
       <c r="Q279" s="3">
         <v>0</v>
       </c>
       <c r="R279" s="3" t="s">
-        <v>915</v>
+        <v>1043</v>
       </c>
     </row>
     <row r="280" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B280" s="3" t="s">
-        <v>163</v>
+        <v>1656</v>
       </c>
       <c r="C280" s="3" t="s">
-        <v>164</v>
+        <v>1657</v>
       </c>
       <c r="D280" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E280" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F280" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G280" s="3">
         <v>3</v>
       </c>
       <c r="H280" s="3" t="s">
-        <v>2598</v>
+        <v>2586</v>
       </c>
       <c r="I280" s="3">
         <v>0</v>
       </c>
       <c r="J280" s="3" t="s">
-        <v>933</v>
+        <v>2587</v>
       </c>
       <c r="K280" s="3" t="s">
-        <v>582</v>
+        <v>1562</v>
       </c>
       <c r="L280" s="3" t="s">
-        <v>643</v>
+        <v>777</v>
       </c>
       <c r="M280" s="3" t="s">
-        <v>2599</v>
+        <v>2588</v>
       </c>
       <c r="N280" s="3" t="s">
-        <v>1285</v>
+        <v>1659</v>
       </c>
       <c r="O280" s="3" t="s">
-        <v>1378</v>
+        <v>782</v>
       </c>
       <c r="P280" s="3" t="s">
-        <v>1036</v>
+        <v>2589</v>
       </c>
       <c r="Q280" s="3">
         <v>0</v>
       </c>
       <c r="R280" s="3" t="s">
-        <v>905</v>
+        <v>588</v>
       </c>
     </row>
     <row r="281" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B281" s="3" t="s">
-        <v>237</v>
+        <v>161</v>
       </c>
       <c r="C281" s="3" t="s">
-        <v>238</v>
+        <v>162</v>
       </c>
       <c r="D281" s="3" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="E281" s="3" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="F281" s="3">
         <v>4</v>
       </c>
       <c r="G281" s="3">
         <v>4</v>
       </c>
-      <c r="H281" s="3">
-        <v>151</v>
+      <c r="H281" s="3" t="s">
+        <v>2590</v>
       </c>
       <c r="I281" s="3" t="s">
-        <v>1379</v>
+        <v>1161</v>
       </c>
       <c r="J281" s="3" t="s">
-        <v>2552</v>
+        <v>1146</v>
       </c>
       <c r="K281" s="3" t="s">
-        <v>2600</v>
+        <v>2591</v>
       </c>
       <c r="L281" s="3" t="s">
-        <v>1116</v>
+        <v>511</v>
       </c>
       <c r="M281" s="3" t="s">
-        <v>787</v>
+        <v>499</v>
       </c>
       <c r="N281" s="3" t="s">
-        <v>831</v>
+        <v>1162</v>
       </c>
       <c r="O281" s="3" t="s">
-        <v>2601</v>
+        <v>1163</v>
       </c>
       <c r="P281" s="3" t="s">
-        <v>2602</v>
+        <v>2592</v>
       </c>
       <c r="Q281" s="3">
         <v>1</v>
       </c>
       <c r="R281" s="3" t="s">
-        <v>887</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="282" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B282" s="3" t="s">
-        <v>386</v>
+        <v>353</v>
       </c>
       <c r="C282" s="3" t="s">
-        <v>387</v>
+        <v>354</v>
       </c>
       <c r="D282" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E282" s="3" t="s">
-        <v>19</v>
+        <v>38</v>
       </c>
       <c r="F282" s="3">
         <v>3</v>
       </c>
       <c r="G282" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H282" s="3" t="s">
-        <v>2603</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>2593</v>
+      </c>
+      <c r="I282" s="3" t="s">
+        <v>1660</v>
       </c>
       <c r="J282" s="3" t="s">
-        <v>528</v>
+        <v>1658</v>
       </c>
       <c r="K282" s="3" t="s">
-        <v>654</v>
+        <v>1386</v>
       </c>
       <c r="L282" s="3" t="s">
-        <v>571</v>
+        <v>940</v>
       </c>
       <c r="M282" s="3" t="s">
-        <v>2604</v>
+        <v>2594</v>
       </c>
       <c r="N282" s="3" t="s">
-        <v>1010</v>
+        <v>1164</v>
       </c>
       <c r="O282" s="3" t="s">
-        <v>2605</v>
+        <v>1661</v>
       </c>
       <c r="P282" s="3" t="s">
-        <v>2606</v>
+        <v>1241</v>
       </c>
       <c r="Q282" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R282" s="3" t="s">
-        <v>799</v>
+        <v>826</v>
       </c>
     </row>
     <row r="283" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B283" s="3" t="s">
-        <v>388</v>
+        <v>1662</v>
       </c>
       <c r="C283" s="3" t="s">
-        <v>389</v>
+        <v>1663</v>
       </c>
       <c r="D283" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E283" s="3" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="F283" s="3">
         <v>3</v>
       </c>
       <c r="G283" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H283" s="3" t="s">
-        <v>2607</v>
-[...2 lines deleted...]
-        <v>1382</v>
+        <v>2595</v>
+      </c>
+      <c r="I283" s="3">
+        <v>0</v>
       </c>
       <c r="J283" s="3" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="K283" s="3" t="s">
-        <v>2608</v>
+        <v>1198</v>
       </c>
       <c r="L283" s="3" t="s">
-        <v>2609</v>
+        <v>2596</v>
       </c>
       <c r="M283" s="3" t="s">
-        <v>2610</v>
+        <v>597</v>
       </c>
       <c r="N283" s="3" t="s">
-        <v>1383</v>
+        <v>1665</v>
       </c>
       <c r="O283" s="3" t="s">
-        <v>2611</v>
+        <v>1666</v>
       </c>
       <c r="P283" s="3" t="s">
-        <v>2612</v>
+        <v>2597</v>
       </c>
       <c r="Q283" s="3">
         <v>0</v>
       </c>
       <c r="R283" s="3" t="s">
-        <v>1384</v>
+        <v>827</v>
       </c>
     </row>
     <row r="284" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B284" s="3" t="s">
-        <v>193</v>
+        <v>1667</v>
       </c>
       <c r="C284" s="3" t="s">
-        <v>194</v>
+        <v>1663</v>
       </c>
       <c r="D284" s="3" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="E284" s="3" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="F284" s="3">
         <v>3</v>
       </c>
       <c r="G284" s="3">
         <v>3</v>
       </c>
       <c r="H284" s="3" t="s">
-        <v>2613</v>
-[...2 lines deleted...]
-        <v>1385</v>
+        <v>2598</v>
+      </c>
+      <c r="I284" s="3">
+        <v>0</v>
       </c>
       <c r="J284" s="3" t="s">
-        <v>2489</v>
+        <v>2599</v>
       </c>
       <c r="K284" s="3" t="s">
-        <v>516</v>
+        <v>1198</v>
       </c>
       <c r="L284" s="3" t="s">
-        <v>2509</v>
+        <v>2596</v>
       </c>
       <c r="M284" s="3" t="s">
-        <v>792</v>
+        <v>597</v>
       </c>
       <c r="N284" s="3" t="s">
-        <v>1387</v>
+        <v>1665</v>
       </c>
       <c r="O284" s="3" t="s">
-        <v>1388</v>
+        <v>1669</v>
       </c>
       <c r="P284" s="3" t="s">
-        <v>1092</v>
+        <v>2597</v>
       </c>
       <c r="Q284" s="3">
         <v>0</v>
       </c>
       <c r="R284" s="3" t="s">
-        <v>1148</v>
+        <v>827</v>
       </c>
     </row>
     <row r="285" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B285" s="3" t="s">
-        <v>177</v>
+        <v>313</v>
       </c>
       <c r="C285" s="3" t="s">
-        <v>178</v>
+        <v>314</v>
       </c>
       <c r="D285" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E285" s="3" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="F285" s="3">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G285" s="3">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="H285" s="3" t="s">
-        <v>2614</v>
+        <v>2600</v>
       </c>
       <c r="I285" s="3" t="s">
-        <v>1389</v>
+        <v>1166</v>
       </c>
       <c r="J285" s="3" t="s">
-        <v>2615</v>
+        <v>823</v>
       </c>
       <c r="K285" s="3" t="s">
-        <v>729</v>
+        <v>2601</v>
       </c>
       <c r="L285" s="3" t="s">
-        <v>2616</v>
+        <v>2095</v>
       </c>
       <c r="M285" s="3" t="s">
-        <v>2617</v>
+        <v>1356</v>
       </c>
       <c r="N285" s="3" t="s">
-        <v>639</v>
+        <v>1167</v>
       </c>
       <c r="O285" s="3" t="s">
-        <v>1390</v>
+        <v>1671</v>
       </c>
       <c r="P285" s="3" t="s">
-        <v>2618</v>
+        <v>2602</v>
       </c>
       <c r="Q285" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R285" s="3" t="s">
-        <v>1392</v>
+        <v>690</v>
       </c>
     </row>
     <row r="286" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B286" s="3" t="s">
-        <v>2619</v>
+        <v>130</v>
       </c>
       <c r="C286" s="3" t="s">
-        <v>2620</v>
+        <v>131</v>
       </c>
       <c r="D286" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E286" s="3" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="F286" s="3">
         <v>4</v>
       </c>
       <c r="G286" s="3">
         <v>4</v>
       </c>
       <c r="H286" s="3" t="s">
-        <v>2621</v>
-[...2 lines deleted...]
-        <v>2525</v>
+        <v>2603</v>
+      </c>
+      <c r="I286" s="3">
+        <v>0</v>
       </c>
       <c r="J286" s="3" t="s">
-        <v>495</v>
+        <v>814</v>
       </c>
       <c r="K286" s="3" t="s">
-        <v>1257</v>
+        <v>586</v>
       </c>
       <c r="L286" s="3" t="s">
-        <v>1161</v>
+        <v>2604</v>
       </c>
       <c r="M286" s="3" t="s">
-        <v>651</v>
+        <v>1873</v>
       </c>
       <c r="N286" s="3" t="s">
-        <v>2622</v>
+        <v>1168</v>
       </c>
       <c r="O286" s="3" t="s">
-        <v>2623</v>
+        <v>1564</v>
       </c>
       <c r="P286" s="3" t="s">
-        <v>2372</v>
+        <v>2605</v>
       </c>
       <c r="Q286" s="3">
         <v>0</v>
       </c>
       <c r="R286" s="3" t="s">
-        <v>1159</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="287" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B287" s="3" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C287" s="3" t="s">
-        <v>793</v>
+        <v>133</v>
       </c>
       <c r="D287" s="3" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="E287" s="3" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F287" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G287" s="3">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="H287" s="3" t="s">
-        <v>2624</v>
+        <v>1169</v>
       </c>
       <c r="I287" s="3" t="s">
-        <v>1394</v>
+        <v>2606</v>
       </c>
       <c r="J287" s="3" t="s">
-        <v>1082</v>
+        <v>2607</v>
       </c>
       <c r="K287" s="3" t="s">
-        <v>2625</v>
+        <v>2608</v>
       </c>
       <c r="L287" s="3" t="s">
-        <v>2626</v>
+        <v>1505</v>
       </c>
       <c r="M287" s="3" t="s">
-        <v>486</v>
+        <v>508</v>
       </c>
       <c r="N287" s="3" t="s">
-        <v>1393</v>
+        <v>1170</v>
       </c>
       <c r="O287" s="3" t="s">
-        <v>1395</v>
+        <v>1673</v>
       </c>
       <c r="P287" s="3" t="s">
-        <v>2627</v>
+        <v>2609</v>
       </c>
       <c r="Q287" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R287" s="3" t="s">
-        <v>923</v>
+        <v>662</v>
       </c>
     </row>
     <row r="288" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B288" s="3" t="s">
-        <v>132</v>
+        <v>315</v>
       </c>
       <c r="C288" s="3" t="s">
-        <v>133</v>
+        <v>316</v>
       </c>
       <c r="D288" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E288" s="3" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="F288" s="3">
         <v>4</v>
       </c>
       <c r="G288" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H288" s="3" t="s">
-        <v>2628</v>
+        <v>2610</v>
       </c>
       <c r="I288" s="3" t="s">
-        <v>1396</v>
+        <v>2611</v>
       </c>
       <c r="J288" s="3" t="s">
-        <v>548</v>
+        <v>1779</v>
       </c>
       <c r="K288" s="3" t="s">
-        <v>2629</v>
+        <v>2612</v>
       </c>
       <c r="L288" s="3" t="s">
-        <v>2630</v>
+        <v>2613</v>
       </c>
       <c r="M288" s="3" t="s">
-        <v>524</v>
+        <v>1675</v>
       </c>
       <c r="N288" s="3" t="s">
-        <v>1397</v>
+        <v>1171</v>
       </c>
       <c r="O288" s="3" t="s">
-        <v>2631</v>
+        <v>1312</v>
       </c>
       <c r="P288" s="3" t="s">
-        <v>2632</v>
+        <v>2614</v>
       </c>
       <c r="Q288" s="3">
         <v>0</v>
       </c>
       <c r="R288" s="3" t="s">
-        <v>833</v>
+        <v>911</v>
       </c>
     </row>
     <row r="289" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B289" s="3" t="s">
-        <v>2633</v>
+        <v>134</v>
       </c>
       <c r="C289" s="3" t="s">
-        <v>2634</v>
+        <v>135</v>
       </c>
       <c r="D289" s="3" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="E289" s="3" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="F289" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G289" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H289" s="3" t="s">
-        <v>2635</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>2615</v>
+      </c>
+      <c r="I289" s="3" t="s">
+        <v>1172</v>
       </c>
       <c r="J289" s="3" t="s">
-        <v>2636</v>
+        <v>873</v>
       </c>
       <c r="K289" s="3" t="s">
-        <v>2637</v>
+        <v>2616</v>
       </c>
       <c r="L289" s="3" t="s">
-        <v>2638</v>
+        <v>2617</v>
       </c>
       <c r="M289" s="3" t="s">
-        <v>2639</v>
+        <v>1676</v>
       </c>
       <c r="N289" s="3" t="s">
-        <v>2640</v>
+        <v>1174</v>
       </c>
       <c r="O289" s="3" t="s">
-        <v>2641</v>
+        <v>1677</v>
       </c>
       <c r="P289" s="3" t="s">
-        <v>2642</v>
+        <v>2618</v>
       </c>
       <c r="Q289" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R289" s="3" t="s">
-        <v>1527</v>
+        <v>534</v>
       </c>
     </row>
     <row r="290" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B290" s="3" t="s">
-        <v>366</v>
+        <v>1678</v>
       </c>
       <c r="C290" s="3" t="s">
-        <v>367</v>
+        <v>1679</v>
       </c>
       <c r="D290" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E290" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F290" s="3">
         <v>4</v>
       </c>
       <c r="G290" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H290" s="3" t="s">
-        <v>2643</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>2619</v>
+      </c>
+      <c r="I290" s="3" t="s">
+        <v>1680</v>
       </c>
       <c r="J290" s="3" t="s">
-        <v>2495</v>
+        <v>2620</v>
       </c>
       <c r="K290" s="3" t="s">
-        <v>762</v>
+        <v>1326</v>
       </c>
       <c r="L290" s="3" t="s">
-        <v>1222</v>
+        <v>1456</v>
       </c>
       <c r="M290" s="3" t="s">
-        <v>789</v>
+        <v>1496</v>
       </c>
       <c r="N290" s="3" t="s">
-        <v>1398</v>
+        <v>1681</v>
       </c>
       <c r="O290" s="3" t="s">
-        <v>1399</v>
+        <v>1682</v>
       </c>
       <c r="P290" s="3" t="s">
-        <v>2644</v>
+        <v>2621</v>
       </c>
       <c r="Q290" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R290" s="3" t="s">
-        <v>1257</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="291" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B291" s="3" t="s">
-        <v>2645</v>
+        <v>180</v>
       </c>
       <c r="C291" s="3" t="s">
-        <v>2646</v>
+        <v>181</v>
       </c>
       <c r="D291" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E291" s="3" t="s">
         <v>19</v>
       </c>
       <c r="F291" s="3">
         <v>3</v>
       </c>
       <c r="G291" s="3">
         <v>3</v>
       </c>
       <c r="H291" s="3" t="s">
-        <v>2647</v>
+        <v>2622</v>
       </c>
       <c r="I291" s="3">
-        <v>0</v>
+        <v>63</v>
       </c>
       <c r="J291" s="3" t="s">
-        <v>888</v>
+        <v>654</v>
       </c>
       <c r="K291" s="3" t="s">
-        <v>2600</v>
+        <v>646</v>
       </c>
       <c r="L291" s="3" t="s">
-        <v>2648</v>
+        <v>1390</v>
       </c>
       <c r="M291" s="3" t="s">
-        <v>2649</v>
+        <v>2038</v>
       </c>
       <c r="N291" s="3" t="s">
-        <v>2650</v>
+        <v>1176</v>
       </c>
       <c r="O291" s="3" t="s">
-        <v>959</v>
+        <v>1177</v>
       </c>
       <c r="P291" s="3" t="s">
-        <v>1683</v>
+        <v>2623</v>
       </c>
       <c r="Q291" s="3">
         <v>0</v>
       </c>
       <c r="R291" s="3" t="s">
-        <v>711</v>
+        <v>654</v>
       </c>
     </row>
     <row r="292" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B292" s="3" t="s">
-        <v>169</v>
+        <v>375</v>
       </c>
       <c r="C292" s="3" t="s">
-        <v>170</v>
+        <v>376</v>
       </c>
       <c r="D292" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E292" s="3" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="F292" s="3">
         <v>4</v>
       </c>
       <c r="G292" s="3">
         <v>4</v>
       </c>
-      <c r="H292" s="3">
-        <v>218</v>
+      <c r="H292" s="3" t="s">
+        <v>2624</v>
       </c>
       <c r="I292" s="3" t="s">
-        <v>1400</v>
+        <v>1178</v>
       </c>
       <c r="J292" s="3" t="s">
-        <v>1253</v>
+        <v>2620</v>
       </c>
       <c r="K292" s="3" t="s">
-        <v>1879</v>
+        <v>2625</v>
       </c>
       <c r="L292" s="3" t="s">
-        <v>707</v>
+        <v>565</v>
       </c>
       <c r="M292" s="3" t="s">
-        <v>592</v>
+        <v>2596</v>
       </c>
       <c r="N292" s="3" t="s">
-        <v>1401</v>
+        <v>1179</v>
       </c>
       <c r="O292" s="3" t="s">
-        <v>1402</v>
+        <v>1683</v>
       </c>
       <c r="P292" s="3" t="s">
-        <v>2651</v>
+        <v>2626</v>
       </c>
       <c r="Q292" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R292" s="3" t="s">
-        <v>1226</v>
-[...635 lines deleted...]
-        <v>1027</v>
+        <v>845</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="B11:R11" xr:uid="{00000000-0001-0000-0000-000000000000}">
     <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="B12:R298">
       <sortCondition ref="E11"/>
     </sortState>
   </autoFilter>
   <hyperlinks>
     <hyperlink ref="B9" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId2"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>